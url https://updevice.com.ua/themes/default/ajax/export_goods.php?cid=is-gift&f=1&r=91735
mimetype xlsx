--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6720bba4619580dc5c9002eca97e601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548d6cb28a1934ba4d91775796d5b5d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b15808658a3a4e213db3866f4c0a6f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453be786861b378e58876db9793a730c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd28ab18ed10324ef6a9aa52019c0e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b96dbc7a60a6e651632bef7bb9fdb446.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff32674cd3957e9c6ab8fe1234791f27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec55e560a500ec98cc39a486a472608.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b6ad230cce7b76faa1e41d0350b619.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a938d7103fcdf2d0dcf28fc32512497b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fba3349aff0acf477a95dbe74e9eb411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da63322121023dd689bd21d2664f93112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc9fda1396b0bde727c778ae9e3396513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df5acf218a68a6e55f4dd31ee04b82414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2f235347a3238120120cfee94ed7e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9521fc2b193d9e52f990c0325d7f4b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3114d6f4eed1050f32320841ab4aa517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3840bd38df21eb8be4cc1ae62e2ebc3518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2f7de74c2619915eedbcd72203f4919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7acfbee8629e763b127e7d4425ca8b220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81952d3fb3807871584b3670bf4f0a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2b0011b6f4b0fc0e1640744f5ec3c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f955a617c23c84859831c46be5d1d023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730858e7bd8a795c6207efe0c13cbd7824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc889553925f863116c4160935812c025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad90942be1cdc69761c9ea4a754e7926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ef0f5e2e6b7ad75afbb0313419aa827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc1f9bed14d8ee3aa79854961ff999428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec718f2bd5104d844d5704996993e529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594dd1e88bd7920c27c736c82d6daba30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1b1088acb9332c19c2feb23b0a40c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04e2604ba4a1d75c328f4f824331d732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28397c54050cf8dbeec0aeb52677ec7b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a961145365a77234bee175bb682e8a934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe777420ff032cb9c73bc91a3593e4d335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa20dd935088f2c3e3d61d6dba3dd5336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24165ae76f8f74f7a57c2e0d5cda27bf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c251f74e506f2b2ebefc905dc43ec7138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b905f3e25d9ff7acd9ced042fea6839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146db373ef0296289f7e3651e256b1a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a67ca893759d97d6edde2d03ef735f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e17455c81de297f67d7836a1ce68442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ab78329e02b16206df93c734f40c243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f77b43510c1648d7aef35b863130f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5d51f4a25931044c20322ae4d494245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b5723843c8da537331f6bfbe25853146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979fea39842fffdf384588f527a2eb6d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d2a6c20c825d6a2e7b407e83a8b2248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ad98713ddbcdf3cfc9c996bbf745749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe860f76e8fb337c80762a96b6342950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d9948a1cbed2d81f5b053f0381c2851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e01af779bda19d711ac25c3abd26652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea921b761f26eb7b8e37d048f9dab653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8627eabb3d0d975d266073140f110d9654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a0f36e86944fd084631bc58fdfc2055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61738c87addfbcb64e0161797345137d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad51034c2195cc5c8d1d0e92271b0457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a04252cac1bb233b33b00c54e7ce058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885f6e460ee290afeee0f974fe5eb9e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63672f53f08a7e0bcd55d5cd61ed4c8860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35fa8509a464dd438ae3a56d39091561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217dd1e567bc1287314a502aaeef6a1562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c18ccc1830522299b9a4bea027f3a263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e670e45dbaabd1b9055286e0db8fd2c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ce94d95ce4b46c53d7f423fd5014565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e657ecf411f412777b952769530d3666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8fd4b5f0e695d4254aaf8393f81ee67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a8e6c90991ae71b99716ae0d3abc768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed966c796b4949a3390d6854a22588a169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa1e8b55cc2825eaf2257067a513ce70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ca25046bd161f45fdd104b733e8c671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766091cf900f4fe2fbb5bccf44f8aa872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dbdb7164fd7e18df52d5a0ea5763cb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a258faba1f84e00db29cdb146277e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684467cd72e8ae9c9e2646374aed47f175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2df664dd6cb662c8776a11e51ef5176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec14493ac4678d0a970005c2dc6b0e477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e50342c34bc09473501460cde29a778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9d6b6126545a19f7d7898691bfbc179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a123ae40022c122fc594478680cafb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e449ffc2a8f2b91bd8aa37d7ba1fa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423df54a759c091265041db08f130af82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517deba9e0a659276f224e847eaae9383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685023565f8faa6259a096d1438961284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c992685cb594c59115075dc1656390585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ae8e0e8485d7e0888fa070cffdcff86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c412153a1f5c61a1f3403821c126d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5fe422cfde02ead1b850a76bb214d888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d98432704a7b13eedf20d93782933a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe171a060efbfc6bd1efa947fcaa376b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ce24d2f3b1ff542c952952b68c45491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d984c4a5a8273730acc68b2e2c3d31292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c567b9ce466741b4da390808e047d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f072a998791bfe6ab98125bfd3e90a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9186fb39965ca5638767e94501ba095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48996fd2c7915e05db997bb41b341d0e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7ca5769046c9f894e977941b2e6e397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106de8fb3c320762e3370fc376aba3d698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6464a75219a37459b819cc895237d12299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8212c7cb27580160959afad5e92c3b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d43e6778cb008bda65d33b6ce5bc4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be8b6afdb4fb3744724b3c41763b0ef102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580375d0b3f5630f3e249906c118d4c8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f50a728018a72a25ae87601e69963104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e21c71d2d2ef581a74687c01e9feb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d824f0b7e6f2cf0718889f3198ba3d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cbfd307dd8a0c951f2ede07e9d0718107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f588b5d504d9f1bf85fdac37f5793108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0797ae1f3d578b4fa760e07aeb7fa99d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e235a58acbd7902087a1ad36d3dbf6c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677c7806751fe8b8655348f23ba3e31111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3781145457b2cfd89a230c40bbc91fa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf6cbc63e427e4149ee59571b17f28113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470f3abc1d17a3dfbaf779f45f6dd3d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0a0ebb84bd0639803011c265ef8f6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c106dcd90ad93214519f33d31175123116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b4dd8c038554dae68b94367b46929117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e93d7e8bf85839261196878a4e4fa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d2c3e461e60f406a26af8ebde4feae119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf8e902faf64245dbca64c6567606d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df188eeee7c2bb839454ee43622068121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70f2ef90bf93bed7216bc2879ebf66122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4268af515f0f3067e9cfbd9e7d27bf49123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e1bc34d3863f84f567064a50a0eae124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00c25ff1800f947b7efb7a57a4ee71125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4e3629161dcc8348f223e8d85cdb6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2115c5a37da1e93792c696543271fde6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7409501b4d54e1351e1a748ad3aaf722128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b89a06aef372b2261c63bea57caf2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3873b3411f8c05b5bfbaf2652132d8c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616959f5e903e110b700a2b5645d171131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecbd78ba2affa592bcf065e4e0fc799132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70931ecef14955d49279f7e623c4b8c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20625333c784ef844d891f3322aa8499134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6cb0151c8b309e37ef9a10b261f0c8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810cb852a206ad1e02b828966b7eb9cf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e08fd8323c16d29ee8e9dca9c5abe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b54189c304b608422b0f0e0dea4a1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde0766a3513cc7f1b839b7b2b99861139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947ed516e83d382d2b70ccb4c4b8506140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362afe0129d2887e9a5648d34a8e393141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b49f3c45b3e72d765f29f3b4c8c526142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f8a8ca007321d21698d81b6418c585143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593866fdd975c5bb07259430e72ad6c9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e223b46e4d1a80b51ed7049f793e789145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced96e4a9d4cf47d5059f922ec84bbf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad0cf8ad6e1ca64254383c125c83c5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00934df3107512414a20a1459b0fe5f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b358316806194f67cd7b516c7b3c0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4179404a635e467b4528c21fda6fe36150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd2ea08516dc969d6da865ff7d7453151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dbd332685f6a64e04814ed0e571456152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa42024317acf6fa5171c1c758c44e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaea1bd3f25826f3ec2a6031a88e89d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0359387ec186dcbc6bb8c24c4727a9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341b4be77bb33f3657c6dd338789152156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4cdd06a127fd9854627b3aecfba8a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c8b1a9221aa3d35bf749f98736317158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bef6e0826119ae48eb25f26d1a47de159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783f5e44f10762c301155ac91d1afb0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c435087d28130e600263fc04366a40161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d538c488da07c3c14a68132ba4171e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032f3148e0d12022a79bfb0d609bbbb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c9888cd6d5bb5b4b4c4ca5c5151ad164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553545ba99c3fc65d9628ac8c38b256165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089481a524b91746dfe51ba577aa8ade166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a65acb74988ebffd76cc30ef16759167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4cc8148d29a39750405c07d1dbd07f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547162e8e43b8c2c0824b79abba3a902169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2fa418dba50d3b51c2ad63471401d0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857ffe44385615846524bf51ec4868a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af7c8b060b4d4a3808b7b2fd6821aae172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b91342b5a388901ed80334a76750d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d1e8e9dd58e8d565448d8e3d0accd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f48030a8876b571ed79b601f28d24f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db45ebe2710ede0975e78a93a53f7d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df84d25f5bcf533c5abaa4e6c9fcb16177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f6653bec3b327ce0660515138da38178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056682daa1f917b6d6371063e7107f1b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c7c0b96e77e9305d2586803b16d4e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cdb74188165282b57105d250556084181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de4b9dc252695efd6170c0409fd8b2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e6fc1f24baa6cffc0b638c9283945183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c31c341104e511ff0e5af1baa69e6a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d15a3f638147367b1c8403661b25c0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0579bb06387b9251de6a4c8a786d1a39186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8676a9c7ebfd348cc80499558bb8d4d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb56b91ca3e0761ab160680a70bad6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c8d5f86023eff93c9f2f0f6ade9bf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d865a89afac25c7d9d1d101906eb44190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b818d3c0ee95858a574a3bfd62425191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c40feeb8b0b520711b52094c97c36192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ff03ee50d1f0d37e4cb369ea8800a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf74040a0cd985580b9eb5327d48cc7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76bd427f5bce4a4e5d23018df9f935a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b07534074d9986b195d28fbc256e6c5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca25be59c8942a8cecd8d485a1e9c53197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a397ef5c15687e211afd5e58c84f6c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c8894a7ba480f9369e17bc8ea7e42199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44488661b740b2f44b9b9b34be939b55200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0affd80de77d275c40f350fc22fd4ee201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9759213aa09f3f64101aff5cdb8570202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04a122e0be3172105fd76641c5b89a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d88ec24e8fbc41a88f01392cfa6a28204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4891546d35d13e2af6a18ed1ef951205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe586d859f4508e76cd55b1e53be8fb7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dbd2b6abf9c25a69dd409a051f5d20207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b1d272398834d2cfa89e5f881ed07208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080a43556205f9ef14bd59054359d25209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b30f4282462f90fd0b38307185a94cd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48a5d646bf28b5fbaa2330da320ca0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1896ccdad71e22003a2d7161f2eb13d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e3501b757f75684476f7878ebc872e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096599c0f8598e25fb578b7fb8914b8c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a092a6c130c7ce3c4d207e4cc2248ee215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b2d1092ca380d8eee631e4f4bfd6f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec288fd7084b60a5ebffa53ee02b231217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963fa99e7745f89bfab49e0f2fc5299218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100c2b6adfdac6f5d48cd674b7764d8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c25a4dcfc92bb8826f4138bd9a826220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b852424358ae2d2ee2d9f4891c764c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc33db572f6cf41d3339776322bc8a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27229c05d22e7568258ac8dce9eb1128223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c1fb0052cdf35cd2617f3bfab4e05224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab0d4a9254f18cceddf4b69531c5aaa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2b6b4771b48d3c78f75a16398f846226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a637a5b7eb6e078f64a1d037e1ab6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c1a51e18c85d4af0b0ce6f89b3dce6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0992ea07d9d1c76a830e39ba69a82229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce767ac63e716a3416be41a5650736230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af966d68de70c32b5d82d01042b0cf0d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6458bfea3070693898dcac723b3550232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95484788b1144b65758c0dc3fd3413233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0cdc610ac246344235b8a4d6de9f3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3df408ac570bccf997763eadc25f1a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36730d1fba88641396cb1c8deb7c3594236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8b5abac2b3e790fea3b67af8ebe3e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f183b90588582bea170d7929ba0b6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866509c4863724dab917cb7842cf3c65239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a19da1860d2f972f1eae9ae4d7868a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a477767fab2485c92a71e324f4d847c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a3ea870020f8a794a6cb6e59ea73f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012707801aaebbc244ea231a38a4bf85243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9aed349a8f82151f407fc3a0b3796244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b83c628469259d953fc2cca95edfd2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12a6830364805a2812bf2a42209b24246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f11d77e15b9056c251569940c7e59247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c02663a4b0d52757cc5baf54ef8b4b7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f765627ec24a37d18f4ec78a77cc4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f735762883dbb3fa21ba8aa721fac250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a4a591416e8907f614935a65a88144251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c6573b1c8d9d8f64257cddb1d9645252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630bff2de3b12013ae09a981fbf1ce91253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a230d24d30c59edc3ae6cb65b1896bc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc267deef22a029e0f6895898bcdb11255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243f489e506b00db276426b50a27408256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e41d313238b0098dcc2ca6313ac3044257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc374864cb0a3ccd839e2d03a1bb6f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04294e7d7eb7a5f66a9ee8c65c851a73259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53860ceb7307e6a6f8dd28a2a7527df0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d2f125e3cdaa2d7e5ad5fd90a2be8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11645c2a9bee0eace334ff60e7cac699262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd060e32bbdf005148d19c18df2d85f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657583b8e901bab1f4c11f8b8ea4e5fc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b837870193e10298ef94a5b588142d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89641d5946ff8f303dc0ac08bc281f67266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec0312f0c010d9f0c8b36728b47801267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034aaaa2ef31e200a404b32c9091ebc9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755f8fbc675cf6a64777bea49c9716e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2be90563066796cc8b7e45236298de270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90055f5bc581af4cbaf4f698aa71342e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a5668d6caf19f67c087bac5b220ce272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7606431ce8e34d072ef17b7e10845c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc6f60143ace9af0bfe66047c290c3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a464e34553e26f8cd2c1142df7278ecb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cbe2fa215b1b7de73c8e03ba7b3e58276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b8b70143d1e4d7cab779d6ddf7df9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30f8da1e0dcd97bd623958721fc0c3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326ef3f1135cfa1d657d8712473634d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180d49335300e59414995b3af5bcdb1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98393cbb8b735b0503648288cb2995c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45acec45bb8b34ab82f67030fac78ef282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302923b3589d0a6965796b3300388cc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540cde5c642ef255bc3f0821f9543b6b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b2c9a3cf89affcbe9d1a05e6e115c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69815af6cd3bf201b3dc5aaf175c7233286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63732653fa3ec0fccbbb6bcb550ebd8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc37ed30091e30790f4090ac99010b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d40fbc7227cc84f482a6e4beee921289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc664c98cfe4b0e3a8d9b4ba51f7cf04290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65125a57c9d05952283fb41bef8c54c9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b7a992445c9225629c439710bb39b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa68d55fe7e530fce3693c6822c969293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e29f98ed88e1bb56abc38c5b13bddd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d626719269cecfc991746ae9f98e6bc1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330b7e0c5f17f10e912fb721ee9fcfe296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facfb26abc60ccc90ec52882edebd1d6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081a4d9df733e3ee86fc927321ee080298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce30949de999d26aa80d52d1b461c2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e13d1c3a3a5766e1322b0b70468e1b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848251d4a47dd59090d267d568c6bff301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2454aca21357328445ad88f6283c2e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d5190df480cb293a540540c1a51ad303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc8f61c046134834c580ee402a7fa06304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938b05ec50a70141d83dbb183781256305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7689d0115b3dad1633957cbd32b176e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f2e1699471da164a79f789f526c83307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b35236d625b92130f933120b84d7b3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef31d565ad54e910ffd72227c8b622309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38932c115fc50feb866252c990b0418310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3415e49a3a17c83b40f9e55c49e8e81311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e51e3222ad90c6b323291fcc3bc377312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc49f3c1859a43d8678e952845a4177313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be40700f292177df33ef7eedebe684314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d756ac5828536cb534335582cf932315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b956629201d3039161c9a85b4aaa85316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f329f29da8d66576933c15f607eec8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d51603d3cb4c9728f5c4520508f7b3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5fd5ddfa0e924b2aca52c9b0709a3e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca618b22547d8667b30aac695dd3e1a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324e322ce26488481a9e97e74ec63e1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c588eeb7182d1bde2cb3e50429ca0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6ec736a92a5349cf574e8123f77e9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a790e34563290849a22c1716f6e50b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336bb8b42b127d34c84a08dfe08e1f9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93acdd03f854cc61bfa9bac8627a6a14326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37417429c9771019ce9316dca3153f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44ca4a96a902893ac6c0ed029fd873328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b576ec89e054024e51260cbbbddb5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f08aa8b3735456f0fd22ffcc20e2e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268cea9104c6d32deffc763117deaa6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c5a4146717943bd86548278768e1f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a0e1a5231f03ef9326ba1ced64a5c0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3139ed89eb4d4317978b74e3e05bed6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6590834010af72d101bcebb37578e4b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900692b8a31bb8de2253331a8438bed7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d76ba6adff4dc6699a8b398e0b3f6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55831c3f9ffb7514aa488ec61d4c2354338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c9f5c0d76369fd64ac673454a7e71339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b41ccb93b44c05969ee80691605e92340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681ae1191e8608326067330805412da341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b8eb128e195f3462fc78eb7158c80342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee109bc66de3126733fd0e7de3e9f78343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c841ab755491c91b01cf4121d4134344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494f93e8a3af95d563e20ae8de6f676345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4321b3d74ccb9b00502a23c6f83b66db346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159695cab3ac6173fd4ff29d3f50dfa0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43260793d21e41c9e638c6c993166933348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33735192977ad290dd58615682b6ba28349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81034e7e1c4691ecaaa403b3989dcd46350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a72fe58f243e550274bfabca0ec273351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09cff1df174abc928dd01e49f1cce6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5231d28c190dae8666c66ae564768e4c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e229035ddb71cea0f2fc8b3042e7291354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fadef207cdcdb77cc29c86086568d53355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee476a625ae3d33ff9ef5b2b44d58e4f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c383c99c5c5b39470f311c3f35ca5b9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa89a2f76814931f0b895856c9e2827358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f95b1a00a85dbc89fe37c98591e55d1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2709861739ad0792f26c0d217261259360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7815ba168c1019ded9cf1220abc844b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0dc0ea3b8d11774e349eb7ae63f580362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2005bddab64095dd9ab5abdd2d19d8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff90a1f2a1346c792b25e3127d5aa4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6dd1bd33178dcfc43a472edfffca05365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d259bcdb5b936bdf6c429263163d8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115d8be597478e4ce9117567365f8d0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157dbe51407a4bc4460413ff872ee497368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019af07187ef62e25080b7717b768a5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc7c1dae6f423b47b205bf8e402068370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb245d47291b62435fae641f6161b7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615aab5d1d92336a84acfb9c77cbeba3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b720ad89ae4ed935b29f1ba4566c9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f1ca039f24d205400b7e1722c03ae374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae106bb60f6363b69b3cffea5905400375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde003eaa5c30aea35d42d4bcab8afdd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5eff3b45f9889697669a0e11b2c3ba377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b14b3420670d834807c79fafc11d3f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f91d8edf8b9634f9a2c8997054c0e9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e8227c3dd600cd6c4a38ffb9bca35380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d85232c47e374c8516828b16558c90381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1190251cf007e6b576cbedcd5562054b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5081340a423cba60814a9a3958a88c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c719784c799a6fc666f12e6661167384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10b34e1a255123d2a3091a3141a3f3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c2e08b9d53ec0ddf61289dffbc1b55386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b19b9cb6101a8f57ca04a8f04bdec387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368731b83668c3bfd7cb02a9a9c638d1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b83a0e1b451ab57b513116976aa7d6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f5660b0faec44db2c93d059c38859d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c8c65367f25610ff487e4609974575391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab60efc32e73876d665112105422f15392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b15342b4e83ea0068f232aa5fc5b34393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d350c2b5b5591a2a6ed780fd4bcd0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502bcc00609401b09125e85bd8e0980395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84623bb5f23f3cc9b6ccb318cfa58531396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a453a4196a33c056a5909a470085227397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e53fa68f11486db4eb5d65bc96e36b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dae7b0469a9fbbab3faaeb5f1497c5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7c5e87b53de367d80df14294654a7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccfde24d1659caa12d51fc8121c0983401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fda50aadd838016c2aa93a76b1284e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c06a6388dc7bc6ef30b7b407f06b2c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f7955c3538eb5c27620bdb7f5f222404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d252265fb5d1f8930b6a0f2e8166e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98551c4a9b0ca2640b5298a1eeb78c41406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcca2f634bfb8926767af2e43e37281407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0a5fa4620cbef990da00ddde493f3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c250b721a378db61a478c35d4b5a93409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb21f412ea0f28b4d49e263b4705b5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1969cac5f47cd25fa91f8f6161f53e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54cdcf279004d943e016f00b2a8e57412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8ee6d4f9d55198b698e14c0db7144413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3cf399449fa7ec073aac0dd10e4608414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe73226ab48830b0fd2f21b1de6ef3d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ead25e0b627ca2da83c2677b620eea416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf09f43b42e9e064f4c11cfc149cba417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f87fd7e038c97327826d5b89fa647418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2d8f00e4ff6d8a0e19d7eac7c73a6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2b079ffaa8553919bf905b4bc6884420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585249e03c799ed6606354869abe7838421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d569eadbee810285fe053bea5d79841422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086723e5660f999e482041e25190e1e5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633106b422e4bcf4b8cd16ed8777c3d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2aa37c874770362f5a238d8b9a7b69425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc0ec233d7d1b61e04f9e3866fa44f0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695cd6a35e4a47943a859e3ac37b34c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c85f956d8f0a120dd78e8f6e9dbb0e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7b3cc2daa7291de4baa5d060b671f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057556fc41562f201834bd0c86b7d09430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d6b73ede98b3a1ac0a3cf54e07ea4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0632bf501492325928eeccfcc73d154a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67cf56fbfb44c77325f496bdd97d320433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c948104b1a27c8679f4f91a196886ad434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4bdd1e905ecc27d87abbb372803ffd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db7680e483b62d5ecda82438aaa9f47436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca4d9d102945f9a2d0081be9b61cc88437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e078b143341c26d61c41666f9a18021438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65867a7b3db710df706cd71ba914c6c3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db84cafc613cb6387eee27458a007f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc706046796f47b36a419fcaeadbad61441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2052bda0ad3597e1241b3589f7405442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39205b35032d3212113ee6bc399cb903443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3397521cb9e9e2175f00681e4deb204a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55540cee53800d8cbb6b31c1994fc8fc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae4d47b9cfd74158e12c0d92cebf51446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f330027331b0e146b0025c9d42bcc02447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349f81f21ff75631376490e73235f33448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18391412d42e31615e098ab1e5728e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eccf591197814bee6c31fc45e2b87c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8127be9ff5b09af1a9ca3d27a080dabe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc792d5a5fce3ef1d17deb3cd495bb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c675a6a42a0ce13680282d1a6517f9e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126d5f4a97ad43b9f8acff58ef8adf2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea14c855273dd395fda65af0fa49800455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e294b77cffac7eb3bd322bb32d20ead456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686282935fa926104a8e69051f3dd7fa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5acb1e9a4206e49bcf552e770c0edf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee54871f045a0adb4ad379f3daa15e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe32508874058ba84be973c8d9b23ed460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c549d960f8a8c1837b9efa97142661d3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badafa412bd0d446c9c6fdbe379f7345462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd302d25762a36b296f171fabdef86e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ad9b5138296be876b209706c64463464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b15085f9bd1a3bf4a7579ccaa32953465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71ad3baddc9d6d3f5a2eb08248236c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f714d1489fb8cd574ce662e39e7a9d9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5a811dd1beb96c55925d1b1e7d14c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e610a4c4aed686b086b0fceab52c89d1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf3093ac6910f400b03bac09d89d9b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab13d686a869f5ef61d617128540fa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6168bc1b8988e464304bcede34ee2d03472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c26316b958ee6aeefb01bb45c293d60473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043eee646d62d8a4206e0a85b985dc0c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae531b505b3cf1c8dbd8badc07c2b28475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5050fc3a72de83fab309eef30c050476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f23f2c50e75ecf1331762854152a1c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123b56b9744178eb8087595b1128a8b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a9c60608206f1da64a91dc016ae4c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b24036a4a0ead061daa5afc7bc6cbcf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8f309805fbea9ab933614e899072a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb072b288e437ebc635685a96a20f8d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00feb03502823bbe1d19b392988f1205483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2babb0983dc7def2c11cf59b43120e30484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78844566b769788a5b653e37ed6627b2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822ff2cb3357db51e335d4a3054b208486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c53cf1c47b54036153dce3e838ec9f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda6382f1bd4e741838d11a96aa9a19488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee37d0234030c2dbd4f4425a59e5496489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c986637bb211f65b3222d63ac3eee490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ac7a40246f699ee5861853fa00a19491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56aaab46cd88adb1b1d748fe8e6da8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a65ba4e08486cbf6618d306eea6aa5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77645d0bd4d3ba6261e64554e6cf8c99494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5aec99a23e17a4f4100bcd843a256495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc35e3396d35da038f4e03a76cf1b5b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a014e3669cb0bd1dc8a7f862c1b6ac9e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac70985e9d225c0f2cbc9667be79b4eb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf69b993ffa321639bd6bb484d62a7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194a0f94651dd0c9f19c598adbd2d5b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a2c3b41daddc21d8e39149c162998501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1241f2b0513b734443642bfb8611c5da502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d3388ff8ebc4c07f3c5b1817a7d70503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6709a5534a78c8947d5232cf6d7f62b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5050a1bb6c293e16d630e6e30a4136505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d44d9226a7dfdb9b1b6d22999b9787506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d3bb59d118c80ff4ac27281058677507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e294282d84c4064e46ba37d91b1befe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb39fe721ce8a93524287d60aba0535509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb35befab51510e27a0694c8615249510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e1ae29d9eb7075158e3fac0b95ce1e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b28697ad29ee5d2ad25ef5d401c00512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac38f0e75a4ae5d2b7339cb1a7eb78c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2974286324fd7d7ae6725c370237e86514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad594fbe3b3c0b5aaf3be4d8ecb31a5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6013049418e10e7a94a9ddab9ed4d1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b2695c3f4c48e76e044fd83984ea6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bcc0e109e4b3e100aa24ba175a0f81518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c7ba6ea009368a08f1bdeb707bcd1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a35d5838032428e12174ba6b4ff58520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc6f1aabf2acb0ac0c4a237ac4118d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217c0aa9a459cedc32f786a3489af2b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6579a8d357d674ff04ce0295b9e5fe4d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02c8be3f735c39d4222043ae9d2561524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e58f1040d5c2e83bce28c83822d4a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d116602a06aef933599fe12577fae526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c54e8216db2fdee79bc489c8637bc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5b63bd9bf5e06ee3d5a505275334a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98492e9a2eb1fcef9d871e35cb85135529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3b623b8af3f7bd2c1657f0388ad41530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56a40a7f18e42795c5db840be17f33531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd477c18d34704e80cabafe79b2cc6a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106bf7973153a6602d0112c651ba691533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a281bc94dee200138da7d94501759534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26224028019549fa5dab5d1366e45879535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457b1feb6fddbac0315f03d9f35dbb5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66bb74588b4f412150dad2e631e398537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9861ddd82e91b77d7c80a64878d3481a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c12e71a330e1738807599b1fe81be0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294364ede7132b2e54dff4dbd36d0c8c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702dd1bdde0593595f5974d869c60494541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e0e7fda018052f807f4b0d834aaba542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4349b34686e3e34f68189bead2393543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb7a453d923f6ec66b79bf4f3aaaa3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9344a97ce23fae617fc67d801f05b2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010d648abd06d613062b3e8cc044d58546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c010db8de5575c3e590240b1a60dbe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c638a9062def5ecf34182267b7ac909548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede03222416ec63da416ba78ca66bbb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768033128a5ae2dddae031369e9d6ed0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8cd6c0f4d41d24c79d3e649faab83551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131d6857f5a6a7aaf9415f09cc59be6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f36facb5acd19633736ed07051383553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e76fc3f22d9b38da2f2b5ba6ef0406554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e8f0e8ab3faab9ff654b68fa126b4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8799a33d2079a703cc20c83591df6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221e7fd7b9984feebf0d5e3f4103cad557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52bad0e1fef4e54c2d8cc1aefbe05b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48afa399b6884451b215e7017611655559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373bc4072bb6a0d5cad7e0d3aaebcdfa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d078ee1c3d23f8c20526655985772e5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e85d28c9464ec9d4e2995ffceedb27562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6fa255e9a10621d55ac0868ea31b65563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd3f66011897e53e009b901a30bd88564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d49ab41d388fc885bee09b718ee03565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff451fe17a69a0c862f12bfdf2cb3f83566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6b2b125de9debd2c91efc164fd0fa5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50a5593db71989a3034db6da65e6a8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff085469667c410dc8749ad6af946a1c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f7cc7d7e5380ab412f827c88a4af5a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0273e6e9021b64c85f589ebb07a614571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468debab383c9f57994bbdae4169e0b2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a0ead14ef68ac69e5cf5fbb7019136573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35522253f410b70126b033d9a7450a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095bd047063926add3ce985e765402e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c025b112e9d12a2805837139c995b3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b288942bed512ccfec3c0e450c1f8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe8869a4ab19973b6f26454818bccd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4605ee845f1fd689a3e67695753ae7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5b02e70a50b591cbc30fbef1111a1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853cc0bae07fd3719bf15a40ab416be581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51eecf06cd822b7a4a6a62b37946e80582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e2ddf585396a5d6ee83101d4d767a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ce0494cdd159d2a35d2d9e702ed85584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a7b43c5eea551b25b9e9d1c44990c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a5c9719b5bbbe2cdf0aeab03fa93b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde466a7033f72d42757427a36a64a7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8adb58ac1900d1e6edb857c4c4c952588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2373218d762ff7180d9c2b74c0663c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d5a087af1a82eaf00f57bf3ad0d80590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade60a6a1a17945eb4ca5274f76f7d1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba5cb19101508e5b8c3213ec88b495592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cfa9c5806852e6695b10d3731e6bf8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5931ae121dd5fc9db83a6e193f8a4216594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768454919b0bd5bb7f2e33aae861398595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f67d7843b764de882b4c3e641b5e279596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc1d7653f7b04b3d1e4fa162179539597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69786a6fb77a6baa2d3e4b10b54d0e9a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5c02622efffe57827d11366e15eeb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7d60508fdbb5e883171211f2865b4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929778a1b2047f4808fc0d6aee6028d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c308d5ead66bcac74c9d9ea641a5094602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c4523e0b7e40918354946b8262f4c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddeb962592e2f177c44d38135ea1ca6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8f86c612d1caf9b877a14137dc6cf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ad3c14c3c12f7aabbaabf546037c0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63723120af4d35cbca8f2f63c3bb29b1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1036515744402e40e396548c2a08ed608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1287b0fdcb0dd0c1f5146af770e1f0e6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f024c35d9e3020c0825795d151f2a3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ded0235c3195666032a0de5eb80f5a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc89437ffc8a415b3d6351bc1faa691612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4374db6f72784e84b57cb38299200d6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f6390850679b28d72c5706452bea5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f67c75689b494936e5b4864c34c8a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623dc6a8fd74aefd8f6195b4391ec8f3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af533cd1c0bb8865c56a938d6ce12c8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2ccd5dc9b66cc365540b48bf277f8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d4225735672d14c3fb9b590dd46fe619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72723d35af95fa221c6e33e5a003e5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c2b4eac9fe288efa092ab7aa09148621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f1eab2a8277428eaac379e194d84b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645b1403af0307deb22a56d9eca57ce623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e137e0a6107da0a08ad355b369cf071624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac107bcbaa6921245b8c0e3c03ae2bd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745dce781976673cb8f3ddb4aa91850f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e131ce51b4e53b8dff2278d05fcd45627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4845f80b488f92f896944e55ffa34628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d204aaee1671eef62cde1cc4d8c781629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae38882843020fa7da55b63e49ec6b0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe853e24a598b1fcad343a63afdd6f6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f550a5fa70222ef9bf3c7128ce4809632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb137f3f19f00c4d166555f37c82b1f5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5b9e655b054fe19c7fc2d5513b8b3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b3ad8b8d295bf7b7711b4ad9b29923635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a43c5bec11244e0e5803cc8516a0e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2642619058030a86b8007e0762e88637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fdbfac2db0c5b21429d461b2cd25ad638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d2c19749d4721feb59691872750c00639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778261c5d0f2d61a3cc65f71fc2164f1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e71f79e2a27b8918f1fd03cd543b70641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ab0b3f3ba9c5a61d07acd4998a9f6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebbe31e6867faca337a7ad87c23352a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239cd9719fdb1244d54059c5ee164501644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ae0d5ac290ca7e9595b719aa02dd5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d858db8ea296af6d2727afa97b71be4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f5ecc7faf9ca4b7abe77cba0f79bc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da169854675026704bb710ac8761d78648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c0e84b75e33627b48f09d42939bc2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb035d441a712892ed8ad520463615d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb50848cebd38bbc654bfc9641464a2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324056cb56a66462bdae0076e5514e75652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fec9ff85aea7652644b868629f6513653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61806d37e0f98cd804e6447623e9a75e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d016434d2de3347599578196ea2e9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a476be3d122aa72f38af27c8c154cb87656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb36192a46a54753f213a4017bacdce657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71443eee6c1dd4fabaafa371bfce684d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285018a217c7c84346c2ac12b686cbb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd25f3315e9fcec98dbb4ecc8a4770c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f13e86a4ec09fb85d74815d2580c8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd58e2b25c1ca3c700247be02f7e223662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb411138b20f1354005771ddf25a102663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d757a9ad100e25071e55376931330664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d22fc94ad1cc4e834a9672510390d9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd55239e24ea54554f8ad9eb6154d7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a617ef23b35a50ce287aeb0e0593b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d1416b1eb29fcabbe437be540e9a1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a181a4cd54711eaea5e22c3e0e6edca669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff71f7418594b8a6935c7b93923a9c9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7712f9d61ff53508ec8a87d4d58bb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd8358674140593557c220d7157c65672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f2d0fc8da655f67e04345e618d3cf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86354563e0c06d6c7aae439a6f2115ce674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c841ae9d26519cc22571d6fe6e6b84f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367c4105ff068065756bbfe74b42de3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4c200343894e5822481e724f1f41c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4ee3d3b78a1005ec23711575e93d8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c459b838432c1bf3684d6bcc593aeb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01582dac52a8bf4b381d68791038bde680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b493a9f1ba43459b45989afbe6ba4a90681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f790552b8b38368bb61ec5755c226f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05f039f6a30b8eccf603389b96ed93683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66abeb566acee5e529a4c929fe58885a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365719561967bd519c3688a3a605dd71685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d5693f66b6996b5d767d8f860474d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469cc2a170f723c53041d46edeffb907687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc472bb9f84dca60ef91dadb4700fb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6003cd3d17b6d942abca313328e0b2b7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4c5b941697fa8c89ea2d285e6759b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9022eaa434ce4ed8258b99760a420289691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39c3678fd8611d34d0858ee4eaa0ec692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb35d5d6afdec9eb9cf75cf1e9d92f8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec6192dae9a4cbc8948be58abe8cfa694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a821fbd2f9e66ded3ad822f26adab4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3e84277ada89ee068ccab61d22bf4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea36b1f3aa22cd9478e3fce0b3399d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc136a75cce8c77e665a56d24bc840698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a32d74790821e948bd4f969602342699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bce203a4f675e2150c7bf959feb5f7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db4fab07a811b794a958b4df3be97d1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163edb5c045b711c2a919dbd452ea53702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e43931852356100dde0f275b9c8685703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4dc6ab6d05913441e44e002b98ae58704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0635d11b480e28284f477dffb9bce084705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e3b8c0f4856d14f38c609d2364ad0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f0613e3c3e4ef3c351c132211843f2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3aa6aae2f2d7fbe7fe44264bf67b4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f18c8edb82940989b5f358085e0eed1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f854a5559b67d24bd5a78d97c5a73e0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0e4a048649cf86e5cc3444a9892fe711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96241d511f3bf8767539d0b885b5d47c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85afbce51a81e744117490530a0c595713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d588e6fa90df900b4ad0787b813db714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe194e09fb1b4267f47eb6ada0ee72a4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ac6bf1ab9db167e261bf24b27bc28716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722622da09332cebbb9d0a9bbbfdbad717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc3e1beb09e1be523d5a0769eb70f9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a189a7001f5638c097e9ad6b3c75eab719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c522a3b0fabfc585a0e2068c987d777720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc709e9bd6acca0925c63f3235b47b0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a631f603bc9d02fc9ad07a3a8fe28722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624553ea2e53f86248a5f38378291e6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce952eb667274fad082570e21e7c86724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d468b68cadb639845480b91dacf1812725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18996aab078e48867aea966238bf646726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cbc058f36dd8da410962fefd3e3c5b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c303775a44a8576112ac811837375f37728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedfdaddf04202aa0359cda4581061ec729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5c066ba511d2984a0fe0074be840b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa652d58b89ffa34474b3059c30b92731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b7a0c668f1cf5344b7b031160d8772732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151718def2097e89343b171008fa7c7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d8edd8737d5a7b66870cfa95a77815734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450487201a4af802d1ec96e7bc05fd17735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65188a9487ca1b8f64922774b1fa3e64736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce50ebbab053caeb7f8ad4c6ec937830737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c782de013773409f5e7039f3b9681738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6c3bafd649c0d4c5ab66c2464c619739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc18487204b43eacfb6ad3af72d354740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e797e8918f19567c6f2d51c2ebbf74d7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb89a583bb74d13d5ac89db89f013e9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891532a8128d77d7ed3563501c87712743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd5dcf8bf17f19a7ce8f5cd6727f34744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06ec13bfc29b4ad302392bf3db46fc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec114803b19d3430d682bd2573daf9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f744fe4f294dbdee66c6d2dc5f88360747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038cb4a1f7825a8e1b66d23020ffef8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ac09c66ac12e8b7e3e6aa5986e0c5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0667da4a359e861b7859a3c158c1be750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbdf5006a9eade6422ba300029f4f47751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025985afba8123a2c3f39e211ea0d92a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e839ae26a11968e4616a156b5e2c9753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7aff1f1dd13559ffbfac22176741c71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c65043dd86c9e432c57f8792f75a12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1444292c477d8d1a18e0d494b2739c7b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed72661921f33f78c4511a08f28b954.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9cff605fc6076c5f30a7628b7babe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a90a0e0262fb2d014386297d181806.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d767dec753519a90fb127cf6bbc4c37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f935ee9e5d7977d17054ffe345826bd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d9c590bcdbe3ef9cdb128e02c64669.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78232e0bf5b5712f6edc47a8e2a419010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75843b1f4603e97ed3274034254ba5ee11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34b02566464f08d7deb601b10d055812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95a0c091d79948c0e1c83c89309adf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e340f310607000fbca4ede3a77554df14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e364e30161e4da572ba472e26ce42315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f18854d91bb1cbabc9098ba16b3ce16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53acca6223af5c02a34767926782fa5e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0d335cc7ccf041f11c800d5a3238f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062ac66c02ee6c6662534612aeaca1319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4105275568f4d8da82a04bf1003314fd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0feec8fe802c548f9b81ea9df4b1ec121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093a564234bf6184c7145572361832722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45774ca967ea50e0a695df0b7d1b8a4623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef47d75771bcdc4bcd8a0ccc0bb27c124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1636ccd67e55ce11548c5bf9de203e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87776b684637b88d2b6c2eef1c0ee9d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330576406875eb877b5d6abdc8ba7e427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3284c924dd77d4d61aca10d5221da728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a159e21eab5ce087199ae9af4761da029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb8d8a8d2def02f63b04c31a712321130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f973c8074758a1d61750856855cbe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140cb73b93c97b28beff8ec3966ecc5f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfccfa10258c758722272e031d64af9633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec98ff8e2d57ce73460cc48bed7f0734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7cbf2a873d3e6dbacfe4e320e275fd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f076eae605e2994f25a23377ac9f836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493277e28786a268cbe7cfde285b54937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7e2f663a5644e7d9070323df6d16438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e0aafc38b5dc4ae506ff86e0c989739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0f41a0c8a44b214bf376368354d9240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da5e4402fbb51db3bd3240eb14f3c241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ad92958d7ea1bc098754b67b6ea7b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b83a75fc12261379c0f38008574a6b343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4cb4d1836031fc07968861747e951744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32827d468d9aa126aa75e4e3d592adf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58398207a7733e55ee17bca5bcc02646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a406cd2697a8bbfae2838829e48015a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a226b57a15d1305e238410f45eca326b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6190a3326e8ddbf81cb8877bd7e74949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a9bc0171228f38dc44b45d5de8a9650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0588c4cf01b702e92f6c2ef22c4f7a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52fb83e948f0a157a8b7e429f7a6ab52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01e7d4f087f36b71c251373161254453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800435f4bf9259963963043ba578c27b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f51c3d70860347af867becc403357a055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb23d0078c1cbc38ed06c533e2a571556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d4310107a84930a7d39770821b1a457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd8925a2ded5c1500d111ac62ae39558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5228ee0421ed023d4d893d8e75d6007259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c4f00d1015033856491bbdc94318f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7af60d7d7d686dddf3ebedd6659ecf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26d4defd411ce3dad9fb77ab46ddbe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c10e38d646871568d9f43d51c26a34a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0b250204f22db1ee5466fc6f317e964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f32edd8b25f24a126fd58dde0f13ae65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a5ae78bb968a16d0c0b5af916616c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39375a954734afe1376ad03b146c9fee67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0430e40685ec36b44bb94df533f5b168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b135dd586d2b9ae288086754f8b4069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100829a4f52bba5e020e8bab52147dc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b98fcc70ed4490902383362fafcad71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87aae2c678d9602fbcf898286a637572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c68608a3ca660b6c4457c93c1d88373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9d59e417ec92028e224673446d59874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84625d45ea29bcf2bf3f861dbf2eb2975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a57f676515ca320d57bc9415fe7f2776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8177efada7e209a8eb6976b5e7012c477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032d78fe8d503d53dbb1c9a08bfd9b078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0b7765b1cc54d887c4c006e1860b779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98907186557f9063677ceb352ed4572080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbcad2c5a6d3a5ec60c537134de12ab81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b55060fc21e9401daedd27e8ae0bd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460d84d28be59b15d3f47c22450b96283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb3314ad1f37b23bb736d47e9c4efcf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8c7c27815cdd4cb091b5205e37e6c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a09fc39c43461eb33bab1e599530986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b05acf9f52ba5739e6296f2b97386187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7447d686276ea5ef6197649bd17c2688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9366e548bc382628afba48c28ca8f189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f4a071b180d32ad2cde0fdf2409b990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a30e3929a36f3a6916ba9a519c9ed891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd2adbf604d71211d04f0b84b62bc0392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee50162f3d1219be54ca689dbdd78c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363379612ef5badd3813909d6408608f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc48fbd8ce179276c9025dac287a5395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154983d3625bfa6a34d3eca0bc2902a996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f66a500c85bd14d4b29ec27be4c19897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585791530523a32eddd1cac30b03e4b598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c60fedc697483d15dcb33f4208b71599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5bda6c52bc10a8dda53c14ebc93db1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985f8bda0b01bbb9c64a01b88c2e082101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b945004f688d7cc8db75c824b5492102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290eda00f10cfef0575ecd65d57f032103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ddd9bc6c8917b745aac3de26632116104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f51acc6a8160048022585b9deb37fc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864f7965c463e6e9cad41866d5aecd7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e216b4701fb4a0a120527c1bcf706c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb868fb299205b2d46e4648ee4d2c9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45570ceb65460dc45cfe6e45a04b168109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021d51c8f6ce2f8b343025b0f7d776e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d580bb0bc27bd676d3486fbab469a0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add303a9060f448f0b37d821d0a62a7a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d635c88a82e09f490be6d4366d05b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a38b63cf5ab4af4fc71b771c6d87f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f85b3db84f89bdeb57e8b9ba817f2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f37fa2b0e7543b012fea38e0831c0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45e856fb7cb0fb995fcf40e6b3768b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a671d3e739d1ceeccafdf322eeb2bb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5422766ac42af034eeb735d6d6214212119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1bf1360c1b9fb67e3e218b9017aea120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082be5b8b41a44a8ffeba9c0b9cf1bcc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd2b65c35b25b75e4353a1db9f23491122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce97178d2b42bf07a587286e4bfacd4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c7538ae2c9ac63c11be7424c44576124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa3fd82f49818d59282fc84d4e9f84b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae57c5f0774acab311aa0dc7e53ead126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df93a9c7ad9f81e754a6d77ea1f032127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104b99bf5efbe8b44298c9d08bb30d1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0d9ee8bed11e1663f019196594b4b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8053cac2635dd6dd3796455d05e3006130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7efd995d26a67a1bf53875304f91bc5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abdf5d3abecbfb3ff62fe41c00fcaec132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a009a87c47a5b3992cfca692ec7283133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db51730146c01f70ce35a46c78e2105f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc28af8d3c39a4067af2122c9a502d8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf99285aafbef3363ac38cda5508fe136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fdc828b7e6ac4dd532ab95cc7eeded137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064fb7b31034dba783c41a33e3bbec9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb55de94a3abf6728edbf32c6161930139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc5c807c184b63f67a7c6bfb7ced37140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d9c3673b9239392f0aec500dcc2245141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a1e629224af06a2f68aa460191be85142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1eb15b9c6cc090961e280c27bc06dd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e22276e2cb437e3574c486cf5e5fb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966483277817b74f5ad638e3b075abba145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224e7bba7a5583356b8fc32a80ef1df146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2eb04e557d08a18130b8c47928e50147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f50669df4980e09f0cf4ef69f4b6de148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0cdfa2acccc21effb455830db2232149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6416dd8980cb8a2e3506a195224deac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b9355b4c9a1832511382bcb7d1493151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4c24a9f922a546da2b6e0edae35c7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c3d883838c7a199f356285ca8c1c2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09959bd7496cffcd777531a76287a769154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230d99d707234cee2a43ac7ff5d3723155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d21b6f333af36c49a1787e2170bdf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43e9bbf2655eef5ae19f9e300bb56d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f695044a53d183beece91e4d96e7d4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb59927423e8f0b5116c7f4081df30159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b5e3eeee6a450b0c313a12343e6316160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccbec14370edcc8a003376526a3bd08161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300d33f2c94f0199fceafc4b26d9fb6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc721f8359fa83c4b5db6d71c18478aa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03052a721f8023cef0bcda71f0aadb89164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c25a81616f5116b5dbba7823cf961a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c4296c666e508ca487663269c9a47166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd3748539d9759e3765ad1293f0a69167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976cbe50288af9700f7a6e0005d801a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e27d9499c1d73c9234013a2ceee47f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228d029a14fc045d93750f78d14e36b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3cb93d0da5910f26f8bd428d33bec171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d5c9d59348636d7710d1e9bf097aa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b433aec1ee2650380ac281eafc3fda1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f072ad85fda8d13ed9a5048c03637174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b536750d807a6649ed6daf4ae1630175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a122ee6a56a25d8365cd20786e71d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a263c9aebd0e9f5c3d0b5a398ce33f3f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9384ad30ddc3f6912d9471ecb3b6f682178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a879ca142c809e5293a5895d0e913179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3b465b4015a0615ede7659bf0d37c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732951239f78d4547cac933a402e0e8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de1004553d3ddac1a70808387aa23c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a7d23b6d75c5566c6d667e1b35c1ff183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0687bc110690843c60f28c14edc0634184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d5b2465966f971ff08535f790e19ee185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323bb65c112d354415c92021c8860cb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9831b2dde7109c9957af582d05c5cec187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f0a8dd7bd8cc51eb7f59bb82c6771188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e318a0097f8469a3c13ce9587e4a07189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50626cf5f6640fbf33f17eca75c47460190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f8fb1b8493367d8becd0243f69cf5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b504bb6222d77d4a389e71f4986195192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71996455702bd5043bdb4c2b104a80193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3cdf3ad0aed570bf603641ec3cb2b9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264350e50c505eb7a1415f83bfbb10b8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e537cb122c21ab68c276c29c5f4a219196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5d9bb6b98b48b76a30487adfbf8e1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889448fb4fcbe9241bf6df4d16c47368198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7c48a7d35d96fa7696ecb61ab164d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89490d859c500a0491be646de07f985f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed18caf96a41d8950d2e7c9c7c8d8f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e39782480822278a1e7cd71bd978ab202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4304d385c289f09a93ddf5d7db335b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc106d7ebe7eba3e9b0c9c661843081204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f17f070810440edea4f12d5b1db31205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc80ca5052f3712ba981ea424bd946d7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f2b5d19a8fb6ae54d89b09eff01fa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be1b207004714b3fb5389520e34a17c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c09281c5ca962a159c43ff6c43039209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b2e089fea0f5e3b1548ca0e1b83f2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28952b2cefc1c1f3921b77f35d348bb2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06983a774afccc387d3c82b46e42a3b2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfacb25e169b2e4c373d8379fada600213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138cac6224bc19edac7a47623d74c3a9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426cf4e486cb60116ac1f3e39e12c47c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a8c88302b23c76f04b914d422de27c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792777c939cd04a1e679a65e05c959d3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eec30a3f297f82b2fc023452469499218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a069a506e22e39f00f7d0b1563ff18219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790586967ac5859a6fb25bc8d690917220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ccae90c52c2997544a76aea9357bc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d18e147e73ae4c26ba3ef208e6086c0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f6581d5c879caefee184ecc6d846a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a3b015333477e7b4ea8dd425153a5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94048c8625d27dc19107c0fee6a48298225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b4860e5301df3fd19ff8b1913056c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21bfb467e10259a0143953f524fd06e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75cbd90759fc293664a707efae4310b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d217c1d966b447612af9d7e15e983e1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb9a55c97661d530253a540e1ec11a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890afe32a3f941445335369dc5f29a1c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5d3baaa1aa91cc5ff76357cae26d3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a583eca6a284a5063e36919316a1351233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6658f432ca41a928dbfcfc1fd37db8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b5c70cd8de59ab64f0935ef313c9d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65840142877a262010fe502a51b0796f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7dadcf21d20d8e27cf2b2fa308f069237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99f1203faf97e5966bf8d014e9aa6f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce61df3ce353452912891e0b40541478239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739df47c1a461fe969a0c11123267b85240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee246008619a24cd3aa9ea1562610f3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a906c0e382b4a98b73fa78f40373b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e697812be4acd028318b347de9c9d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf862e8b6d2706eebef04d21c1674d19244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f597accec1f4154f67fe7e6584df9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a163e58e2bd9fd5f35f047b072f502246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849fc890b179a92cc61b4cc7c3169c3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb35c51f8fb9e6a5a24912a2e55b214248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8a536397a111d80127a289bb59c24249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0297a27aafb00d0bd4c560c20b541250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566840b32d494d12f3eecbea0b36d648251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf46a56d79df7c667133cf7545aeef252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64db033704f338ebac1db63815ffcb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94bffdebe90e6b18a30634746c12f21254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8daf67db324626e0ff9dd6fe4fdc10255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90212d8e78d7324b9c153776056fd143256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b592aad6251c2f331f7b447634e98836257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84117b4e55734b0256c2c418f5a85c8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d4eaa6ab096b886642d95d12312e8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83480acb24f27c189dca7c22d1871763260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6b657345086844b4e647e51f5dee2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1d405236fcb56c7923858a9ffad1a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e7fe0247eadc1415225d68c31cfa5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee586693107505061cb4a1e9014976f4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482e0aaafcc92b3704c2d6c27189759265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee1aba96801393e24444d5264c10d8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1615005d7b03573db6380595c5c1a902267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6174d4bf2d4879c0aaf5de5f1864738268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f479d6b546256db4370abac14c37c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad79a7db6106f91d14dfb06824936c5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ddf43468a2254b9c1ef9b0baad189271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc88de8be4d802f8a831bacf9ccad419272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e230d23a2f3c14ab2268516eb140b32273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4463de476497b1d2159fb7ddff43a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82668af29d2a074e44e41e1ceaf963275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e834f0fcdfb4b5a01ab6c61d6f5b2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6431ff571144b9fabbdbe4f8773fcc5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b762331a6e2501e7fd0a00bdaf78a6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe26d8e65a01036bb42d5a202fe2bd85279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acefbf60ffe508ffa10bbce01b93084280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f4ba3e82f6d613ec447d976ab26f1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b441c50877cb8cae4d4eea198f648282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b599aa2d2381aacfdc104b28b645d81283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd4d597e970325079d37000ad9f491f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7cfea6b8470b4999d7f7c294817286285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd15e9e4525c472a1964f721b0011a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b09228b0f9d98a36909e8912d43a69287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ad6b40376153f4455718a5cdcf4a2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285a736e482884a95a66c12a6707d32289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef851e37140f34c8e37e8d13377316290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6ebf98f26cea849bc71b626c57e2b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea242e88faa82c34021dfa92543050a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed156afb48b89e9ac3491ff76a2ffe42293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10254fd3dc7b389236d805e553a06b74294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad665153e2db12c818cb78a34e82c5e2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a71508345ea2be55d7b596033acc1f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e3185f21747d2563f8a47430f970e5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb756d06247b3aca40e6110e70307d3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e865ea798493b696004782758b2156b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d07eba7e0d967f26e4b26f3fd939e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec878473fbc74e5193e538b38f6c930301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2af2be71820966df8d78d0cba7e08302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d770638a82091ba00b69c8bebb81229303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47bed6cc2a9fe18dbcf71a7fa66c16304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b4566688dc8f220586ac02f6ba1a53305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4953ca0e45c6e071b7a21549a61c2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e46ee9074a5bf7388221e3162266b54307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0935a3c0afeb678fbe6d567ade03906308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b075eccea20dae7a5a94aefdd174cad309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b093b1f1db1e75a766bd3b5a10ff5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8852ccd3dbb388e2254c8869ad573f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c65fb5d3b09e338c9438ba6401373c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54837c5a47f496ea7452b77e41ee091313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59387e42167a26dd8cee1d5b3c892164314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714d3c411c998551f98c8550c1bcd79315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a97897e1a82b919f9aa226124dabc3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026912c18c3abdf38459c4b78a5a085a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ec163f209c6f39f0f0e2c58fba929318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf7210e94723f6a23c403b4ed4b047319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c288d3e9e5ecbbc322b06b7d697fb85320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54515b92446ed556e441e907ceaaaab9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442343f89d48511d1d4093aedcd13b4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6cefcba8d3c998e392ebd60704959323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59908b83f5d81270900967d790aed704324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced4eb6c001053290b6d52e2770951ea325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ac847ec3872d57c27ab3863080fef326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662a7a8f733f9b46d48b6949790ee38327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f989fbd467297e639ca937be9a65bfa4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140d70c2a9d186d0ff3fe12a1279237329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2994b645eebd31243dca9878e0564b8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef38521713d8aeeedfa153cd0e273f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6816b6ec44053d64aad38c774448de3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4fdcbd904927a81489a43bd28eb11333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07723ffd6362b0d05be19b59618902f9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed165f3fb4e04033d797f695834b1cc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670aaab92d3a762c7776568788c229b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3673247cd4d3e4afd8f7b58778f656337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189519e03fd2cb8d20b9d6c20052a4cf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9389352f5c2ad61789870d8a400721339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d57350a470ed359fd2afa717126fb2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5fde837d7a425dd03b091986b67c8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c9de2dae0ce89d1f3e87f825050cb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4443466653f23e04b51e3f10b655f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007aee2de3cbe3c82295e1bc4c08caa4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f92150132126c4912bfa629c74e1b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a15e2b8dd101ad45538307d51c6c11346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3d93720c8718a6422db1a4d495448347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90e186bf1ab4e499dbba15fb6eb203348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ae8f41ec70dbd048cc8b1036cb6c6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dfe2e339fffc95e4e349e427122515350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda10900cc1fcb2bf5dac02b3d643328351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c0390533460b95014df6c2ec726154352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b14c3eec92562bf0a43b659fdf94d88353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80015f6789ae0394c67bdd45dff468cb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5921ee59e0dca31a3f48161196a9fb5c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c11eda8e3528bf0a328719f9166c3a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86540ddf81fca1610ae5f53371a8fe6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3bdde6ad504306b7b14f9c40d774e4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b11d37bd894ef2fd6b9d22ef19305359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e0f07656058fc87841350f3a392a2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46256e5100bc8124caceb335b4ebaf4a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df920b8a3318c71d95444422389961b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e79591487874ad290c03ca6e9a382363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4524030f52298a45aabeadd6fd244364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a3f3d18e366557c5dc2e7aa3d1797365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26350e8e88913d13186798a5b6a79c96366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77376ac016bee1b31485f6b3148ae74367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f0496a609e48e0b906d88dbae6055368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5ca5c68bdd309f31b52ec0cd6325f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c3111dd169d4a9d602152207d63c9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a4219ed15d8862fcf2b35488ca338371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8556278d5422f1d8763c35efc1377372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60244604ac5541bc921f1d76799e3917373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea6ddb745037ec07767976f0f72f1f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f3978cac189f00c04bd9de836c12e6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd393d3fe311d3eada61c66952b100376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf677c8826b9133eb5211f9baeb8573b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964654bf63ad00e46e03a1d5d726887378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f49a6080b46b953449afad2e11672b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2eddc31bb94fba32da8e29ebdd7e68380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be785816ed034823fbe250a257efcbe1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18f699287d4152c9a04b14985a0d52382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd218a91517aefad01b6f1f8583670dc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f526c32d8e22b0b2b2f406403e2eae8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990249e0a412d7a02ce0fa67f6bc917385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d577c22a0a2a34c55c5e73c35869eec386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b6512d034aea39b8a4726e51700a7b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40348dfb3435dd55e6b888e484fbe925388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3387a4b4e2a66891d585c65abaa5151e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f2200812812a04d99df147b19d487390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa25bf19402bca86006e0d5b258fdd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe34539130ba78006e5883de353dd81392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c788c69507c5670f07d35921a302332393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6495b893658d4b6a3cc2aa4714893394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb8c9e2a612a1fee643c74676d68ee395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22dc7052d55795f72f69333c88ece98396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4fcc111c5c1cb3a4f070ab31ab8e9f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13da5792b2210cceb017e980099928398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec92f95e89403056575c04a99e2e7ac399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e95da1823bed7761914b4e0df3f8b8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c6f0de4c2a6a8f50349e0958ca96d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ad96c56cb740177220155c1e15354402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1cea4767e5de6a5f8c7b0217eb83af403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff20241bdb33c46f06f8206c1ac81a99404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe0f0b23bf5db22cf063828515f3b8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949dfff6af2e6fb10ae8b5c1d9b7e9a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ce635679733f7f1eb1ab291684b94407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c75a2d34c18abe69e5b0e36164354f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8162f4e3c04f9b7545bd80bea85e7a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8191725c9100ae3ed995d61e385ddaf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942245aed4ca9bed25b7253b5c54391411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086ea769789967afc2c1608446525ef412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc36ab4f1aaf5bd1d857ae8f8f6a9e2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f895a2af29b12a9f92766eeb93b482d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a4ef40974a7dbcb6486e3f684e9746415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a15aa1a399183a315f339bd14d9a48416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06d68ee12970259153622ed0939efd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aefa4f4fc410147403ccd2c27a403f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32eb48f89bf9474ea690b8da02f7f8b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74abb655f54d4457fbf865e3d1f706d1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a7686dd88477d436358628d3f68e5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9cc7286d27b2dd90e7215775e4f38e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430b140fe9709cc7c4294df16de0ca5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7767193a0c7fe6db5a7ba34718b1525e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b35f2a42bb59ccc3dd717e7085d952425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b556ad79962a676290690ba4248f7d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da3f74193ba5c201cf3da7ecc3dbb4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af4e754f1e72496916a4d80183f8e93428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a4327e0c9e8086bd42ea0f81d6c15429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc34f824934118d590d071ec2a8a7c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32d38f8131ec5ea8e93a03c2455242431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72793621a06d6b6b81140c472c31e90b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c8438ed81521edf66a7c982e981bee433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e438f90cb284f4e2545d35f1a4d7ec3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd8899891117ef7099569665b75ab2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67780d139c461432be0f061b0a13e243436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500153b2802c5a20198126b96af7fbf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b76ac4fe1cf84257a75ba19c2d3bc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948c222c22d6d300bb43a49986d13fa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57eb9c0e857e42e3a84a0fd5dee4ef2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa6c575c886dcb3f5a992279cd5c65441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f17724be63f70e33004bc3cb888f8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11158f8a0ad82ea871f8e4dcf71d10d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08671451d62ac31df70894e59ab14ed444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716136fc887650415bcf51a08a23d7e0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7e12b02d7e5608b50ecb891fc1e6a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdad9f1f5d96e9e7d3f4e9f8d44e5f1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b27781c55640ce333d324ec9fd7b69448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3468bc358dded6053eab1fd76009cfba449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05cc15c522591a6c78acc405fdd4d4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee64003a9aeddaa4b17d4f14474cdec451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140ad8f2173e815ab5d9ae105a59bbe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f400093d6adabaf086088268e1cb4a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e08f4a694954f44354fd507f282899454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687575d86023d9c57d4a77ab3930749455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541127ea818f345dddc77cff66f882c2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ec47e1a119c6b50857473c34b0626457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ff9ab282d7b64a960fddbd1fb96b2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884036d3d89703beecfb1a1d1d763fdd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c315a1076b22885f22af5ff65c2fd2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad04f59ad1c2b2a70f1f4db12561057461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369d4bcc21468f618b9264b12247a11462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79402aed164e681f0ac0f713868d585463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da11d96200a4a549ffa77adee7fa6a2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68d87c8776609aa313f329fbcec407465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d50bbdf95820be1ffb930b95f47470466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdedd9a8ef4c611016ae317f3bbb14f4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a970e34c4893957d74c4176b28d8b5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70165381583fa6786405a49559f20072469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2b2addad3f4e4c2f4a07b03ef6bcd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba464b065f153ae30d1edbcbfc0b2060471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0381656e1091cd44da9acacda544c7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c813938f7404ec28136d6d3e61655473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159136e52e96aff7c36ea8cb9dcb651474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63650432b0974a5214c0c43d76258d4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c1940eb608ec191b4a5de9c853cb76476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5725b7273352ab4b517ab490ea7b02477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac78328236a207039af5a2f5d67de94478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82baeb599a747695bcbf0777eefdb38a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43fa1e07993893453fbfd4bafd6d1a3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44082b9caadd1adc4cd74e9e58ed7acb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a7bf8dd0af8bd013eac1ef92c28fdd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22067695278891e6e82c4743cbdd75b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b4242bb12a8832444ab5abb166e2b3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b3a34be6b3451cb0ee50001015ca18485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44cbb3954ce465fa5690efabe59e31486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0391bb972de27d585cbae08dcece02487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116225d61a2c8a9e467f31ff381f5afe488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9708e8add2f86449ef0bc3a9590826489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046424ea865a598d19c2362ccae46b31490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3af0904c91fc8591dd993b022f1cee491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08002781e9873f0da97dba3283f02b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab0efc1ff059893f73698a9d4d947e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1825c9873690f54e4f0a6cdf4cc8f58494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6275214585c02e5a72d184fe38f9445c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e2fc89773db52ac89914526885e1a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954da06469afa2c0e6371fbf03803345497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d8e130adc73c1901b1d5073ca4a98f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0da9179013c4e9be62ca520a39c99b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c8a6a591afb40f946dbdfda70f7ac500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df09bfe19294d1520a8b0a8ee93ad4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd0e8ede2a7603e08c4ea6849c33e5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968709769dbe1d0e2ae0ac6a74fd3ea3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5b95fa5ac999b0a62ac9497650dfb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7e71a201157161fc5adbe5d72b44d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde850532b08861aaa55fc06f6ba51f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b9c1732033640b283b505c34599a2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a709aaa788d9de69fb3f78c9d06f582508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f287cb8ce05fe3a414095b870a35d9a6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe11032c1667eed80769f24b70b7c90510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c1fc07426bfc6b041c227f8f17377511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de600f9ecc34a677d18e5be60a102f31512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33276cfd3b23f7f3943a9fb3945311513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1316fa8fb8eebc72200e17db29b90e6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229bda9dc46e5c0f915b0f152bbad2ab515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e58316b3b48fc375344d05737fb08516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de566e12d7a7443f174e4e75fae1b7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ced67f49be138d72632f55b5670b7f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f055812e11bd615597b24b4a09397519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6af5bb23bd6c486129e2eb041844d5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d45893808b307a50b57f67c34ad6e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9d821570c26f37829edceb24987a8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244fdf2924e985fb4aaf650571777040523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1221350e7cd01900fa3b45e84b7287524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148faa0a9416adb3c45731a139a2e282525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76096b87aad530f2cc4d2619e91897a5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d3e5ee7648a069d1661d35568105d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beeef212cbfa3f3e23407a3005aa0e8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1682a632c5bea9564208aeea2e7fed529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39070482b24631444a89e05da77a9974530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890487c16e68d9508bfeb67acc3c486531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b6dc7391a37e56d9edcf9b1f078a5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7a586404c0c825fca8638f71b0a48533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff7084f68fb272c159aab6fcea6175534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab18cd28769cd29d3e32bccea78ae2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83105d55fdce6269f53ad781c8a6b64536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92910866e511869089b9c59e5f4fbfdd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6cd1fc35291a87a04b399aeee836ea538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d5baf0b2d3e78a4e9f65ebb6f16d5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b819c9f7bca00a257436763d49362540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7663eb8a66f7ace59e1618a6665339d0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336ff531bfe563474cef82b4121b493542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662b3af2a9ca948b3fbac67d8e418a9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86079da527cd7df5883d7955ed219e10544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733331c29d0891e08cdf3ed3814f16f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b84e79386b661e45339535f5d430c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834dd571c774302289ea850fa1326a4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26e220a5337fb805777b3fa8fcd3bb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6291f4808a3e159d011b2f98c108965549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b0021d6c40cad78a2a083cf8dd7cf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf393f4d51c2eb70a2446afb34e7745551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c94b6913d1bea9b41d40c271680d7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d4881ee672efe861ff72bb5ebbd92553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be15c5f6984a225ca7d90bac2d364822554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d8b94edd6479894dc23ca43270d91555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5166c29399c88534a8d6455da2411ac4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c04778ca80fb18ef497e1d4a7aa2120557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433760f0714b0487d32d4cd57abdd1fd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c297d39e316907117977f1df32fb4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d4bad53f9b45aa890541b7d8fac90560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a4cbd1f317fdf574272288bb0f288561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30012c05f04ad17f111a268e9b6a71e0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e3e18407493ab892771f6d583d0fa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba0c137dd49442e52ea365801b1ac8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd58fb693abacae723394445aecaf4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba4c3a41f45e36d10c4fe8f7afe02e4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0342825530aae2e60effcf53d52f0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a5f44fc1a8430685ca6dd4294fce65568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd89f6cfb272fe75bea8ed04b6773a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2acbfb0a28d490bb52691e830e660e7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c79ef175ea63771e44419144a302a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123211d69e3d045a1570dc1c966972a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88809285155883c7d46dd097502b0d27573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f37a189217c39c9dff19c4982554e2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a26bde2b2d08a5d4243dd5e286147575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f07e31a15bb55a31c77f7bcadd4842576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e352ea4596b4b3e82066f94d0a2e2a91577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105180dca950058d2eb57837abd6ee0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094384b66111fc996f0a62b0fabb93e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c7e5f3d851b478c67c64f9b6f4537f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ebe9e39bd206cfef7156cc63cb8415581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e6dbda828e2b62b2f1829cd0dfbaa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3106963971fc63e6875267011ce2633583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38696ecb543cc58d62678e110cb04dda584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a1c25687138fc0328826f7514a3de585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c630c04b13352356dfc49bb6d727e71586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e759b8f4e6f94905747fd0d8f54a3b6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9fc26000e45f28f38a3f4a586166e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e522b684f6d5ef8c80f09b83402c5d9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8b12f5b57ae5c22091452a3ed7518590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7247c14efe541d792763f015f6205ef8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a395a2e63a78b6f6fffefc24b9602bb2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f7b0cbee0f450aa063af9be514733593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a7150c05985e8dcf1540e2d5bc132594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ee0d15f417003e764097485ad3cfa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c248ff02057755dc2e125d55e6b701596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3cda3585caae91f6064a10eacc3614597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f874ace625bea053661ca4c21d3f93598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607d7eed9c7a6025fd5b781e730d9a3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9aef2e2fbdbfa4069a0b3b5f33cdde600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9fe9e014b8f80dd6f858df792db881601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5f1554d62eb44c1748fad0474ff01602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f04d70c18d0a4263f1881d664d16d3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e9b26d2e38bdc30a282c637060f80604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf66b8c9990561b9228c0eece39c23605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482fa9789ccd589de7e81e363fdfbde606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3db10b55c911a0939a9f5bbc64d046607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0799d176c1c7eef3e4741be1430886608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e6c7a55eb32ed87820363d6d23049b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408cf2ac3f6ff79b5c3f79a674c2d4a0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291572be90dafc318ac79c90639673a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f6662710fe0268e30ee6bf3de8b60d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de308ff133230426de50a13377a0fa6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825af39a13fa9a846ef2f536bc85e71614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90debf9fcb7c92e0d5b3592c26d7d910615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c18ab6250d399bdb10eeebf483818616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5612f5282f4e64cf791bca5547fa9c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb998ffa708dc69f3158ee1f86a0654618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481745feb0e55e14bbe50212f045200619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61fc5511b66dde82f860a60e30df94620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b878f7e0a4970a1eb6053b5e0c58c0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172cc1b58f25f8d9d8f37b8e0147988a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f6b6b5eb1582f5461f53768ebf51d8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982cf354aef2431da77083b47a66875a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31da4da64f10c455ccaa523aab7bb85625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b035985a52b8093c6cc69665e373f79626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4920db73267ec79d65d9ae6313889627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a71644e6f6f275287c35e85eb5397628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c1e805abb644aff3359b2e6fb5b254629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6e1e262ab10d29ec0564013c855c4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d117983066b4dba8d2c91f0d8db44631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d50702e7b7bf88da795b6107b37301632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7387453aa09e1eee57773eb31b56c6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e252167979f5fa1a728916c7d3a0e7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4fb1c4dca804f882c00d157b5f220635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af525f015b1253549c6a0d0e35328bb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da461bff465380db373014df92b792be637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3fa8c23ce92d089ca6cb0a27d33f0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646014787f88f7cf5375c5d729ed963e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563fbbeedc7d63007c1538222593e3d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453890b91126cd06db85238c3599fdbe641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75187d38ba3c9e5bcc2c9c2471d98fbf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb0123454b4f601bccb6f9b449406e1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0325926de7098c3900ecb9c425ef1e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0fa7e35b47d366266b12155d1e599645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ff5cb5f1327e7b0119d491d701b20646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850fc99dcf6e8315cce6ca9df630c52647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778eed435f053f4256e11aa4af746c8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96dd6377a3cf3f4e6c900bec9f74e15649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e744cde35c90cbf7ea72a98ae1c9c5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9aec56425067c7120518fc07b80a6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85457f1fd6a6ad979dcb74eb0ca64a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b4ec211810c5540bcc4541904fe6ac653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d461ea2ac75a31d1d23b80d8ab7198654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622e5ab933d84590611cbf6e8991a83655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84569cd19621f628fa37d11a3e0c83656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132f62a38dc5247b3067669a978e8fe657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9783666d6b34a33522a30b793daf4f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039eb553085d203fb9677b6fe25ef158659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206bb9ae511fe4c80c0c80f7e88ca0d3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe0d756ab1492517379e39aa9da7a7d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae293191d9b1f12b078fffe09c82d5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef350fd2a09f2894e68fd49266b117b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c097f9d84aa71cdae05dc6b02e5050664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf60f3418440c9955e47c052eab6a3d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a446779b4dd94c6531dbd5fd90217666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4129cf60ba7ca0f6ac43c42db0c78d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ce8a9a97959f7236bdbc5ee9bf925668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ace70657fd89c8652e7e1ff56d4381669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f51a18c5a9cb21863e071e4b8dda6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c9ed5cc8a969446f9fb760630e085671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac1dea3fb0d3e153f223879c1acca7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f744746f45e38f1ef827b6cc2b7f3a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a40deb0cc9bec7aa189062f958e411674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd64179a295259f42508ba658b5d7c0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6ee76ea0687d6fac17c97c804585f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9fe652db00b805681708abb321ba85677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca0fc4cb73f741bd1225f95b4733609678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b583572b42670bb75e05dfba7ac85679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216df71e4aea24b9198a722af830699a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b456a9784e4a410243fb16d129d79e7a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a0b45f642c75e8bf06db68b184657c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f7651c64f8037e38aec1e7e682e1dc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3a8e64dfd04f00a94592e819cdeaa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1270ad1fb2df9b3a7343c5509770b499685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdbd2b1ffbc8f650e535a74045ee264686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29854d972f2c84a5059c8d836ea70c05687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efffa4c2f007d91af3fe4e77c5b93a41688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0eb9353bded09acfe9ce29d30fdd5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc616c30dd263c21e63f2939970742fc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854226a75c9be2e2d3658efb65f02648691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7975965419bd3a88166247c4b44cde692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482b9ac6876f11b09ca78134bd6e64e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd88a38ff3e327a7ee602ef7502753d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de130793cb66b93ae2dc92bdc0056d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95974e4b88730ce985ad90513a88a839696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e210ddf11ed7bc46fc7dde77f1f84f2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4b3a2d65e294100f1dd92b3b51f8f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3558e37a55b5c89b76330410a5adbb2a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7784139b54f4c4edbc348c86419c7e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b4baec4ac2d45cd731d854aa49e64701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ddb7b77beafb049f0ff9d36df1c66702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2426f545fd245d2eb1cf3b26bfd2b1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10391b02192c410686910cc5d84abc20704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b92e61803c0ed8c8d01bc5418c8b2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de55643150638124787b766ecbff46706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb302faa707b17c12b36370d03225f5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1048f42f1b548a804eb37cee450901708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b956302a99eba877efc1ddbbacabc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ccabb6335ac06bc184e5b73f942666710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f8a2da74a8df77af4c0041f8e53a3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60ba443c765d345aaab9a1a7312ba5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490e58d214ad092601dd539e3765448713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f30d5a3306e72afa198fb96b8d5b07714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea09023bfff21bfe5b675190c6a4d8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd61df1e42262cb2f53eeb49deb6776716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3320f4e905b2364c5a096a9729d00e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8112d5f7557f868c191003c77bc977a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e9b2511cbf1e37f719858777a637c2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8428abe45b4f8bbf47f9b27bfe934e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a7b7457a168b2b3f89d1a3ad219c0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db24a60492ed71df2f91569d256f98722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fefdc2444383af8a8e875cdf5f852c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59862f6932c4d63419a957b9bc6bb45e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba06f8b77045bf0f6e1d6aacdaee7e52725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58743009a3b5ac55505e2bedec82583726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b905235c2b56e8a64ebf6a8f1f0fb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e271e2ef06be3a30d7fbd7f5cb4fa9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbea8480d22da981c5cf58d06330b89729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e915ec7b6fd01aefdd14488242fa48730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4007d21b12e43cc1d48e508fb8e6d2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe0b9345ceeba446df91bf5ff1184f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba90b29bc4e03264f6a0ae4f39c578733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ccfc4e9e10e5a7a4fa67e2fb231f9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e22d666e903140f979b65989acbd08e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1d83a4df0381add162696ae196ded736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2058a3ccbf21e1f2bc0be5132ccbb3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c443719bc3f67d972e2b1bd630c4e8d4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2c242ad10c6a4c9e3923e72476595739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0abbdcc5ee7697c6dc790f8e99a59740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb593d28065f3e3d5dd2dc694df1db9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367eaef4cda581b562f699044463222e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b7173d0e711ea6baf8aa8fce54cfa743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8718f8d058e4a0491654f946b013da6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7332e49b494c2b0fbc91fbf13ebc2a8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c6731f09dc04fd25e465c2d21ce88746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351590ef11f9a17a3872b1812d404a3f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3ca898a57412cb3eb0753e297854d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10371f703bcde93828441a2e01161d5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0fa32814fd8702a62bd7490b357e14750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a08e4f24c45c335111c2bbff5c4bf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486d2d4fc6c8fe0f344efb7a869bf3d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d545e3423f84b94261ed1682e8a9d5d1753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>