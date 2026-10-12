--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1840,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2561,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ba139e70dba7d7bc7f523e4fd88f71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75124182a79f5b85ab1a8f9a384f86192.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ee024a3c6272931df2229916c7b353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd7d5a0f4f467984f9751f8d0f849984.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1220bf39e66cf4c597807aa1f915795.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d10b8d3af896434b2b8eb269160ab86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c1d0925457eac28e499bbe5f1a04e97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ffd61688986915d84ce779fb96de18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983cc4d3c2a9f57488970f99dcffe1149.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1045c0d4aeec5669fd8be12f73f473c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270af7e7908b7fc3f5a2fbc5ca24f48d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f30f2d910f78cdc8f54ad71463249b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6579c5c13ceae350b417d7bd723c4bd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba697aab3543ab2f6d589d9c436cd4314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea21357136f81f62241d58665c531915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf063e2b1d8c07a75f348bd1549aa7516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09971f1c32a2b9eddfb067017597bdf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4252899ed9dc768d269f9d2e9caeb018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f91bc33fbabd8c6e13196ceab018f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbbe2339cb6dad45532285b8d1354d520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b4b9bb1e11231f701e78eb1fbe57921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd0440cbbc3c61f9a300a6578100fe322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40c1aa6085b2e42571b748a56e35a623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b5a9419fcc9a4d2da16f021dfaf3724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cfa5018050e3e8fbcf6274cc9743a525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d077b4923238eb2bdd398fbe6cb7e0526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56577fb8bd765526e82053562bad65c027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a39944dd592b4e0ead529722bb9be928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e082106da27383e5eafd1985ebc5a529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7273a57ecf7ad0efe2ff267ee7d7064130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc90ae79dc6792ae261d4a0b2b4da831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9405b4f812fef746596019bc49b83e432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b4d9347f97c3250aa3739dddda0d333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283a4bc3eb2ffb67dc8c48b855130ad34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822935ebfc94351274e127ece9b1642835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c26dc84952cf5500377f14a0f4af5036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977d2c7e87e97a1e52e12f49d2a230a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41bb3ee9594630a5dc31d1237453c6d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad31079e392041b642b879448d8388339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5011b9f9f419bc1c6618b9ae37ed062a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff9f5531ba842399f2675a66cb9700e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2feb75751175891ff83828018f4f542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c011c2997bf95d696bea1bb02647f5343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3950b54a4830388d10c3e64349e417d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be248d1e3e45c28028a4236681a7f545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d05b35c3e98c8ab5277b167daa7f746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5198936faa5ccbdd5a8f8efbfb5d347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a545348bf5b228f38c9e63471585d0248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae097d0b93d287bceb6a3df7f47ab5749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035a4a923e67ed2c80a19ab41cc78a050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa2df50368786e64cdebdeb66ab26b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477e7fae7d8be88e1969c987085c91f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e1a8190d0a44c7e4dc5890239ff0b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933a70da2cbe1a51151ca3dc05bce4c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c065d2e0e8325ba66a25f8fdcbef6255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e8160cfef7bba7ef3e83c22b2063856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c1eb71b015f8170bf2d203978e86357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c74965c61bedfcd340805a8ec552fd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48353f483f55c5f7eba7711a287a427b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c82fdf7e7105761443677469ae0b8a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1b333f784d228c398197022a5024761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729a818761b9c5826ae5a1e051f038c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9749ce518512e75044f59aeee87d0863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5614bd4f826adac1a0dd202dd0b03e3164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfdfa22b865f4cad2f184b22465ea2965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0112fbbca6f8966eb3f123344bf9afc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379728982e02c18294857ec50fd5efcc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b31d1ae8c4fea5962167aae1ef522e568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c789235d0856d97df07d5c25bfc48969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd91bce90435dabbe28b7e16ccd3b2870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41aa6775e6c9e354bf0d16a298edfe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94142c7171acf849840073f5ff18b59772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd53dbd2a227ea87e03ba062e75975a973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb975f8d886d5d23c09e53883050fe574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc25db635654d92d32b36e020cd93e8975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82963dfe6ccce2b4a812467a63b7ea0376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30184e527a5b95e082974d44d2d733877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43919468ebded5aba2dffef36b8844cc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee20e3423a64ba57d5d9ed2e5efa582c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e57cf13011855da880c60646f2e2580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc76d258b18b9eefa063531dac502d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5a8c3ea70bebfd083cd6fd2fcb66082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7efc0a70a7a460d15c30163c14a3783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315da84089849be4649860dd5ff822184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2fe11c5d0a2ffde64a3dd2fb8fceb185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88bf6d4f1353f2285803e433504815f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c979ffae93158c7bf6a594c9c28ed87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34471ee5e538a8176593d16e7ce10ae288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe70b85ac41b7e33b8e11963a97bdff89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e75656f149a6ff1692c42f0c84397290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98196ce2222c6b9ecfc0d548e77495ac91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3618793c8ecd38efba02fa214b709192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c89633676d22a05f9ebbd54fc1ccc4e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff00e645d0e3e7300bad3ac06ca421094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78215e8f20af84981998ca5c09bd7895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db189c85804b408e3232e985949513096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0295379fc092016e6b6914c5cd58ba197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b84b3920bb8b919bd00ac1aa78bc7298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfbef5226cd17e9f82b8b9363d4fddd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33be62bff9172e3d1fd0e93ba5cd63100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f265503b75a4df4f214971d404c6e08101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e2dd6708138845b9a5e12012f4d223102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ac8e74f0d78252d2d78fc6aca4e32103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e35fd6069429d760a8c448990836e8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d002f5dab75d43179f8b7d1edb8d26105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae6d2e608ffc261f31fb15c8e45d736106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219af8577be57a9144574c3f40dbf6e6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd9014721c7cb47f83f4ea8cf02701108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ac393834a1cbd4c7fbc9d969a7caa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151a583e44f8fe91fadb08452f3465a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f16cbb04527ad4b3b521186e2543c2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80024c0af9aeb3084b599a2a7a71fbe112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec4ce865e17d5a05af5ac61fe937df113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedebd006ceb3f18ae1765f5204f8730114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94914bba6c9765f71cafc838fdb0a0a9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d97ade6879570af28ecc6426a2abd83116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf579a74d89ed1295ec02d4eda281a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05487ac7ac4697f53e2a6af8b900db7f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a71a0e32b95844776ec13ee12b332c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13c4a8f02d8c514bccd801bc6dca1d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7ce714e1cb357667a9ce3f2730436121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d829ae22be466d3f6af34442dd11c52122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f31c4b456581b13702ceab45ee5e7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab863aa6b2751bc46e294f36d5bbb68124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca888410c6cb5f2c87edd06ecb109ae0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c498ef495e654d2f4712d002a346fb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27499505fe9431585f92caa88257fd7d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7452a3e2465a5837154967aba6a315128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b0cdece8771d78f38b4322fed6a382129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c88898c161621ab8e4476be6bc4aa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec59f3ecc0d640bc0665e4837f6acc1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079daceddd71073566718576924aa6df132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cad500b7a715842a7168a4690c9cd3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0411b3c1449c890d703db2c3b8711134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b4608e9ef1367ea1744f4ae1e41ae135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e46e70981f47c099b98d859a6981359136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f9796b245505a1fa33015af9045fd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ce81782662ecd13df2a00189f54b2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea97320823d3059265b01fe74301b6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b7221dd1f45d489e61dbb956b66a3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44f1041b779f8eab5bb7a9f0b1709c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ae709afefa86f2d2fb5475fc297df142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257faa77bd4d220eda1aecf3408cdae143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0910a10905d0bba8a9b23adfb0f23144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7de12b67347b5ce2611adb0dd06390145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe543ec7dd76ce01e533f3abc92955146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeedaa44bbd5c1da95aeca040df7361147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06003a798755f7ae4a67a9dffb0ad52148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d3ae92d45c2c875938c8f1ce54107149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec42a4a526f84a012cc85a4edb28ee2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f094e20a61c4ceb5ea06d5814ae09151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624e7c18f03cf102423b95f0c788220152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82068e5550eedf84ab8380da49ffb93c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa86fd1a7e724303ae75efed3026d1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f1c3045353e639ad153c01835dfe8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f329e1c1e41081e857593cc24fc434e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ff15e67cb5ff96f8d5e12e5d0b7a5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e56007a79f203508d7c70d151a037158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf619d2c75b1fbc82804d4d779ee8f1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2cb0de451474e03f7cbde01ebe4b57160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411536088f82b0bf8e726ddab9f07c72161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63ce0f1c12f925c95619171b581b94162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10aef4364db73bc61b60391280fb2e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf49629658364c809af129f04331078164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57cca9abef00ce215e3cbbb268c0ed5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d36a07127c6fddf958071d7be795b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3fce1a74154bfc51ecf156f6c8ae7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f14a30dda6a52b9fa5f72d6af64970168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add4311783eceb61d5be3c6ae10e408169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddef822a5a89cdaaee059a112a4d13a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7e77c6e222b8f6aec3a392a3c3c53171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a37e4244b45abfd801c53ea8d65c7e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dda1d6df9553e923b5dcc17e511bc0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d765da9c22481e1eb2bcac2642996174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299c1fe490a6e7acd31603d22527221175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930026b898cf5ed24c77e615d1468c0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bebdda102f12daedc9f6304d66e5cf6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2855aa2a543ba52f16993d29fcea1d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc5ba0b0aa5a9b24840cd121cf841e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf42ce098a18799c8987463e3be94f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c94d5f06f5cac5fcc8227d27291079181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249260078d29265b5c739ed6c41689f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659b1f66c86bc7ac02f023fabf5042ff183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89ef92743c81f666f885a218e55f6f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09167e90ed00f437c173eb49d416533185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfbd7503ff9e6cdf14d49c4316b2b12186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f7623eacafbae2a5ca5ab4cc43bf8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6bb466d01448af0cbe3f54ff0238b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e6776bcfecbcf453259a6d9561c62189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394590f087c8f4a251c9f94ec663c95190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde7f820cf8364a2801f1df6c41a2fe191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b5f797eaf101135c8ddfa0d41f9a62192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d407e2373225447983ac69f59bbbf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f3f6a759ce54516b29fe996ee8401194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63570008fba2539520fb55a5fe03ad6f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646a518fc1f9c265ba94213a4bfd1c6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7248cf6a4cce00478852ef2cb5b0144197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd90b4d93b08c2e1b8887835ae94a1d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105f681660916ae0b1faaa3091fbb12199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b701a7ce0996a05c8a1635056632bec200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f4b886aa347fbffcf04ea055b4b4d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1338186dc79eec95e5478787bca8162f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888085f80c6268ffbabcfe8ab414fd3b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d8dc1279a9e03fb926ee1ce439e2a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c3e08baf3eb7461ee75301e6a14b5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b003d18b140359f193b9b9a161aea36206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590603de066cf63282ad7fade58ebb8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b5a9b70a71cb91f8d3df19e3bb0491208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f4b723e8eb7740d0864462334b9ca209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc824cf0ba53207e59c3b6e8c30f9034210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032abf47cd051512027aae08bc57f579211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e537ca38f0c298bf50f8bcc18778763f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30e64724b645eaa7ffee95710d7b57213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec93a67e20bb6f1c9b218964ac6463214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa562ddefe7db18082d1604072060d10215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30155bc2c49c9247eb5b71da82fbb23c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8427172af3f447bf3a34707b31863e6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928da364ffee8aa85bf54d52f6aa5d3f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc456e544dd9bd997d15c044fe7b09e1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15358823a5683e792ee9104e9e1747c5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4cc63f87f13bf44fce2ee286c946c7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7595b4b572c5915bcb5ca26ffc485a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414cd3880374d036161e0557abe5d13b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8527c594273b035b9fbc0ae096672c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f92512c2bdc8553c413ebb3315a572225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc7442f157e3d28c19b85c0a448dcb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d5624d78ffb28db580e3a572f55c3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb277165fee27953bcc4fbaf8db395b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023bc09f56a8e27362a0d94add609699229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2fc265fe167384b6d2ee8e933dc9a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c239604938eff2d2d72e0ef035543873231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c0ef126ea67c377157fa966a33530232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37937b7d032df850663bb613c97815e1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b31532029fbb32a72fbe60255d8f5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c8f2e8210abf8cdad7c866f559b222235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e2a538d0b68e08298d0e0ee40c90f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92241e936a51187f29df47f155781841237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282b15fe8786b3e9e9ae97f5afccc11238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4dc2d3e2ca19dc4a2d5f14ce923875239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688660206888a742841c468f1f959249240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eef165774166d7fe73ebea81c3fdeb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016a85909b7fe133dc3bdc7ac654d61242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d4c329b21d4ea73d3da9bf94e4fcc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55bc8376ac182e9a62a5f88b30dd909244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf60849e26cf3414a33a27cafdd30e3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d6b01191a58afd116c030992caff0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc47988d1c30a2f43a8c2be90fcd0f20247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4804f60457e178ed59171b99d3f44bf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e9332e4dfebab5d1ec7dfd6b6d1004249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ece5c7655d9054ad5ffd8acd317c78250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6e6a1132ffeb48395ca94dbae958f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3bbd6c00e90aab6af8ce9edb22297252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd5d9bef115e762fc574579edbb4c1b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360ee42bc77812311f2aff3cbf14a2a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ee2941a6e304792ae066f7d5d9352255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269fa256e58490c0a505a4e5da811ea256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e444de89f4865fc09cd6386ae3620257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af5675403d7b3bf5527ae416079788b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c852706707676d1d073844c3b98787259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e56c5f89e5b44420181b2d1833982260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c780fec9275b5eaab2712210bc6dd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1149b825ea5bbff614eeda1dc3dd3898262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428534239a9135b5d7f9be42f4c7fee2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79db7420553b9a7e9473b73a57cb07264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7ffa93ae90f784a743135c8a412aa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da273b1a7f1e549c645faa45aa6453f7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae0d01adacb93406f2422f426d3036267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd344e2a08fdb1033345edf074e5688268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596b199a6a213d95dba77780935b9ab269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24b8c5b8262d44e1860fff3b9ad1ff270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184d3234535b595a8160e77b7e85da8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89994b81444b228b327151bfd3ad74d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd661b6ba1a8d71284f051546b6870f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accfc5ebbc551a9d0824a6140176fb68274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ea83981e8d8dd61840c1a2276edef275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d4d7d6399963b4103292b320583dcb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90399e4f85d3a91c38602ac424e7603277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce1448a81b1ddccba615026aefb058278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e5813d3021b3e4b2ec99cff8d0097279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d8e3d29040859df429641a054a1ab280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103cfbc956d42089eea9965354fe195281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8869620e0120e6e30bde00fa4a0ff54282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a53ec12b252f810e352d64a485c94e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fac5b58b269986e7a7344932d27052284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f21a9956835d76b9b9d109f7649bff285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a82de5e6e4d6d974d44319f8d88a5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3470be654f07d8483e96d816170d25287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40602940b1f4e97ce15ad59f8369e9f7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf8a9000febedc954bdf1bc94152f2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2437ead6bb5958bee5e7d2dcfdf600290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09242e48ecc2f7ff485b6008c8aaa654291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d633033326dc58c74c90fe6132867292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c17aa2a466f5683c65e803083eed9b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f7151dfc8bdf1d1008443fd036e98294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a12f4ff76b17c1758f065806e65bd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb2b83d16db723af9caac1e12f165f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c5a3ea7fc54618f66eda5e43feeaf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a19e6d9380902672d6e793c159f2f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322f7290e86299a02dc797a04cf5179299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9fb02738efee5e2ea203d474762a98300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc514c220806f87848240d7bea5b777301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121923dff71c02ac124f41729f1857b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c7b5a94a075867bfb35e3eac5d979303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba4302ff3df5b874afb2e8dbb64059c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e63f48332875a57b4c39ecfc8b513305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e937afbefe790e95265314ba8bcf633c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36995ae3544f23b36f3d0fb8280f12307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed01f8ae8b803ff8e8a002d2a6e1473308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79118cb0bb86589c76e91b42fc8ee32309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a454405ff63719ed3d7de91a552f04310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b38a9aad916fab14efab41973cf5512311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68dce381c93eb8ad3bcfd760375fb8f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea22e21ebb756547ad33d1ec26d838313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10fade015bbab8eefe629cceecd1ddc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6868e6b49c598b74dfdee54b1184f5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d1f9a44c37c5255b12e277fa083b9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b4dd4d5edbe4986e326c633265711317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e990751d181864834df1dfdd6f664318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93152acd3a9687e74600bda856390204319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b0fbb2ed29ba08bb6259c2e1df062d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36acc8cc0c30659290dfa7b7087ee860321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd06d635457b7970ef6b91736fd87ed322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef49ad290904457bb9c40ffa076e543323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f5dd7694ce5647ef38e7f3f76873b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097de3797bc61855af918f55488db228325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa1eec646b066b72ea500dfb4e7c56e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90028c2cff4f08e8f102065b2b7565a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2906829adb77637b6ffe5aeca4587ffc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b1a385b935f21ae53c415d4658a981329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee786ddc193f14758fd8df6b9c122ba330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5bc508107d4570425837319b3d521331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527a825bc0f2b769399e7d6827438c0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3877586cce7d0e4efe386f24758b1e74333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e1f54787dda13c59d391b5983f134334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1057e5a4860245e015aae05bae72404d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f344d44b5ebfd333726342dff87837336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e177ac0ed6ae5390ead2003ac52370df337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db462d8000da55271bedba03ce21a0f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bfdc744e32d1aada1d0cbffb6801c4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56422735a8e4c24c7cb6a9b7eca5f36e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b89660f00e3efa6017eb06afec620d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c60d111c4ce1fd2ed98edc95799dc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ba6259564d199616addb2773c1d73343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989d16c4b26468f160033c2f64fe8d4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab256ac86b04f3b3ae67898be895a3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded250449408d8d6099e3652641449e9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d66f3918f3f843842a154fc7e5024347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd4651503ccdabb5c9639241732352b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ff4fac24944f3fdf70ea0ba1e89d7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7335614bd095945f28fde2fc0e2c2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24864d73605c54a181b013f698e5a828351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48502f197456670393736a4507d5175b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17530524dc396e604da5f6394963a314353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6f533dac8c5e6586745602e01341f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee866391f5fea59ae634f3e707e9f9e0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de77002908c547f5992f53c321f0fbf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb71d226a6f232aedbdc0c909f60475357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9bb654392248c761ae21ead1ad9ab4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c18607cf4d62fe4ddb520a1db4647359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d991be7729cb994f8a3a1e8e3aa47360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d7ef966d78ca4b53e75aa9916f447361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a602d86071a80f9dcf8dc5fd139456362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf2394777537e7f1d79c0ad2e2a97b0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b2473e30e503d4fc38f077839740b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b2e029b6e32f3535d246ff2481b61c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86769351c02d17febdd3a19c3aea1a64366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8fbef614e8795c3b706d9049a446a5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b09281cada6fe22edc5a14dade813368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc336f7d1d3310929e42164a7b723b59369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500d1a6e3c29d50ca1dd83fc000cc5b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd849ad7a31b3161e0b1fb61065cedb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25a44be3878b6001622d1802591519372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b9a43e7e325a021d55de93e54c01c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72707dfce081ea36fae25dbfb4d0ca374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee860b9f373d75c43680408bfbb4d011375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5e963681e54e6656d21602383ccee376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c36c73b303f26ee0481162dbdd2112377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69907ca5f1b0554f89632bd6cd4a2fac378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a331b720248e12490521d393e0c97379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8193b81000fedf7cb5e16202a847d7d1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a6a465233bc97beca15949620292b9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9ddc13dbc0ea32f1381ee41ce0882382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ee70c1775f538bcd75e284661674a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ed1e534fee7b136c34d3debd7e37a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c37e76911c86b92fe859f8042a27a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac8cad536f34b589abdd3071a4ce69386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe0c8f8d407ceaab4787b4b1ac06f8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd2b7b3e14d1c600b3f69285438623388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe573a85d66648057cd6393f663fe8c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa5556acab04c42f221628e0a4d97e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912451f3429279bd32e48bfd23483c7c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec22beeff3fbd72385db8a4a245b253392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2046a15ab261e76564b67ec1cbd79393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a59e443f54d56e85d36ac6497ff59394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf754fbb4f9efcd1713d6ce96e2926395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac4eca340efc5bd8f16faae3b6bd5f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0b8155d8a1b49753d187cede17593397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9da9601e7e3dbcd51b415770eab4b9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf030eeade4c5a8e101603e54931f8e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f243e297df694c141f1bbfeb55462b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761997d6eb76b91bb9d1273545059a8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982315bbbf7e8c55a69a75bb0fe683a0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b09fb4f0614f337458c36a5a8aba9c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc43fc8def1c6fa63d46b64f2fc0ab404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47753a192bb55026f183494f5a38430405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b28b11337f337839c04c3e6418ca8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56673dde7d38076bf43119b3ef61acb3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a6d33c6f7af9a109f1f53e6716802408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f694dce6621bf24530964990cec8b64409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf52a2ecdce15b3e12251dcad86b2a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5ac8ee8127fec357fe81a7dc06095411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715ecc23ed847bd23e66554134d1605412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c3c450de4c9db10246e84ea64de4ad413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee01747b9b5cfe899fb43c0c872df54414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07350d3d1fbf9052a2510914ee1716ad415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a054306c8bb7fe3d740fb7a0f4fb6b2d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3097098953adb331550ae49667522417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f60c9d0083e93cae567fe1483076ca418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02903c8cece22c1df7148f1e0ef5bf4d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b023dfb5cb63edb9273254622692986420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb7483450be17132a8bebf5a2e74e2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94069835d9cbd88352fa8aa631a7de5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac7545d39305d8917a9241b97ca035423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd247bcff4d0fec29fde3a171c67f327424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57522b9bf5de8be5ba517b40b16b799f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd10e8e6f98929ca7d4b052854bd9e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba4b97707244049b6e7a09aa7f090e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62089b223bc51e78213e719889d3a748428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36dc75909a4c362746401c86f4ce95429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7223cdf2f0aa7cc112adb198fff845430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec715ff3bd7c66d5c532f61aacebfd9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc983cd962317917bd5f7ae4b137ae432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af612b5edbbecdc00a7f12f2d63062bb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408bec3493c3a51cdf5c7496d0cd8c9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de61f43f487051419a101c2d187b85435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd6f2dd9f0dd177038df7b0fa03b7bc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a76f0845f1cc5c349d5498ad000ee437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c211100aa419242f8c1585420e754b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72770ce4c58edfbf7992bed9b85d829439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc888c37bc108b70c9faf2ca9c0924440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31bc0a00fde4d991a7e7f67789fcff441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1997b854725afd6406bc7819bf9d55a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1c17a5abd72c0e4699d0e240bf042443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80907bb2c59e71f13edc94ca376bf5b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d340b6e64249a99fa72b906a0fae25b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bba38476d5dff8448e6225c2e294f6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614578a740db3e2dc575e9bbc23999b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784afe31d0c3d1149476d3237eff28e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a8152dfa2117b882863802b4ba5c7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26020764e37cae34b4397d44b45eebb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f35682737daf2585690cf467be48d9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552be60117fd720df634dcd93fc1b21452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240025721eb66b41cb387a523aa3f4ee453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730bfe8119780a1355fb0e5070ad048454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9b623ec2ee335ce540d3c4351c50f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a01613ab9b528ae787499dbbc44b95456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4cc969ea839b4495b5dc50ff1aa04f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9782cef8845dd7035aec8ce70526a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b39911b614b1aaff1ff8199d2a0c70459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a245eeea0a0dc863ff0365928d0912460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a07207a162164dc575b658f98463f0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f88ee8ea666642035b607fdece7ab37462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6bd44f8e046ca9cc6c380c458ae82e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c587486fa2329092dc07e9c4fec2a9e9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d561fda0f41328c7c2b63c17b4f02465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f191a9a945a28b84065d76c85a6247f7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b242f0db95d852d004b0ac59e7cef4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f8f0a3f067483c69408c0579fc67d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7cf1ba22161864481b8144e3f1320b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3321f997788f84d496dc411993768f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085bf43d0182cf5098522196321918d3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d90182241dcb3fa7fb8d7d0c67d6a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a5cfaed04ff09d7955557ddfb09a4f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7b711fcfc11e6032657102b88e0f7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e832292addec3db72e86107551a09475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64bd04c5a52af76ecf64cc8d303542a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a20b508fb61d1efe7f36e9dcde569477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d62f17a4cddf0b933cc425ca090d35478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8afdf60f8ed32a1388e462f8afed90479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e96b7c324fd52707012be451b7e31f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c77c33c7dade48c42645479da35b18481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6707803e8f70929b234b2c9203eff893482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c2d44de25065e07cea3e58b0e2f8f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6396bb9afdfd226728d92d6ae57988484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015d70f4e67a76e7d8b112bff98b61c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf82669d6fc7cd7ebc4f603a4b6ee828486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8687856d8f449cc2597d593867f12487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3370e1c26aa9b52cafc18698c3ddd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27ab4cbc5f19b34119bcab937f0d87489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8fd5a41b33f40b6546b21394ac0d40490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facbe058e0cc97d8f0594de48d190a71491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c3c413d9c118d1ce51f808e31e881492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d625be4cae79908690859c26043c03f4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8520ad93067408cc9dab87790993dd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdfc8b74f9cafbc7aeea20743bd9a46495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51143222df4daaad83be0daf281a8e99496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c036bf0731d72c00cfe6d2ef3cced497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5f88f7673b446ae9008b8bac2a9d0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d38e6afd965d6918d906c1b40abc18499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad41e6694521f31c390b812cb4e85e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0138f529b65af0d0d28dc5c147ce79d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68968eaa27345dea9f0b3c04ac6e33d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1410c5c77b93b9bdb9dedfc35e1b0fe503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212e88dd08fdc0d168b5c5ead011408504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846267ce0ae54ee986c3fc8dedc8189505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b14541979b52f322dfaece9584ea16506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50d416e4add9f335d6056b0278f5dd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df8158607c89571ac179bef6e48eb2c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a2374975908b3f631b78c30f040b72509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3630ab42955161a018d07be0977c49510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5e0af4cb79ff9239d1cf383dd7719511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d174e690210ba7f752f6ffaa86321512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e981238e34c18ba390f7ce292e6ac6b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fecd7e27765b8c1c6ddc247336ef62b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14cf48bf625766391a2d57c3a55dbe4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512af422a82601e334e2a9802917b570516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b58008946f5c9fcdd62a6b7b86257517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb41f49d3fd369869d387701310b46518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600b852dd5586c986332838dfc8986c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad329b43e49b716f4d84a5fd5aa5d07520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0eb04762ac40c50e3c57d1382c15f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034dd32794da0b37ba9168ba49451a4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c87f557d27791cdb4ceeba2968772523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb1b894dcfad284176214779c653ad524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2827122bee9cd867ed09e1a16b492525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e243da298709d5dc23bcc41d2a925526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52130990a57712cce137ae5f76866fd2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209fc9e701eb7c6e5a293f1863d46479528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af8fc6721ef6ed8c8468f3890650e5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde3c0be3161d0643e00794d200bfbe530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ce4938f6db983f66a8a88feb1ca79531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9a04ae88537bee2c96444de8d7ff8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb257e1e7fb966d125ce1ec5e60b23533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd41bb1a55a1e49ebd5d33ad1044a7a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6322ea58133e04cff2c57eb5e1dd1d89535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa69b2f579a8bbdd1919e69fea5aa6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba559897e7a44456bb6dba5765369998537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc56e83db43174c6dbae75f39b45bd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3972f49c2c1e9af10c4780138f902a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431614660459cd3b2cbbd093910e2cc0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d388cd8e697a7aae49d2a4f01357f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148ec2085c2ce0a6ddf3cd1bc379516542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db166760029de1cdf36c07a42b9f8d1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88933e612567d0e937392b6e51a44e3c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9375b902c57d69f5c466b1c1d4057c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e8d629b10725c07e8039dd107aeecc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d0f2555209c29a83c9b079d924936c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e653a14cea6141ee8a13cc40444e4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d03e4673702825cbe366aece950889b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7062e2b175a7fccf7e309f8da9b17550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ebb2a76926ce10a7bf9522246a007551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d759d9bca0bd5df36c415c8570a7a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e594f3f6e40e39e33d1896671e232abb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba9a057627a2dba1284129ef0af632554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3fd6c7aa7c266ccc7d16db81467e69555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2787fbeb80c50c5d400cc542726cd5c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73665d3b7acaa076fb575978a07dbc2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a77e682e48c944490dddc7b44a2aa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413dc47a4aa79e8d6194a3f6418ee4a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074dacb8bff300db3333108c65c4d01a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4de368250130131ac646656f9cd615561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba09aac90be3446c324f136591ed96562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d2c5cc7ae85e04e76b56223eb8880563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43ee0c1640cbd1bb6bb59181700dc8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6974face60af6c5d820a1a64ad0a4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28af06184e3a74ddbe71f0b3d5540b5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d89d9a2757d4c2aab1acc6de3dc45567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817c62c18ae49a45ea9a0e18dd1e79b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4422c2c41006fb120d49f7812674a10b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843628da63e0f1f499bf4781ed9b53c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59da9e97e168eaeb0363d637c5488a7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae513e7dc1d551363f01bf8a754e7b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f0ada8068f4d3220d18a613f46d10573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faca9ea0c08c03556ef196e97ed3326574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e5cf33bb2669bcbd124c57de74bd57575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb71d9b306c4e3503f3fc6dbe942e8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9636247f482ddec9c9dcfddb33c99239577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff12bf690313ef30a887b648820f42578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae83219aa92cd63dc04d8354948402579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726162b040ba5c78ee66ce3db96bba6f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5db25fc152ebadec01a13d6b897b66581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e474adfcc33ef15373f3b0988874f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7f529f18465069a8123faed269ee5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ef19eecc7f9cc84e46a3c27c04afe584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd814b33a4d6f0ebfb1af516bdb2617585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed106918905ef252f688afb141135fec586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aceafdcc8972867e4b515804937187587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066bc422d01d7175ec279b9089872e40588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6bd1534aea8bf09fad8605560a778a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f09310e32333fde24f203b3316903e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e97cf1688f954557bb15a7095a0d32591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c7d2116426c9b6db9c78a1703169bc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874efab58919137095b4578f080dd41593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe84aba52ed6d7e44d318323230fa2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba66f74348dea5eeb3d798d53f4eb60595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17e412384e96f70d783f53dcc08bfd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1728e4316410722a6d6a7d73a317e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa354d457b6f071ce6b25fa1d400d70598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265b8a08ceee8a1180a024c93b4d0df599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714c5bae41666996ba23edaf62d089c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4bf4fcbdb63e30c327cbf3ffc34c8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b79cf275a953ab1a7c412793b98625602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3327cfc718220ed395aac270536e4296603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a0941d805ef184bdbb8b15dc76af6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3bc398ecf165eb29107d5e386344a5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add77cdcac0ec307e3c8c3b37759a571606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf9fd303e88a6f04edc01c70056d5b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6907a1bbc85c35b9766dfb6982d0ddb3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee108b3fe6d1a739fca5a629c9b48fa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d93c00ae9a8a077e1e6862d50218b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeeba15bd6710a77cb97d221585ae59611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed9ce5f9d1134e53469fc77799fb55612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46c0e7c3a90c0138fe3bd0a25dc70a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4aec5fac34db7544297b2fe864c3f2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5371c2ff67d01e053716f80ce8246483615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d35382ebaa2d0148470a8a9a20859f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be40f54d169fc57b6484aef623856b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22516c29cb10d1027e9272d2dde87bff618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49779ff6fd680a1e1ff1dd612cb9ff32619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d64bd668eee3dfffa8f66dee59d1c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf8fc33b298a3f3bec12e8ec3f0c2a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da863cdc100c77584cf5c1b46a385d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0f477fcff3718fc66b4968272d42f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0304fd3d051e16199dbb13de24039b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8871d4c2ddc6b3cf97619ca65ac7eee625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aacc22f31f485aa75907a2460d1712b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f695e76359b4c5d162786360780cf5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d68e1fa5009d39a1071036d4b8af75628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d001489147df0d0d3726e682134fc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d1610bb6e015d067e15a6448bcbf9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e9d5fdc3c6d0128e83dccdec5a287631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f007a4474a12577701aed0a2cf7beca632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f702fc0cc88f1ea2b111cbf3a5d016633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631868454e2c49835f121c89a824731b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b27715f17f2331fa82e565af289504635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854569fd47850c3a64a531d8df3aa46a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e61c1408a24c10e09630a89b082725637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff5305c3f9da2854dbfef6a7771f4c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d8736ca9161f49485327da71733ba639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f4a0d5e79a275202a2e75ca905073640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ae84ff43016b7a02ba32c216c3780641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb3e36099fd0a08d94f273676bbd53642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f348bf41d7926c82a747b0d818d830643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df0eaedb74c44127f5a451515e6739644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b8d405ed43ffe002aee7ff89dfd92645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0915ab6467ee6e3109cd5dd9b7228646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3d8361b7215ab168a01122ef50965647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1780edb53a84171f175a7510d1d8c7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f196546acc93dfd8b42f716610eca34a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542cc1420dbaaf6b8d04630d533ccfa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8f508b91b6d81cb4808a113a8ae3d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdff48b70f687eb872b47fa007a1e3d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c10d914fca0dbc52f9e9237dcd02b0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e49fe38ff7520f36f1d8b437141f5af654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68522c5fa21b75545c729be6e734dc7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23da035a9b4927d8c12f5be98fade47656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6d04ffc0a17b8bdf3531703afd17d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a71cb02a7755455b9633272500292e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e773cd3f368cbfb68c674ff658154a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca31a47af6f71741eb97c45012455be660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda1771b98bb880203bb1e042ad7f92661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb937827b353a3b8c70a9082a2d06f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3cf897e14ababe4cc98b1d56b27f8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5865d57d788942a8b864b48292ec277664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01f26a0bc108f172a42ee13bedb74e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfbf4e5910ea37ced5b705cf4aa92ad666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d5e0ee214c491581fb38f92e87f97667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13830fe2d70edb25905131b5fb860f9c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec212783c58843e21d0f90af1f4af9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58c74e0376c4af367407d59d5c8fc2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be8d5d06d486357b37d93641d0c3ab671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8da2eca987763d36a20662b20bf82672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0135477d72a27b927b8821fc34db20f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714b6076dd31ac54d5972757e759c8c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd7c688475b56f72dee894823d0bc6e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3091e7d9723ea3109ba3e56ac807aa11676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2492918f04c6d75cf9c85c0bd2181821677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dfee18a559287022a1806ce9a28f24678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468f5d8d5e84ce3901f46313c77f5d5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0dde3ec0db0b71fd35b0e59541e2ff680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c0002ae0da46202c785ac8c963955681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b47d24ec1676ab17056f7dde29191682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42e53b3d8945e7282890ac10e90497683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3574dd26f8c3e3fd0fafec9c379bbe684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619dc0a324732b06578a16dc4684dd4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee199bd0aec04ff0c659e8dc8ea9430686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763210417ecf7dd12bcf6330623adb7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e7874ed8fffa8ef8d14c8e2cbd97e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71023335823331a4aa42f20735b956689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a95bb58303b72b8b717213b57758f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29fa33c0df8fd578e34c497dd6eed4c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc070337a1ada2b954e1bb8ef8d1d45692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0438854ae576342060756adfb1e1a0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a5c459c4e2683c75ab14f30c86e8a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786e39a3f80232f9369622a1134f1d7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6144df295e1e98cdae64d4cea92b33dc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a5617553d81f4e4dd7ea0953e4d71697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12e2b88f6bd0e3218cb3d15002fefc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2168771808cae32e0ccd9f3a1250a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1cc110c074fcb0c796149af7d8963700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022df32463d590449a9719d974491068701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47eb8b989608ba172c6224ba11e5db702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6c1a8f707cea87510f293428fe2b6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a77945c4e6f52cdcd6908de954f8eb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c248f2c6c30dc0b94ba797de711867705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbfe485ceb48f34ad5441e64e4ba38706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb8a976efa333f70aefaabd53905453707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b298137de2e95f49b0a800eb35a3244708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b80513a9fce0cc36b884487a79aaf6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411cab944ebdafc1d0d6799c2a8129cb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b38e3f8dc137f562fd589fd1f6faa7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33219dd542a36a592606764f8476990712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf43a08820f3cee0f0e03873f41b96713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c25c73fd639393d65b3960993116fd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d8401e36a7e9c940f3040b751653b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f894d8a9319696a8da3544889c57da9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19acd1c2585b53c3c8ee1b8787ab34717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662378e064702d0295c101b3b3defdc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5acc640322b78b2d02fe06040f7a6b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351653204feb52881af2731cf29bde61720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d5d7cbfff364bc87715aa92005df7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b865ad146ea8cc0490093166a38e2da722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac133c04f571a12df8cba21cd9c63d2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ceaafe665df88d82e13be41816ff87724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70b5c5b6037df0b5e91d934f56cd75725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba36da980cc4ac211901b4ef582060726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a407169ee955750a6dcfc6f0d5c144727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28bacc99483c2a3055415af29d1fec728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6607ea0420a049b1924425341c228729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a216ba30c9db535621067d8e2d51c9e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d632d26cd41f604ed5c7c8c82573cc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f5ed68f4337bb6728ac7b310fc7aa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de65073c452c2ff2caa7487b9a2e04b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14cffc6a10b8799f973d963d5e3992734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28547f56a62e59d9b5bcf13acbd548f8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc41767879428b74e2ba54b2e2cdfc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6256cad8b77fedad61b687ecf0a85c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220bb890f636e03bd37b155b455d997738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea2d2cbdc2d1ddf36ea34c6205bfcc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a06464cde2190b2bb60948e3c947a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c5c2b86b9eec5e4d5a7c7b2b4cdfa741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc7e811c21ecdca927f426aa751b3ee742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b48b97df63e8cfcb6383feb66459ae743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f19c28989e661910c035c8f470dd0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4091d731a8ef1b5789254518ea0e1d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf470c8ffbda59e5cecf1378ff2ea36746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029289915eed388826afe358be472f32747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e09a43aa5728d004de03b174f8c4e6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2558b6076f89ea190ca39c6c452c18749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab1f6f94db37a945052dfad39a1fa6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed7e0177b61d167ae360143de8b2076751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2fd22245d1ee9cbf058d645c8c46fc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5f7b6cf729df24e48f24e750b629e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb18521be77ceb5a1c7d254d84120e4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb54557ee684c7e96a788eeb286c574755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b5732e8d173f131bfc695c725cad8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52285153ad452bfc9142cf2ac94a6c98757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426dc677307e6f392db308f37827cd6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82206d4a4e56c83d2e81c5dee2e24fa5759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a1751d290fc2fcb0cebd1fa3a25ce1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7cfc49049f4d3f9a21addf71be0da22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef7283a329f6952129271999199d363.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b43b87c1117fd5a9ecdfdf5e7f3df4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5fe9bc39217bee131d9b756639b4855.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad0dbb6324066201b3893418d48e6f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8046239967aaf1ff70915b6e7a1a27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d3ae9347451b7fa049c63b305053d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d92c5cb1fe4a10a3f944693ad5e6c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b7f1600263353fcfa32be260d2d2910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae250afabcb0c793493c2c116968d811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963f79c98161596ccf3091166e634da12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d362885549d84a6b8d268f103960fb5f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed7a8562adbde0ce79aebec0339dbf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db12aab7c56cf986012811fc457e0b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4dc7a28eee6f3e9862e432d06f8aa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3dd28630741e1e55cf2ed828f9efe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dbfef185a36c89c73775df7668969c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09967fa6fe218d4b43f946642717479919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab30ce5c5ddf7784f7b9a05b06dde120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a534049f355716093e03c1a4e24d4e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3e47ed1b897282b3326bb6ebd2a7e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1414c7309240afd8492a2671afabbc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b7612257836608e41ccd560ed2c4124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf113e11d3a68a29628fbb56c5a397b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d256557dbf2119feb65eb2f1d7f809a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81e4e92ccee02c71fb67fc3eb8177427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b2876411796da3679aa49068f4d5028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91684d4e0ea9e39bd726ba835f5f1ae829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758b6dd05865a87a555e551376d933930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d4de22b53c520c877dbb68ce58f8731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ccbbd44f9308911a9969852e508a532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbfb8e1af89fe4c19b722a41f51490133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42387be8a0b6798bb40978739f6db7b634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c254eeabe7c60f1d4c73dcada3d66f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08de6a10f9d79db254089386a7cd63536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e8d0a208f43025734a5f01fd1a686a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e8b475a09f771ed90e50ccce3a1bcb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a702a1b2cdcfd52f899150a05aa1839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76d55e1db16abfa45a5e3c3dcbc2ef40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87496bdbc79776033ff1444f6cd52e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce09efacd81fb07f623b791685ff3d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f068165416130de83f7a96251f64543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d21e0b31bd854be058021d8a633e044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014f8d4e3f8ca46977dc6b2deb1e19f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca5e38f7e8fa7aa2f15d8b577edbaa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e04c75ffd8281811799e2e3d650413047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742555a1d34f4f19333e321a9d59beb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b87921bc459c92e898ff0eabdbf332d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2966db2b5efce5acdc0bbf91c75deab50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2764ba8b8566e781e0a9109ce11454f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac8cd8ed825a26b3069cadaad9cfb552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755479264c9fb22d99213e4325fa494053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a3e65bc7d8b1c2ba9c7a9feb92ece054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb37e23bcc8941c5b8f912dbf874eb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555529f8395e9fe2e58987d9e1b1d09256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef226542ea10261ec47a3a0cd81455657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18eb6fd93d0421477170c42b495cf4258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be086d2c215fac967a967bab54d4d2f059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d54012aec7361c914f45115b060c260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f736de12b792e78f39e9885bf7e87461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d71947d8e65d006f1f7f40a07aa9462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b74a2865254f517eddae26fb10e93e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932970d85b3a69a084532aa5a86125f564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7bedeca732ff425d7a1717db972f7265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99c29724daa90c5ab63651c137005a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8abaef7c2d0f581e05e04a758713b4b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b367b567bc5b3741e3accf8a46e54e1668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01767ddeae248b1f21cfc52127ffd169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71425205bb6cb56018c8c00270eb02570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e17d71efac92bd8c984bbe048d9a171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a502627c2b1c6e2f0e19b0debddc072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0db24adc047886e5621a59e15190773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6fb99747f9e80fd40ed110a0e306b374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d7545aebbe9e13148d11d6977e8a775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994ee5140fcdb76de1696e433990c7c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6f9e7e61e55c34394c096faa03d1377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5883862e3ad7d2c287a05e695311d578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6318dbb787703574f3c1aac7c473e879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60be6a5d0de89bc38231fc65a1b14580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6151503b5dd37505d094612fce893281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dbf3992283b033f9ebff9acfdd480482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5233f29cedb9426845df60f8a38e683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee74b5fe8feb225e80a30342edbba784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe8cada055073f53c4f1066b7d910a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303e81dab06cfb539aedd973652f7d786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5ea1427f89d788daa7c930717f07087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e529a521f390ae80ba087f55c7343dd988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54097676828064a1c85eea2bc46539fa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe93b0b1d0bd9db71b17153abe13cc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b51a8a16fd466a535af04a91791d61f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65663ab5eede32620d211dac012190992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e49ccf441023452a55368bc6495a793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4052ee45d97aa9ee41b8f6475c1998d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c883d05d8e9d1433ada7d5937e56a0195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1960a7cb277c887ea7608a1ebfab995496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3c3e4f0c69b9ce27e58824e8614f197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbde9972b439ab39e5bf3936c44fcf398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b4ffbe1a69ce23d46056e9a2d219599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1c799be27fe6e4ca46032019ef9d3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205cb010213098819f068e251940b615101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276df0abbb0bba1e6b506cc4f1eaec0f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997844e45e0060fc074ec58925d12eee103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2641bba67aba476edcb1c9ce76634e3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d24ed28495a56464d1533e488a54847105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc30a99d6a02cbe42397d7a9b944d9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186765e706d7e009fc0848ddbecffe54107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad65f9f0913eb1f6da3d673ec32916c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca5265d8fc8a0f06caf777972864c4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6acfbfec5bc9e3c3c9dc9adb5b9f7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cffd8c79d72c2ef998cad37995d293111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd279c4b8d5e389b9f2906dbca50b0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18af7dc18daf5bbe919092496db2aa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913505794d4de01b1f33dc17ad2bf825114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69971a44f2331128b80ec559375a1d61115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c85434ffbd42b65e2b675e869b8576116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e51d12826b108137e4d188673585f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa939ee4089c954f698d4937941c1b5c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c5cc67acdb51733b9acd92a39f30c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba8b1385c395da820845113a3c8bee120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20246e78076e41d6e9ba7c335d99cd89121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c034b79fd0608b2e0c06528fe99b8c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0383db400085afbfe42aca9269c3c01123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f247ed639857f040ce910ba5f76fa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7d472c767c7fe823e52cbdf332e89125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9d25f22925b2f129d9fee2f4cf42d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842b5a85b0c77d44a71c1db8ea35636127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3373d8e41bb8380e4481005a4fd6d3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ffe902ae3489e817fdac99f1cbe9f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e56ff98bd130084fc8ed840f69739130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63bb1c94957a7469514ae4da490d9c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8de741f80504cb4b13192658da37c7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6693a043934f4cceafb1e8c07bd88133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1bf54cc3c601cf9d68bd3ac9895cb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6091740f4b0861c09fd52f5acbe3277135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd73b244a9c260c762b3bea2e9b8c1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9bfea272c1ced4edf5f4e898125fdb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c74a989c7f09f371ae0c49c03d497138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d02005a246bbde63f86a5053fcb8a4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170e0f77d7929543506fe3d2b2a4621140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821cd9452bc694474fa049d0d3dc624e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004c698b8f29e95e37501070431afd8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec348743cc5ee3a4ab42953283b2cd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c61c15aef4f863d33750b118b40e9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256234559e61b172fd8ab7cb26d0e1c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcacc4d07948da7e8c33eb46e003b511146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07defe0f1a05cee596d4b901ffab2559147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100f02acc9349a985d93c5c7ae3dda8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cab904868079cf81be10d86e8836e2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a76aa6766fda2765083c3100bda56150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef22e7163eb867a095227d8d24ccf5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31798f2201db31ff07fbfeea35744c38152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4547a0404329309265ff1f73719cf6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa4acd118e029107ba463931c1ada9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4f8ee7d31f397bc55f3104f8c9625155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a54f199fb867124c3a91c19975908b5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc704467e3f7518003bed3eecd1ad1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e2b9e8fae32faf4f404e3fa7e67fb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b02314b25b9984abf16883fa21ef29159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef40af6afdf3b95ff234d5490afcee91160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9d25056c1b03d013584784fcb3767161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b9e8a4f47497c08d27e968c279efe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b957c21bba7f7276a92403c9731321163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbcbbb8406c372d4a397947fb325c31164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc1f0f9c380db142bc1aeb2d7d3e57165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdef14be9d41985bf6126a0a19b749d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e6900bd810bdc8495c3fc368b61cb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415652fab07a583673da67f697926db168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31d8ff73a3d22d8ebde24f5ed899ba169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dbad32c71eb55bf395a0313b49f940170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21cb013368255b79f34e2fed4261490171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b6286a70237407080d16d3b9c874c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175426ca39444c1c7e502f397704184173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d4082546681ca55cff3e22afd2f72174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e714e6ff47e9ebfd899d09a278165b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2417647962f9dfd781dc9619b0e4c643176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9284eb607fe4613d0988d15f9674c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65fcaa60efb0276971930c4b717f4f8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ccba5da416fb236693e69044a855e1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f8688a989c64a3c0637540e610cea180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70cbc552e65e6a1fab0c32fbdc1b4a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8876d82312398cd367031739ca8a01182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b94bc36bced0624b58b2c3aa9e058183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606fd520bd11ea50afc0af8807a08cdc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5790a4fc9c2ea708a36b22d63e43800185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b1848f2c8340b6de36b983a65a8fe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9727a55fade17c1565de190e306e06a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5479fb39a9fe5436ada6ccba3c376625188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3493191ca79b42164cfc6d24c906c2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b5269987dcc0a9d35ce90870d636d3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e166cc22f5bb1f8e202f8cf09143853191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d131018cf2bb6e6bf4d6b31726954192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb264a987e728807f0d216091056af193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43664f07a2bfdeb787e686135478f07194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444aca3598c598383fa065ab285e6250195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991eab488368ef4d828d51cd90fda44196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da404ef6ae7449fc0701ca7658215b6d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ad123f2893d4a64990d9724823ac5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db34815b8c8ada6c6c4a14246ba320199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26cc2ab35de8e95f4f1d4b41e334bb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d1634f00c93a02bdf5f1f1d475828201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76135e665bdbb700d968655ff3ff40a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c206c21756fd2a4e21908c21024e09203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499493bf404b29743abc06f0ef22b08204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb2731f2fc8043515cc0d2f1d00a52205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c46e8bd4b068fb5e59ba59ed4c5ba7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1e4291bde293e1437092633abd1d6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02970cc2d446a1a8594d846fd2264fda208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932855689ec7632e0d847d4cb62974a9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2670eaf2b258c5e9e367aea9dbe247210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca55aa7b27f091e49bc83a8af7f7f5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19728a1268f6938a2eee8921d8772b00212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046dcacb64e55057de2ae9e5dc1c31f0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b489a5d3191bb37aaea91a38593f8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2950b408f678992cd57b82a38634246215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1a76bf56576687a6f9733aada60a1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76cde9f092b6ec5d196e486a9f317a4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ac5ed119b73a332223f4e82f18cea218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a97f73c272b7139b8956477c3ef6b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b6cd3022f9fcad09b0a0acde7a481220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30639c6416a337e129c6a93be446166a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ae459962bcee3da90001c8332aafd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0011ad5926393fbe70f46fbb86b40223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac175a5c5f2167cb1abe5356b74db7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20fe51c6a0c70dc031698e8adb03e3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62118a23b9f3a802c810c82c696c9d0c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b182a231c96b86b54c25e3a00720d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a9ac245df6c113536564fa4e67d30228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5286c4035c358cff89e6e6efea0467229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d087906a7de00c5d969772a1101d4e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459af3e0f338c8deb0b84a5a88ea3bf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af0b83f9f3ecf3c4799418bf7c5264232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58574c1fd9348aeca0da13d5bc711d8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc085c20b11497a81b9dfaa3933aeffe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fffe8ecefb58c91427b53b7bdb3a19235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182d833070e19b9fda7ec373b8c3a2d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab385bf5d13f537490b5df66ea79258237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8f48953b326d76cc57f9254929af6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddfe0080d9c1fb329e736c38947fb72239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b7d2eda35f098a00cad9a50d0523b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1de03455d0b0056e63418522ada975241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552540c7c227e4f549b09f8d2acd1247242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c5dc44259f14cb09969f5925d33505243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075370f22b5477d8814a56c9a4ab2283244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd28b898d4f6fb1f3280b854f3e398e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24425c8ebe91dd460bea63279ee9db7d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d8857944327f78f2000b99260e29b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272763d514e5d714756160038c8e045f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa18990ec7d4a2cc39fe0da5bc00e5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3118df24520808dca97e5e06bc73c0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e5c00afe5bfaad4b0835346101a196251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d6fdb71b41c12706216f09937a92e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d9096f98c39e1e9912b4d7fd8e9ce253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b58bbbe11370acad5e878b2428191254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2978157e96faf081a0b90f668dcb178255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5945a0814561cf5e534763c180ff2e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b34853c85ea758fd9fe75818536ea4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec864f4e2be6e11976a7d25d9de862258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c267f08b6da5fed98aa94961f6509107259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377b79483ab867538e3df4026fcfa8d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be85c8c55becb5743100a9cb7c0a810261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4694c60a2667626bc1de5680b5841b3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b64dd837c32501b6ccdde1443017a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62147d97d0fe00dd4344c64f588756264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b01bd579128a95348cf26f32d3e9b3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c29dc9ae545ed1bf46d6520f8ea80d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8708bc70a501a0eae2d677d1d805a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed199c9068e167b7278faf5d26a248268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab2887b8bb7a519c94824ecd98a9ec269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb19652be5011a40ecdb478627e14d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366c74a8a110b4683bfd24ebd62a3ae271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4067dd6a7d047511e435722d4e911741272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa301403af019347dcd64eac86567663273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c1bc6337311c60dfdd94d1a8517d7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8cf88b21c418d3429ba8614c85c3c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c79765b6915f6a8d4dd55cd8fcc2da276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66eeaa5186d627f9f9650a1c35df73277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd96096d4a1fa206719bd38176c0b33278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44612b83d744a1a0adb42bcf1aad45fb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2497bbcdadc773c7435d42682daca200280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad2f39a5653b8f8d85fbcaa2465947281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb2e979bf897fdd8d9395962917624d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7671df61c553bf97ec29e025a572c155283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736304df5cd32d8d155ddcdb59540817284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8771c887ef8f087d1022dac9efc0b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bbc95368c52ce90e6228c835c4587f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95892a3759ef06348bd305d13b5d7b6e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7307dda1cc92d75f128a54370e6b41288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128b55fd4c9f0f52d914361ebff112e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e8df27026277e7aa1a5d551b747c7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d3de8598bfecb97cf6a9149eb8398a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154913a5b15f6d939876fe7883de3e9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc49e8f26bd4f7aafb1eaa9e3181a2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04312bac94525b0a4b66da51925780294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e281368d8b82db355874a8c326939a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127c052c5f3ba90aec8630f5ce1dc60296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce757471aea941f38ea349aa9a9d13f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a875b7f708d531632a02e463a3efc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dbea697c4610eb173a772fd2cf0648299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da025a423364e89ccfa069571f293d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68753b9dcf8922ea9946c773a94a04be301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9800e9e1a1bcb9fe47b8cdd34d9554c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e0a052a0fd89bbcfac87142b8de5e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794d783545e9889d4832441b59ffaff304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b0a6b960f0a98d68697b8576e6518305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e5dbd9091f50806591f8408590feb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ec73201ee2e136ae85b544d1c49e2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576671dab237babfb02613f86fa2c15b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0696e43f1eaef68bd9cb14746bdc7fa1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da06cc63365498f1bd645306b075b531310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10055979f046ca7acf8ecfec544efb7b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd93558e31ec4e05eca9eef6014be4b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf77c7b48e38f20ae3cde96fa29494ad313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05efcbbe0d73d2c75d8e3be2bb532dcc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4cc06e6723de7f4b16f0f54972504315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648301118e4141211d03baea9fdd95b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2cd2e512f24742da9937a6f1cb64a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0097359b504cfe13e89f164c2eb23fa1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14673e0055a959c78b4a6d91a1fd7004319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a463c461dd71b18069390d291270c8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9879e189878610cc81d9cdc5e8a020321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748617e34d596ce3e3a4e2c8da884e94322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a7d6fea51d54beecd8652bda4af21323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c1f2f736ac8e43ce645b7c427f0f34324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54151dd7b1884a4b4e182f627f85af325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321deb94917cde1a747d590e78a1db5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d89c4a514e2dda44dde3777dcf2c6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d187c94391f32efa4aff2a0e12250328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346a01a41787d65fe28ee75465010bd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313339246ad63a5624192d694d5b461a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5e30cdf3a64f9b7112829fe6b107f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc1ef10322d89f39ee921367c98417332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a577634ff31c98a6a2e5d4bc9c0f5e1b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4876645fb613e7f2c11996453f9590334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c34c01f3b1166a776929e16c2e089335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773314456a35c80391e5c684351118f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7bb2951d7e14a5a990334a39222383337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e33ef70153b814cd868751b5d69bd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d059142cb639fff2b088a38dcf7c1228339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517e35424bf1f9f2f22ac676ae128e5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753d76a0e5b25960275bf9b70368593341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830b43829f3341d674d07247a808326342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f97113c27883eb8e9fad00574e623343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab91387d7dac8b331b29415511ad62344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14651a4f10079dccb1da6aced4d17f13345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79aa3e49a2b113076f83953257779f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d892e05198d0d3e14b665800ebc1e7d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e3cd5df46cd4062b67a20244c86e1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184cd4ce743352ecbaf3f53d9f0962ee349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e6b25682efc0fe82c4628ace42e58350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e0e04b2edced3228f07eb9a1902c3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee7a9e93fa5625066405f4626d07dd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28dfc1ac92445c66122170f6f93e9e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6209aa9d447ec5d2b529f3aae7bffb5c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09562b3dbcbb3cd18fdedbd29d1cc70a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b7c615ff86f0058b9844f20aa1d9e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aba8ea932c479cee7eb1b10e66ba8b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ca4fc0ab37c05270a092b626bcac3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309f32f64b0768785623d3b155fb5a8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44483db3068ef597291cfbd447930805360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb7895e9fe0f165579649ae01c6595361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960936ec7a73a4080764d56673035899362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2679fba546bd4355ef100c9b06551363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb499e2974a3271975d79dacf9880d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981901f7da1aa240591803ed9f809c1c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a8da7495e42220f521a1e190beeda9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a38c8fe37ebb4381a3552c45f767d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a34394078dc9dae2849c8efa106e4f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75572d9db6dec899277e71240cd6c3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ec195157bd432c334dce764d1c0d1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c16caa4c7cb3683ad04e1adb9d1b6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a570e9e903f9ab26effa02bbb6db332372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2729c86dc996fb71057ce5e02f8235373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3597ddcb0506a1a372a097c03e1c4c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5fcc4b31a4e71b3b4ff95260c097b7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa359eae0a548c774fc2e81febfdf405376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006880cdd2c08105fb3add3945cf659f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8404b0d74ff981be4874b53b0d92d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca437b42ef14de4bb3727a3140697b8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e4e7750d57df2566f20f982af308b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf29539bc8537eb2e144e00be2b0f8b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf7f9198ae95b0bfbdd56c37784a98382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46065e96bb34a4e67a9b87c9874669c4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad59e458a08994ee36d00df3e074e177384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144a3497b5223ba68975f62dc9a4c21385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b04394955ac52aa09fd46996af3a1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b4c344aed7572a9eaf56e00e493e5a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adcec89f88f2f6ad07b82fc91f8c829388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0021337a9c8a67c11bf7289e6ad6e6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca754053c59eb3dd3105de2f8d52a944390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf2b57d7b5fb77d2942ac65ac49fa1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718382d48b4c9dd4ddee3e272fdd83b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355e9a980296fcd1622e76b72c9f0f9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8438960ff85d5554f890ff788632299394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d08539557d7553674c4e3de318d356395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55178ef3d60268da7487e5bde79a8fdc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2c33a49e56d5e3b8f3b5aab790d81397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc3e7aeb77335a75d0349bfc36e4396398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e5e431888a6f37dd51040f3d1f8c5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4ff0b7954586344b44a40bfd492ab400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901f2ff2ec11b082fe9fd35f49554ec401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ccf498f2901da16a75a86b71192b0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f3d48bf4fa553fc8d53b060833259403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2407eda9b7d5e6c15b1296f494daf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7690e0b9b56a8289eb461f986936758a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80181dfbd51beb19042a0a1a67c3e3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e3f1a62a1b5451e621a3b3ed92c34407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c443491c5baa9c4909743aa816794947408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c01f7c1ee4b6ad967fed607affae6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011848411507a952e1f2bb074305c19410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e2e1d24d3320372ce93a77689818d9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a87f13f127a3d7f52a6aa536378b8e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f54c3567d8e4e16fbfa028069a805413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec32778a17406baf460827bb39c555414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9d40236a0a9cfa13c0a343a62e128415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e0699d6108cf9d4b703229df99b7e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5070cc3e1245a007045094f86b432417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb991be370e584b9454ab1dd1cf59e2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc87cb18d2802fbb4dedae936b4955419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7fc03f331b57a635992f3ab7906d4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f10567f9b9fe54f4ef7643c975b59a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b490f2d64c56c0af68965beb2f418422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99036c715ed949c244050e7a17cc6cd6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde95ac953782218249cb03ae4267d99424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44538695590551e3d00329e9d72e6e1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e19114fb88f58e0bf35094329d382c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680055be90e2f6aa8e4cf168d2ac7eb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6370e6bc0a100b82bd46cb3cc2094c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988755941be1d427eabbd38378b1fc7f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c2a2466f537496ec9a8b7213feaf9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab3babadf0c96062321101f537cbed5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98d2f0407703f081d1d19bc2f552c7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc018b9ba13d1067423e22fae08d41433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e406297fa40c8bfc5d023e9ba6191434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93709458c8ada7c1cf38cf2fc2e21e77435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d333662bf555b85015f15b08c6c65c98436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2b19771c1034fb09ed19895f48a93437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b20258ba3352c6113c0b734ca1428438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902bd0c2291b2c67d6f4712aee043ae6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3b15d71fa12e6b9a4abb6a987e18d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71bfd3cc3ec35edea76902ee68ded84441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d1317a05ffdbb18020fcfd510aa9f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab52aab763a4ce48c99b440c3c4c3a53443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435bbb55607c2fa2ed0c8d922793e30444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5002e58559032233583d876deb09945445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c1c57b96f62b3b39635006da280cd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1e23ace6d29befa79711af66fc7f8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8fcf32de06b569b1de4d474f3c865448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed7e63154cbd9c6272898f328314125449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61806cdd56d09ab26c8e84e8d3eec7e3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e395872f8a4cbb6f54a7c22589e15451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a2f24824f6bb1d830892d1e1e8e4e1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097da2789ec455907ec3966c6ef109b4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3d7db6ebcbca749a4a7cd3897a943454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c1b26bb0d57b9dc64917fb357a2c56455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51960461ad2b686c3beb0aa7d675aad7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec0ce9952b39ca47abd556c98badb5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175fdabf7205b7b430e64fdadd4b95e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646a7dfb69d27f2aad544d074b9f69f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea2014e2f0deed0efa65d082a195c2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803bac0891c32f8017f717bc6a736ca461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad07d7743a8c071cd8d92929a93df44a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd844ae8497657a5b153356f2c7e87b2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d26c66d5a1097ae7de889d495f73ba464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfbf22bb0227b4bea64f531cd43e3a9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603ada598b4bcddd165ab931a0d601f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2a055f72124d5788864b930e547b9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390f9d47e0aa2154a4d423d1000efce468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b28ee21edee4a3c1ca85299effb9d0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b578aeff685878eead55515b70d68d41470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d077623ef5e30c9a1f624742706a8c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be17617a27bb3fb7248610c63b7a03472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7630648237cb2f717e65487444b655a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e71fc9ad0aadf931014172d7fc3e7f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c1797c241287f23922b64956b7be5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8cd626ffcd4e00d5882784c89979c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89edb7c3199f648427a731ce24efc56d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962644ee98afb23aa5671abe84d96e5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4236805b3c12f0d49e236e826ce8defb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329cb10bf4eb1ce6f013c8ff088d3f63480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1605765d59184c5c4a4469b67dcf034481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12d2df14a2c118e337746a3597e4aa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2b63c1739e2b21955620b81cc082d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b50aecf663d7a3522a929b8779cdb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9757bcbf32bf5047fd8357e4839ac91f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feefe97cca5effa92d70979f9516b81486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb72ddf767542fa89bfa47017b8e06487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fabee5dc992e8bb7fa04ad43da3c4a4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e080bb4874f2694e9d2e818788ca4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0ae8932f830110eb2fb98c4a58161490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6042e9fa039536feb88639eb14c0670491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c673a9503a08485c51b1380ec36940d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2fdccc2d2886bcb460d10cf7c82518493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8861e63d917a01c5b61dec497981394e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61728e6441e8922a97880b04e13ed260495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a6d049b1d5949a61dc936d5508833f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c39e38603d7e1a2745193af7e43b58497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4f446c9b85ecec0d3a479aeb3301d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e0ecdb98f917d4601aeba5c0a1f49499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143b9d87d348f35ddb9f835b6d05bdc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9bcf4c2ceb1f3720af7389c459fc19501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243b430dd08e70dbdcb38fb9d4b3762502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561a542cea988c15184f54e9c029a8e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24734d7c37ec6b313499285ceb51083504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f8f2b6d65456a7955740fc7d85848505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96aea847997fb54dc2b308be7e938c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16288ff1dabb79667d5f47fa3b6f2752507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1684ae34f2ec63d0e8649a5aff751d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7cdec66f7a2e65809fa6b123872152509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a140c09337fcfe36acb7ef6b6222f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071a11a5ccc88a32b219408b5927743511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab35f6531d1750e4ed2596a259676b0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5d99e6c1fc964fc13879620535202513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb72f2d9192ae59ea05820e968b366514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff646c00a820a3d89ba71e324448656e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393011a5c2f5f22f452f21ea5a574207516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf21d034371f5abc32d878639d927b9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3671c95fdfd91d93c09491ec0ea956f1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a3a961093172d19980f5f691efb31519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e1dd37aff9282c2f7e3eb6878c461520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e19c107f8380e6f085f7bd30302fbd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443572bc29f6f875920b52cd766a6a4c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf0f62f02b9e5d59121c4ffba71df1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb424a7441b47e3544d7ebb8baae4f0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a0c41e92f59bde737a6aeccf3e5d99525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de80a313c652fb72e90fc0baae89456526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80aa1ccac1a412a73af74b519fe4e7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a429657250dc3cf3a90fcc8cbcb534528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074551a6ad807881a9ee8397f46e716d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0fb68728bcab566dc5b4e979ffc4f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc37ba5c20584627cc42cd6fd78cf94531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213dcc2b9d6545bf40dfeab8a88ce7e1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db08f1d51f30a9241b5f23a2958fd6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705f8ad0fadb96b43094e9814391d4a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ddadacf8fa4edd007b334a7d24a1b4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c379636582d3dbf4f4899d170a12f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8a9be7fff7d39ae920c8b643d9fd5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b079b8a0bff364b4b6cc153c030a1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2a115903b96a61ba2c55dbd0f2dee539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe9559f5676612518620d5d24474dba540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478cb909be11c769fab77ffd170c6e11541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248fa57769ead583f387c8d9c116fd75542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2cf2ff992708912ec056fdbd9005db543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdbd5ab723e6da8c1678807d07af76f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c5dc7d000f196572971bbda0f57f6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14664689bd648401431da77e26bdca29546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1c4232332fbb5023939d05d0d818a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008fccba8ce258d38ea91d7224ddbd77548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c413aab4ebbf436fd9ef3ec38e0f43549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714eefdf4e441ff341dc15b0f1e3dade550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce78d4588f297f6af6f770361c5b660f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8a7d2de56b228accca9b588f8aa65552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923046d1b307687775b05cbbde604bfe553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c1badf62376f6b25b58ea68fd321c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0998a9cfd56a0bedac80874449d716b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a3e3c477c75fbfe80216c42c31d97556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3c3a7bd03f02526f5cbccc9d5aa07557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b75c362e577a4f4d093ab3656ceb30558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72618a79ec6a9a98f4824dd260133c6f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f32083659381416eff55a121b670b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e728776e16c3b0a8772659deea015561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641b767b326db7701cc0942809b81d9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431acb9fb88278ffab4f04e73cfbe3ea563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6763953e9801fa2d0fd3ff44446da7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443319690ccff440065992db785c3daf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0ad0b230e491a4e98e5d0fbf37ef5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648299de12dde00a6c8eff5ce4306985567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e80d27aa9600a7deb976113818b5d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f85d8b79593bdd9dbc765ccbe5d53569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505a68f17b278b71eae71743df8bd11570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a814abb82e13d323003c69afb12b9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a337fc28e69c5fc629a1ddb93a8a9d5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2376149f1199638fddab598f41b51573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2880765d7c0fa1e7f45a48b4a23994a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e69da35195d10806abd352d2cebfc2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f65aba24ab1a5182ba4ef6f43dd629576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f44425b33eb79ccd3d0c1bf0f0a8d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f51be2ce540d0ccb444ded942badb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d3558ca3c3d21c6d0041e150008a0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e88cb31abff09ea7061083e87d311580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a66323abec814f121a4ece72cf48d7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306fa8887211063b2fe9c071821d0c32582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f66ac3ad3e9a20c7c51b7af26db7d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0003d60a0ae860c8b4cbd5423ba0c8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b9a890a2e20774c003863d79a06ef5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096b26af3840d09a64c5f26fc9a099f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b2ef312efcf6b032d7cdeec5bc243587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea337767ae1d1c8faa6e5eca38f08cc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41873e941d72f4f1c17b90df99a0bbd1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a80d8fd92129c7f6a17ce4de56a53590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94787293e73eebeae3ae227d696732591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad9c61cb2d8e8d6aa01e9dcc969420e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f804094b98b34e283731e0ac310c2a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54253ef7fbbdad3fd3bf531085b15a93594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d93189228b34e8cd2968792800a0e82595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df24574dac4e409491585198afc0b51596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc15cd8536bf198f51b8979415f466597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0f64e02222068bef2f7cd5c3dc43f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6764ed731023370414f22a3ed7d0749599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ab98f4ba9285ad59a3002a6d48c4d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a52fe3fcbfb3e0f61094e6d1dec19601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db5c1069c5e70af70dd4d798618c8f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375abf9a3da524feab94c54a0ccccbe0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114815db6fb3cd840d904106d03c0b71604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cfbeaaa9b94ac0d92a9b05c1240266605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2e56413ad07c8d0a81b8801e6a2d1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d944a880ffa71ef5cbcb7e0199128607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5683c82f97ce67f44e8b1b125bc4d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3bee9cfc5b2fafc989f762823f49fa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ce292b6db8c791daed45e0390a4eb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3bca90e82a0639504b67d13fb169a4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887787d389e82bd55eb25c2c1eecba2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ee050d9d662085a132e7a8e1aa320613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0befb1ad7280ef70485f3c3316bfd002614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ac530f1229fb24c6e6b3aa323aabc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb6a90c3f5f8887072ca68ee749eb8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d14f08b0010541a9bd87460092f0a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de5d893ef200f7b55a122f32e0ac49618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f954f2967722fcac62c7ee8f86f94e5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09cf6ae0db1444a35634919e128bf62620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd7efbc88fe614f1443b860d5b8b56621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3166f42d02fde0e9dac33b5abfff3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b87444997a7de1899c9750e6c8a06d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56012af1c76aecc7f32aff0a012a92e5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475dbbc67b716901c39769388b9a2ac1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de984bf50357e0b7f8d9c5762842138626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d48da4dbacb092680b2995c0f4555627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d4ace143757617abeea1a179be5bc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda878788aa06576af2787368f22fe26629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b65ef3a41602672be969bbc008dd34630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e79668ebfb4b7a242df26407ab5fa8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4fb3cdbabaf45d57eec58ade06b5f1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412b9a321f35b66ccb9479e2e9def7b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416386910119ec7b4c42d83143e2c77634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d5c6d7a4d6f65f403f5d58234c0dd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09614c1f147e76bcbc34d6798ba17f06636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01834431b078ca2f7b1f4ad257ed109d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315ca95eba8b7ca664f27274d3f783a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485cc1732404cdc748e35a8fbcd50039639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397be5e0da0e0a28f42c401ee92dca1b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab56594b387cf540ee548907c459f824641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac367a369607ad3739d85e96bb2ea61642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b56433498927159e8eacc00ec95eb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc611f3aa369c2d6ffd1f44be385412b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6456a993827c032c3c935520d87d8203645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a9fa9e2c0682046e444af2acd5d82646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd56be51637d31397f86989355a4db7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155009d31a88da5b898f6efdd3208b5f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c152d7e6d85adbffaa3e305309099c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fec4622bccfa630ee23437ee4025cc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f600a4928ca1559ac5fb28fc6b235651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e2345d4db521570c721da7beed0ea652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd99a4fe19740c81b79719a76ae734653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f0ba60f8783a58609677c41a7c04f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0790e8c51c12ec3d034f5e5492ed141655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41275143721f642484f71dbdb7d48e32656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6ca9f5e3439a56951219096666074657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a48289b470f446ade151a5143ba5d5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269eba00706a96e1f48cd879419b30f1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff0ec8d956a09a0afff35791bf0d18660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea6f3ef9a0b84327fecd74796f45e34661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d63ea9006f9c7bf581bed790dfc87662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f5f4cd4de32cb615d35c28b84dbd9c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf5846387ed814a8ba77e1a1d35245664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8fe87b7e9178b316019edcb91dfa03665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3cc7dfcde744a84f8f0fb7db78575666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a317e08d2e5bf8766b7e98ec54d1fa4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3970cc797032a3090a442f8d6b16975668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8676e044b28067c02aef9f1ce9c5d8d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd08ca72932e4fe577717320c71517670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df73787ffcd6be470153973bf74a473671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f92da83f0de9c8bbb690a9fd722bd3d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5781b30dc9ab451125da80675eba3332673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff8604fd93f7f010f7dd7728168e841674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d596a7a0744ce579f396d38ba31ea8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683bca03b7431150acd31a84f0caaa98676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa7977d4654c149b145734e1e53ca2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868d1b558da6acddb16119c43ed1d7a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98165f1bf790e8160e347580fdc7198679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec2ba1a89a359166fc934c91e5e0416680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed44dfbe5e4ec461ee069cf4e11d945e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27080c89fc67422ac42132a0b49bd322682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d037a066df16f90dccfd236bc7b0cc0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef152fa15bc1339f30e9f89024c89a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c8e4b05043a7eb527832d742ae881685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f1105634cf2ea41fa46f43f7a3ba9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f199e46f19e106d80a041d297208f1e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef6c807a7e45afeb5bd45c9c2c3a545688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ea74066a38ed3d89f7d4eb19782f5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d10e66e734fba188eab87f051caa0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729b8b8e53d484688f0f4d028e6eb0e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498099e2caedc0eeab24f4387b9055fa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28baf2c9476d82c1f95a0c8dd66f292693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6cc6580b2f37d62042811a6a2e170e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d96daa2efb6f87003453e5184f968695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683737a64ed55fc3a9076e14b077368696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e35e20b46391a987654d28c6954df9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28346cd638254088dea302652c1e9eb7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fba02e7011092bddeb85deeedb0241699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32dfa1606b89f2ba4fae72062db5c90700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b067e0545e3f4754b89a98e5e3ba7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974032789d479dfa661b9965b63979c7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3acf9d2c290614e773bdbd6f06c833703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d917a446096239439e0c6648bf02d4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca53e15240439cabf6468e73ee7ea5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e5df15835c647d07158a77a1ce66c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14a42f7350a5742edcfac0d1f717bf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b6174f1fd79c7b13f3057f83e87f2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81696dacfdad8f704e32771f0e961a2a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683508ba49ea723ec364c542b6779ecd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf40dd24078720e84d0bf6ac03e8123711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e6dd12c56af08efc60a488e61267d3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed956765dc9648fd520c24e2392b6393713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b959482d2920d2e610a663f0e8491714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0cdae46e1aaf039dd5e976a65c8f70715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f966499dd4f5b92909801c95a0c20c6b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751120198d3a9cfdffc43168dbc3ff0d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb5a7c690bb1fd2fc915268817de82718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10c7fc6b267ecddf775bafb2cf551b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0af617a90b03a497510e16d06ab186720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8da2fc42336b4d931df108a7e3585e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3284e7cb519bcdfbae472f7ee27fd9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9828d97a91cc459b508aed22a66b49723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c07432bedf0ce315afc6b9122c015724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322dd1a6bf7e179b33727dbc9d3bda96725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be04d3abc9a22da5246212230afa421a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf90bbec3eb39fe3735223b07d117b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b591c568e279c2e0a2e62c0b89490728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc182f3e54ee9c9156186b1829fed3ca729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf12406e67bcee88f3dabbaa02a01d0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c3ea8d1863ac10ee5837043c0b81ff731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9706bf699ef22bfbce1ffc605d0e1b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ccf29d63935865871a60faef3542a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac21bebccdcf68817686bb636d5f5623734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2746945bb4eff7a8cef6644bc89502735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af81138e333150cd068c9797ab1938736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5345e496bdf44a139709f1827e2ea9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634df62044ecc266b658fcccdbf3c4ac738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888b6212acce90cd139c377e0916678739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff4592a479059cb811635c6d0ea45c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fdb1d049c1d04e6b05dd4f4f364c6d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c73fd3bfb3d4044929e48d3c62636742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df26f02347f45391aede396b0e199a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb11f4b9669e41e564bca52dc4865d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a2cf46f5222c25b4384a6bf229bb9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede99d6fbac533c0670bef81db6ca36746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a1c1dcaa17aec8ba6dd5bdc47fbfb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02546c39d8740001f0a9e825b8d9b4ce748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8968630e5c96af48f495e3b94d32151749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8441792b0c8e721054f40bdaafa743d8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c3683a6479a871a18223f5786902c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3627dd5653b2e9c331bcce9a3e2413d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b8d14a38c505038ff68d2d519579a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4a96f75f54c2e4a215e0862eb0b09754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113807e3b0574f56257c3e0349b59f4e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6883eae6df890f5df9485530f77c833756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c0b52baff5574aeec3a9b568e1e69757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29607,6317 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F212" s="0" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="F218" s="0" t="s">
         <v>640</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>674</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G230" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E230" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>680</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I241" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="F245" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G264" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I264" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J264" s="0" t="s">
         <v>765</v>
-      </c>
-[...13 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>771</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I280" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J280" s="0" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>