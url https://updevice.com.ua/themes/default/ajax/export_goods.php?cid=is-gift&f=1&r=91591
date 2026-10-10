--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5c1079b081d71b9241dd6b52adf4e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e63923cc0771356cb7e6968df61562.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96024f2d236df8be5257d3b87d9b933c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da604b3b4a5bad90961ec0518bb8e9314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cddb03a28f420404838ca28e114725d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9b7c16aaf717d73e97356bfceaa7b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7531669a1b46cf3a02b9766018b3d237.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c22b68012c056923fb6706ab5f36e358.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb53ba8b0c851ceb29f3438081eaba9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27230cadcf9da9b7886a288906e58a9c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d223ddf9a5a505b6624151bd40953d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547f17a532206f45cebe4f407fae91312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4b574ee1ccc5d27f16c94c8128d1913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa772a9f5dfdead561b33e098798e614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f426f2f2aa28ec5aeb894c97522ab615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3655d0c33cbf5622849fede79e521bf216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced769788e995ffd1f74c2d17c0cae017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d9e0ee263d0bab6578608884f982718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaac2c35403239b462acfefde906abc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1566940ed62e5cc799cee805bebb3c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a6e3c775680847a38057d168720d621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b480f4be4c0ee238c7633a9cd944848f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1723a55ad17c62ec5c7a34d2172068a623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8680f8bd813a7f71390d75db6ef0c1c624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2ac5fa50205d0093738febdeef4b125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154964ad047ba88e899460c7deb8b0226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7944dcba16d9f7f90d4e50ab807824b427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c8e3fd20e3c72fe9e138b0c14559228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a2f40ad2579261d583facfcd6f81c929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e7040c373f2ce80d13f9bcb6de08c930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664852900eabcc4e766a30751a259c0a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94fc60b15812f61cff11c3719fedebd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64877794812db99d8ecb0715ad32e3b033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb66a661843081e80714fecea0d61b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378fdd5ea23570ae9e8a444d9332fb435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574a6feb78bd2566d01db6623a6cbae36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b71e982911875e120fe5285fca3a2c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c62c06f85d2ebef48adc7cf5b5005f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d5c2a39b5ead185c8ce10c13828eb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb2ed4bbf52fc294a6e0b86a34f551540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca816a0278601cc0a508f5df84062d141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9812cd353b93cbe505740da811c54c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef20dc213cbf96fd8b29debe44cd0a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33560a0d20c9300d2aba900f9d86416544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d6ec2f4065ae7acff62a9c2d6865645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a519145aad1fa963dff39ba957617046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91176748f323222d6f12bcd4688ffdb347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce42b04c44b1a07ea744dc0edeae02f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bafa80f8bad578227e84d36c9fa2e7b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad939e28bd1027132173a7271c3ec8550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8568e0741f2bf7ff9b8b74c9b4b7f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db7e79a12bae30f34d7e5a0e1f03bb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7356fd2a65248c165cc6f48ba82e46d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d156f3d5ca1ab193ee709fb55673aa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7209d036875409d9e064a3829ce5dbf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8f379f9b01777524a93462ca9897b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b7617ce1e85f1c3f091ff6d42c7e057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e476500052f5efb3f2e71ea704bcc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2825f4d234a27ab27fee6494e5d1e159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7426e1602a51e00d0fe31fb2d37c551760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6c292d6e02f15132454775a32a9f661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6af5f528f2ad46fbcb643d8007108962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c1ec43e6a4fbbaf4538aae1c396b6063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209540a9b0a7fae88b5b02b1e57368064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80da01888297da0ccba40cfee44184165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c11dbe43163341d76502520cd898566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa86a98ffda2e503401ed1535747afe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d31097fb7315d73a5848cb0347a4cd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f09fca390b28a10df32b36c2b416969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56391240afd7f5a57fa280a589652c3870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c0cb5305164a0832200dc9f6d300071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1daa183a236ecb5cbf8ca6616670c6072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b5b38a5ad011d670d71eafca1e3fb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ca26327407ae607e68b4b7ce7659c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f6f1dd6cabc3605f70bef73a2be97575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af0008bf1409a366ebd86e1263ed4076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b28c094f87bfe5c15f3598296ae8977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723874e42859d895cc8326cfefde24078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ec1a9541ac7dfec7ec4f1e871985179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b44edb4c4e83872049e09a830f67c380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58334e36e97ae13b1c16b4593ebaedcd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc16f7043568682a155be95325e685282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a298f8dc39e19890650afb40f1f93b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399cbb2380e3003dd4f2801fab00f58a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8469224c4a975b671f71395c528b60b085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77168946996d616e34f3b621966b2d3c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459acc0e1b808e35ca5f5ef437219e6787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723e64504fb80a6eda7721a5121008988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081feacaf3df3254135256fb2ba675989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ebcd50184bb9129d05be4294afbf190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12b8263fcc1269abfcb4b4fe188c5791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48134e32c8812e6c7205cb7323259b492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d313d0ebff601b47936c6e5166698c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ad71bef48ba1139a9ce7375802bad94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0cbf7082b904ae5abd3737db8800095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f035cd09a981bd0e12bc8ea77a7e7f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e2f9963766ae22f1f4ae7ab18fbe697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9994b1aaf8cc1273ab4e3955fae690c998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c786664320dd7d5f615b9bc27476299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7752f747bd77960685b36545de5675c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18711a5d57ceb2459c91de118164602101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b7bc0ee0a05041a891443faa2ecfb8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3915d06cf118f30d76a3d5c2d6955d1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49292ada17720b754d29ed060cffacb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bab7524e63beefcbe3405c77cde669105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18042c06345eb82963deecd8dc2fa31e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d82d0a913f5c0b97cb849d2e1ed36107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c2626cca14a1505518c72d9c79b4b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7835799bf4303fb2ceaa6a5915959109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fcabce7707e0efef190f5e0b575a31110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be241c3d8afd362bbb6eae6db56193111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63190c29edac62e892054c0cb49c0281112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aaaffbfaa24f7a0a3b2ad0f70a6eaf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c139e380a2b67c212e5552277bda0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e98dfe191abd4cc33b342965ba24beb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b5db4d33c8e9b4491161d4da5e053116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d50cc19a6e984eaf6f6cf7b792c10117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2f5fc83edaadcea2a1c6cf7a5c017118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62147c28c6827cbd60a797c309c4b0f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3bbe7843da7a97e761f09f522c713120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c68be05c2000ae5fc5c80aa4442ca121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f73f46738f4aec5797b3b25ba01172d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618039a3759e110685b5d65ab973447123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917991c4aaa788971b6e9c2e17569047124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641651f914ae4f892f04e97c0b8b968125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee922c40c2614f30afde111b0342321e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e85ff71276eeb982c1e8e510de1f092127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb426ccb1c6a98bd570fef100664dcd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c089221b094078871a3d51e4f8e54129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d52cecee1e9b561044b46886c7291c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500542caad81463e768205caf1fef36e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a4bfaf0af43aaef90f998b54b30240132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99061b0e2af6814dbf0bc76160e020e0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336373eeebb6a44a50ee867b7c5372de134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63772727747af3b7b4b3f0a713950259135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac8ddf9c89ae7af51f80c213c7801c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d4cc557235ee6df13ef96844dd6f8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb16c1fe07f80e67f03dc778ca8c4fd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caadbd19a771989b6459fb9d5b3a0aee139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bca954950b4df12bd9f6c7d2105123140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d22d7c3d799147808d517f4f053e2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42bfd56e1fb2e497f7914f2311da0c6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2073857e3d504eb6b0a051d72f520f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492cc9978c82b64b8bd400f3eacfd1a6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ef4ad8245f442b3777adc749eb9e1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c467235c863ca03c4ce821d22839ca6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3feba65f5f2e976cd88d40e350c82147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d395101b5b60196db2d239b64068926148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c27544482ec95e8d67193ee03ec5b0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53abbb8bb1c5d5ad8470e2de6a6316c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6909a28257081c4e045df1f6ff5b1d5f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e91f0cb500604d79b22a7d4298e76152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2c98fdfeb6a594042178522eeff52153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02a0b5f4a3bd2cdb6b9a760efe26a0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ddc694278369eb3a00d4a320daa340155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0edd27d5038d6ca6b60c44761c77a7a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c369ddc89ec25cd2873bcd4c4f94d57157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5013b8850051f6538748b8ee98dae0d1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3431e0bdf8afb2ddd6b78d196bd2f8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e74e4bf05fac3c378c628479ef0ee5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6cf283ea1438d912a956bdf6fb691161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058ec05f2d94c7090482b3214c244f7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d87d7cbfa45e61034378cf16723a90163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f2ed078e18026a6e3a8d70865f7501164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87748025e2c4904525420102818d64165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28d99f8afc920a55ee5d049e808fa7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94648592d178b2c13335a4ca1d81984167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b032722dd9c5ef8074fa1e05ccc9e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23148d7a790ccd8965e18ab117896f26169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398dcae8d3822d93dd2aa62557f2ff08170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6abdd1cb0c100da419c201199eed7e7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e896170f0f7895c6e30176c87f94b7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc9966c7b922220688449283f86330173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2f097de52f8461608f47f3f612978174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d1f43e8c89b1369f2eee42eb4e7e1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c6caa7f8d4ff92fe190d839bc4c95176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af2d16642ae98a2fe8094b7894609a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b308fcd03db9d08df7913e12765d9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7a6c925f771e33a0e769be426c3b2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289bfaa15fa61ef824e04f2f26ab44c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b5e4ccd588b2b126ac0e256d44694181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823ec772cb0d7617ccd19b71fd23db1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8e477931d1de91b9c738d3b83cd0a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e19972ed4c89e3f6299d2deb639bd9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e30b5a5a0ffd524abc98553d7bb090185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ebad7551a4a585ef597c7e7c2b713d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bcab77933130cb148a5a6cfd1eeee1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76bda123bd3e73e737f9d9e95ab1b14188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b818e2d57a6200ba455176b012c76189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c8e3871bc759be2371461620dc376c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36d2b315eda412758a204f2073c440191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51282ae630468be1efc44978e8fb980192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e004b7183ffce67f55a6c9245485b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245549fd0be868556fc94ef5e6cb715194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2437706910edb4c1f36dd6a5b0159195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a19c385da7910f270818650558b5ecc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc1a6aa81acb40ffd84cdb4a261b38197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25d6180ce6011f83544b84697b91ca198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1938fb9cdba6a1cc17357ed1d9fb14199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ccfcf05b6bd33ef4f5d2822afcc0a8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413dc00be243bc18127131075e894aac201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f548fc88cc4255c06d5a4f80cfc84a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6171e32cc151604d3ff7cdd5b112dfa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12e26f90da20af40ae7a5a76d550ef204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba27d5d9c5024585e72fb1b5fbef546205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a1d0bf0baa4891fcd3ffe940d882c7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b007a4fc5dcf79ba635a1b5c6d022207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a2ddd777f69dd5bd699ade7b00a1c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513d7a97c3d3fd6675d475a6717c551209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc12a23c1dc06948d77f2555efdde11210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec6aefffa2bd73663acdfe22fda18f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e3a5d81434443de2074540acbba9d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3475bad37cb68f6f748bd1c4e2fb8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee1fbee159ec108020bd3ebe0775f3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c3987cfcf59336f56fad0f0969bead215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934379d83ac91947dd9ce9503ef77b14216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a0df9652520397d55aba86f16bf91217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae650f1bbc9edfb5194d7025c67447218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75409ddcc12ce0b6ad8d387cf72ef57219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9afbb353e03052e646e0d092eb79c0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3308e210c030c849ac0f572eec91ebdd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d3392358c4eba63a54167bf00b86e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2531cb12a5fbb06e9d5ca0ecac5a6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82494c07ababeb29db5d958c12f9fb20224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbbad7966318069d22ebdee51146af6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d6dcbcf4cd41ce7edc232423db178226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd6e6b8110e75225d2d033175bd58b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b0dc6f24926f67cec60db30c3f87c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ce1c5f3d4a81c6fc7a8242f4268e8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8812411a9148a8588927bd910cb4cd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed8f712338c47772f0f5d0b09724e7d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1631c74bcd5fbd944fe8cf80ddeae9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22863d28cd26ee744c7ca23567be8075233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e1e66cfad37142697f496b8503992234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad188fe51e1825962bd27ea5ada3af235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3798ff974d596c3e7935ad1fe68fd328236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ed33713bfcb0394eff0c966a25b43237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187ab8b1027416dc0b692b89ddf5161238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125099ab9b623402d40c09734a20dbc1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb89f83c884398702b9b84f813ab840240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74846f321ca093664d0320c0c1a9f3f0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5fed1569b1c59b87cce94bfae449c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e4bf216cbfa3f17d59536eb2fe904243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b321f017166dba617466fe5e1d5ae7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6060135dbab770971c422fd916562cf0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813dccdce14708af4d379511f9a4cf9b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0943fe707413e65070529bb4910c350247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de9952747d2a1d5759707926376047248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3bfc59167e170e5af2cb44b05f249e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7b46aeb4cd20adaecf56fefb30599250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358cb5db5c61c2e90c5999aefe95c128251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2950a3e0bedd1675516f300ab96f7c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e6556c073f3245fe0736018c0ed00253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d02603ce211e8dfa352e59942aed6cf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d91ea719df021119d737db4ec6f1851255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45881b3671c44bdbeb2d58c6e3f497da256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4847660cacfaa34c31d97463cb2c3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a6c0e567443fafe6d7a76a76b0378258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b047e7cc90f0192e822133e76498c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa3dad36fa17e24086d4f711fcda077260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2052d07d6685c9c324610bb83d69c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a42e8b21e2e6fe639fea60104f4f5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b4224a0ebb9c13203cfc007a53c2b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968413be2a98cf9bc379e3ca8308de9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac267d158de2671e4e846211b928526e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f98ee9b553e9bed8e4988bd59c621266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed8ab42fb185b35444734b9798c3cba267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba4d330c3dbcaf259d3ecf8dd5c08b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462448c8f012efed9ee2be66c948e47269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf422870babfa634e4623171a545d1ab270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84c1529660026ee1ebbec86dbbfd4c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855eb34e383a0a38d5a0137afb670735272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e223730dbb206ae633a4776bd0b8864273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0ac25845ff1877223e7ccce728dc3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4dd1e371146f6c48047fba9c3a41dc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c6be79e3dd24c98d00d6bdf18f9ce276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb682afade8c482ce99c17ea237291277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5aea9b2f5d5e55aa23e9d0500cc198278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6307561c59193200d1eb35e6eb3038279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411f852c166405c9a7dda32dacec116280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac8aea9afd670875a4c5fc8e1aedae281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cdc1775f3cc3dcc92a2f6bf9df8cd6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe7a1b42d6d79a4d5119ed24e90455283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005fb6bda4644eb9c2276f20c2974bb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db5ccb08ee0566334c7ca5710175902285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b0dab82412a950fbf0a08cfff5eab286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e884e7a8a4ae4f404edb0be8ddce2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cdfaddf15c6dd121d5bc73e941d7db288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0efc1eab3597d00c657f2cc7c936e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36659472061aa81e349c4210e32ac7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86937a0fa56078cc16fa25374321714c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0161d92a78b5321ebe78f45bf1938878292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacdffb147c94f92406cac5cde8e381c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff89ce87aefad7316c2ecee86c71b1f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde9e63ec96f75ff54ccbf66ac2bd852295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf75f2552927f5258511353c1fc82ebe296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18602eb5d4eebc8498208bf606c84aed297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ebc2d7f4d42a09634d9cd561c8113298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b29b85c42bb5d30d00805c766255b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf79ac3667a5b5d488f6b69a4eb3e03f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86401f967355d1dc194ce9d895a682b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa15ea11bdaadb0299a900626712212302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58a095bf337ce0d635a20f3319e2fe303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215049af57006d1671c90fb716288ede304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e873706d96d212453f7179f51215ef7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05bfbe619b0621e9cfada5ed76de5b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bcceb2e3e244de062811d432c7d6cf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63caf79db8ae086bc6cd72e6c6f1a2c3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095a9da0856302a852abfc59b69b7a5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fbf9538d12171c6201477944b1da20310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755e400a18ee9f4e961dd62f49ce120311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6a2079391a2c84bfa1cb3c5725e10312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28485617cc4436ac3743dda6fbb4ad79313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1cb4611ceeaf703894029464bd013c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86d8b36ddb32055673be2fd2aa9cdc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff669df8462e29080c71d759a2a5079b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d976be57ea31e05acc2310096d95ab317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b85574efd61e3856858e3a51626c56318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e712bf25420ae9128625daa92c8d2201319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e622be2116d4265a534a3dcdbe89ec320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57031a0e391bc92425b772a909ef73d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28885bd91b235aabb349210dd7f66052322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4990b3be6a65a4164e8d93239c5c344323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3523a11cc30545708f095931027ec2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b11f5340b758d7f88b663065916d2a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f459ee9e98159326a59461e27923c3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2bfaf7ac3b17ba089d53a101b7c11d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f628616cde67be0eaf987a701be5743328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8657436572e61880d9b37cabedfa0cbf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a39968c8c2166d430a46b56c1715b6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2019f929c87817b69d4583d93a4f1a4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c3cb3ec02ab68b27fb8585ac42793332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b597b05030b898b869ae4971613c42333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24950b71d5d5ab7bcbc5a043c74a061334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2facf01263cb44c2c2f359bfe65e4bba335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f19bdc823f38ff7ee77858f716c188a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c438d2d59d5e5b3628c344a25362c0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6cd91465654beb6dfed2cc3e3999c7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515d1daf6fce0c18656bb6e325542bf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745913857de790622e93e543a80c744340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a75caa5a7f928b1e1ab64d340e2e40341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073b55063966bd9c21d2c36c725ffc2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81058016efba56a28c09c34dac964e4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46e23b430df659ca779cff71d20933344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a6801b3d4ba03b9527f30636a7c34345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a35e17a8ec1391d8216f89eedcf74346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eac9867f1bef268c99d7fe17725298347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce592e933d53f24666ed43017117bea348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a5ee43b83e554245c7db4a16f4897349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc80c54a94051c471809b7e4c3d219c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e8ff5fcc352c6373029b45ad3c24f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d67115ae92b7b55d4264b7d18e58b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5dbd74e88e7e331d9a10a25da14709353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea035e328f87eb001a32de304580f7f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775d198e372b61ca114c360c1dc7d34355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824219505bc0c0c6de0d0730f53fcfc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904b4ed63eb9e71fbde34ef5484f33f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86e14d3c118022ee425fba0baf61bb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2820ee11a0cad80165ff472c85cc0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc929c6336e9efc008655d72d583176360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1a8bcda52c3a3ff87835373f4c919361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25688cf4d32c8a00a0399be1a37d6c44362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1878b6b5a0ef28c7957d746939c7608363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc077ec4564597d80e223089640169a7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46338b9221fada4af64bf9be450f2286365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ab634e53bf7a67a5f4d6046e32fda366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67779cac64661cbffce3924b7403d0f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a958b7145375a239a048ef785aca8209368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261de38fc30a594ed4c0e1dccd43f33369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa94aaa2cf630f9c9ad6375309810a34370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8828e99cf85a6c18af585166c8d518d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0909bdc1ccb993c277e0ba8ddf09792372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d0f397e48acbca838439d333b20338373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6223d7d0867e30eca811345d8b18af374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f57479e82fd2066b38262b1ccdea1a7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c22f3fb96b43d017fb073706063391376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7dd9e77563a559345367a9fe3072a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721695f6ed6e878ae5e9761b7d2f253378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5babda6ab33544bc573f3294add4afd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26078803e299b157dce0db0f785a94d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576aa17665b70cd2c3b9891b4d5c1852381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c7d58b926f439655dee7011ff4bd14382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004473fe69e3e02b58d8159d9c06eda383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d4026e251eda3cf63c2dd27a49f938384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d93cfc827294e21eeb1533e0b862a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb874898ad9dcafe1cf323a056fed896386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be5352677659595cd7537a83b74435387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ae5ab4c08fa4dccc1408a47995eb2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c661e9ed3b9ea1f2a4e377b930e59e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b3a7c05a7949dce21f5def28e548a5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2bceeb25c0d64524909b60d457a70391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b210181a9578155f7cbe020c4fd81392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb46225bf98defa5758fce5ea85170d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a62d5d4601bb67987f0c12d6a7f2ff394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461273292bd82fddf4b72135346297ab395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192b71440ee3a1af0073df14e6286fb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef6954a79afd7819ee83a1a3521ccd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac44d4c2535d49c211f9d5798d15ac398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f003c466dcdeb66ac699fdb180cc0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17ab8b725cc70cc33ec3a6497bf01b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b4d11d66bb92d66c9aaf5491bffa7d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b8c77f43ed88abf5ce76cc6518f1b3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6d5b182313d00880140988c9ebcf8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e056e51152cfe2cbfb149a8826565b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d455271cc4863c53d3a221a1dede1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b63fc6edfb9282f754f55c855f2a78c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f9c113520cd872a9c25e5505e268f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1312638bcf04f2ac464134debce7a968408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce628194e93fc43772730115cbd43b7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d485fe137283594753767bfac9684410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e1e09348c84823d47d65d93a27c4b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f7e99a8bd1c1e41ce751a5c1cc807412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eeee0947cd68873e6513be3798bbc0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143dec09de8881f824c690c8c052c5d0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a49c75a906cd207a41abdc71c8f2ca1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ddbfaa77321489c74c38ae53c94419416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8438c6a22d7df9d7ea9eb018595052e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e837eda36c093d53a7eb8abd3c60807418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a03cd7ec67ab6c1bf2f89d392fdcae419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4cb0d1e3ab9dd3c7ed8174c3d5aa9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac842aa538d37475b83bf2c5ade2929b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31350229c2e24896bbca284c5ed7ac5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8df85c99e1e0f418aac560e9c2056e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188074b018a2aab2d2780f2cd3c7371424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb6fcce8eff65788ae17d00dee54f75425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a2a5a21008e2e706dabc493ccbaedb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ea112351275f885bf1f7b5f559ee3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea42e52b9fd04415c510b01e8e2924a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b67f5fb02fbec50dafa85581c2737429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdef97e312179d69beb7767340f29ae430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8462dd18b1cef5562e4e10c793268fa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e491e81de0c179e8580669dbec06b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3069ee6d8b2612f8e6501a962fa7f4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f2ce61504917a51faac75d0008ec4e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d20700c3280a9f9bb0c2f1f0655262435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f09cdef32d9ca876edacc55a5aa4e8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a1e7c9a191df1428ba8697e83e744437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd456ffcbc734df0387d017cfff1005a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517bc4eb3252d4b2956d5439042cd11f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b660539a2ae49663c07e81c07c33239440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3203cd9685c918b190a53fd774a2b68441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f388424bb0851988468d4dba7071ab442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3983a3a273df31c5925d99be49e2757443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf131ac69e2edeab8371af072e3418444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1843515d3efb03bdd450ad2624f76a7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b64e6e7cf04c180534c101950bfcaa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898739c007d6300d530f6d799ae7d01e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c318c22b4e7d479f34da13da3dac9cc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d36b17e81e3e58910b07b1bf6062fd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f0568272b1f44fcf251a22551aafa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd328e06ae2c5737fa8d902a5b0af7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe639372c9acd5b3f1e9f937bcee11452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003583018bf4e22e12f985fd5975cbc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e564aecb1273f6f90c8dc3b592cb4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f7e4a7dc3651e877ffa1e7ea9eaf2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471d9c8502413827904f537c5fde4bf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d80a7b1ece4a039668cb0a4d4828b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d5cdd2fe2660e64e17a0718b645bf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871245d8c7a80372fd18430fbc5ea3b0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c1e6b41b3bee4bf346a7d13a191ce460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d65ef36f651d50470d62795d27fea3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d558c700e5d29e1fddc19326e42156e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ffa6c3297c38f9116820cc3b30cf09463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357ea8a6f36458266d6035d8f5a6c96464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4d724eaed68c11913637c56acdede465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59f40b034f9938fd18be6837592705466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5286179de7cf6dcf9c9db647fa70f51467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82b0200b83f6a4206fb70e74b639c7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e3f8fb0fa03ff397a16a2936cfe93a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f364709c61c55bdf9a483f9d50414e48470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cffcd73252ce2162f1d7291fd2ff4fc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846904dd0fb18df4ddff871d0f820e8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b23774e3e49acc000b12e9b665078473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a328830b3510976986fe6c1252938474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204715b2c517e6f587b6ce2a4348594475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff46f45ce6624ba1427ed65d5503e03476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402681c78e0d61e1d5799988742e353c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5746bba8d48952cc428424e290383c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1905fdc93d7fbde64d1189ef9b98b9ca479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf23212613f142e0e253158a956abf7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418e7bdc86456fa4e3ea8ecdfbabbd6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ddb6a8fbb895068461ec4599cfb385482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250f5c85ce64fd5006109d84c3a4f5a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07fd939dffbd5cfb9a2f07f5cce2b6c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e5fd8153fb4e09f2836ced4d55037485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98d862dd8e3ee8d25323b7cc4798db486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0874a5a2d6b27c226e45924af53f330b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4bfc3c7ae7c56135d915b7fa1d3fa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa87d5919fc11dbfc2bef49aa62eaa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27b49e03427abd6753a74cf745a354490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318238a7147ab68982acb23aa97e6cb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c5628c90b7b04c378fb05f098530d9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1c02d73bc1dea5afc4f59969fc829493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c7a6b85fb304e047053aa9ebb9c6f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17cedd597b380f698f2e6d3bc5d359495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c884328825c8a9c6ad75901ed86130b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cea6186adf339bd601217d4fa9c85b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183adaefca5fb1c230f24a0f141bb9a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6361890c720eef6ef9551b5743e04b0e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bea0a2d7846dbee30a047d95ca241d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc36fbedd5734b15f91c3c20c31c6d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ceadfdc6da8cae3573b489135c644502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ffc7b91ba7bbc3f0fa092b06e0af7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c82d11007f8560b12922dc98a1d3a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b6f8387363164b3e12c12c272e6a93505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850dc328d3085f9c7e8acae79810d5b3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b780ef5ff07915302e21056f3dc38507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba57e5b370550515a925f47586b69d3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5216d7d51483dc59327055a96c518509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf32e6e92dc16ff37db5893786485f9c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1a8d86f9f0deceaf0f5f237321b1e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d3a171aa536189c4a8a8f147ca6eb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f101587fcc12a4a57864b411eff0c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc6b18c2a58f0fb168c167ddfd9724514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5de988a62647dcdfdf9b336150b9ee515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568de6c73b609f665c8e097d6968236f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e33b072ba03f62c1443c9a3a9b672d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92aa109717f3a620b72d3accdf3e41518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1f97ec35843aab9b21a96c8d73251519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d48feabdeaeadf9c8966161e34aaab520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029be010de73573f1e3aef04045bcd59521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d57256e44537d8f9a0dcaef1d0772d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb4504df68dd9a48cb4f251176e8ce523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ab1ed25e4b32156790b828fa370ff524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3fb14ce53e74770c3af77dc709a360525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdce774dde229cceb1da94e2fa03d68526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570857a8aee1761713e9af8faf28013d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba2a098f8d857f7595798601c90399528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d0257dc9e81047cbf043535b8f0d1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f3f940118bc7c56ae9ca4a45f4a3b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb536b4a5f500800bcc955db04235cb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c7aadff1708752efd0ebe3e296cf62532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2081f8948620fd43b1914ffad3c482533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b743fa3c466a80700018027ffdcd4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d4a5b97ad812edbc955aca241a42e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65fcb4e88e8e26258bf38b7b860bbb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685fc18a5fb93e1cccabf3781db7fb6a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a08a80750d8619ccc4bff1660d74f8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d21307c84eb14729e1ff5aa0f6970539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81245f5f76c7f8e1e07786b9549f2ccc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9a50dc63d1be846181d8051295734541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d8580e9ffc1da960043bf7b5cbc53d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae8e3f3f6d0cf612532b1976beb021543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48497e177312f7dfbe7ef9bb4c2c32544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810ffa4825bbad688966ba07a05e4e9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3118f945fe100eeb0a57ae62c6d17dc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872ed6c6cdf0e4537c495b8ac9da79c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d48147055593f741dece24af1a448548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc64671347c2030d5a6ece446fccc534549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06210386b1f0dee6e94f7c1e20d0694550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9be4a8edf8335838102d1ada07008551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f97457d750fd5dba1c696e0801d8d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7493b9ed206161b787361daae991a0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7fcee4e56b487d58586146a73161d6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e1e5e9fe1a70ef158bf15483404e0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd9521b637e5c274a87ba502bf68de556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee1402ffb4a4f5e5ea5fd34847df7b9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400da60631d548b92d518bd88aebba55558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a43bca36c05a85a799df0347c7560559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d0e25096b9c9500b3245b338e89c5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75606205bc6de549881a965ec0cd842a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b411ea14d15f0f241cc2a09c2b698be562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4386728a26f174dc3bd12b0bc709f9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbda72079177cebcd6bad1975e8197c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6d468d82cd4d7851c4d0abe0be7d7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ebd7b44e71c3d71de2948a8212732566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a72269ec4bc2cb1518703acf85503567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26224ba039fb55b9fa6a4e5a4de8feae568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e7c9c4a48b2b4e8b709d371a672d6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0804d41eb0961ed729b61220d632e5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72179d2d28d25a6029581e3b30683e37571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e58998406fa035a11b01ca59d26ea2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3173c81e17baf8a8ff29889ee82f595c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601650ab30c5369d124d977efaf4614574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9deba329e4c961aef63c0e039b2c00575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d53d20d53f68a06b3e94ee5419f73576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c6a3557253fd29eae94fbb513f8d5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e39d33332ac93df3925ccc1d787e1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fab58f663cc412a30ac27050736826579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69333535a866214ef782cc4a2926c66580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea79a23dba14344bdcdf9f0bd7df51581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ea432ccb353cc3146e2770388bb5a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef21b6b2cb6adde80823dbc5a4b89402583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cfdc07d4387e3a3d31e0ac6c574ac7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd6f363364f3255bf930bf56e6a804585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499e8784058059367499a79fd734df1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e66f0de0e1a0da7d0d6f3d831a3539587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16150d3fc00aabc01b40603e46f0668588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238d7c8649070631d13c5d768a519d7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a6cdaf7e64b64a93ea0b53600fa2f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466cb3d152b6f938d4d15a75c28eb291591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de9b2e07209c60c981a143165b7f3f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1d6faa11dc3390257c4418403ee76593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d64d967920e173a4d8b7be364e779f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2620d63d54f91a3c9388ce6cfeeb03fb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f668583e6c9ab4bc5c47b64d49f5999596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b425171b61524789fc9eeef8971d3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe8bd0e3b9a9dda4fd11d0c0c1a008598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df17cbd18941aa78eabb13e5b73bdc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b005a7c718309965b4383698921851600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51172fafc1387ff8529922a2822b7823601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e395918b57da4c72d0ac8551a9ab93c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233784281e36c6247efa10cc371e7fa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8e49167b507dcbe1eebf0968d90cb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44649a91c426eb93142935acbd1b47605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264985aeaeb1f40f57ad4b1e4b0d628606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3979c9067722d3c083e1da7960ab565607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ef2131400ac3630e8ad87eea169ec608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739c457f7420845df66b8f64e3c7d07609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652b2c05ef28c4ffb5200ec78f87c3e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21b8c70ce925bd7a1e5fdde167f339611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba1ba92a3de27459759ccdead79975612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48395f5349a9ff12eb65aac2329143f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51739210a24e26cd3beee984ff31e7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d582b0a7645f38e831fff86382066e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920696d81a99489f32f206f4cb8830f9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae85440a7288ec63ef1ac390bf36f2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cccf792839ed3d88527ee3c541370c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c04f935dd9d4148d3912d306991c57619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf95cda4a12d0dded76993b6d971100620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b467a6ab080c33ef1a86922ee32e4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff8f9886b19edee69817b3cad111f5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68466877df3c45cc1d7f59b318897c09623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9b2f7dd81f16a1db2a60cd0a68bdd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae846bc93376986e6cd12d0773e2d805625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c595289769113e0b69d7087a37785012626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25f0ba59954d4316fee68145bb610b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ee4a105aaed6d901f11e8864814f1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240a7875a86e5651425f91eefba9261629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f3eb9b0e940d6c9920aab4caf094a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552e2be06781a9fe1436d5ceabb297d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d51a516e42861d75c96537e0942ae42632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc98668c231e2e885c989c40002e79633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8078b9b19398d7bac561c4b84f5a5a49634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19b813ae4c8218c3f161365092bb33635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6339a31759e6c6f34c7bbbb07b92b5a1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2dc4d8fea8d78346e42dac9c52d39637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963f3604bdfbe4fceaec75b2686ec5a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb07705020a976933b9c6285013b24639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d175621af8738370a2ada6ef5f2dbe6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd17962000e60f4d6871115c857aac641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c237db10f878f5720a93b74f3ee33d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162176da7de6c18fc7dc5306854e146643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eed6784164f8ba07cd06c612c78a94644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f332b6efe2e810fa4307f811761b75645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb07554e13b8c41af7b682e2e88750646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b671163e549dab21fa13e1117ba64e69647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db6613b73f37b5408ae00e6d192ab6f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22830b871885cab7476b71ccadaa07649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aef441fb372b7c8e6406dadfbd1c03650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b52f67c7b6f6d5be75e941a63d665651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9020879103218d51112704be16b36652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c133716b221032c1ebb0d4ec66f2f54653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cefe577f2eca6171373226eeaf3160654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4430e0dca0e67a603feb544481b801655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332cec2dc511ec662f25407fba4bcdb8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f47864e6039d56bde057f067f08b5a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aec4342b8145038e359f86ad67afc2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c868de62dc2519aa8ca70d2175c11a9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6755906023d99972b632ca9ecfc19660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d2e32e807008fb44ae5bb81898ad7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4637929a3e3dcd0c3e9a00f4c24ddc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27332cafee0e258de663f0150a0fe590663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a639ea9180ee3a521e893c7ef4ba7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ff89814df10e13a0d0448864a77af665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db30f37e768b4dc745e8d76e68eaa6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580284fb14a26b8debb3fbe809dfc6b2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94c3919107be8e9034ff0f45ee2553668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f936e8723df8cda65b578462bc69dea669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e7f227fa965234864555d4de33c19670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059179f43ba8337e6cedf921c831ea9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18e52a288ae2912f957736ef7532bb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed5ccd99d9462601ed37ac3b4655b9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59babfd46910ec4dc15746dd267b1ac6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c3912729332a735d8d29856e4997e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e6f773976b9248cbdb78eb493f078676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421192ff11791f4aa8403681a79923dd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c335db6cde21d8dc9482f6dca6f379678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb744d0b80d12f0de0b8d8669d3fd8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93667fc74b6f28414127f7e0c057d2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220efb5a729f7342bb07f0a8458afdd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e2b5165529e0f260ef404a9e3203de682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb16e01a760fcdfe2df34ab671a77f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da9c731a1a38b6ca11b515be269c522684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e6de6608dc130967398300be1deb7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf247c5e42c3d6876ff7f0e27f293ff8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ecb30108e58a79472b01c5c3f7d12687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cffaa9e7a018706145d5748fa9e40d2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2e312936e7135a8598a3294d6f078689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50171f21de0fc3ac2a7a46d69541d7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b15d3d643285212d159ac30be115b7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9340d9c65f6919985f2734f4b952e2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe079086921c2d82bcc9170f2c6704693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa040e206b5f22f4d2763bab737970a4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206494f6145f140b0f6caee1d0d37a10695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed52fb1748bd41af467b5075d9cd76696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4041dcc1996d62acd5003ce7309668f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e907389b2917737a2ec04c6a56c7b5d2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3945f7f7b0fe70a9617033d4e64d099699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c713076ac19b1b2cee7f2d2ff56cd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a32cc9bcd97210a91e16fcb705ca42d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2282e938ddf26b81af321d38be94d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40227bcf9628c9e905ba32311eb40537703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f820a93e96ff4007ba41d75762e923ea704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ec80e5650293e325471b8d0fab54b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653423c579bbd5ab1aee1c0ef473e09706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f1ec4962f9ebd674b0adf30860b19707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f35472c629805560140d260ae4cd9c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c716d9fac1df0fd52486c97c20b0b012709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66392efb30725eda49947ca6cade9ae710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a8c2a503e4297522b1a9bb6f079a9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e573f1d7de1df7d7634a4eb337a6a1a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b522fe51a3402bed4f4cfde34b0686713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e888f3d7f42deb3ce2f7f1d87031f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80618f3d7f70765969e175c40dfe42c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef5217d47b0e84bf21498b04550f2b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d147137dc577f6fb90c8b1bdf2dc22717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c158fc379e62bfc73e9821924e021b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470dd2c0fb6150b358cc48560066b43719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcfcd3ced510c10b3d4d8f9852f3cd6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0cf89fde673ee9c5bf1f536aafb012721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e28d404fa819d467e004f94d56f7d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63774a32c2d52e9dd8f691d50e345bf2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f13caef5bafc899f0f19d93550634724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255fd97013679cae23e13f25e018d468725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1315e7ac4e904653ad1caeede1bf6595726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473aba699069d8f51f7439b2af1fdf61727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca875dbcc29dc240481afb2b785ffa0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db36037998416f8b1342f081828701c5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d6eb0393aec6c66135a2cca798c39730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce684e948244a7ed7f21f086e3000cc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e170ec28d3cc76fb7c18418047ca8995732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42145b1b47167bcbd4998ff2db29c24733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa1ea125b252867ab76bb3847fc72d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61586b0f7ea76b6ec040f0fb42abe955735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a64480c7c236bea5ce4e66d54ea9d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c1ee3eb696e2cb07619db4e5c5032737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d2602e6c25089f12f03c8252d746d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f765f326648b0265f1a1924290aae5a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb59eda13b8c377b74ffa7952181ed740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c1bdfd1ff43b6ea21925031944201741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8cf844a5a0b24fe58d3058027f2fea742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813d7eec5c5b5d2955c33454c934274743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a083284298009ecb542fcb7d2328cb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963495a85c67812800a9df96e919f5e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00fc622a3967c83b1dc7846f02cc13b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8163909f10547b54a60cfc4d9954637747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7f36a4dad5d5a9bae2e54891e3016748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494938028d4cd16f8e93ddf18cf328c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd256e057c260f142f81f31c4f4b8c4f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972295fd129475a98b627eba14c0e4af751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6544a56a41bf49c7c8b49e7d934c0a9d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a40660bc4130dae77121c32910a4a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1473757a82c8576bb84bd3f2e5e1325d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f834c1ad2f469beb7a33ca554a97e5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59da0a078c1ac45e30d521e20b70131756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85899422fa6cdb3f699052b5d8750b9f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206cd89ae225dcec9e774d99d2c06f41758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15010f642fa76c6454f943de93e96a1c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac7269736fc70e09ff041e0c3774211.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a880a8301959b6a21263c02e42d162.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341429f8315a0ab3b47738e0d37cdccc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981380e74c2a7f3b6807bd5c06b9aa8b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bcfc79e32124f815597636791ec7a25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8131863ceab953a7232f24baffeadf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e101989f991ae5c7fafe519b925c4167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ef82037b683e75d17d232675703a18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff2296d9ba57f5ab748b87b485f7a7d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c939fa670d9f1a3a632a716b3086910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194a59a651e0d3bdce927a5ea0c021411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac36d596487d96e3e7d0582c6468fb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc9d3fc5427eab4ef0a2bf599127ab013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d884c523dccfae9751ff1f7d8e73b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349236f75ff26c9489193f2715f58ff15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c0edbb9fbf2c6759be9f645b84db216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bdf65ec5e5eddc26116db409cdbdb617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f8eaf02e9e8f078a862e2d01db21e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c289bcdc16c29d685998b3c7eb5ede19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a11bbdffba0ec1f4041691eab68b6620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4571753e6d7fd861e01054e3f86b58f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fea706a91fcdec3b4e983e37d68bb322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ee91960075977ed953ce360ecb49223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123997e000a37cd7df55507f714e1b9624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7d9a6bddeed2df21f70d34243a84b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876397a45f1e03ab2830dc4e8f34a1c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313efb9abe290eb3345cff949e31a77727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71f2ef8d6a7e4eb48e4f5f7b089d1728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f118925b93d0d2c763646d3489c7029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059c64df085daaae9119a43afae759630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375f1d41526f23686c1a6daf76d0ed531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581838f509502cd614f785ec7c81e6e032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da479cd791b8352dba6db741afa0ea1133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36da3912249106383b806b4f5e8fd0434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aeb52b7992d3ca19c832071556834035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add1fb1795ac6e73420ad4fb531dd6036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b13f026a5691f5dee4490a36be57037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72225ad477f3832cd329c8a6c3821fff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc5cb08c4189b3ea3f2cd28fdb3dd539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888ccd6cbe1069217cffb912915d77140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de0b60d6cafb9eabfd723165b9caf241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d04a310fd65268061de72774efdfaf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c21dfe943db9c4fa8c88c471ecfe3343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa175ca4eb54179486e7ca0fa02d61444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45e3b48c02dad5c5abae7a4aa35ce845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1c13d55d3644e41e4accf06a6453646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d2c2ca986e66579bd30a25d1fdab847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd542797dc9645c77667a1b1661d4a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be43a0575d8e2d8fd6429f65b9f17849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5fdabe071175a4b5fcafd2c6b9ef650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc3f1ff951a0c7c55fe595cc5fc3e451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce12f870c2aa665bd47ce6c2a271ef052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32681fbee44eeccee9eaaa4d99c9762253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c8032d83d42800866c88f2b8b2f8e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e245336e15ffff8954917598cf05b155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad89fda71d25b4a92400583a7f8ea1bf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ddb3b16981367265930a371230d7a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89856f26af76682cc0c66d7caf06f758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9565de70534d8b47b99bef955b9a432c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f507dcdf0858f8a614be8ad1955c3cf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52997db7dba5e2df48ef54f73ceeef961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86edaef3d54462b08c4ba9d6e1cf6f9c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20b2f5fcfcb3bd4cbf48ce3c8b3b1863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b08da6e902efd2bc4805ea43e073c6864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d4a17202b60c3bd2d7cb8d82c51ee65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be8199622c075f4f11a16616e57138266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765ff82a94bdf03a25706f3b5442de467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eda15dcd59fac5a0fec1df7d5cb72d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f3f360970c85b2be0149530cd2ce169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a11d57ceebf7b8922e9c8ebe2162f870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46702e7c6cf171a23e5eae130784826a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e431cebf9b5e673fc2d48d02f2c8c572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf1a162fd8258f4297a4ab96e3133b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff742a21f221aa285083cb7efe35cd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d5e4a402513fd575b59ce8971dd59775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f318fcf6911e15fb32d2c923eeae676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc55c8e66b50af1b138c882b546bca877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdea49b73899fad57c322faba3baad378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9ed35f0326bb919d2913fcbe80f3a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e8286edd5b541db3a5b8871cb13c280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624169cb818ea6a6a40af25061056bb881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a6c34ea493d7283fec651df09b745c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f03822cf2a3bba5182383fbab1e17683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff3955afc9051655ed7661a7f83ff684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407063d7af504b0cd82710337237d52585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a5a8602ffaf41dcf9e3a7378a7f8d286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea2d22ed25429c0fe5a1ed0bb9856b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2259a008fe0d653a24eabc5b14957488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd34dcf5f7677c2bfd550b058a0f21c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27794e5654873c2219d01ae7a71052e790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b8b3cc130beccb968b231425bde43591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc6d32e13a2b181f28058e30559447292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2597b5124eec5fab8c31542aa1aad5093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5914a60bd291360c3f981e5b4c4e9d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366960050720d243348738828bb89b695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102bdb3c15bb1e18cf488a1ae907a30f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12006df5504561611156f4c5213344197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0342fb6226da9703a44fd2a4226be798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932350d144eab6a9abb35bda4c5c281899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11765e2974e19e1df715d399cd62c31100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f05d2a541eae9a7fedf38342b8a28101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8a217b9d309cfbbbc8377a49018c7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328dd92af44e30e4822342c05f02aba5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce2c5c5cc13fc767cdf7f12f5ae749104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ab31c92702a95511e46adcf3e9913105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f1ca720ae8b768a602d78abdb8524106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3d73025bd33109c9c1b768e70f8fa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a149940e9bd03ea349de57b10df40108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289acf45b6ccf0ae582b72072ec588fe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f201a22d6150460c207d5cffe21a0262110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923881370fca7be0837194568f14eac111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ef38cde4edf86ca2fe0cc684de0d9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d870aeed6e02995152589f5bce5edf8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeccb1c2fe35b73c5347204d9ae24f0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba156c8e91b7b2a36b967cc758f50956115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950221779dfcad979e6941cf1d9d6636116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a585048eb7ffee5bf8e9771b1e102e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec8854cf41cb2c14bb5a568c48ee42118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950cd5b61422bfe1327656a065ed1ba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3726d3fabb6b8157dd9835b61aca9e90120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1fb49dffbfaee85a98df0180459163121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e4d12d47b9ca020018c2239847523122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a55eaeaf08ce6e777c649919297dc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcec5334f939e9ae2b94d63b186f9ea124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377bb3d8c6fe66f8d28624cad25d943125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb7605e7d0d70bb60806ac0133cad6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc049a37bbb0151c3b2ac8dfa626e76127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2599a191e948668ad7a215d1a39cca128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5506164b0b9b4e71c98882fdcccd084129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f91df10475b6f64261b321ba61629130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6be8b027ecb742f5ed1f1da93102b4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39c44769a3eee4f68217a00306c54b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a6834809fdde415ea3f72f215ee95133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db7af433f13032dae7644ab0a49d0d0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c47df929988637d4d3afda784c5e8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e27d55da26d0a41a886338b6c50c7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa6a25364c9fcc3134c166c215195c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488af88e5dd2bbbff029d944d96401a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b20ee990f6c2f740af86d6461fcc97139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167994e8906461211c8e16b897f4d06140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efbec1b7bd4621a954e9263d73ec35d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87f6cd97352d143e2c99ee9fafbbf6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29259d361f8888c22ab5b21e8bd06f8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f684696cdc6485f8fbd02964f0754441144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab507e6b1c4795b471c39029936dd272145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e6d3681ae221550d1c34509916152146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b7fb038079e89661d5ac7022a4b2f4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45f4e2e327a1f1ecb1351ed053691d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20277d5254c3d1b29f20af19642f8b40149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b94c3257274d797ae58cabdacb8cd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc22c48ad9a05e9fe59021a5412ad6b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d88356b15fb557f2305afdbe1c28f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c5cdaba176ef87d9a54987b2ad11c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b25797d52e1c48cd8cbd3293971d2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61d43d652f5d4e7663de6fe75ea56e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50430de5e792b379a4940eec8cecc8a3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e3fd1d9a63b576dc226c435b910f7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d713cfb99445a4ccc1adb20dce6b5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9580cfdd1610c05528b2e1f125375d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272222439fa84e5f97d31c7fa4d1e136160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30044c5a8fa296c3ba85c148ab06c5b7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7fffc50b30fc3cdfb72f4b25184cf4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce1f0ae98e14823f47862959ea6ba1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ca9444605a3ba88ecbc15a38328ec164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22935992c4903957761c399f4a43f934165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb23862b204c59c4f146fb63b7793f4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d05999c847fe3101ec82e444e3f78167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d260fff63a9bb9b424deae69a5a96535168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5795eddf0d042096cf62e3d41c4f2b35169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ea602edafc03200bcbb1831cb9076170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1589a94496e21f9ee09136bd0e42a9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e29f7f3608f448b0383b997beeac4d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd694b5a99bca54fb259bfbabf330837173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e41810acd05ba870a77412a19fdd62174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f06af5d79dc9bc98f0ed10f682566b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e69081e96a1345e1d465309df4ddc76176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1298c93d39d8b45d9dd9bd80364aa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ada0ba2a0f0ac54dff6643a02b0ee178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f26d12aa1978ad47d8d9aea9cc59c96179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6095561cad993a4c5a0c90464a384ee180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f12d1c097b62b053897e954525cc6d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ab2c42640dba6019eba1bd1675887182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406d949844380fa9ff43e8afe17ed3c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce2133bb6801f54967ff24b9094d79184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0ff08ac20ac18d933ba869554105f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f7d4587ba07a82d946bd4fbe2509ca186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33574f4e3d8177f853eedeb8ad9f054187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b792a0971ecaf6134169400b347ef188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3677916ae4a1df17a8f8b0c407761189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc5af18e678516fd9dcd33babf9e0ce190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1c63da16ea6a49e074c93dde3b908191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a266e1041fcd0a05d0f32b8f5a3d4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3c6c4cc93af331217ebd172b34c9e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a16d55ee59fc239b662718dbd9e497d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356ac3b43fd08004c965a3279bfa03e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af747800caba2048612dcf56975bf9b6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be391c89b9945cb41eb5e55dd9566d9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c16d303803e30e411d4a1f9c4ed8a3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582997636d01bc114ce2d3250318152199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf6dca2ed12820e3e315ed524c2c94200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a661ec4c5d9f6b44851638b0b787d6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb113ca4a652babe89fa13fd553f64202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40e8004a5db2b112d6dc5f22ff0a62203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7913025240ba4436b76860ad2f572e15204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e2efe1e075b0293c3e9faf60e0b7b4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002456f6c663adfca244ae19821abab206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca8d08a1145a38878e64abc6cf054b0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc09b519f8b71aaa072036c32e40b6ba208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28e5461b57c3b1d388d8cc9ff596bd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6377dbcfebf43e7b0cf90700f22c1fe1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b190344c79484164250d39005e6bd9b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cde8acc9054537ed8fc1dd86dc8086212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba06b5498202f9baa8ea2f70adb43ff5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c44c1ff714614fa0eb5e4302c868d5d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31bd229d908d5eed41804cfdb4f647c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba76a8a996b2917456a572467ee5e603216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89163645b7b4baa1584724b32caee8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412fc8314bad437819e1a0fa15dbd95218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f4404751e96f1b0142ea448f7306b0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067f45355acf32f3c5c3316ea9e036b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be899a97d92dc79db23bc8210df211221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981dafd6b9008a2f7c80007de808a23d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507f9bd7138d2f5d9e0170d55c80a87223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb4615da0b0cae8a7ce9b5b6bac175224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c395f14e8ce35e2d4d05fa7a135a3a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b490602aa9ee28acc3d555d45167802226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf27c9d085d406815425b92d17c23a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb71cfc2c01c22f635c7778113a35ef228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e8bc97f6ee9dd7e41a6d2aa5ee34d2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd951d6873400f3fda610249c2cf332230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ede1c73e79578d534726aa04f5f36231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4a9e526540b92b6a1741f13147a2c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71037b17338604436be94b0909b5dcc1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecdd9b8e20bed7fad0b824801715596234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e23d0ae0bb00f03349dd4fb649f7b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da0360785f360e06da2d75eafa733d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1221044b708f308ae68be79519a913b8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e760bdb2031d9044f39f4a7eefafad3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d7572cd673c885f3d1eb040b4243b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035f231b4615b1e46475f7196820ac7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7665b08af19de1456c5c74d09d3b115241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd666caac8076af34b83b566e6fc48d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d87288e07b989e28b483cbcc692a4b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b336228d09ca0325412bada2df6492244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8238b4ba58269e50f68bdbf5493f6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f00f4c471744bc95dc6d2d31d08bb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf33b9b3a4216561e80b3e471a9a8583247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9543efdc300644088f701d6152c21b0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a2e6316e2678aa16e69428b618dfe249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f2a0c9f09c28f8820a0e18bdce2ed250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e7b08accb4941b28340c96fc7af29251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda376514bc58e58d40694bf11b1a577252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69571e2642b882036998a0727a2cfa90253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28aa7f65af339442a5992166eb3c256254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed831474b93d24a6270477026d31888255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cae1c5cd5ea9d521f1a0be991ca49e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef36c978c5ea14ba180a9f52fb5ab1ee257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d181e8a7326d27c249e6d6929fc7f3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc80706e2496bf0916c9f41b2ee251259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688494209595840de031a37f905a0c5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e685e19cd26b28671e17167f3572a2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becfc4ac591ca4413f9324e12552a2d6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0365986654a8314f54aac70c0ec496263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883135203ff3ab424273720fb3c3120c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ffbf2d26ffe8e15d0e98e192e7ac75265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957adee7ab77e48b6c7b84dff841e53266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a981b3947a097aba738de859d783431267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0281bfab9b0a5800a3d797cdfb26ad268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d7dc139ff078f4cd8d38c18b4feb5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb574fa691b6b72b89a205877b4a89c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa131aacb4199599809b361fc3ea528271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd5d44cc1029116e896cd240429c02272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e43b6d1e2e3d44aa533e59090676e76273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5901b16d950305401c240f005600a83274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a113f3f25cacde6ca52a9e6a8047cc0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e253b238c3315bc7c9a3db795505bd0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45a8abe7352f95c341c9fe60ff3c6a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504701540948f8a418f9f75953b10030278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf375450dbb3b91aed8dfe9990e268279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25aa6e813226c4f5d2f4b5ccae5d70280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac463f35b9ced6bd9141132e02d633281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec680d94a398687da4e3a28f82d9c3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3dcd807c7e120f48f916cb027cc029283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a782aeb215062efd025a6d4a3be6b35284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03731abe994dce4f0291485b52610f75285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956c3ac3d505281dcca3e90b91e92d2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b68cdb6362f522d21d63f6c4005b2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df371fdd1233142f841a51aab39a7124288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9614743774e997011f9e97d469e627289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb04dfa91212684030fff14ae6cc5a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c7fe727aab21a83be810e916cb15e6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be5c6549ae934f84b0f3bf09e639cb7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34a6e825e8c0417518ce20a676a33c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b623e44f16ddd7f1927649ed8a9213c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6476a324d74e914c163e694ab5e68a0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b06cac1ceedeb345742765b23613cd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef17df3b163b093f66457e3a6291de0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b63006b0ca32facbbf719bbc9afe82298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4888a4f33fce74a0c8321e96068567299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73035b0a21ec9667f09729281d30af55300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45393c104a7ede24f9dd600863c555301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363cc9a47ba70e00dee99b038e599677302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6cfb6195131c8c4f95fd330075be28303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2a6ace2f20417c068edafa176d8af304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501dcb74646530fc737f8e88ab244518305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a24eaaf3608538797dfc3008f6f87306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70725a28e94a26d2913a6bb78a8927d8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ec50105eaf50f8fe882a84c2c8c2b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4bac0447ce7fde272aa13d1beabb47309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d27815b50a321407246d8f302a3feb6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68524f8bd121331009d5aae373b333311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe0ac6d6ea3eb62de004b402e95db3a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338775cbfed500f445d7e709eb9c5b32313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256ccd7d35fdcc2398e327de0f1c111314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a373a86303a47d1ec04b988242988efe315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603583e9431a806a469c84629fd5773316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8629cdbea65cb11d2ac4a46bca0cf2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd76833fb24438f40d26cd0de8795d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d5f4ec5ad9ac0ebcc3e96adcba496319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257dbc9790b974cd6f33680ec20121e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cdafa3f1c891626ced97f5bdb02a8d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113bb5a99235b3dc5a0a8b73303f16e1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa0c69c00408e53b30ff17413950ccd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5111d3ff488c30f084c71ae9cf7cecb1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d270d469ec0405e220a2f2bc32a01fbd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0409c841abd07cb3570ea21b988c0f6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a0e6f89a183e2818d738469c2a6fa6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b4ec9a7a2d898bda9c40c161b7155328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cad0c511fcd85dfa6571e3b9706866329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ead199a6083338531b971fd7dd0da330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48abbf46998c274a94556c3eb9d932331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34800fab1a8687a78d0dce992ab64c5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5115db972152d37ae3dbe2043591111333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f20b5d6cf102625fe4101e092eb3f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a6be1153d8a618c2bbe61b7b8b1f6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f16c107b7c8ba4aa5f9b8291e3898336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee7b8b93c588734a431dca589c7d64337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996bcc024e00aaa503a00135cd194ce338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb699db9dc508940e8f53b1d53464495339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b34dde3a75464218209bd20e621f6bc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ba6886f09934f28057623cd5940a9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023ba31ac34545f9842d9b2f2c2279e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeebe347c368e95265f283487bfa72ef343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058414a997d3f1a1f2d2cfe6bbd5fe8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff441da3de54335ad353da1d9dc1923345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7754f89907d69a10511afccb52f927a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea1a1e178e96e2a866cc84d043db78347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdde9f59fb796d356a19af125406fd3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0abaa5df44949ba64e888af3523110349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c889d2685fd820b3756cb24265a21350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb8a706fb5169dfbc6b55474435656351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba985fd873cc940a6187e7fb1bdd4d3e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de42d101d2fb5a56669d707eabc4bd0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c017632563dc212d4507957a7e0a687354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd245e1c6685b90662afb9cbdeef3ed355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88bfae338c8cdb2d3615391655f5ff4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d3b34a5d3fc483797ca54ac3d2833c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2affcf7805c34f5e0dc63999c23693358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50f06c5a7a9fdee22c4e6c976b686f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d8e7005bd2a65f2f7af9452c34d7f8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dceb58317e8f7c0aa67f8262bbbf5a9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4c6d69333cd70dcbfea1b2ec4a278362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ffae258340b6b9660fd51a9b14c2c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf5de94b1cb2e651a50c8115d9f7c8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da95ecdf538a284e3f6dc60b80e9c3a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e20677bff0a33b3289755479cc4bc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae1a911fbf73cb394827b195ba3522367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4722d10b3be95f7cc3901ed5f3669368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f92316a5a1dc519ed8333e482cbf7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067850878fae788d57d50fbb8165dd4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962bd12d9ab9937eabce23ac132dafb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31edba517d8bc6052c295a4cd4b91605372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd82834d75288cd731e26302b2ccf1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49215ff688cc556a5c6dbc9198136d5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e9b07b9894df2c2040daa0f7412ec375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707fc139025fc72d3040a279e5129ff376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a003ceab158881885b6dcb6f740ea9d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da825ded9530e2fd34f618ed9c2a2c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5499a6793286adad0b864878b990a1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d3b358ac4b1b203a7139eaa9c1588f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd94288411e619b31c295fabca8062381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d954a820b98ea8dc7818bdae4f427b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5867bc3d1619dd775c93264907910ed3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1933719f62671d8960ef551078603983384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e71538d91ec6b7382207f58a705a7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881027038362563c81dfc6de16720ae386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d6e37c46794b1a247d8de6929d44e4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049db3363e1b306653badd533a4011ed388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d2ccb792234ff8eadc28134218812e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32168dc6cfec32cfacf1875b231237d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78bb9fd5c0721462a4dc776e9f07aa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af55e6eafabf0213642d73f51cf776a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5541490e4167381cfab45bdfa44c0b0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b25c3c8278fe3e8f293c76615c9444394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7913e302335aae60c0335a4d432a1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51742dc9949770cd5c5a366d02dfa6c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717df7c584a7c2334619c502984f6ec0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61810b6dbd232ddffab7febb07e218398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d370c41d7877b85e8fc7c9207451a8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111fb778e62ebb477c218d23461db6a5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe5f5e1e6c00bf2b35a8a356cc06e1d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a202cfccb4b0ff3c53d3e6ae143b8fa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a8df5c5dcd8f8628d185c95d99f7d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f529e51b83050719088053dcde0a6a6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b05f6d3281b0f2ea6bbe87f1af5619405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1361ba56b106adba565e36ccf1183fd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1c3e0faa200d68d7710208ed5f667407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8427761396877345a46afad9d6f8e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce47aa10dc5d4a0a39bfb31609d7f8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849fc0b3120b02fb67e79ec554b627c3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8faad0be8100ef3a5a1bd0a4dcff639411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0fae9d3cd2f8fe7bcbff1ae7639cfd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c4a86706590a78bc4b660cb584d74413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8d1dde44a8a1f4cd5aacdce0bfc1b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411f3abdfc8791a46410be1d25feb66415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31059e192bd5d042329c77e3a11e8f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb3724bd4bb4fbc3f137c625d9d8378417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54bf778bfa1a6fcfc85d8516b232f33418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d03376205ec9c4b0dea26cf03c041419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900a3479cc4b2d8c53e1ebd8d06f649420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad514eee6c2a3569f22ef4571a2019a4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e319eedd1a9f6e296c085929311b70422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc999d99176fc9349053edce5aa650d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe584251d0856e466e3cc0fc15a323424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d60ec1080ab92103d3cca1f314bd372425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79908ffb5bdc55fd932cc0bf2e6844e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5bdcb820fffdbef5b5085368f601a4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9647125629717a897b0a46f042a87fb5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f82aa01dc17a665e2fae546ebe2de6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95737d75d2c02bb4f335955a8d2ae9d7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c2e8f862deaf05ccfd8922a56184ac431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b4d07644c1ae4323b1e867629682a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149a542cdbedd569364106289a1670f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13124df9713d1db99663daf95ac7aa99434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c98ec0dca73fecb635a3942668aae435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8141205ac80d657ce16935ab48daad9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced59cbc1afa4b5c85ccf8503bf2634a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da1a5cd7d6ffcd91a92e61d4996916438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d8b50349ce2de97d7b8adac14341b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63574783d50a32fba67b56bf1e600b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94042b2caed0a940b641d521ca2a3afc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f272e8ebb93b1bc23f0c1a0452482442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e2bd6cb381cc39915d9127ccbbd1d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a15d038e924420b7b594bf1e56b5cea444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d020a6460c7c6852e4fdd05dd766ae445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9be568cb4deb995ad64057b690a41446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db97b8d7c92f42d641123bd15b4af7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc90d77757cc571e20cc24c2099f1d3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5602f299c8754aad77d25a3aeedd4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a7cb8aa69c88ab65cf2d339649b41450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0fba14cf211c560ec81481d2c19157451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424ccca89e1812fba3f99358a2b665d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f027f4f506e590bc648846d0dcbb9d3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aed0bdd2268e4bae987328c4b865d9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943cc7ed77b65eb0909a7eafd93828cc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81bbe8ff028ee89891531e15e32dc34456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028d4de016f01f1b1e9a31b375175a4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd67d102372b7a632f3d2fb4715017458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2904ddc5042f4ca686e42d7720541459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9fd90cad8a83a01278c33768394a1c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504f957bc3db2838d9208ed220a34b9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d716a7d381e85fc86f8f5146f7c97e2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb445394f15c790c899f3a03ce65eb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d6391e892cb550df9b18c79d5a642464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa4588c825fe819d99ab0dbf4fabfa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d562ab6a00f3195117ae7c3b8e41b4f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3fc80090b09847002cb7bed544f68467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084dbab5502ddb9c87bfda13213c0306468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f79a037f5f4d1dc8ac8ffe602d0e0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f825b9a564359a2825a5b72319e209470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15775da1edb8dd0b1be4708f6d37febf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94483b39056b2f478742f20be4dcad472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac00fe9d25f80df7d602588f08d343473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7d86b2bc17c8a4945679c9e06733e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff8c2b777e2147c39cf76ed668f8e2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701155b5bf6cd5d53928f160030847de476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4383f279ac879571ef02883b3db60477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c736830f8017cfff9246de4c5ca24478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d754e6ac5c17729b8d0ae2bbdadb929d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a597a8c9afd7d1557371a9e3ff875fa3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9d1aa6c4a56bfc5442584ed5e6426481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35640a3f8457233307e0936f800c985482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1accdb4f62dab627289321ce3a5259b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67cdd8640849c86558b79f6685eadc4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6245fff183f4fd6519e437fb47e6a2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec6556ae9a010fb55cb6301befd706486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced064ec0e531be2c1f7057f3508888487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d48588746eb719cccc45da6ecdd2d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f79129c3448feaecdb98db409b0fd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a7004cca1f7ae6942c54ac30ca7509490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38508022c0cc0ccea2ed2a00abb16f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a77950cf0262a409318de7745dc7c30492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab7e87c938a6cb7bfd7a9456c65425493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a43b6275d747d5002ad91f049c6eea494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d56579363111977e19969ea3622dca495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede1feab392b6dd4ffe21c048140baf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aede8c7d234d62d6374e7562b0d161497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ea956ca94aebcb768fcf6c51b1684498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd244cc35fe3e570d07af9c1c7fa28fa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65e29a0a79f6536ae79df1f65ef992500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcfacc8f164f91e613b3ccbb5115a75501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a33868298d28dbff3d09fc1705a09a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca09d73ae16d5d1024a0d8302ef3cfc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6443eab5e3a43700acd251222bfe29e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4991fe9e94d5349af0f07a1264dfcda505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1052cb59fb63c1b86792013c5cccf9c2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77f737328436b0d7a5f55119bce504507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085dcbc405af16a689ed4106e6facb5c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45642e6d04e63b44894e595dde21c5f7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dabf0ce92ddc5e31c03200f2349a49c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10cafc96c8c559f67e718f28ede02e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8bb526bc1bb4587c13eb0a341c582f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be734aa3208566995bad81d27491a0d4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de437902d449aff9923fdae7276dcb29514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657dfa25f73b98028dbd5e17c9305143515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5f4e76b535cb34297d332a53eb7ba516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffbe4fd8f0a23965b480231daabe78a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e3c9995d87c981a80b9cb32eb5dce518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4c8313f8d2e1207f61558265b69b8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e175f6c70fa86e6ce7221091148aa04520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad343e15a014ccbe73738fc1a3f48071521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea7ded6c7d716671f19d1371e331430522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd3ee1980ec24376db4b095bd2ec3a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c0b0389ae0ecfd026543f7f852268524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c310d687b64040760d01996ad0ab32525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c3ae129a9d33bb223b8560432f47a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d13ed16fa84b9e39cfe03022ca930527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8a44f4dca0f503b910c051e98c7a0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0459eeca7e65f7afe6645b7e9c2333529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65133551ca1c2402f9cbb6556b6f2576530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b0571a31afa39df33318ee23be0305531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d66f19309d08885a23666171817091e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1500483c7e481419a247aee89e3bc4c6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d26ee0063678adf03763b4153e78d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c90b24020c511a2431d6d79e9eb6cf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87efa3af3d8080b061611e831fbd8ab5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764c6817812747b4ed5fe0db43a427a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94040f5bdedd809584f1f69752cb1faa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac33dabeacaf1530a2aa90d12c5ddd3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a28e73d831453c2a39083019016e4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b70a6261757501b31da8053435a95d0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec40291da9a3e29c5b684d2fa83f3ac542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97038b735751fdacb465373c915954a1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567366e2d15a2f6633c0541e012d73f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509188a3c832fe398f6474fda7f3e52545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0dbe480169ab6b7a2a9f8c0315c59546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b53d6f4fca2021c06c925326c778127547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60031f735a2b8517f3daaae0c27576548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dccbf945d5638fc4fbde6938de3b5c2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d634187fe7326a41f06d50080f7c729b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900f4c4933bc2425fb827450dc03a90551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ef2495edccbe7cd98da981acbdcdc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1cab12489cb72ba6e6b04926d9256553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9af010e819c3d6580b46447170cea554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015d0039c6095c3d99a7e26637bd20d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae8dae05ce76354ec3f09b122354a4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd929693eab90f32d75ec34ec74f7a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f46e2bcb5c428b3d468fdafcd9137a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92636fde37136e367dff8de980a80008559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3178818101b9f937e3b8c586a88e3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea919b05c9d71b47d98b58804e7533561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a1a7b7c7a55af0549b4b0960471dc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607db26d0d7926e6fcec1d776a2c7d1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4669ed36d260ba6532893fdf3ce1fe75564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e48d17309e56695906a9d1a044e0ab565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38bb93283fe89fca4c3138bafae75f4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cfaada93be92fd8446718dc232d32b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d3825d34b99fbd01bd7fcd07c52f5e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a330b7aa29c21311dfeb63e7394edd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe038056a4982f75e5a42d0f7b42c45570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3175e4b01b1d7ca89352c452b4beb975571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0824f7db7a6fa02074c793351285339572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51618380e69b39fb8f1b3d6c9a0fff2b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef372164f9d6cda4d271b13c506100b0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6110fa95e17e2f46f902c60f7d4ca575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a212ed137ecb00d9e5eac0d62e95b25576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d436fc0afb9082b75e65d5e8d34fd60577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb672033442dc1c2ef4c482adefd7f1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca11f7d6877322e514d7c3a876b3416579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb358f53d10651f2b9228009d4a7c737580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d92138793ef09d70bcdd3dae4da7c0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caee3e4487ef4549056e393ab922b5f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8d56a7582994788d6a4acdcda3889583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d08cc2c5df33b031db69652b6142e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95733ba201521d66ab0f724ce1aa3e04585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa7e4bd0788d82db4dc66bc7065190586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32be907784952b8d1adfc5dd220de4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5010dce1f6ab14950647220ab2042051588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b36aaa38ad079ee1ea90e680815b1e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb0d6d5499df72bc64f1171a34ac3d9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed73a0769a85bbb4beff20fdc86f44591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e32e0c7a01f2e6644266d0f1579e1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5acc74d7d714e6c574dcc8eb97933593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b4d3b5b9b9656ba9f1800d4430f816594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f89e9d5c84cb5785c66e0e5b886cc6b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d75334312bf9c6c4481cf00037944f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7ec3615aa6d69aced441e6f32ceb6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe91f7c3ac748b6526c374eecb2d5ab598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d831ba89770877f284798a42db015599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a5fbf18d4a138a6abf7653299aec5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64601604b304c5c3ec1bafee97da2593601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b9e3480270b9eeb6c2ce33ed70dfa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a3162c77e33ee85520aa2f3c7208e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f25491d7f92c03acf3e2581d6ff86f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3be759a4f536cfafbbf5c6819e4347605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad29e41c7e91f639a5d55c13285e71a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc86e395dd8e2fead8d065178e6844607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e080db08cbcdfd0eba0303396e9185608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18475115c33e752ffe7eba8e163b05a3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98f05d3f0fd2a4ca94a2001432e83b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e33826c4ee4f0a69bff992622bc3291611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcbd5ed0ae4e9fab40453c3b0af7180612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585bb0aaa6e86038ecbcf98689dcac4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8b93dd18a6e1904105ae765ba2486614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e6812339256b4bb3e4dbda35fcc7f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400885a4c2992e73ed396b7e8540291616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd209125c87dbc87c3b0162c44eddb6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d43f34137dad889a2680f006d0a3a3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b701df1e5c4341f7f4352cc98a7315619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec19409cd5a8a6ee5324a1af22957c4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5d554e399f559312a76436493fe55621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8bc14b39a2d8ee6f97f48963483b1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83154ca2bee316e49964d642c85b7fe5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a0b026e170d7e9a49c9ae92f74590c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f723a6b87d86d1c76bbd6e3f5176a0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6122efd5622cfe9c989f24ff8c3ea2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c4446157d49e6d4e7a10b07e4b895627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650be4fe8dd838536ec6195d3ab8c58628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb04332b4c09c64e1181c1c252a28eb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6925176e15b7fc474db60e5ea2e0ef84630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1246cc12ccc8d15c1688abece952de6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645dd60162033402087c5e24ad69849632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb94eb5a23c2d14388db429f6196848b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792daa93dbb3907f1b31ee422aba54c5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cfe8dc8a0de0feba1d6afa683d1d1f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8b3eb228f92e65d874b24fec7ef71636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c9381864a7d9d997dc4996b1b51aa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33333d9776c2b3732d18ae674cb85399638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccb0acd6d51a779bb5fd1fc93431f05639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797fb198043280615ea7e74b05ee047640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c836417c996a8813dae176ad3c4a96641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398d6114628e4b1aac0d6e0328ae9b7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af55479fc3f8edc226e18d37e935649643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed8181ac9cdffe455220232f53e5af644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f9e5428b0d0e2a17ff90c35248bc9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd81ac533d338a4d4dcbe97bff63dc43646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530dc485ad1ed37837c2a4313019f3ae647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c309ad2f83cd3f38e38d136ca8a48648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d03d5e5b86ad82c6ecf816f447b3a84649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a6678dff5d8f2753a7f391e329ba6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac23c7c098a4ae457014202caf4fe4aa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959608b67a6ebf5c2701398ecaa8b4d6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff467be6b443f0a3739c4dc1589163653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08d1ce02dadefcb0cfb871000e4bde654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9036903ad58491db53ec541294bd0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8e68d9c8460cf58078f3d43e51c33656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20160e1949e98f6b586b606f6b156e96657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab6adb4d73424aca12e6ffab0c7cd1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b057fca38973fbf341e5c6d8c501d8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc87a23a44cc488e479a4faa0d09e92660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414bb2b740ea8cb260cd9f6609d16717661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff286a3305d62e1d1ee5b091dcbd50662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481437afdd5032cacbb006bfffe40b1b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b5556fef5012e089beb9dede9e384b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8027e0df2dae5331d7b1794f35cf5f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8c390c26b53155a992e36004022ad666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ff00c3a0519d600948155d8f02f0a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e467beaaa8844617bfdf9bed5109a41668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0c86507e4c6358c96e6a89a48224a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc31174e48fe89710ae0a5073d93e777670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb49bc3be7f376c203da26068ba8e9c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b604de06193f3b60d4df5c3bd5d6b674672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158b9db7e63082340bad687fbbe35ab673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0958f8ebb6fe69add7d5209a652713674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c536a45a23f97bba92604a383b5d93675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663cc1953739d625e7e816c1be1b04d8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da02f34bd14e6ea91705e10f7c52dc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4a31257663cfb3e8184574e01fc8d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bebc0eae6055e29654088a01257c2c8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2079da1d635baebeba98d2f3e3c0d55a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca0c5b7a8f72b40c784a9c6fb1c7f8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8a3bfe5e84379225d00bcfb550da7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530ff33483cab1d1412965aac40a66f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc67da49bc737b5053ce3a2b5ce080684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066339ccb55beed8be0db822f8b742d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65085e949836ddef888b5fd4947173686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee1141bd652be5c7175d2b5b559c3a4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a763ff147d3b30569d4dce6f57c7db3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88fb97fe10e38a620b78ca5749cc81689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1cc523fe050d186ba3617f71471b4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347f81dc3af8e25d10d8a9795554b08691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf891adabd8e77ca0f8ece58f0376d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c534f6c8a2d666d02bfeca130a253693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031dae98118473b09b6d483e586572e9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b498ed90214f33e1cfab74f07cc89695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a65e2a6c8049590aa85406a45475e43696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889c73907cf6b118402c845ded0c816697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8514dfaa52c0dcbadf0c79b1e596a2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a5b7554f0c36df3dcc868680d730ab699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d5b54f77d29cbe709f55fd18f69e4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae28dfb2a2993c712d0b196351a5df6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c84ca9b94e01791f9efab82430a57702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2669ee2b47ceea42119abdf9b5f7bff703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6254e194546fe96f72a9ecb87e0bd51704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3242d9fe60ba545c117a24919c012c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4891f8d74c775d20a1a573950864a25706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca6394e4379850d4733bfff245ed885707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565df1953daa284a393b33a84f1bc4cc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f0a087e87095572f403bda6b5be1e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3921538786998296fd78c4bbb382d2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d84889d0742396ef1649151fd975f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e88404bb002fd82ad01a417a1d746712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f3d9d10ca3809862975470d5cd40a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d085062caab8abee35dcc80b118fcd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c8131cba294b1626b69055105522df715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d4e5e88d388d52a5847f476095f6b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6226434d9566234d56969f7063241d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b4f4979d073255ee5c326a6c42211718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799db21858391451ba384d6f4a14449d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17242783aec8549a4d9ce6e5f2f41a6f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa16678964fdc3f61f3c21cef072acd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660740621cd214b424cad69ff9c8b4a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1884a9d48b933aab495180c3c989db1e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5202aebac88f9de6a164a716e2020bc0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab3bf9cda90e261e6a9b9b53b08111725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001687dc2b69556d1f346d2e8e40a820726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed9c004449cd41509d385d59c7c452727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a835671bb56d43fccbea64da6fc38a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47394cd7c342401d66c8d82d99887f9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40a5d01028b955af70fb964e42f447730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9719d85f1e1060f1b7926932084aad731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a54367fbb6cc21250afaa55511a24732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b5edb2573585c9b12a7dfc338a066733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb247edb8a670f96666e949e89f0e696734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a346eab4c74d8ead6945471ba270be735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc73e5aaa659f3a0f59c54eab1f14ec736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a55d8ca124e803e6862285b1a08b0e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708938243c7491262e839c7fc8bd8f2a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf028c35d4890eb59a2f4ea764c61a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe0c30930ad1fa8146d8f3b7ca5246740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568daf117dbb1b5911d25b4d7fa9b0f5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2523d395dd9011557881f00c9dd6d4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbce0c35eb01b6e233dc84183a1a656743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d45d6f40f506ffd28fc91d1ecdeaa9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93fc8a83e5ebb84f0f03f08b6158b27745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da3788c29a58357dc6ebc54571ee75746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1fbfd1d878afbedae597e185f40512747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3197512435109df7a401685e05c5a603748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f341c2e664ab272643723fd74ed0af1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf2d510430034b7aa8b03081b727571750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce758063bade7d2dee730e6e02e18c74751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f49b29b5ab4404da17f07899629f74a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e37b785f69b5ba2c3076c5fbfd6d64753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f00a2cb40e8f8eb2bae69f7a72d63754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ec8966fd2dcc9eee169c04730d7ae755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd252fa5b3adaa646e99f7a749f22f0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462fe44d5307cfc530b0ac2d64cdbd71757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7028f9e3b2d5d45016d8f43265a69758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2724f7865db7aa5abff20e454607e1f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>