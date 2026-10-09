--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ef1e04f73665cecf70d9ee2f005651.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c868c1b3f3b8315a6f782e35843cce22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0ba50233177cd1c51cd1ea1b5a0453.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dde3ca2b8c74faf8af9584be0bf6614.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d67c520434a95bdd503ace602c649f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa7114ab5a8e361a53064137b101856.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60ca08c1fc90009b520edd97fab5f17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d560485d493244aa45ad65739bce6b08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14849bd509e066f0ec2aec91548f917a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905df5c7b0b5c709a02970edf41857610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9f1fa60a627e97d286e8810a646e411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce1322ab1768cc4a88a2d417470557912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d976fd418301a93dfdfff4f3a1f66e1e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900ba70c4de05de80be2da7e22f177514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df147bb3777b48f404f057fd344d8315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6e79986fc28cd10b7c94de91328ab16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7db96a13ba1e9274df3bdd030542a317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c54deedff23c0d6bb8ed2a46515b4118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c4c6d0f3f794c60649374ff81bff5b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a336454c467dfc1cb27c796743b4320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94371faeda473892db2d5cbaca85b621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfdc8d3d30b263abfbf76e07e46e6ce22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc54dfdb6a649c9f0322235eb7cfb9e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb637e48242ffa5b142c59ee9c04cf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee6adb5a027b9f964803ff0e71e9ce25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed61f44a532788f1bcdd1a6ed22b10fb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f67fd2e4c5e417f4b6cd2ef931370c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9328e0633bfa93b94bea014766b31c228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60193677962bd695473f32a28d2ebc8829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80498e7766c3bc2a1b7f06b06c346c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b9f09ccee03f3e7dba9109b64ddb531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd762142aec405fa95a19ed4f442dea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96902febb35a3a9376b0b6545f9c85a533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f39fdcef5c9e72041b7a93ed487e5e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e648207b36d1b7c7e6b3fd8d7afc7a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4ddee3683f76a9e93d7e63b5b7b9936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171203f5c61082432ce5faf3f58f8e437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63694ad3190145922f02d260a5008338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad59d3149d55345a2b58d39ecdcb3a2a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea63abf375d0c07281f0b21dba234140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7b8490f75260fc2441d440d481c1041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ffff528fd08d3222505a2bf909f1b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9467db3677b59aa7a3b69daecc2c043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a712f66f2c9903147551aa55bad241e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b5b84b6bac22b9517a1ba23ac999545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0e527fb8a014a027d3bf46758326146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6942e3bc3b28f1233b98abf82a2c447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d03b870aa37ad6b61a574a14c32e148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a820cfb76758e558e2b1360f8388b2149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9877b8405d71828f35fb0220051c7dd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b545a9bca783fa76b39db94af7f9651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa231f96db151eeb360b939ea3b2737152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818f7cd4e5f7e930d78b797420681c453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b685746fce501073c9f55b599a5795254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f87059f0ca1d87df70562bb9db9d6c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e636be957708c7c23844a8f5f58465d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328616f742466f26ae911d2287e452d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9400490457eb8c3bd5a9bcf6571236f958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21d86a3062f47656a29ed16ba8e22059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3cbc7c7a81be2bfd6158b61b4b15be60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a999f1d9aebc6b30201180c18b34d9b661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c26a651fbfdcd530ea1fa0c6d6f0862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19228180df20ef0c4829ada40e6cc44f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622efd8bb99fb425a629eaabf6b0f87164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84376316990c6474a45ea31964955e5765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba9292b3f301a35b7600dc190c254366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811a84140f1ca82e15b974a4a852d0367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3cf969f1382018fb0cdbbb27b373b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60f0ad98b75bbc2d297419163c484369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287092db427bd81236c230727e9f10070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31afc4005d067559e2b9256adf17e94a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b7ff67c227d786981f25d555a42bd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b0fc0fd530179da4c7da9c65ba28f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d3f48be89769bce24dd537321367e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406e402e1ccbdd27a5966ebb00dc79475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2436baee75aaaac7f0f1370b5e515ce76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98e676091781d895c7a6a172c33f5677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696a000476dd520c4fe830806cc148e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55889aec713bfb4b59769440fd10c279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad71456eb6ae33ed81f02213f92524d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cba5452a7039365ef624704627322281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30633d324684a3f4f959642a42ef2382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9388ccdfa6983012d37e96d2f01e43d083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2277bc95a4488a13594c1083ce5d0084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2f3c8a84c6791982336739978954f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857dafbceaf79d6ab5ca9905600e54e186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df2a2178f4ffff9f5d484d10c1704487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c21fa19f37cd3c16961aa4ce7c71088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fcd8e31ec81e38430f2fceae88b5b789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9539733d6005eb80c6b096168a44de5690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9931a94f30a7a53ef0de0e868b1435591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa3bbd60ac22c64b28e1fd256c169a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257a5704883ad77690b7b257101977f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e64af7bd45c7483b2d82c5d8bc7e1c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db59566c6771dd9ea50a389baa9d41895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf336a09053c5cff1c4125f20cf5356e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7899c29bb5e6a96b0443272cd153697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e974056d85cfa3079bd0393bf1a7fd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c0691eccf9a20dd6cf678f38120b699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712ef973a43a94cda693151927fb0c8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67d2d85577ef088dde7072dad8dff4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6bf8d4bb22580fc713bdb782c1824102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21768369bb049225d08ecd468e29cf8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b29e8825887856665851076c54f12104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6477e9cf8104729b96501d4b75405d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fdf199d6acec64433b82111f28dc8d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a9ba12f02663dd392d74932bf69b3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c70bfd3adcd7adadc82f358cf14bcc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9389d747a8c3e584197558288bab3714109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39b12804ecff9178384b40d277f358110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ed40da48767af6fa3c31c622bb88c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e8572b4ec2a1dc64f6b3e00a1ab16112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc93aa5741d177d509c660e26839322f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7353c07cedd00d32a4e31cadf449d2b3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bfc3e264b841b333ca0bdfc429c883115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa5d7d4b4b6b79576e7efab220a717116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8d37d3873053957f14b5e857f1994117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79513188af85ecb111ab24892740bcd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7f9f4605138315c59f479cfe4422e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae975e1f591122bfcd1b0a7c886a08b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4efc8f17100e994c12283551cdb321121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895dee21ba1231af404de72f1ec724e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626771b26e423ed2343fda8866eda305123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b7f75732a1483e4c1765717251ad7e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d62c97ddf2680222429a3b6c40180125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b6cbfc9cf6b8865194dd4b13a9f19126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e547a3aa48177b11f4ce36b34c00f49127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff33df1c7812bf9f285ee5fe31896a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd08463daa2e9de1df63344d45f59c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cfb33b10c3f03117c2675877dd0250130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7cb4463bce572ba61895fd0a2157d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9b99106704589efb28cb2e7f0b824132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2362a5c9cbf8c667c152aaee1a6a6a0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094689fccf2effce3ff8726bd073048a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1327ab26582b8db55610ea08c9dc9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f7f544344987c148363cc22131bf0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b599d7f2b05ddd8ca9ff03e7448e86f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df699320a28ba0f0b6c429c0cc7b146d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59504c29951976f0acf8b9f96bbbd5d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fcefee736dcda1e8ff7a807257a143140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e3e34b8e585fb3e5e810d27add48b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7fd7de058877550612860606a8e123142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79e5a907d4aa95116093ec32fb0a9d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ed2bd56db9f4b34e9f13604a62e9b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3773751b93647c02e64b1a3949536b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154446943eb83093ef47f15e49bf20c0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78dd9dbe146d587bdc080356452b785147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95997c7828be3515a6d73383842846d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1723c61095214e66670229ee36061b0d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f364838a849835b27a8087cb5d585150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f87e9c0f2ca5069c235ee9db14828151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b41fe26490d07c91dc34607e556887152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0cefc5933f5033e43041bbb22736ba153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfabf270c4d2376507d310f3e070391154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc37e4e0c7337ac0fe3922b203c0a8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d6cc78a64ab93083e5baa9c019760156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3193c870296fb746d53418ad602f34c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd1cc10ddfcb787b41a234216cd673158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab883b83b9a127707faba8d3c190cd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f820b43c2be24be13c0deb12f18a360160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc3d72ab9819329eb0bff8d79ecda5a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a10719f32c68404e0c21ba0c4a1e8a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498de6b82a9de209b26572476f3003c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c28aa66c8df75426c1b573640f143164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7084999d04c1c9762ea483ef7827ee4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238d19b24d663cb59a0c96803edec66166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a5ee6630196265ab7159b245f72f9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a227b59acacd97c11c2b79545433582168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a2eba0a7e52c5e2ddc3ed8f8b68cb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c47a1670ea54fce03d8511b1af8aa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea822d2333f16cf1b426dad0b62266171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91186f6d786e7cc755e5f84f7225ba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c85e65b34985ac55aa1030544e521173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad50122de87303402d8bd4d23a3dce174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff56a6df45d48a623027146e016406175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f249fcada485e4f174cf65c34df55176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1221123cfbcd256a158c1c07a70f2e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e447b4f76b36438f0f645b1a20d2ef178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8d1e90c5e22e37b720e91d0736132179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697252c8276c1cd354c7257ce63d20e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2743ec94c78ad72c5688742399a0c94181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8f912f05f4ec7e9984f2545a93cfc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733301e6c2c1ef0a1a01b43b5aefdcfd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90602c843f91a238f970a70d9c91a4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de0be6372a9890e0e598ed38c8cfbd2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e415855f24df7f542f37093f4db72186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f1146c782a3722603f1ef55e7be9a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7bb339963809a068e79ed0ff841348188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120de200b96e28fe4cd742d2fe10cc3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b092d6891c716c14705e69eac1b360190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba3741c43b519d6319cc852f85f2df191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5f18a9ea305d7b201129f3c6edee0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d774dcf92600f941361a26305f210ac193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59133145b23814350cfc7efd6a5e3a6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce0d2af8b5301b66d293e9ea129721195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcac27ba5b59d989e349175ba845cd3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d5eaa6fffde62334f4daec06f1669197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0124ac895b38a0333be2592c189d3a1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4df705227bdd8036225b3fca5d830199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb372f435007e8c9baf4ca1f0840d5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f75feb99cb9ed4790cdaf1438c19d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce5fa33701a02ce19ff0ffbc2b345e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a953fb4937f4beb2605b42d54caa2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8e06f932ed9d9df8940b8c755805e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e89c4ac10ca3b04507da8c6000a59205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85f65ef8df49e747ee3566b61d71e4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf47b6d350d39c2d4e39a1ec9a2351207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0542baddd01315a976e2165e5a098a7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3dfc0c6afa5a8dbd24109d09a9d358209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010796233c6c823572734e38b9394040210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5e76c2e6922f3d1308a5135c6b1b0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8be65480a19e72f4fdc55a01a2afc5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e52c60e90deb1d1fd05c65cd3050c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca05605702174f0682f089f5b61f6425214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605bbbebcf2d4e3d720eb9c8874ee3f8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7ea2fa283e2705884df0676b10023216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eaa7914aea6230cda1082367aec2c5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952af24b6323a96f261517b172998584218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90153d1ab96e5807cac9475a519c7156219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0269e4531e37185bc479e55a1a155220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5717609b0e8e7c12f94c6875096de4d1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291fc32c46c3fd6288f5de2ca66e8d14222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e645a6fdaada63a79fb7bc56c7d9f6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74743f47aa25326bb4c4abf5da7b01224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b3b0b80bf336b7709290df0856773e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018da67133756742a0eb04f66eeb630226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19cdb6627bd6d4433e90b6fe92d7656227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329c08ba8b1d8dfe8e365718f7b8008228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8e650b37ffa2893205e2d0a516ecb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0b3b67c0fc84431c7c86ad0e4f643230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167733d0d405bf45410029a11406e541231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d32f05e35dae73ed1ae70ee1dde677232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05a556415157e9e5baafac92a2cc6b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4901b3fa14c1ecddddda25dc19e7f6f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a6e1ba1e5d6d59f51ab20a676170a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399148c3bfbd5be85a8d38f29b48427236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06454a75d410507569862b354ead830a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c2f25157449f9e592f1c24a528d19238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b72ca9ef4fbf20178eb98d8457a89239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e29aca250348a2fbce97db52f9c12240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae285c6dce85fce625ff4bb1b57db9d5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9f45285fc8ee1ad971dd21ae25f87242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c11b0304e34c49170fd8d1adb5346243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314908f7858923ac180a6b6f520a50f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbdd8bf070d2abce641c58d5cf1189d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9244b29a18046f561f7d2286eb42ba8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2187ccc25c18ad9571da4aba55ed35247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692316b87b15abbc6649c7d9af2377e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe59b11dfad12a6a5637b6dc399399249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d03f8bfe0f231231bcda91e9fd214250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7118947c05f88720721a8ee28a727f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb97f76f1933a141bf6c0816bafacf1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60366752123ca91f1e20e10fb3753f32253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0929c4e359e96e83a057417df8f4c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702aa2c8e3600732d0129a65f743c49f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9fb4b26adeda26810b1edc8a8dab54256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57d05ae2d4f105fc3575f4b174bcfe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f4be5ad1354ae81ebfc3c344ef893258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4591b8b96c230e4a6b570abb801f3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd5404ada571f810b26e147865a85e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c2fe548d1c7fff6e8af566d423a90261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c72e06cb031ed3f84d47d914936db262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff04285b9a5388fb0833624db441ed263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d618a015fcf6d26417a2cd4c8f2301c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4636d0aa0b318440556a690b0ebb8e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab0ce5e39fca6259092b78adbfa7e0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815ddeeb6d782d0bfafe5c3d24cfe38267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a261c77d63eaf2be420e9fc1e312f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b2839254e4d76979fe7afc4577ea0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac688ae3ebf5eeb0c5f1c2b9ffe5a9ce270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd7afb4cc53c6a879f13ddd8890728271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c829e7b1b7519877ba0f47c22a5cdf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c34ab69795f22b6bcbf907c5e3e63b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1cfd6c7823e5986e84587be8459e61274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f02818f8e36c65469e9f56e5c8a13275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d72b18e956ece12aa6c37a46d955dd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e99dbc8995ea9be33e949bee376132277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be351d313bb6978576490fc51ba698e7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be6550ffc1395e4baa3e938f05a60c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b1be030108a575beca09a57c2fd3b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72844c9901183eac19e42d4b4e15452a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04008ce4f6e7bd9c41cce43ad61c3e76282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d05c8c9e3e1a698ef5457e300c938283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f870da01af73ee8369daa5ef7f51f7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea290a7e22b80ed57132ef53939bb94285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3a9e92c0aa230802c4971290441a4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeaf5c8b3a925dd2509868315c6b373287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44b7c7500dbd14d2a91b7e62357ec6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fdb32cf60f6061adb26a5e372b5a04289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8773f7a684e5bca59ebf20adcc61dce5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2024314fccb16f72e9fd2ed8e8c7b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d76129b4ea7c248bff70090c369b976292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b561d3773e12fb8c844e118bb2cd529c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bce3157f876797eaf8f1fca6899217294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe6ea84e5290b6227c2155197c60cf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f55cb4a73852301f9f58a7420698b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bdefd6f9e90fee56e9063c10cf2ffd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf255e5f279045739822f419f48c99298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57aa798d0be51c07d392072da21a12299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc36cd7683504541e3ca7095c1c042300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc17b0bc3bdb8a46e4724ccc1b5a116301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf695d4e6663a106efd9389c21ec0a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be498d177c7d91ae0496b1179e1603303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1cbbf05e491d1dc7a54d12603f64d8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a99a401b512f37211d4d8c39cb2a26f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4bb1569cb9becf494e8de97be91fb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3b7198abe33c94d7f0a231e38b7a3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc46bb793d9e1ea369119e4a875c1a2e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bee9d3f77fa161034110cdb583ad74309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ad09a036c2afc506b8ce3aa32dd11310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18150fa6e0216f529ec98ac53e429dd4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8661fd992f90aaf042f8a8217c6e79312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ca4190cd613b766b3eb101ebbef2d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee412e164ec3e5224172307a03e21c9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b01cbccc2cc57e43f17d04e6bc8cd3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3174f219df3328fced9f6aa172a72316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bfcc8c719baebe744c96474908d92a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026287734fb9d64eca3afdde121acf7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ab092444db90b5253cc99008e91f5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125fa911c04a96f026a10033d0afca8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790288a3765bca7b61568c4a11d36253321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e00c9117bbbf40752e44a6e01738c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a034f0616ad4ca5fe8473b4227794e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950efe22da3b7583a42fa4768e5e564324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d748ad2d8a3ee2c7a38c2d1075e2d85325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bcacb22fcaf859cf01ca3270e0c92b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7803945c9517572505958c230f2ccc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06fa03edbcdc31443447f1b03217589328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c753c9e98f17bd35551996f938a35329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd76d052743c62a7c74ddefdb47c720330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb116020647eeab0b0a1c52102e3256331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895150410238d6f46c42a30255f35370332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df26950a8aac6a162084c88bc18cae333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f3a83872a4616265fe0a9b989f3bb2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce19e110ef6f93ea4e529c34b1eea3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ed05e29a71a4d7d189d99f39cfef0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f93439c5beb646847c27603b203fc8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579fccc2f3e959085cc18af34f8d819c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048b8c6fdaf86065f066f1a55fe447d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223e7fa68e21d42ba15917251182ad8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc305b68977d74706232e172ecc2f2c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9cf2d67330fd28c3e1dfae25369146342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289e617e01821c76bdb44d035e083ec343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e354fdf6fa3df959faa2d9e2580f5566344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17e32a0fa0eb33a6c7119218b9487a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01a199b370e4221810c49f8cc2f555346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c12f77a65bac260d7d69df3dca68e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e90f2c540c35b88cd734aadabe0bb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf4f7f1586a532f60c5de93197145b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8711e82f873d1bea2a529f7b718de282350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a9a33bb19e42e2b5c41504e5e1e7d7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a700cb0c227dcac0142e6d42fa93b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26cba8118a9faa4b5c59c0a51cf026353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc41eb445ef02f256a53c62ce169ba354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf896b0546dad14df8f3ea7393617bb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70567445744e569522eb380905dd206356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb007df44d9ad2b680236e79324bd2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e700838c6c91ed1adfb4e706f953b11358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04730c5f561899f077bc46092a8d037359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171ebf89a7da08a4e0681b3cd8c8785360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5256df86c820948cca5973b2c8c67e22361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea88c0f4adf50a3dfb7dfeec322684a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219edae7dfa414ec30bc90c6d297fa73363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182568a70e5c1ab3b967cd06750c145364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f851b1f97187d071002a2e85de25087e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef888292fd980689ae81b3cdb629c5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26291f627107bbe10b89653d16848840367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5bd1f5ca80a9da36432869e80688b7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b1372a493e6a6471e4b27ef3928bd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979332939387abf06f19b85ca0b1308370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020e21ea815fa0862fe3dcb1fefaad8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392d8a62c16cba4d0bc69b5f115067a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf797835c0b9a67eac77fc7661d1c9bf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da9f58ef4102f73a833a750819c718374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0574c70b88a4197fe742c4b921a801375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf773451a25e9e45533f35601a82ec376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc490b46a346ec3a4d51bca06a67f60377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d899ebc13a3f1f8c3c403a54272d4d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949529f16fc3e1aa4a36ada48fdeeec379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d5da71633095c1ef1c11ae94585d8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad34a8a3e620c8722ff5f8227bb8a3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad825d6267437c195cb2996f1d586093382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f703f66e43b7dcf1815190883710df383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677fa34bd5880c07605766b1d698d76c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf75539d13f33577909c268e094a39c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95188ae89457526433cb4255e6dd646386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba40cdbb2d08d1c4f00b5f0fbb09f37387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe5a0bedc0706725802a971025e8474388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139fc8a10d9432e3fac43aeff406f85e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49363c7a36a8827b156f8ba7c0606323390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65812ef4333d0040d35bfe49ebe008e6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de21e376dd46a272a6964e391fd78e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cace27b0cdb2417dc161fd3e132f6d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b9fccff5a76951b65c944bfe35238394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1e86c1199118c83cfd13f15fd4ba3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc41266b8600de49753f2be2136a1d6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a71a8fc82cc7ec374ec838f5a4090397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b355528bff75bf4b8897d37a3e386e9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318bd5aa35f60f1c6592862957fc61b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4917bc9ecfced0dd0213b10ff0e445400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a59e40e48a4947384675dca6a44e37401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e46a9303e47f85ee57473336b01e91f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c020e7f771e8e1055c26bdf9d3a6ea403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa12823bd43a2d75593c48d29e94a5f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c04c847ec75259d2cf4ec7494c5747405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03761daac494ba625cf85ccfd4c57e94406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45cf60558c208ecaefed4405121e2a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2259080b641b4dcf83d63c653e67f57408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b07bb87413ba7ea0ad012329e1fb3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0851850335671cdf982d9ea83f2c5e24410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262d29a01afc69a045e77ac55a6355a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a301286768b53fcf02efa062bccb4bc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68f196b82f817afd376b9d7870ae1a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f364effee88fc13206e6e8c9645285d7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8b93cfc55853280a5b424ced94e97415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbcc9103f09054deddcb8603297c9e3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c111502c37519e27a7d597ccfd19796e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e03c68a1e6ae1004a1d423f4c608f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89367bacdaac77ff4d67ca889741375419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342bf08a5ee552a418b4302f19ef2c7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032dbad9a27d74f6603dcf6e0767fbf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685df43ad8e375186f8e8b425b046db5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862967207dd057dd6e12b96a5c1fd4eb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0601f59ad6952fe8de2c1d06a15b69a5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e036393c6e524ffae7f4ace0c594c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb139bf69ab8d4782c3af0405e10033426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9438901dff3f83f719a60ce20267f4e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a487bc38bb4e57167f6d8b773d249428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060f36ea7036ce9164a3e71266078f7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c2ee1a584fa034996247f8d692ebd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b8c1d9fdcdc399f78fad69635208e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed216b5c0c1943e857c938e39494c02432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c3e758b908677fea1887dc90cdf45433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd189daf310b8403a7da74cfdd353f8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ba37fa05aefabdb4bd8672461328c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48451cd472d1c8ec1d6a5e2b9839ea0b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a165767203cf573b421da6290151d19a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c46d4774d511897d615d3e47efd99438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b33b8aaabda67a9aa4791425e84904439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a6de9fa27d403b9e8731dd6abb5212440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff9e1a977f37cc180648c3dd59142f8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3356eedad4569da79cf8878d7578da442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d02cc93449c0ace01a7178beb73ff443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f36e0b348440604677268518c46dc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852fc68ed2affb231bf01f32c85403d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf8b625bad821da1b9a47a2cc6fa44446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c633b464ffa667006fbed1ff5177d84a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b10aa4adb1da1d60d1bb3d55c66bba448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6088039368b9fc3ea4987b9a7b6332e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88cf05a4c71787575d8266a84208f1b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f848c7c15bf39988dd7c97666b7e00c8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaacae3c5158dec5ffc684d199ef06a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c3adeacd8d0a6e714a0f413ef9a4f9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3790f132d872acd1beea5a08ce5d196d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26752c12b3666eec07db6c73016aaf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7df629d0b2521210ae5a863f02f29456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073ce835b383dabb72a6dbd40ca43bd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87564f18d00b4b946702362dd3138d66458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f016b71f8ca29d296fd78a21507d5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959664810044bdc730cb910cf301562460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34306adda61d6f030dca367b99437814461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee3f40004b350eae67401e3271f82f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65502e133f75e26968dd5438768366d8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f873e0bf3aef4f3b1fedea23c60e175464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d469c2966f6d41f966fc277de7a1772465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36ea312ed59100599789f68de69959466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc1651fbe55fc18fb60ffc14e6748d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16361a06ea364aec852ce6abe6facf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e0cb40cb77732385b0dfc359303e68469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4beb1a1586054f96d981f68059dd5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3795f32373616563f2bd429051170a6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a100a67752495361bff7e9288f0754fe472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b115d9032d2222d018718c799f7b9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc458a1446b12b862f79b75d718638474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38dd3ceba77cdba5543a81ce548caec475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e015fda92f37ea810d374c2f0dad33b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194851cec05b9b4a4be5e9b394ed9f4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1ed93a861c5116c0cffd52521f7d1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ab9c78f95e0e297718c24b9b697df479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ede9ba0fc52f3bb0d6b01bb7f329c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6bd5b8682a716e6a6b4928883a308481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605919eb4b9ba4a791f88388eece2f2d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7288617bf252aaa50163a496f9c26483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b42313217a32d055c2b66af8a1ec6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef962cdf3c38e99902829d0212b602c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac478643a93ef5ccb8ebeb7e060f2af6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232610a0da6f852554ec59b71def7cec487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5821ee06b2e7079f4d9dcc2ea5e2ed15488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915b69a6c878977b77c7caecec99396489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6150f4db44a04c2d23ffb0d7f4012490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d99189948df959823427effc9a0484491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e6f2ff5bade44691e7af9894ba6b50492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8a522c7bb093f7be96faf10cf2849493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1613b4bc0efc2aaacdefc18468da7bc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380c84ff856ff27cf2a1aad94d202d2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c31c4cf089bfbcec0d596b11920874496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d01564d9434fbf15b9efdcf8498d4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89665767a62b71707da416159d63eac5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27514a442f37edf9913d596359ad2adb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f70af65f4350f188e291d594b722dd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1322346bbf1fa3743dfc0d733d9d62501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237b50c90bc2678c432c8bb274fa639502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69adaf66a93f273d0d77bcf1506c36ae503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec471dd87fc065ae6a2d2fe6901e340504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c2196014ebb49d80737b963f01135505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e52e1fe9deefb10890647963f42352506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eefe4dd83e623f7def0935e32f58442507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc179f45a0a359305c20fc5a92d31fed508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971b3a6f6c5879a3b0be4e0dc752752509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7c5f7835463a919cff72e6d8eead7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caefd885b7aee2fd367be58d539d61b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8db5db49af3f6f196db51d33bf192512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddcd7b2da593d916fa795bc22ba13a3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de6cbd44540ed5edd0cafd980d345b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93823abaeff87266771feafd3dea7322515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4f1961bb576f49f72024c96048e79516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a29bd50ac9cea5aab042e63f463eeb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f2c71d899676008d83d81962f859d3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798687726b3a77b50656f283287e0c8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc4c777dca02cac80128d4201b594b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271281d517db50b60bec452370e8cb0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9c28210617fd713bf0280b5ab7a2c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66c88bcf4c9abaa680d9ea726d7898523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db9645e24314f7f3c0ae205aa196b95524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5728eec82e3758d7e590319d0c9714af525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651df79747337d86f3fb65f57cb47ac526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920dc244793a889c1a6ba1805180fe9a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75355cb815000ca7c4c9a452b3ea698a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab7342a4c3fd5dbedefd8d221049a2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1bf01cca9633219f446005931fd5c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e7077298f7938244f4c2c8489f48e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf1e4e7921f04400b24a35d5093d2a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da24b486f828f81f14b4a1e232a78e21533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d243d993db82a717cd8c6f54d3850e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1dc86a67ec496eb9bbba97867a7a61535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50096a068dfefc2ec204e161fd7c97b3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e10fe34a5830066dee12d4cef4bf4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cbacee6fa8c078ffe5311ae7b57006538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0784e3cb1ea02865a7b81a9311eb4c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4235fe3190b810950373a47e20bbe8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc2e8ae953212a96f645b31271ed88541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c713c3f83927e6c80e45654ca8903542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b03ee3fa13f567bd6a090bf0ee2904543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e74a6980e3e8866c0a0b604a4ff316544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84453f6a8c6ae6d3e8650f28ddcd606b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e394eca2b88d03e2dd6577367fda1f0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800e2fbc4409e9627989adc2960dd0a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41e25aa275f5c1f8460b960f0e0678548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05179f4b4445c5458aa42640ee36f2bc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d7b3e66e10b5dbe2c702d1e03841b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5bf5318829a2a2fc6a8557846970d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834fc0e227cbbeb92c2f330de8faa94552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d0493de890b4d31f5cf4dfc50c521553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c65e2b3497cf48e6300f237bfc510554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e94a82dac9f19d16060fa1c7798f91555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be19a31c18f3646799c83e2171632a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b7979bae99440b4771c8f9a2d69f5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddbc64d8eac83a0bb7f51dd3937287f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e0beb18bef0f5fee07eeb26d806d2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b815bbcf90f8523cad49a0491ec611560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd21565811e8f58d95e43696500e0af561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f3ab97c91d3b0156188afa790292b8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3915ff884dbc1289912e658c63f33563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f40a4835ca56c41757e99a36f16846564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5686da73192759b94131d2f83b2320be565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c253504cacd0b7e626dc4fb6533afb2c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc2df1b2fd74a8a1ecc5c2807165f5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e0dae801d449d48a87c0c2f34d31a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd7850d389b1062cf416f341fa9b56569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1755f789a6636fe38df3cef81dbee3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64148a047fde5b42fd2bf580088b70ee571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8132ff6922236424bc4180f2254a880f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5437223a8fffdb82d26c5e6f56ce853573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3712c8f5b9006410495c39acb849a8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f1c505b08ace5a581d18015a79bc3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56ac1c55904618cf7a7fdf65613163576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4fb712591a80752e592978c483ad8a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1886ce7a9c76a3f02a303a9fcb38597578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc845da0408c37990824128ed4b2ba579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2282f7f70067cb4aab7dbaeee127d32580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd0d3006c0dd3a1176ff0723f5be885581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e940d58863522d9dc509fd45cdfce582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db317238b285177ddbd8dacc05743757583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18dd5d7da1a9336d0ddc181038d5aca584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd40aefc8b58499907ea6575fcc966585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16ef8e14c9e7ad9ace83ac71719684586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56fd6f010b8260b74539797464729b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470684b320a4cabb48168265e47cac3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84488f48a1f9ee84f8a5728dfb7e8f4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a2b0126f2f5368df2aa5459eb851b5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0101e162c65eaf3cfda3debd36381591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce96ec5a64dc75fce67a8b481446df592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4151855278dc3b9268160b55e02cfca593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133161afd8fa75eb26070c2ab32773ce594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa857bc15ba1b3d91ebe6ced700a09c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b41925f60be59a65dc9b8dad1e59f1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44eb789f20dc3767cd7eea25ffb15a8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d9acbd76f92a379e677f599a816c13598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31816780f31dbddae34ccd1a38b202e0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae02a6cdb15527760712b172c705ac600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f28b0e29778fe0d916d409bbbf0848f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799830f01d20bb673fd177f51b95b31d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc0b89e0ac0a127ef8abcff038fc78603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f11b3aa7a6acfea48b8e16ae6c51d5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a63d1cd11250aa121e4b05684e0d7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b26fe144e753b2f41e2538791bc8e1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b204fb734ac335ac458f1662011142f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26fa5198e7f8adcf673d8c4f685678608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7120d755ea15bb9c6171655ccd4f9fc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68eb2ce2884e798940a59160a0b7b1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f5a7666ada2fd8cc8c17087bdd324611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e73d0a9b71abd780af16de0a310d9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6191585bbf51c5d7b853cec506ab39a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e0fb866fa6f032c1c7770d1c6c86a2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722704e13d2a2d094de57a169ccd9f9a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f70f7869720eb74c5b9c86ac60178616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c03b4c5ba971acbc2d000bc29a05e0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3016ee5ffad03ab56d9e1e972434fd5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525a6e96e56c6b648461e2aae6aeef9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02c93accbda062e8b6f421f24bb38a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ad9a8a4f52468da3886a401755447621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c9d14870d62c386716e57d3afa716622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16075d447300e907f5a8e7d53ad4e0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b129d17b2b08873597f91976f0b283624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199371d2dfaddcd5b33f0a2508895ee625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82502dd10639a77af2718fea15c0db80626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f48dd138d09199e035387bf1886729627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f53eb04d0fc72577e56d5ee043d8764628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ca8f037e33f56b0b97c274b68d618629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab32978c7a360de3c633ec2fe6796697630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748945b70e4c40a3d5435c8f3ea4a32c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb4cbbbab77996d4974acd1a343970632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7279250f7b5c6701a1eccb7df6a919f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af1a4de90c42ad4bb931c0baebcc4f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14a540129d31733cb2fff3074fba22635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77546471411c85294326674251eeafeb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa591851724dcaf39f856ed8afb7a02637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3b03b3a556a4299e8e586746d6f7a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c2550313087e1aef51d0ddbfcf89b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247892370b3610f5ea5e6f956a7bcbcf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc05a7ce551274cffae7ae50d21080641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427fff4b5b9472240319bbd7eba01f74642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4408ea122b7130ec61dc3ca2d6120df643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd826288682864c8f042e9de3432749644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5beb5bc4b665cf0a4190e05a7fe9e5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a5a5432adf6b754ba9c76b8da3f23646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ba5fe0feaf274aefd988f6db6d3b9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48388aaf8e20d00701b1b1f8e4ccc8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15362c86950866697a244e77cf3170649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93869200d7c037aed001d16741fbf033650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6337229db72654772f65660f7b15e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92495b764615a480e509d54a3d71367652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255680250055e749bb0b56f859addb0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4784dc3877338971ed21602518f5a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9e99198a4f349f2b9978ec728394b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ce5cc106bd8959618d882cdd9a1db656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d64e0d46e29b0be254de4e9eaa42b7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc719a716b970af69b0ac81ce25aa510658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b96ba3bd9a5f44b566be622476810659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a6a6d64bd5f94d616096da300b3930660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f9b8cde8bbf49797ef4bf4fad7be6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce860923cef38a32ed7f3b9c6a1125d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa8a9c08535b5b66a102c2430f17f4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625cb3c34b48ce4e88638eed73a4f7a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa645e2627403725923aa6e3ea651b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae5ffe037e1da2768ab545a34fd6cc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad818a245ba1bccc73f8036ea443be667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7596a24d18a0c38486730be8cb6d1d8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ffbf76f04b101a507ee154956f6f6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acedf0a6d07b8728aa1970b37af7a894670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e186a2fc523b7e562297e32c9557aa0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2704462c32de46ca1ea7cc485e7d26672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a916060355e086ab666b75a24bced673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997c27a6332c7ed6116941f9aaf7c8d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee03e8500b358bcbb48ed72f13313b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233636a4f63ff50ed32cb753aa807bc2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54619699a60670310f1c1da1b55cafcc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec34b85f67919e665ce415e0b71dec8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769cc63a7d2b77f3c69a41b267f0db16679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d97374682c1efb0d3d966c75ccab7d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec32e44296928efe743ff94bfe0fb5c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6fa3dbfcdd9b4afe8fb9faf7705475682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64cd664d93d4f13cb49c867745d6cf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57736bb1ea7589d0815d6edfd797de684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e7c3caf691cb519328e556bae9362685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063c255805baefb838ee133edf27b18686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0635c7163908934c2d5b1f007598c2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7655ef02a435c05a2eeb9cced206e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e86a42c4c99bd9756a6b442f8f9a2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaee122544b44e7ca1ab6ee8d751219690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c375887869fb51a036301ae488f357691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816cc47a117fb5551216c32a837ce8a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92190c86e25caf3325a7db28daf03a7c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6dd29fe1e143d4547986a9f97fb026694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e82130825663610d9c16421b7c4bb00695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a66610be047a0334d16ca5dc54138696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a020091d657f263f9ddf616487d25a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa738c8d5df10ffd90d22a12cff399698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d061351cf9bc79ed2e06a073c1c38d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9521a75528e5ec24cd5365a614740700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ad51723a3c674a4d272c57f2d1f45701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec26232c2ddf88d49639151819c5c0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8486931cbd394eb744dddac61bdb51703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f931ca302a33a304cc561f90337941a4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc884d41bc6be191fc69525c95329df705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e37f79b6d21b7984ae87bca40eea90706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14abc489109e1e64d5a6dcb957f63549707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531dbd7ef7b8ae2696bd8337d5e686f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9870df79fa9e3485843244785ba405709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb37ffda6eddc6e798339dcfaf7c7ba710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9415556c1c4dd8052fe9f0dc484ad1d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84770c135d35346cb3af7f90966cf623712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768382a5958a058c1358baeb67426a1e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417fefa2cb8d05a96617406fb0923a34714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8596750be8e134758fe9af8f625dc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd84331cb6a2c0a77f471d8a486f2bb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ff488144983547f147eb973c2d4c0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a75458bd5d0f215ffea703e1e2063718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444bf9db9ffb7e9c4a999599fff73d2a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4d00acd4deaaae65ba91987742291720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315077881fdbcfd967940542dbf2cbc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf3c01cc9ad1cf283f05dbf414e7b0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77142d19ae3a1af4852df3027c6dcd16723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d333f99a82709e8eff463a11ed821ec8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351859ea97be6b6085226093ca53b055725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f7c626758ebdf45db3ec4bb0ddbdd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc7c67e1c578d19c221ec27fc51995d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137be4fa1f25cd5316005b4977aec4f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb7ea3b36a972e70c9f19208cf46c32729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3bb9212eeb1684740526161431d53730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f5fc6499eed6348aff0c3e0cfcb28731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806de4ebbdf240922da2c5ad7ac07ec1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe307ae1f0e9aae9f7458bf269969e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d04edac440aabf11b18b908531b6f0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145dab0bc6041c74fc28e2b7ba9e1c6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911cf4d6074fe84069c11df24e3b418e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd63bb349ba6cec1fa860cac3b748e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46ec86867e85f4e67c209f702f8d3a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa208cc05eaf72a7418bff04a1a3673739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0bec98bffe0f9591bb85f5f9e8e097740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b1b00fb8bb5a32d007fbd5125276a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba7adaebe868c5c55d5a22e9099ca2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1dd25501b0805edd5457706df0d466743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d641ecfea56c045e78daa21c6e1bb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b70a05b9fd01b9014a320beb698ea4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceffe0914f2ad67e45db01e1f5b9de40746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326356903758959e015fe58db444721747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf26f61ea9ccc3d4026062bbf491e9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897613e6771f1c14945c118aa6999cf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba454998ef4043bdf1aa3e55451faf6d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29f11a2a74c9cb22275d1e190da6c3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943b67c63fd7e29e26a21e39a4b8c16752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb2aa1a588a4c985fc603225addc27753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5141455b710472eb3a9760a5e385e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde13dd8d54c8fe925ede96563fa18c8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84d652913bb61bf02bfd082ffd1d48756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde23ff777f5864dff0d05d549ad3d38757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c67bdb0b5f84bbf84d63ab15d2ad9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb6c39b7bc0c287b310985eef1dea8759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cccf15a3837b5e1266ffc9279b58d901.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5cf8f016f7d780c2b46e1318b7b3732.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11130bba4c7e35e4df599ea9141e11aa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb035f968f7bd12e54b7ae4c120bef4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8646e11f7aabada2c067e4ebbb42a5c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7c269c931cee1d0348361750717906.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3abb6ecc645cd95d00ca06134cc08a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aba5b03b3ae0c76de75d940ff06d8b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b0beac30b47638d72cc7e1361636a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a59a8743f5bb96fb349e5f9643c8d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866a1d73c6988ace75ae117c333fa9311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e33bef5be8262270b9838d565f8b012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95414aabfe0db7b432074ed4e7c13c4f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a563f843a9535597b4ed1d0880e49f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc25099482b9813a48dbb43b67420e915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2769904a86a6ba09db969eb65e7ee416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5786015308665c939a346b52af5ca517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15460b8ac56ce92d4ddf38e71f47334818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897841dd5cbad4b17586bbd064ab5ee419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97684026366287bbfbd7c60c23bb456620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb5fe7aea72fb1da0dc40533afce2921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f51a317dd29da3bb583548bf3ebf06122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3b74442c82d10def1dc5fd753333223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5924091e15406632121d0d4c31d55d3124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4755119588f66b240ac224fd63c6125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecde535bd35bae8f66951fa4bdf458626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a6fa3921f3748a48820bbf43c470427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606cd049a2420dc1a278f552733682228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9391260fa4268dd3cd17c7e0bdd5a9f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1851ccf0d6b330306dc8330de3009e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd383f3f3eb0533e65a24fe0079939a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922c7bc3eb6e120a763e22d555813fc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd3acdd94796b7e0274f1013ef064d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340234ff35751aa799be9123d0d21cc734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c56c6d6dd87cf06bbb8c349085124135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea55bfe06fa94463fa88d0ee5f2021536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b758da8693ae96e6a450caab28a62d5937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92edea87c8b86cceb540480657f7c82838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76670e2d586ea05ae5061fb5fd822339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140652a61fcd79442c4aee416ee3128e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b2fc5cc5b727a1d4020db9370dd7441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab0257435ccd8815649a0d078c05b4042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a1fb2ed2e5dceadcdfa5d80c8dcd843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406b4d5b85389af98624b50e737d3db44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422066c0ef352238a2b0f17c617c7a1645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d84d5c0144ab8096e799d1764690546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65492a8982d1a3a1b401fd03da2322f747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e58abdf98bc7598db226453deaf6448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5e9dff3a1c597d8a21800b820524d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeffec0ac73ecd6fcb9e4acc38ca48cb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74895728b584de38bf413a8f5ac78f2051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926bbd69ed472b268236f43caa5a24bf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0921befb48c2cb186ad574de92a9b9953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec9de930db56a860a4a9952266616454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69cd3705120c464cc9b5a3a8715c76d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca08315fb80ea461237e9d4767d11156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557d57547219159d5a812fc29264af857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885c2ff0afcc283051facfaceea773e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f22ac2358e96ae3d326ac1f57d1491e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c489649e135c4c3986e8edcc373c160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c9972a1cd20fc75a4c7e2cd64a6fb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ace6a45e4d976f4f2abeba6f03c2a262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f766f257e6e38f1161a0ec19a13f1463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f89611e8d71ba24148b537e7ce0fd664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daea227cbca596d0173bb2cce841a7265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2573833fc03327a958332dbf4e3d966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefca46a83aea250d3b8c3bf1b741c9267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5a0072ba0497da33787bec18de54268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb2165206320994f1f065717e7da3669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06c64f0e97c973ba3780e60ed1bc2e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc5218675a7d27281db710a917f75d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1c1474c5498bfd8068ef17d3bd91972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f32f76aa232a7758eafd55468bb36c373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84826b39d035e146c08e1e2ba1f0bb8174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d87b3d1fef3e8d2beb58c260f77dc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300de8788151b7d8cbf01ea585e3a5776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12122144d652f2faa19077adf81522577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb97ea81429a0006be023c590fe12e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664175193afc88af689f490308e41dce79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccbd36ed405ba1cb314160836bd399a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96097df30227f41e7c34a3bbfd2f2f6781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d8e9ea4d181f16d4b0cf91ec4e49e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc5106b09aac36e18f26999da5322483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade1d565e4b824d272cd9779be4281b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a10164218d9c5a3b7a76aab7dda96b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc4b0483dbe2ac81da9c5caf1b299686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78073bcaa502a2c0f7d90de388673ad87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8057344e4e17d6c51d04a858d4390cba88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27083a9736b624a42fa0694ddd6e6189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba34a4f37ca0da6824a69681187636490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceef6051b3cb2c7f4913e3ebb19ee2d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719af42d1155deabb26becea06eac66c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee51e327f80d0e7a6d04c7b9f52214b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08765db10a11ebe9118d04cd372b6cb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23139cd82297f57c22e8cb50ae16b30195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157b5fa89a4db26d150129b9447c90c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3dc5aa40c9849fd33045370093e65897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc02cefc4108bc559848c2ec0a8dc3b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd5025abe2c0a16cc28d7f484b747f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7941ff7e903323495881e09790aed45100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894cf680a07c7e64de3e8b0b972478c9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99488de228ebc29724179402ce2370c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d3f1945d23287c4b60be28c4844c4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692e9c69abc6677175ffde43343b74e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc247f9122b7b882963555c279489a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a1ef124328e818b91e84b1463b8ea106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3541091c4ea5fe9cdb10b03656e39a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ceb705557837da6babd35522456ff108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba6dde09ed83442d00e623d8839cd05109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f2b8323c62229c94ea9ef00a19f075110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4b568aaacb6027c0a5ecbb432913d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5750088237dd0f4025342da51ae1032c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ae40c47a22c2fd6dca9dd78aa13b3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924648f627385da7a51ef51da0015695114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e77c631a0c5778e06fb48b59b14fd4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099464ed7712bc3fbe66b367d41d004116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc34e4a80078a07389c6361a8230d11117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad1a58edc469351b10c3963075c58e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ddac6db37c61b0e5c65c3fbb8ca15119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e5a5a3f8e23eb2bacabb55668652d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011061b1cf5d676d3400f50117665ec121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17403f1eb17eb9ca065fc765ebbefb3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa6878d9414c29b9fb359da46f6f3e6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f5fdfb226d89b807ab5518b40a24a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc56c94830709a8598c0df8f485f6c8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29d82a02a354ec18db1c729f206bac126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52660c25d095531976345832262516c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48209989cf289e590808180e03fe0f62128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8730bf4004d1a5a9e5fb877dc0a54157129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d9fce058b13b0fa7d0dc9dfdf7cfb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d8d650187a6096533fc263252dad4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a652c9ceab93e28bfde1a29a2239c0f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333bcebdbba4c4507e09dbd3a121cc29133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9278e23b799b6febaafccf36865b24134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af7a7bcf5c168aabb50cd585e60296135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a809c619a25567b737dd7f6355ed11136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14696606bcbcfd2a34cd5a2fe151591137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea264a900eeb802fcb66aca95a950dfe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b37555acdde2a35debea1ba910b6be139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd051fa4e09e90bbcf847a36655c8b0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef84d46f01857dc9d39f89294cbc0c3b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8315653fb211c972e3c17e370e0e24142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9f54ae404fbe2f8d3363d549a3c96143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b835d17efa72b360592737c29d1788b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95858c8155506fc577d95daef3f3261145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1944f670b243d365e0c5e2fa1900a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7490175b2c56fc7118b40cbe976166147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb9aa704e10c4bac0fd1140ee427934148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0eca1d3026f6de7032863d271b2039149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8bca4b4ace3809eb5a4cf1d4794cf6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0b9b1a660a4b2c0d602b7adaef218151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13c797d8150f5d51d767f35ee8568c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ede7be64d726988b632cbdf8a60025153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847e85f01153f9b5f15830ec45a8029154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8fc304fcd650c889393f8b486fc7e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea6d918694c49375543cf9fa416b34156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3936f180f1c1545b61b12ddd6e3d67157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1202157a484446cb229c045582ff1d0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3774cc5710b7d501b71d2292d97cc142159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d3f26a55aebe81af364d32ce664333160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ba0fc7ef11a1f2681dfd51bffaa46161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613220cc0b45369b96a3749b460b172162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821df9b855297231c2185f5e63d347f4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33304a7a865189226def360e4c6f70164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cbaa1048a4f0853573cfad5b41b1f6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f46490239e78b1f43fcb454950c5a9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e63a4e3529ede364db92d4c8f6fe4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f0fc4f605921ae6a133cb8285f1681168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32c9db6fb0c8b164d64949badf4111169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a281f941893cf687fd0f05b2684a9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d542a02f1bb39c0cbf21ce2c9a9901ab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e196b8652006ba15042ac5ace36eec172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033405ae818e199b0f712cf370919da173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d215de8c782b51efb029d8ccf518d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29675778821fbeb2586225687ae739e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543132b174ea832a3e743e709b287709176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315df4909d7763e887ab3419d0389419177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5ca5e085c8d2bb9afb8917e30904d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83bed02946da5e9b127cc61ba7bce17179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125736476df38818304e5cab20f6139f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b9fe3aa8102e3624d6e723929abd4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8b816c1669a05be42a02c7c56cf8d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c136d48613b1935fca203e10cb29b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b57ccfee173d4b72035bdb192b993184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81567ca072fc8f6cd466bda169b2d8f5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562241b47d218d164c22af973e273a3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087dde54dd5717d20f1cbd23fde65a7e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d78e2417ad8e8cbf8f5d7939b36be4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64e947279f4e53983cba6ba39e08ed189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc9e75320cbe7d6f07d9ea0e189202190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c2c4c90e3356045f547922d556c1a4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc216bfae9e448ed3bdfdeefee452c28192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb44f8cf1ef84e8a9e9dba043495fdb7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889c82c22b657f57fb4f42b86a8e9c7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf939793b83e10c33538c5bad358a6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc237598674784d8a1f5d9a242da27196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace6fe5fd344ab947aa19fd930ec62c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac220fbff4acf90ec07fa02e6d17b6c4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1869a235a2e0b5b2258f76eb209fe6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba23e77a66b5cc011ce173e83e2bf2a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c438094a3ef3ffd40b5f2329416f3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896cb3a1c88f2107a91f6ea5a167a348202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708140b6e69834d2c036687f88d059e0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6559a175e7c49b5725b184ee89bcb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff1d204acb5cfd748934e3600251cbf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ef88707112c5d659aa7b487deaef6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9fc22b8091ce04789b4899a9e47aa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb32cf415401c3e30e22619c05a53b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3e4e9faae520aa0b1f6a66b3da181209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf71847e6fbc1a966363948da4b75c40210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386037167bb36b6e7d2d8c1183fe59af211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b30ba7dc1be569cd9d7f791e5c44c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c021878d693bfa1fa51535dd93fc0d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf7a7e90618f2f3e17c0e0674c0de07214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a883920ba729767cc1a82328a78762d2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a2217c7c589fe42912f4e6778813b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32170d2e3f72ca4fade1aea784445c9f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6070928885148898e6b6362f8e750f9a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fffaa6ec726c1f8710d5a6d242f83b9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4d3da59205cee370aa2e22ca9a4a1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab31445367da7849032c81f15c31cba221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f491cb4e0a4c292f846de2d551518c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883e99ac7b59f336dd182657894f704223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7477f3d7283df216fec4b0b1489c8809224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8735ecb438a7d2c1c8c4c47f352f81225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d180bfdd8bf10494522cf27bacaf54226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101fc5098881855612ce3dfaa4c820db227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077574ccee48b03be3e1006b2b6dbf1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c53e161fb524f70e3534c6b67f9b51229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e9dac8732cf400a19d364bc4bbf90230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d6cb7ea5f180f5a2cf6c4094fc9a8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6204d75177126d3553c40c694260eb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d63313beae89459ed03b2c6feeb2ca233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547426bb5f8462c47d67d146c4e85095234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e9f53ee44f12fb0e0c5ee8fc28501235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86c233dc2d84f83adf07609c101568236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e86a2bb7c52e8374764e407af038f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4413957b948ff5aa0629cdb932684b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48385d17b122321c68e69994f6ce2a6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9144a0349aa59dc17bf9e687cf348fc0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff07123ac67aca1fb154e2aa03af95241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94c900d94a338efac1dd0b3c8956da242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6c46fcf3f0b68f19fcf6e11f90659243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587f3ae5c7087f4932ac6ccf7e097e1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf705cd6551cab837e9af7cef869a9c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3731358e50b4a99fe773830fcc689246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272a0de82f7aedae04ed8e8fc27a370247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7efc1e0a607e41aa2669d4320e59842248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676583150a70b21d7ce14fd3903d4401249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4e1166bc121d1ed51b88e08c76cbf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a249526b372ddfb839700bc24187a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847497bb159f99f61ccff56ec49573a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c5965b0cd8f7abcf6d99a1d9688f98253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ee51818af152110e93ac491968c2a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db674f6f31a644c40a7bf31ff0958cd9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfddc9f351de018e8b359eeca21436f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e5a58e27b90cece0ceaa1fe453bad257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd148b3a3c163a950cf95f5efcd850258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9627a49319ed10959124d6a89eb9f6c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c75a3d460ced6ffb9980d5f7d2333260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d2d6f6f9f0206c90a78a5ae646cdb4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2889d97ae8d294220a358b3c55c53262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11a7c0502c8035c7c835199373ad4e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e304f2a345115bc9ee519d7c7a44d70b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520bdb100b6f1dddcbdb9655fdee5a31265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ac32c04bd2c65be2662ce84945bec266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2e47d1bef8b9d81cf1f5a77421bd4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9871dfd5c16ce95435a17165ba91773f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae98338166546b9dbe1496d0b21cd7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b8dbfb24ef3d98422fbbf9a2e8bb9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb4c8ce9574ca9e656d3456aa28daa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8a9a30cbd33b06d7dae384f55f6cd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef474191dc58d6f9be6e0a7d4627e996273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41cb7b0ac7e9a74ebf8a27f5c6b0a3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116c97bab735c615055c949340ed24d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57e5a792c7e61b8b7d53117b2d53b3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f3a2d8ddc52ad27b88c1ff9c2ea54277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe257f5b56d4aab060e798ccba57a6c3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67e13927599c8121e302d5cacfbc4b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f969404afb89a0726a96efa242d0973280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde4b030879bd050d15dcc43fae6112281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43289c64e3713a308aebc23aa46a6d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133645f97606aac1c83970b8e0b0e61283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee62a035da5e0b0c54bb050fba105e7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c8f15d592d799fd92498c5b45b45c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435aae1b5c1b55f9dfd2b6163f2852b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ccf8407e94c2b9ff1cf7706b2df1c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e96ec2b096704c296f37c260e5753288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30b1b4c5e0cb07aa6bf807fded8b23289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26682dd3db2581266782d34ad828496290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e441002b4af437c62f7adfce0b6f6919291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d662f8d5811bf63c1fb6954d929b512292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e2bf331fd2090e0693e29cafc61db293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b967add70c2307c6a64a939e2c28d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8429923fbc2201e03eed8e0eefc66c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f02e4a78fa073a3bc572eab1b636f7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163c57774cda59749c4ba64c080815b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263e4e2afbcd08574e97f01de0bc42e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267563a789d1e878e431add2b4fa4ec3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75b85ac8d88705f9f09705f0aa23f4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a037d3a362898466b9480e49a45152301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83eb67318ffc681c62af0b5cfd2833302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed38d8b337295a1a8f64a026cd9d21303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf16e3ee0bea4435631e341796fe4e2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9799d315ad79ffa5c2cac1c959ccafc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ebf5fb92e7212f657f2b20a5a49f8c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1469829efe5044a2ea1214b81535bac1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a93c2c46a8a7dee14b0ea8e97e3cf2c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d349d65f072611ccd1d5e6a97d3561309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb1a5c53a4bbd21885b5b0339be0bc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7da91ffcbabc17bda5a561f33e875311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a053d0d64d1995b18131cec949b550312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c62c09e432bfd9eefc86da1a8da3d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdace43b98c9683311941a627e72b989314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ec5541ebe742c01fddfffe11a4a0a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac76184cb264033d24e125c490f3510316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da394d1170e29be676651deaced10d3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b1b24551ba77ec6767621ecd43e95318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2e662d5d93f6d6ad6c5fa51715be7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74865184cd0951abb8cfa0a23f442786320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b64e667094292e230397857fb8d6b5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44631fcf782b0a966516ec98c1d084b9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d2f19824170e5e5ed8e509e86bc56a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f48ac65b59bfcd12db62db8231ca94324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03295926c306d0815e22d8e56380ef325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cdeaa053c732d700cadeb333d439c3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c282a1e79e8e92fa27fec79e4b09b76c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e392cf19b978da109efcc2213447060328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0e45feb0135e33cccb643836d7e09329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fcc53b6b29e310ce9ee8d041feb820330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd89749861da80a1139c30af03c071c4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e265320000a2a22998e08a31d57b2069332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47126542cf3f3b57e9a726ac660eac0b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2aab2a395f0e668c0bee39ee76a11b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17000356811e401da804a0313c4bcb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1795750035ee8003fa073c8cd88e2b9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e489af069ff6c6895da172a1a24e14337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e8dc26a42bb9c13b1b05036ff5e98c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c776682e58243a44abd6094abca5f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53fbb5a080871f8caacc32d515a1bb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4977407692164a0c07ebdfc66ab59341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f0e6d5169067f166c6cb030d5d5401342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a56b34fee3623a189c74526a9e0608e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283c6d9d5d69e66de7de04ea3e1832e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57108715667e1a12e74633e6b9b59d54345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e255f2d834cab27457c89fa3890887d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c373413c247362308f99a76aed7053347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c49acd69fc35b6a281d0b3599d3e6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b26f2139d1a5786ba6b1048e3def1f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356579bb09b23bb9fa49c0778c0c6bb9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1e2e2135fb08099ef234dc85a57e8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad195222b921f0019447f10099fb6a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d839714debaaf7d21548973ac338b995353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb222cbd03c9a0cc5348ce0e3bb80e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e37a9aa006128291fb712cd34a563355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ece2c0ce3d948be36051d7973dfe46356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde959875c1f9e9040887cc600abfe2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d3afb4e1567e98c450e343da05dc1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b50788aa7c96ddc335a1fb5d5bc85359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4f9e46979a9e57c4243c7c4559e4e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce76273c0b9002cb475b2693ee1fbad2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92485517a0d04c1c25c0120c9146345f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c784fcb02824632bf36ff617e2cc8a5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201719c2a1a834e0af6c8e72d039199f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac904926b4a849f9a740ad5bfed56ba6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d468676931abc1cc7cd01e538dc04651366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac083b0c3887804a71478ad02d5f5a66367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2a4f6ca4ca3e2103e3cc304c8428e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51b83ca76bf8aabba16f13beec864d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c246a822b6681897275901e427d3e6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9cf9fb7cc66a3de296c7b44d13d67371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd6d658a3d95b102359a4e54675c0d5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f660c112f3d81198395076b35009eca3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f3ee2c95c92ca8d3344be78a9be8ca374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295dac7bfbd4eb56c92d0d36eb8f654375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a37c9cd77711eecd116515fef31f72376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b14bae27d766012f64b9604e746bb26377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be562e1bafbb406ae9b4c6e50a037f2f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d25f81589c700fb587049e3b044d3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecbcbd07a55932ff6e21030bd768643380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4293c76d4254c90fcb2aad938e5ce381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095fbe8c2acc7ab1dcd26c404f620712382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a56c75843ae45d7e7d0598fff781f37383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a6ac130df4ae306b28a7c5f67280af384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a83bb96d613b5fa3aed86a1eff120385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41038bc743a31dbbdeaa6903d6a31dff386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164f400318ff1fe674d3ee4e7296eed387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3583a6fd5cf8374d5ceaaaa44c6938ed388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a59a0e17a1fec0601a5cc66e059ee389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf118f9f99b729cdd052334cb6909129390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693965bd5e845c603f7a7f08f2ab82d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23bd417e76dfe2d683d842bbcc8c78f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766da2dcb913ff02bf81a2583b8560f5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fece9dc102e2e53b0aa9d1bbaf1601394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37737c80c3d9f4c7ceefa2261412296d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07820af142250c2b657414b9ae278e91396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c178afb1c624f4d2675d4df55a050af397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6fbeeb44162a38619f17a756adeb3c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a87743aaf7e7561d29677a7774c0b0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948849426e9b76dc37bc867df56eb8a3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae6f56c80aaed1b1aa63587174f710401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3185b2a47ab06909dcbd8d10edd43bf1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f578b725d58a8eb33899269f9bc5d71403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d6f526190bc2474c56fd463d0824f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec90b472e952d0044a29bc925f84982405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e3c971466268e5454ca1857bca904406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e40f92d3901cd76a82d5c4c2791e6f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a85a8582fbabcebc0ac6e1910a5aa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd51fde625044c91521dc04a82aaf7b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12bde00e3e69dc67e4af47760365d10410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32249cfc3363bcaa17c7f75e5ee71346411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df94a3dc67635be5675f8cfd0783d7c2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48999090c51f73485b8edfcf73b37c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33febaf95b4b16b9cc119693bd8bb6d4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e38ca7655f13a79991a3d9ad457b8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a574a364696674cae5f18694d212e47416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a7eab46625e2afb78559d207053b7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c826f7fb850b6592f9b06d05534886418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eedf5a995efad7df7be4e8735cab0b4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b22c8d09b66b62372ecc0db10bb616420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942594d716a476d63923d527593bd404421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60e42671112bea59616d14f1b542ba422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae008884bb2e219a6846d8fdc15342d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95a7eb3cc1a8a6aff69b699b04f4da424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc1bd89ad0390d04e68f20e9ba2095425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1e1e9d17b926807e07eecffce4813426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c73548290597090eedb6f3e3d7e624427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24e899166db79a2cbded532ac55ee7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e3d6af64e62daca562af2ef7cd14c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d1d0f3bc3433685bccb676c6d1c89430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d8caa2cc413b1553835fe6284ca760431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc007a4db7392108f242e97c4ba4ab3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda6502a1429dace7e06d56d76d1676433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33c62d19d2f1d80f6b7755ebea4675434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662032cd6affda595d90ef7fc8e5463435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109cd45057b0ca60e6f22bdb8e3a54ca436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df0fb99aed1a8f1edadbb58685d36c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b95972d0dcd3a60bff1d7e0cb08364438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a4b37b01a830691c6e116deff4a00439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997ff0d9e933a8530cfe8c447d7a051440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018d8b009d46b94e1285c6d40b6094f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7602523c723b7ee630d56c8dcbafc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a8fa23a22c0894e760fd8b66cdcfb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe772b404cce4a9e5b1775ea3d9338d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25e4c4aeefc33f50e7c68e7869a8af445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07082a733c562c407159e7897217dde6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954c4cff14176cdb37a2b8bd73ebf6b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a572531b97055ba27630f1ab9faacf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2494f39af946840baf379a1cee39003449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a4d38ccaf1ce9454eed0ef02c4f54450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e53d13aa426f0738a0415f8d3c1db451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b10f1eb122bd4d00b47d96a248a31f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736e29f58520fa1e5a5e596ad86c73b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de569e59f80d600bc37d20a28696ed5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e015929f76a0059e12ca036cc3652cee455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c433a9b86e96c184339f4318efc4e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b0b7ee662bc356daff9f905ac75ab457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a3ea5e6f3a013461c2b836bd30328458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71afaf6e0b4aec94f76d6c9d57ce86459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66587719bc14cec8321a197f3f8a210c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7491170d4f4e95ae41d3a45cb68b9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49204a5261e3165f5b73d65faca105be462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14789d28713762484a72335051ecae463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd1a88596bd4e9865ad1eae152291f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21737c94cbdf3bd3dfbbb7917c049ce465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f22d96e6fbb432068c64359eedaaae466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c93c61527d6d2cc2b4d38a8d80dab467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1480121bca14f73328a8a04455b410468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab02ab76c51470914230b93639d056fd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0f0ab1f5534835e44d7aac5bce8e7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d99725a4d3ace59160c8b929c7878471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8509f0a8be9d0bc454f75d2b545cf2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a3d97a4e7cbf6b1ff37562e954298473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f6a8c50d674f99573332de3f2f612474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4b11dd615aeb46330c932c0b2600f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c4306a65b7d8e3cbf2390cce4f7a5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a78798d032cc74e0aa6158e9861867477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2093c54f0fd2b89745f86c7287631eea478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e658672dcf8da61061c9ca8502996479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6b2ed7e5582bb22671a67071ee96b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11abe29190dfc718f1e1862f8f61898b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6aea331d8dd54df3f7c1b17742ccac482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c172b65c19c2dbd4fba88f60c7676483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b783211695c12f052b811ae0f01f57484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a0ec24f87cfb04c0c8281e36aa86b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc05ae01c2dd1b2ae651dcf720516c4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db56983c8d352dc57024d1c9db8ccd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46892b47dbecaa07ecb1f518512ac1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce0e3c8ee3c6335b615e218793f9e2f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee4b194409d8b15bcc5ec468b3f2d4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b034fbb32167b5cb9e858f7da9597f8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d37610665c339eafa5e0c5e4d10d52492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d1ffb2357f379be80eba6c40dd266493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c7ba97482f412dfeafb056da64d60494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4eb00ab7b2e0ffd3c705284703f505495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff1f8aae62a794736dde21d92ea7758496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d0208a1ab915e1d9bf38e5298eb9a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132dfaebeecff1dda178cccce35a93e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf6493991924f8f608cb5a2a96d7f3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14ec8ea24cd0a30b738b8c72d78869500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3436a6c5f6d5b1d6a57b2a6e3e2e07a7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7247fdcb8614ba5831900846d380e136502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d8d62d624188649928a10d2ae5a32503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca49a89568cbfd3a0a2ca6266c32e4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c2e57720a315cb759926320a66f07505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a97f13f8347a1aac99d38faf50adcc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7960bee86a11ddfbd8fa50ea49082507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626543690d82322b916219ba36af42f2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba95cb5134f9e970ccc827a73d7c7c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9c09e7a91a12034bada12a923ba39510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde23f3b6333ca58d54fdc3fb09495d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a4a1ec66059ceb574f641f3425cd9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16119e6135c9436d253e4463100d052d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b758e5c12c2c1b61fa2b2f95c39aa8e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f8cdec1f2e5bea2a0669d3f34ce37f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e1dc6aec0b8f4164aa7f0cf709b8cb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40743663c7afe1a56784d57ad7b0775f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1195bd04768b341a276bb860c19bb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bec7bfaadb6f1627c9d5624ecda268519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145fca9cf308788fad108bff70d8c7bd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4612fd07400c59cbfc382c0de37e2c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2aa1da1ab146c65ff2e200c594755f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd319e1aceca2adfe9077247a285e2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a347aaf245ca0829d09ee7ea19f05524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c404d4be8b57cc922c668790f3c3205525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10bf425db1eef9f82b9703b84781e0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaab81aa425d4a562133a6aaf926775527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f264fcf65b0da40313e50f390c4f000528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de981b2bf0b117547c14f5e42bc0ef42529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb92e512b1e5699fe3f828d0c0e27d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bcabec02c984bd26d01b5e06ad4fd2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e2a8081cda51198c055eee5cc99e2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0bf833bae3152d0d878aa94e464bd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3726e64aa0db3a39e15ba3781a496a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e1ce6e69720d35ad7cfbcabb96f977535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ade55338bc76e4219ea24d9bc578b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24edef9215e2047c63f433ddce953ea9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5f3941579ec3f6ed960533128c0ed538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa8ad6037ac6b50d1af49f2a06da2e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d0a11309bf07be7672cee1bf7e9653540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5d120451a3828ad529d2d269c3399541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e254e198e1cb8616184cd989a77f86542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f466fa8fc6d417dc1db568ed3928e08543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b0c77ac374f5146d1fc930127e74cc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d663fb245608d8b3dfe5e9c58629a7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b003cb1bee69e8cf282b6a8e0829f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e168fcc5b4eebe5570c25c9f4b345547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d5473f7c6b27408803be237a8cef85548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997bab45b853c6a440f50dca787552cd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9521ee3be6dc129b06b83ddd8c9936f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedfbfc5625f24f0cf11077cf9647fd3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cfba51b4b46490d87f0aba4420f8da552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5362b5040392a206e3cedd49d08e27553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9f5fd408b95031e51f76f593ddb2a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad34b1a74169e72793091d8bd05a8a1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ac0d38c67bfc14e966bc84ef0880b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58aa536560f8d5ec12eea3d5a17d9b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55de9e6197bccb4f1e10431ec6dc0bd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4c4da3ad0dd4257ac31e87316e9da559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f7d735f4507b939ef1b91c4ef4feb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136b4c4486024d070c8f7d333a69c08561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef403fbcd034dcb0a90002ef04530a8a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c2861be751631af770fb005700c23e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c00f102f76191230f61d4daf693ae564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1dd68f0827582cb855ff2e6c5e60fe565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1927c82a2c56b10375d3ea4a5d095566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd0010e9aa8c54f567d569fec4aa005567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b4552e0966cdb0b3cf509d92d3825568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8b1cafe54ac0429732b01fb53f3ef569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00373ecf48aa39bae06bda8cef649d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12afd1bda345b96649880817e4f45d59571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a3c5706c08c9c1d59e76764edc98a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52dc7c00fc73fc291b58d627c79ee9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b225a8d55456d01f739f0840cb6b0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3dc8009d298ffbace19dfed086d44575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f498dd65f2d7071191828bc339945576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48a2ef536b884501a92dbc0e3055bb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8edd398c9f5dffd793106b1b83195e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b46aad172014a152a73c8bc43a738579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be72ca925981b618c06b136b65c206580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b7494c4e0ca99fec499d92a64731d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d6659b37522dec230924d72dc06e3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0412a6909799355aad10420dafbf2a3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab509cb768c67bcebe7c6647e4c28d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ea631fe7449e8138452ad54561048585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6c1fbf444ee545c132f7169c15a3a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798322035764035c6fb98558231802e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889fe8b7038b4bc9be529009577dbfaf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947fa379fb059b8f386eed3144fa61e4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504488a1bdb8fa52603ca52d905924a4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c60e44e50aaf1758fc6b2cc250f682591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9913c505c556e4e193f56b10c47eee4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feceba205eb4c325c122a9ccd0b07f0a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac085c4a3b19ea555a81a3c4aa7c04594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf07bc17a700bc2cc38bf77ebb81bee3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af3f12824b35bf826f71683fa8f09f7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc028816f76433e34f5ce2f85defcf6e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa284adfff4233e2b559dc6283a05a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97599ee90142620e10f76f9c0e883644599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d175148d2e83b05d4fa4ee354515075600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17358f91e2f6ebdabfd55c66a6564bd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647ef5ea40b5bd18d3978fd9cdbf934602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585244c86ae067dedbc3dfb875acd376603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6a9fd85856ea6d22c64d4d28cd586604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be843ee6e838be237577f5ce1e0b7ae605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d757d96207e35a353fee9914f0ec1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f994dafc3c984f7d92a2e19b7339a1c5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87992ab4527509fa924d8af92ceaa71608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea98eea10dcb33ac27059c8e2aa37c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9906ad692e993e09a0edf86554747e06610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6324361b6a3eceb9c9f73f7d634ba57611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502d17fc266dc99b18680d75f5a1ee6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70741a1be5567e9d83b0388beb5756f1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417ea8bf81ef32aee50991330f0e9a6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e9c0655a9d6d20c3be2c077c952a60615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790c000e2ac2004c7652fb39b792a03616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b208ffba9862426d788de9b3eadd76bc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0ed14ee22f6de587cf04c75f84146618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3398823b81ef1bff40b469429b7b9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab53a7b5ed5037f6451c624584831fa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d4db2691326d971136d27d3919ed3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479771b7a4ca758801aede08e7089de622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882c2da15ab525adfb8ae4fb583c85d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a891fc2948eace8bbbd1ccb047953d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e23e28eef1b8fd95560f16d1a4089625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56dc922f4e4b6188344e2156650a325626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c48901381b0c21d880643397caa4fa2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a8d3a8bb03cfea2b4fa2925f3b3958628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3a5dbc50f52ae3a412cd0bc3899cb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75461a7165bdb5397bdfb3bc2dae3e37630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40222d7deec3dc747a3b2d21236d5196631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61a3f77cbeac2eebe939ef3bb590b2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ad27ab99acde27802454e7a3de34f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac132ec721c2dd9af295b92e4412731634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae8fcbed634fa01363ff3ed416ec78635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f1a87b7fd37890bd5d1ff2af9a1d5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d93de77f89c6d506f8b760aec56191c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d00986cb3f02625a73dd58db93e41f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798a87d15170885e40b87614bcaaba4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa17e457c001b264441b73802b0d7876640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947a2a426b05bb98ac915f043dfa807641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984f964c1138302db31bc8a318d2227642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff12a97c99715dec2556c70409c1712643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfcc2952ab320e2ef4195a4c9548bd1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87c5c6c62722dec9eafc1bc46b5bc0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147543c001fd1411c0b8e7e10f33872646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f313355a3b885261d1667f545eb2d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ca7581f4d12dc36bb3a097a02707d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a72a69284cbcf0c4c9befb3ee504b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3408fc46995a72a8c3586d19ee76c1e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db15823de4c86bed2aa4e1cb68ee2fd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592dce171d6a13d3d155d3295d83dd82652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608730c231b19ebd6f4934e70f4120a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29685016d0a3ee97038f09422e9392f8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a1b51194ac6c1420fa0e0b03db08e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e98505c84f654e5a946ac2bf6af48656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64376fd6bf4bc0b5d7d79c5f04068bf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703e2613240870681871d4c62b0ed77658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ece688774bfad60e09a1924b02bde0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7b1cbeec7bed814231f3a0fe545e7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6665e6e42983bc5208e470bb37d80b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784365838264f4063d5ee8d11a027fb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca6ee7471d9c22c5f10ade6957f3b69663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d230ae749beaec8f9e4b199df3a325d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243a6254ff8ffc2c50681ab64266c4e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e8f353e68792ef2cbc1d9de06b23cd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7372db553fe0f4c9958a2116d45cda23667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71363dd0a555dc849bd5761dd1a49cc6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ab066394a878e54d712f860fed09a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519540260d4b39479cebed422a1c436f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2354362003a403ee65657cd83970b7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfbc0ffac1d99b255b535d10e707023672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108bdab839878bc150d7f0a7bf199007673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe655c029ebdd75855eb3f6daf7b15b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c0a300d2c6c8f0ad665bcab8cec3d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b143bd64888923f229a25c0feb423ee676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385cf6a48c66fd9a2bd7f19f5f36989677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303e8451570ce37237260e640e9a445678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f3df10dbf8d890494d700e85d9686679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3ac025b30c7729c23e0ea2e074494680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b4571a906ecc09273f5da8013310bd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21326292d6cd69331a5ceed41667b2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966aa897d118507721bdb89deac90bd7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5baedfc3fac816ff7f1043f98a5a9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2053aeb77b1f6a1f120629b13057f6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b5860a152e2f62f8c288e1a4008b83686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf35b15a895b6800759fcb4b409395687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a62f316723c62e6361645d4460e533688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaafbe97986ccd375c7ab96d9116b07689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90399205afff5ae952ae8d6cb7dbcef5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ea51b133156131f113dcfc3352c29691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a643742719913e7af40c1561c48544692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8e53828b1fd88a7336d0a8572c45f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0c2b68709e108f308eb7521622aab694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06efee9369873c5ede3f632b77a563ab695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342a202fbc98f061c159482f5248e76696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa035adf813a1af86b8e23c9ef68ad7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2d6bf9551b27ad0abb93147ff3760698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97cf440de55cd11f82d159f03f9615699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30582feae0d439ba312f70c0f1efab94700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bebc1b7fcc48b0859232ce0f23a834701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cdd3b42d636a8191d87744909456bc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28524737d933e301e2eafc0008cdd9b8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e964dc61c967df0847a2cf33e4a0ea34704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251805c89fe6cd99848e9100cb9e1f07705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86a6ed77d0ec7a9633898211feef9a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af5454717b0ae51b7d19284220843ab707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1661f7e091e409fdcccd4d891238bc5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf9852ee2d1c6c6d1da877ecc10938709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f038716216240fd629c199f9ec26de710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3bdac1eacd3a0509b9a4dba49bae2c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98e6d5cd52eae6b48d03000e4d38b5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a2d29173749fe26d5afce74e6107f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8819c71b54ccea23f8e3f559f6e27677714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82565ba99befb65ffc39701c22c120e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e7d0de387df50acba2ac86e155f35716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196a811b9a6a913e1cda4b3c2f42965717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598cb7966818ee994dc24a870362d4f1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ffbd7ea4ec4736667c39ebc136f2e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb14bc63c6ca6b2f3acaa3267f4d7b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62100ab61c645c4bb9caced0a48ab158721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73cc1a7918e9e9c1b2a86c137c9523722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e962895e444d29ff3a55aeabecf2f7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2360ba021a4def14825fb2467b05b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b25cf245cbd7878b5bbc2e9f2895e47725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247b9203bcacb1fbbeb026daeac06c7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598964f9f8a41e9697fedf0638b0a7df727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e5403a716129999d5223ee706b278728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8921780d68ef36de42f456b227f11fa3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f9bb3c65299a220aad0b9252445d7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97adb382a514a4ef9a1c0afee2169f68731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ced61ece29a9e547366c74174e26d7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2187a69252ec07117479a0a1875af3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f39166ea0f1d728f3122a271fbea80734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e2763f45465fceb2397a59307e977735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7aa7dd456ce3e4c3cdcb5e59861462736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe32d142064345075f5b895bd1467bf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f3d23a174fd5a83d96e96403b9b10e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935dc9ebbd1954af0dc360684f7d8ca6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ac2fc975d1b80844c4284da83425c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ce32dada4ee38c4c42612b6ade7bd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e8a538bf2a3ab64710726420440d3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac63023b63fb47d838fbf7e78ef661743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d855afbdc795d7d327e5e32d38fff2b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2f7e8b44638f84e74f0489dcbf48a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e2f8c7bdf155411952bf0f63fcd7c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459b59f8afd65ae3cdb134c4d7589c7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c288e47b97ef94d2d503f1bf20e78ab748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469be258a94d15f0e58df2e782f4b847749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff1b8711252276b5bfe1459022c022750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95079279281ad8d79ba643ffdc0c776751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99032863b29bfcc84c9bb1b166d23573752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a724ec41c3bc5539c79ef0b8c2362753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1352ed9ec43a6737dc593ed4813117c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0aad4a2849ae35de60f8c0dbaea09a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a9107765871d6d8d6db79e4549fd1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f667d2f78c7a2da2eab497e0ce129b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ea8189b3d24cc3239bf5cc2e50373758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df8dae655826da112e625e2c2b5d90d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>