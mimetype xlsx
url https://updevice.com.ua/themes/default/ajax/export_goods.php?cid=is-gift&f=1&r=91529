--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7fb6b92c20c3cb88cc7fbb2c0bd80b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43414277e44ee9a30c61e17d87acc8702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9789d4e0263282f178368691233d67b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977127fcc86d9a0c152221b1320a0b84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc28a28b6ce59a65ed563d435c320215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974887eff4069200d4e6922c642b91776.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3a12ca94521c9cf748eac0bc7f77c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82490f5f86b306e32af2fd07e66578ac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275da25c672f0c1593340d358acac2c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090134563355f88f97b3ea0f4736d12110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4771ad932e45143ce63b5878d460db11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23389ca6879204e9242e5d117510d4d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a1bc7536746384c65543c69eb91bd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03afc2d7daa3da1e0707cec72342a1514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060cb31980006401d776c7ee054ad92c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab641ddc508ebcbb29a1d2ea1f7dd816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b724a2ff75c008e2448f460b32b1db17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6417be146d89bc00f248ec4144dd318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e797ec812347ccdd59cb9dbe6408cb3819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa8a140ebdf3c4bd831c9303017c3f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ada3db8f5215d770c180ba1f8e30121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89cb1ee485400ddc9853f41c347b0922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be104c0af5d6982369bc18281599a8b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf094d49b395ca6034b405c81a085c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2dea9ec01cd6071df5dafd8b56f6e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a64c83ad3737c0553fc3d8535c502ec26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a1e79add51160a509de833ee3959d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba06649cf38b9e2552b3590b7ff105c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc54ffb4b3846a4a488f31582a4d55729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e705a771f3f840c6e21269e588b9130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b1e0400cd40b65acd11904bf0ffb731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e0044f31d6e180b9a8b860a83063232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc347472985e70224130856695e24533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73866ad1a3e3ff227f39947aa206a6bf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139f97661525ececa66c2f908e6864035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e5191a3f8c5861224f0220ed05d6936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764a89ada9f1fe4193333ba8d480c9137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8915d9a86c3ab10df76a08daee7d9038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1932a7f5b72098a0046826825ee8839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ea716c3d8a8afa8209e68b26ce27640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed1ef06f89aa701a130f23ce51556e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96858a24ca7dfced69174ce4146683542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d819fcbf194bc07bc9ad0da315ed8d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760801add7690d26e37be35413f677844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8411092f1e93301f41cd643535cd70845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9cf5d91e3b5250f194b1b2cade351646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1dbc77447da1b09b3060d2a0aa137747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551fd7211acc656dc86325f7fb74fa748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b846bae3d33b0acc30fb92582ddb2ce49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8f3bc7931ee0e4fc88b9e6befb82450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a9b30666a586db5d906b47cd2ef2451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3167a695fc2da3f9b9dbb1c349a658052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31a3d5041d2aae1d8977d203edc6ec53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a7082038040fe3e0d92829a12331854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e4079bade2efd18f193ba0beb3c4055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d0c96325f2abf4db5ebf9680a2bb956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d0c109141a92a041ee9825529098157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0def3aa6fea0869cf8bec3950ea40158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233a6d1bd3e3ade41a9e2475bb8ac6759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a121b8cd48a2eb624773edf379b156660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d84e40143bf05da8e8b199b4979b1961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43518c6e69d48a5ba636fd345fb3330b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad69ad7a1d67a23eae9d83d2699f9a263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cce1e53576a3632d53dbaa61ce8fa664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d36e5a88f1807cf768c03cdcb2fd9aa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57199dc6729de961097e881e0cec56ea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a54e2bc7e7c3b51e4df6009a46a0567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e5b16f9a2eac3a4fc2a6077281a1968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05105979e60b31d8c31431e431f7762069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3438dc8cb3efe374049c33530bdcb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d230534157ac7c36bffb571a34dbc17871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a995752ba703c9d2a9f29f9ca5213cf072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461d94bf372d6fbb7031123b179527073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1163360168671876fd96b0d0fb0d79a174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61a669cc8d6efa592358708b1861e175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351f8dcde79f6d52559d0c8c6077d4876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc8c51680ffd841648103b8722ec1377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c33ddac57bce11a8d3aedf7ca6a8778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517c8b77f6b158bcc745e908327c84279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be74d35d794dab7ac42d3d8bb3e27ae380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf074a4032ed363ec61f11fe5c1476681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edefa710618c1fd7b9217455eb009e882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89192376fc98b71ec65f003f5f48082583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c8160c7addc23fb597fba68b8d6cf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4342f689fa5043acbe42c33a421ca185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c8eef4f5eb3fcd99acf328b98399086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66989639e89ae9aa3a2b028fd4bcdb2887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5661107aa97ca17e28f99bd3d598788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c349d85b59cfa00c6ab800a13d5325689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca942f0624eb0629f378dcb5b43dc71290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd92c4210421aca71a2919141c3e39a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4497e8ffc236fda30873e53495c4e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b946351580eabec541fed8f57558993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f63c5a649bf9b06f3f6be1ecbf9b094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba9c621305726118bf2b941cefdf8995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9a95883ceb82458ef6a6ac421d4be96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26260c4b6ac34325888f48de36e223897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c26ba4ad9371f144dad56b3868bba98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d4de7cb69e65d4cb015714a5a0a55199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b6640e6f234ee8ad10bc816ab0002100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3650eba73e2a6399280d1254896af3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42083a7fe1b2d1f68da8503905dd7f6c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a92bc020b9fe2c21c5880f4722db2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf4cece7d05f561875df8faa02ff29104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4518f8dc7784643305f6c06ead8e792105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19f8a7bd2d1c08145a656a1d2c9ff20106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e612a5d65a32fcd9e68a96ff6ebe9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cefeb1af0a844b26d900bb7d2f6176108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba58280beecf68af3b1e606fe90166c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0e1be7beb0095b855b5c46f30721b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2998309da0c090266d8f0f0a1d8b69111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7734d2eb498efcf4f4984a0de39db6d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d16121e0802895f2cd44e54c0b04ea113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165340b5cfea3626e3bdd9c86ed8ea7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f42c9a652432856f0c72bbbc30df3f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e97060d4e754af0bc4aa56302f30fd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d06845dd2bec98fb8059e8f6c90a1e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72c31b84dfc091d18c800a4aca66c5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d6d355fab5c651deb9b6c9b9469934119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe5fa5aa1511449a7ecd19348a273eb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f880d498e8870a3b8c995f63f51e747121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd86545a82a7a6eba17462f884ab50122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645833337a288b8e59c1e9431c73fb56123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bebc14a938dce5acf8dbf8a362254e0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668d6db8c79867e4ca0f9e9e764f190125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4de11affb308a3624197ffbac4a104126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f241bb93f23133f0445c2a5d9c54b60b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b408b0126505ea0514e2c58ec68cc41128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0018be03d1a80597014cc08af231253a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea615f7fa8f9f83b4c0f8fc6f120c72b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49c0a1844839c5a20c1b89bb682a47131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ba06d311491b62ce8bfe69ae49ca3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce09a121f73a05f33a275c755442e2a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579d6c0b61d8015ef14a482859a17b6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63d9303505595c2b2b430113b5338a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a01e0ce44a9c61e65bd2788c4d7f81136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4466b60eed9b5af6cee93081d065c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3da1f51945fb89ead2325eb12315a2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cbaf151a7428e03dc1b2c356e4364a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293929f0f1c89cf48967afefe35d378140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dfe7b11ef8483f805ae6e2ae46275c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e72da6e3a7795725537417a50ba6337142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5033bd5e02f114facdd335ef82dc4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4b5a502529a8b148370968764be7d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1238606a623b944c1e4c402cd2eba145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c009c8914ed510a0c60b59179e649999146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4085258ea94ec71666314cddbb851c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b5535471919c37ff30aa9bb9a8da6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dfb808b93d64435568c499ebe00426149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba4a839cffee3f03fa7da701d94c9a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404df0a31e807b2e8eec1013efe314d9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8afbfd297f5c797895697e8c3f6494152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d0806040409f9231c5606ab20723e5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1660ea772e67653008f2603ee5897f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2034fba79aec33515864efd41853eac5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432181878a89e593e8c1c6a923deb88156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3da91a5e64204bedb27ae5f4ac34c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7595e282c966c0bf90d6a7827af627158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b65b82f17b0e34ea449093180c5ab57159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd90a135395dec72c715a9b89b772c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97689bd3d67a969c87238a51b87a619c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9949f209ed4995134e68210a13e492162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9bc1ff7ceae0f1613cd54a37f3d09163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a1c9d456d119723226f7140b6f37e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c2e647e4229f2b6158d315314cbbe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d619fd7ccccd34ee354d9b7ba441105e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8539ca565efb30acf9847515685aee7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc522ca6796e978c2319c45efb949de168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a973fb09d5034fcf42c2146ee3f1fb7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f48c5c30197222accd921acfc7829170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab38f60afdfc7696ce158bbfe0282d6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe559240584903c4639e04e24029bf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85268c02ed84edbcee87de3be5dc252c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0250bd411bdcff42a5e269f3a8fd09174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b7673a343f7de8cae0f4a86772264175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b4ce25b1122443a8ea061ea61c89a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286774af7debf9f5805087f471d84c4c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fabba135cec5ff86fe9d4c2736b8f2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3673b54c45ab6db35e10667f9ba16a75179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c179c4b1e455aec4b3a49d91d2111fc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4804ab4c243f404732786b95c51f494181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5603d0c1550bb73fd576cad1c9a1ec2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132841b2ebc6f03d2e5de871781f32c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78050756b87f249f2766e1e9433d6da4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a88524deaf703c751ac093dfa9de182185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e22cecf62bf46fe8dcc49dd291d3302186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0440fb8827fb29408fd90da724c111187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b3b942dac5763aeaea8a5b6ebab63188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fddaed029d77e487334d8b65300b9d2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c008a98cc60190adec2076f1e00a6ead190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b333b66815cec8d266784ed54c07733191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b12f544dae8b16470fe7cb51dc0346192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01241034f12964d48938482e3d3d9d8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3f50a3304be69fa346cb5718249ac194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96489a49fd777f18b4a9ac4b365d3d8a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42882980fd72292ebb883ee83dbf23196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de4a30b3598f82e7052ce03670bbd60197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485ef3a39423a6eda11da415f656b9c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e308b091f484cfa668673810536d3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b5d72263f00c58bd1966db12dce78b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed9d5b032727decea87fe29e79c2627201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c0a9d2e115f82e85a6cc6d75e2c60202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e98af3765f5acc6a2f3ce553c424e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531353687815f44d6b37e5791c8f1f6a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bbe002f32f63027bfff0283e2d287f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2551af71ec53572d1df1f1aae205f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c718dead860ab9ddfbd20e712db05207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5af51330376a49e605ccbcdc79acdd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75743d187e23abc20aaff4ba22969c5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef61cc8248552bbc780adce8f43b139210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e7547f2f5d53b722b437b3a882870a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd36250ebdf60a381fdcc582b9ec07212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6b7eced7aaefd7ea1a65822cb42b9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4673aefd3eb9007afa0737407782c2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f7d016cad0f4a5317ab820330ddf7d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd41e9d386ce1312646d36f3b69d387216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c959171edf8fe55271eaef36e2ab8c58217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e677ad5cdb24b2fa645108e3d8f2926e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f5f80da98a90b2baf2f3cfd594bcb1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa23df8666106772749f3f27703783e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab381fed31afe49921641e62fcd12b1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0ece5e45b12cc05b7395590a3ff05222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744417f410623c37eefd5f407a99f550223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7ff513baadffe03867cc219a3fc91224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb4e6b2be2bf1a11a77a0c25482b54c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b8e029b0c8bf9cb3b7afdd7bb0e27226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a4899a556d58ec5eafe20fdd11f17227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac6bf408cafceea3f26203f79de1fa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842edb752348829807921cce21d9661d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b62b0183d902bad97d40f40123083230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36778b3655dc26433a3823d1e5f1521231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a3ab61f2a0d1eab5529d848c0647c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ee98d106cdfc06d7a341e7fa3d4e7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4446090bb3da3c5bfe1c55dc048fa5e8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d73b1337fb82ee064648317a032f6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96f1ee4dc9a5c173808ae95101d529236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa3e747c1dd2e341fbb81c51a90bde3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad06a474010fbb937f52c9f88d241c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c19cebd2128c05bca7613b003f9f89239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1299717d0222b661a9ac3f87f95b74d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023060ff07458e477f41da12796c598241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9d3f9959020b764a8fa67d04be640242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0503d4a9c17985dd0f5bd22fbc0c38243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec209a78c285e48692461632d47f847a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c867acac1c76a4af2946ac92242a100245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc90d20512bfff8c237a130a6750a29246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434cb86a5df1d7232536f853bae856c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e081755209c7881d93ae314841d63248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba562fc5b99862b83583c461bed3110a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad021b34cbf593679fa8c520a8f813250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c9504a5267717994d76d23601a5333251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a575faa3246aae9a51e9ba1bd1e1c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0ea95d91ff0f996102662c2af08fa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4af094aa4dec14292fe933378a2fc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc211f4e900409ed0d9d1b6c2752e0f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39927c279f471bb51503f45c3eb0a5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15b99824d8f70a69577e616fd002d0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ca993cb288a923009f63405a979dd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3858cab230dc45f370d9eb8bfed926f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2536bd0647a8a701beb7b0528a80bb86260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e0a52279b3b39366e5ddf72f38469261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ebc2afa92f148939d56bbba173cf9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ceb5be4bdeabda36c92893f258fa7d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f3003e6f1de3100badc05715cd439264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd862bbab939470044684b42f348f78265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c2baac2133cefe2a2bcc1468c577a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc32e4766abcef7d2cbac3483c1ffc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0b1fc98b2d71eea9ed623241e1404268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed8eca57c4b5df3d05fa4363cd648d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f4314be71f327bddc096f7d2713f6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d009c9d2827fa00678080a3075bbe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39205a5db3a22ddd7163d3b3df66a67272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1fe3af3c4d667b283690b97f1a97dc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ad65443240c72db14cb20574acc64274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a004a69211e77eab1d53519c12467275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768db880b6a4fbf27df127f5a3d94dc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9084e233820e4b890d54ad62c6274a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3432bb47042aa6c2985c2f80b247e8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c32d6d77a3259b64cc7fcc6b519181279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13545fddafa093a182b75adf62e35450280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce560418ad5f90d6caf1e59ec2d1f7d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d3291539102bc5876495a438d268c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb2e999c58828cc754a1b89e06f546283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd952c0ddf26911b59f4974ed15cfc8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92309b77a0a74428c0adf320e17c20285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7327ddca5916106509762e500ef97cd2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4231afefc871bb5d6cf5b5d3968eae287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9775b7205c2fedd1d2b2285d680f43288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b982067136161717a2340e3bbb05a0a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad89e72291558f174743766636b9ca290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408173553ea19768f2667d920403246291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537927852d0e3c5ef580ee888a01a9d1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b75d96eeffb62c2445b670f5b005b6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c9009dac8459d59f47472060aef65294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e5357122d8635871074ee8f58d1c0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2e38ead57d6d27effa430ed92729b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8d08c6994de8e99cdac3b3405dcfa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ad575f5adcadf509b236c713cff8b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169fc7ef4f8d3c92496a8e069c1b28f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47557a4ec6df7b47fb0752f9233ff204300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cee71ca08ec279501f9ba626f9ab77301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa34a2f1ebd2710883de72c4dce54df302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f4e14de21bcff09b207b96b32fd059303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85305ab5ec22222a00bcf460ff410ed5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e71d27a2b73242959a006d205d53ed8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e70e2e5b9ee3daa6d286eb7f34df22306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48482df97e42e888e28b13f80fb5b811307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b12d569652988a087edec7247d3c55308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff893198778bf960ab432c729f4ce191309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949126920e651d8f007e0c034c4056d1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a979bfd1f42ac4835fe9218ab811a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109795f675093c7a547b3cb886430ce1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b6ae7056ca1d5d4ca0f61c815fe35313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ef082f9fffa939e2682362c5e55df314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162917c504e1b84636daf5126b1c68c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718301f7d69d3acb7589727bddfb18d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb13dbb7724ee94a326e23017136a496317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b534188c6ffff2bd67aac3cb465f08318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e1e9ca4b87d10ef8948352e769722319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680080ad61d6af55f3f9bd1e6a632272320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26555dbd7827a05a0be47346bed1ee1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad059a6922e9ba6882411f339e346f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d4bd8bb852cb9d5848b0caea7c071e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbec248bf0b961ad313dad55d8a9bba324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47054045565f6d261f07f5feb2e37639325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01946009f69259d1ea01bc27c827e689326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5468dd5073a6a0f4d51bb74e3006f8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64093bdd9db83617b15888f2521f0efc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5fbc03a935f5aef113902d981ab0fc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46066e1853ff9536ea400a47570525d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e3fc1dce243ab04b095394d2ea7d40331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d49913d1244b8c3ff5140b2f928f9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0bbb34acbd6f8eb36835b5aca4ead2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d5128be95724194cdd6353d5f9468334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf587c72195029623b9668b1998249335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df350dd2b08b90f318263686df89b9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d8e5d917c4e71202e3d842acec059337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa8de499952f30577c283f0490bc4a2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a7dbe9f739cedbd848f650e0344c2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75bfddc490defbf796204cebef917a3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1737b2c5dae5aaec9910a64252954341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae7e1e4aa92618b03abf701629850ee342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d8754c50af693486c7832dab8d3ad343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717de894136b2a25edde17b698b4fa86344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2653fbd30f0a837aba852057d0479b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382dff6bb3a04a8efac5fce92531a97346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e35adbc68db0ec0addda415660a079347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818355776c2b9ec3894656bc3016f50348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d891db12500961b1519c77f5cbabf7f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663bc4e81ac953b87611d86e10b6104350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f732cec69082d84725b233b40e162351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c081b6205c1dc7af66de35f697d55e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e5f0ff0b3feddf274b60e1cd31aee1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85354a5c969bb18b97879cd83af6e467354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1b83c065859697acb0e54737ec069355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a41f1e5d2bc6e329d81348eae2107356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097b16b75616dfe3cb0468a5694a0cd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def441c53878f2ffa153eb0107469ee5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d9eae4a66b1cf85ec49f0bc5abbcc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14060a1df37c8a049479349698dc5d1c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d739dc1bb15d2216130822c0bced29361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c4da566c8321d775996e406cce524362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09abb3562d1c45364b501c9f5a3b7e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232f4449ad138d555c13fd81330dc4f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82442d2ade76b639e1b5c3e7b757e5ab365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26fe9b93ddcd996360502dcf36d63e3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd70a93bb34bf76e8246888f2548548367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60063adeb63c63bdb291315d37dbc7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb9c584a7526050a66aa5218254f637369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841f5e0dbe7c65cfcb66324a3e96528370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aca837dd44d3d5a2eb6f8b8c68b593371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fcd8abec09b383b5c44f893223a80f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af812b36e514c0228562f88753dd06373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9333ec7fb63e19433d8678d22931b14374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7db3795b2c6896753182b439207f95375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb08934661ece497435cd9bb56f87e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bccdd8d1d02a403ef26abede2d91e0c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1595b16b42ad62d702ebc0af467ad47378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118b97dae2868bb689a313d974c0b29379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ac3939bbe556ea342c2ef2d898084380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe7a408c67369763c16c3c633647d3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ff2e856c408b812737eae49fbc6be382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51f7561d56ba49e9a93a412a45ff1e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db5f9fc2393b71fbbe3561657a4261384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2fd8d4664b4ce3b2e7fa95e52e104385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc62510228e94494ce84c97a5d8bbc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765f9e61246a0c890bcc519ebaff41c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd114037c35501829b2047e72998c3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b07f1974920402d1c6ed5bfb4487c3f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ffd8fad25339ebcd16f9d312cfa5c5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e986c7445a05b53b51dc7d995fe5c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbddf677b82b9998a1e87bd9398b90fd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fee2d52138688c8d25bf692df56d81393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d4cc6ed3c02a4f37b0abef1e4d019394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba9fd84a8849fc3be039a6a5f2edd8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec85ca00eb304c663f684aec31576870396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e0e0153402246b265e2cfd13f1262397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc0257a3fd06b0b12802bd9721b32ec398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc30a9fbedefec81e5a86bda08b8b7b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9cdb76001f0040dadf25ce9561513f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f944c963c059e2fa5dcb0250fcb809401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4426727c183c1b66bdeef25404e21402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24570a055f36abe28fb971d4fd8986a2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414810c996326c64e06a8d3c11f2ea8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbcf5ab212ae5ffc558c7823e5dc0a7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1b54214170f02b4262a24ca313e38406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1563e4fe33cbcbe744ef6d41e4922407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40dc7d597efed0f5fc30402198f9455408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d4e6bc7a2dc17adf97c2bcade8fd9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c97af61e7e09e8b9c9a4b1f263fec6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b4d0f882ff4f964024bef2008ca16411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b08d273f1183b9ae2b2e193e792b8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad77df9e4855f7be9c2a17166a1e71a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60efc867f787c7e028b3b7fa2427d42f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13fecd121f93c652ba59f75aa2c2acf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09c54bdba5ff62a2c1260cb2c0f445416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20abc7606cccfdfc6ce68fb3b6450b1c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0ee8ab80dce24d6dbfab3cc9b310c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f049dca000b8b0ef000848db8c5ba2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c996b34d243fbf7ab709bd76ec2f2d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd216a81cd783cdfdb06c1dad73eb46421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c011fb643c616a7e2495b8d64cc47d1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380752d08725834392b7f2dcaed0e26423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc2d462733778eb6ef9158fa874183e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c349ce976dd8d0f10c17458b5b1152425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a452b8c23885b9d6cfe35c448bc7c3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaede7e5eab005c03e29b07332b3124d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e510edc26f4c819ddb9f4fac82d4ea428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521cf5a193290435808023e10c6eb233429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc494bd564b0401882df305309a478430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677a157b30bbc00e72a7101b529768e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407ca5404b29299cc0bcd67e45d7f0a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33385527e3d5949b9fa828ba03d826aa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72671bf49c337f4d9e5a91c9f1775aa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25307b25c26d8fa1ac6d4dac0969ea435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3349c9edbadc9cb91dc5aec3d01cd1f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3e4ae90bb5b969cdc4abfa93f67e7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa313c964dc4ea11d8313f5f51bf809438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c34b945cf33717c4b14881d7e8d3ac439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7532a68b1ed4aa4bae3e83329146b2c2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112273882d86bf328f02c22bab8e3979441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eff5bd6f13b89e219c8b5d8a57e1cd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2208703335140d84d1844b6cbb6f33443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6da627a67c3c473429ae7bf451f1c3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a948c744e6943446eda9c503f67f493d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66bcfc3309f06c2dfb56cd9a3582fd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76597c65a1d0f609927900fbb3b8b4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a030adac7bcdee755fd906c84e71cee448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfdf3638b2842598273e073d0fb5a45449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa49fceeee7a8df907bdeed109ddbef450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f397896179c0958f4e42f3edc82cce451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d6e8ac61c11c2452ad6c08ae49fa7d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b538893775a3c2003bb7d49f34549453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb24e7adeec3a032e7f62d36b95c4e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a345cd0b5bfb724761336438ca8e285455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d9287c08ef599f48f5c4c6d7c7656456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6be1fde8470c7ac3d6340458866d86457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e65a128f5ad44f5cbfd854b90341a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b0e83b674f0864e74cda24b6f7a5f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b193874713b73ce82a5207824b90a7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888df7c14fca192d1aa87c6543961ce461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cfbc3dcaea3d8af9b610b6fafa6145462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feaf14731d24ba9f95559727d3fc563463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886bddd28a14da37cc91dc0012f643a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527cade1bc01d858da18f004fc8904ba465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b13fed5ddfccb9a8306e7b7b334ec466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f982933d215f760841e2d326506935a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a5cd9b098d6bd4d908ec939d25ee9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd8d2cbf68f52529641efe3b8f8973469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdfa6a5f706fbb6f2d33b8387f20e17470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d22ad02ce8eb75bb18585350c8b4c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342321e9a17f699be989b3a14e35c361472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c798bc89dda2c2e804a96dac0ff56783473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad3c60ac270408341c21fbd5abdf83474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f16c30b499fcf08d7c4f47956d09ee0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8fb78c3da1991965ae629d8fdbbf1a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd516d9c43c7252acb9368e1dafcbc5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fed050d7139b1080e04bc8609211d1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae89e3ed5f1fd3d95d66b123cec8f5d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d64f822afb0f63a2ddc8d90b6b6b1c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8950fd5652b8a9b2de0f8c8c381890481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01f5bd8688083b57b315693694f29c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd2fefeb59234c973f6ee8bdcacdde483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f1cc93707640f3f97ee82dc3f8f51484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bf6a78eac86092811957877279f57c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15efdf7f4edd37f173e36507d50fb851486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bfdad90fc763fec0c0b5d8be87b436487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aeb80d0adadbb576306d80c77faeaa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a853cffa6d964e299523c4b7d153ce489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d727fa6b6dcf5eb2893374a04845f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef51d5d5816ec1a1998f0548bf8376491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b448912d34e8d3c90394cc0c618699492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1477fd03268dd0c1a2a195ba546f90a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e4bd9443d5898a6af2b7e195b959d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a3bb696d8d18e8f4b9964bd665312495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3dc9c0985e73c87a806e6e4596c513496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e91fa9f7f9620bbc5db9397c26baf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a46566365d326a9f48062c068cdeb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c02226b6daab604e70129f82104592499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f1324a50955f051b23bd1c6b85051500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ede54637f9826a63aa8ad618e7ae62501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0211c94077613174ebcbae5a243029502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef9cc5e2591a3d9c347903323a4f79503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c2341c462e36262abf303acc26bac504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3f1e757b84b79342354a272322cbe505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd5adca16f2242131cc1a87adb8b5c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f2edfd6e6c89062e02b7629ac0cc8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdca67a7602d7c1ec1e71824ef01972508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae9cf0ac40481633665ba50d8a94246509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd648dffaa69e7031a08b0c7402d16de510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b8eaa3deb541a3b03f82f66557c45511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db593115bf8d39055fec57fae7495c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0ca61e69fe25d5537491c61d544e1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c01394b966f4599e3dc24d84c8266514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a31df0c5d3e244ef5c099e6e6a4d5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529419779d37efb1a506974cf8e013fe516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce161c5f9692a6e9a803081e650b1cbb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ed429a215be836b75dfe0bee32ce1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3244eb4c95ec337733c9aec1d5e6ae519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02974d89806ef3d1c63cfc0355c5e995520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b6cdbfaa597f1a94f4db19861fcc6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8002b9d47d58b6eb640fb682e21ce522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3250ee25c712ee59822a542cef00deb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d69346c074d93bf0a6375a9ed1317524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0099039c577e4626856daa2c54a80525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1026ea72607f011a835df736c1c829526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddafa7cf65a7f1861a6cf264538eb37527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf23eda0bf1bd7ab1ed4fb88f3c2f52528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ac4d6be1a3439faee34d09784cc17529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d165644ccc1c9e1447b19484e0e64530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c350c4b89459d6cf697b85d4ae67a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0160c930d89e747e6f9e865baa36399f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b4022dccd75e75f236b548eaf9e10533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f56cb42e610a04c9689eb316381bd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8fff783775f27c5d45c2a5307e5f9e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ef298c5ee65f2083bdd4d0f8440ed536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229d603a84a684a9871385845170244537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dcb278674bee5defc0657e26f2cc56538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ef676acea19e2b26c763645eead69539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700d9e2577a908fb7e77743b6d3b90b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd51273e1a43e12d7feeb69f413bfa9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcce76ba84fbbf4f1b42b4ed7538fe1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e13debce0219d76ed0025254cf91d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62739af5a02f9d714cefd6e699cf6892544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2cb8bdd14eba045adecd4715dcebcc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54e379c3402755d3bf623fe855149c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65fd04287bcd57ca64c44ba71e93a51547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca281ac7ecc1a171fd0c51fa5547e4d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e4751c7d5650634dbd26e63bedc944549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd630edf5bc7f3625b830698a726ba550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273446bdd75c40fc3aaafa9ffbbaed18551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b4d3c7f20df85ca6e25c5d36f8e52552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aeb0018519e03528dfe19c23e5d974553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32dc58de16f8498a96c7834f1bdf8df554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d1edab775cdb3303d463732dc7b42555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c439e47fa955d6e758d1d5dffb63eb6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3363d389703ea102c02b28b43be833d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60aa5baa17bee6eb4dc0f65da464ae3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219dc1b0a9fe37e3d37d05571171fd1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a3d6e25a7fa99df6ca689c78dbe3b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f7d1e80575b2785890c0f88e71e52561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be042b6d8049a2657d7c7c52cd78fe562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a80e923304fafed47f14abcbe4b60563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42969eb6e6187a41e36690488068442564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e304cd101bebbdbfbd532ae00d4e6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd74db062ee65adcbb99ab7cc93b5421566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1515697adbf798f8c4c66628d3db90f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30363fffcd6e068e590d4a3de250375b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103c31fe94283f9ccd9d5f89d32dfce569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af39b108f9ec948a1cda36129295ee0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ff7f7bb741d9b706ebc1b8122df89571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a24cbd241c0df3db201800622ee678572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea446475d7c2452aa1b9d17fdcf904f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e63d56eea07f9b6ab36ddd3570255574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff3a7e4a80004cdf3cb69e4b8f26ce575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a16555237f549052bd9fb072cb82d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae26eac6a9a261faa6f6006db2db9d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b1ca0c44ee3ac4396bf8135de89c6d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc481e4610837e7e073c5944a966837a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5d6853e3159e977ab6a6cfd4ce634580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d6e9ea5a45ca28fe105aa7aaea77d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08376c685d6c29866506658abfbf815e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45fa175160887e33ece6698ac6cadc2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9f2655221ac8aba0db30f773ffd16584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a0d2e1dcaa4f523fdba024a65e605585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7911041d7d63a7652fb5b6cbcb03ba586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78399dd49b808b144258dfe6438cb984587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91875d8ff762fe302259a6f0f73050cf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf31fd18c3242985d56d0b85c281d23589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66812ae9e803f0552ba0cf6e36adb191590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c7309f61cfac0cd1cc62a82263748591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc204f92bd7cc6b387a11c4aee17380592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bbe346444caaac2c225e8114627dac593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1729618cc74d3c2d4cfad10e1814cd25594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e1fd1283051343f464dde94bc0932595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c32ec59982898dcd7088ab646590f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82334f0ddd53d3fa78234046670e66c3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ffa49db61b47e06181c2069b8e421598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc891c1a9921d36b4344a88012784c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855676d3d20dd4ff0271c9922858024b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d16e788c9cc2955786e5d14b797c2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17793e3281889e727890f6aabd123b27602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea584d08bdbd10284eefc210cb2ba9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67db7261f2fc599eeef96b853a46adc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f4e8264abc0491a59840cc334ff02605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a699ea431f4e6b6480379eb8e5d61a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca8130397511e36cfb9e82da28e38c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f007697c683d5265d42740b01ac666608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce3a100fa3587575799983e19aeb398609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c332a6556e874cac69d08369ab9f4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fee275fc630a0c17ed0111c55e7eb5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ccf8fe43cbac398ca98797de93c62612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4a5070b1fe3658d6eabd60dd43265613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01705c88775a54875d98f79cbb4bb647614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbcc931ad649d1239ff471b25fdbd15615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f74b755419a751125027c7f5281bd1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b232d9fd1403b50c524bf7eb8fcae6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6abf1daa27c79c99cd62aa0a7287997618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c15eb811f7c2fb885fbc2687f44c4b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5939122b2d79d6167bebea8ae9a6c9d5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf224c951ebb3150005d614c8cc8bfd2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a996204e9440e55b075cb3409dc40622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653856fb8d41658b9a25f2ece93a85f9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf594f5f337af1c279e2838b5ad6bf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce2ac031b62b00f74a012c778127e9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6219149597097645ebce5ae813bff7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be73ed7dcbabe65dfc855553a619fa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7333d3fee5d78942061d77f5b747cb9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345258d9665a8643ae2dc826a3ba7f13629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289a51f43d4ff9b20d9651272615fe9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5371a5925f480186f0a79b9db4b9b228631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c6b062135054221b686fe36f313de632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225422b623f186cb4a70805cefba6e9e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf6a41e425067c4b9bd70991abbad0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5808b007d190f6cbbf817ac206d4b72635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4096b39d5f348aa8c911f57fefe2fad636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419369a423278a16ad56eab84da7aef637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48cfc3e0f32c863200cc7586144e204638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3af2695fb60bfe0ed4a670b24b3e1f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e700cfe4653abd2523f6c2fd95086640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc373312d85adc88eba65e44e0540c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf39b44b3e4b7de82a0b09396591808642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68812476251e43473234feb0710d2760643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7efacfa8a39cf508a294a30e00eb5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f606e21bc442718378163a3a0ec2c6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3c36a73f455bf3df2f2888a87aabb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff474b367bc43499bc308f3a5d07c1b2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2178dc0106357f45a371951beb84923648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e867fde516e31d8339a243660c5dfe34649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4380c700df55394b1ab3aefdca7a9a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d86896ebdf96df590bbcb9e7372e33651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90cfe1f1da8099525b713841f384a78652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc98de74b940c6e753fc36caea697324653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff1c84f740c99f6a6c3f413a7a94d2c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1269211244653b0e1d30708deef91fea655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889baef676ff0e4ed301722a79f5797656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1c2dfebd878953ff6a6aaa6765b20657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e08ea449421633ff1c335af9aa006658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0344e06052ea91e2945919a40398c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03829db581549764284bfdb2a2e74d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952fff4f394aa3e9e21a1bd39aba5680661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d05bb783760ff81605c1a84b32c7eb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968777a45f0e3f1fb13f9b02b1de861663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3fb608d26355e6473760e5e928b706664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1248c2100b3d878201902e918e9a09665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9161d5b3f77b9040a849b3bffa591f3d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97688258dd10127ec2b2d58a7064c78667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f8b192d7c88cc1972fcb46e26bdbd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765e6ce2af6ed37fa5da0f28f497ca4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf0aed3d6df3f10ed4ba4c9f27677b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18951adffcab4ce68215e818d446ceae671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a267b22eab7d7c327f09e6875ecc0fda672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f47f03653deee4f6738bfd30b45d7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf4f81dfbb5e3bde15587673868ee8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb377485ac9bb7b873eecfe71c273b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14a2958b73e12cad7d75c98e7ab340676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3319a7631f039e8fd0b5a517c5461a32677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade82580e886a4ca4ccaade7e4708d2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c5a30e07f802de551656351a3a858679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec56497d80044536c474cd26e3a436680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2322fe1ea331c1c95a61fdfe528184681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475eea8c94252112c814aa2b8ea18cc8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e7bfaa76d961809dade7f7b23f11f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b5647b15878e3fc878d663c0f059c4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753a9b2294171cf4a7589404ba5ff70685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea05c29ec8bd982840d8131eea9790686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a1ffe62a6e546546f8c70379d7a0a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f03a5531a3a333d62724f3e938ce1f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e5264030c69ff8d5cc34ea5613bc6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1a5198390e3502622afb8631c19f5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee016ebf5bfec001a7ea20216bf6a30a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdfc0cf34348564c3e1714e945e0c2f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d891d2cb90803662adaead13a0579a41693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc1ed0a68e6fd0c2d4ec9e19d3ff5a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a28beef8095991d979513d775bb5dd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67b26f2f974158a9417d896965e448696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ed0fa8bf999c9d7838fb7b9e6e4f2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ae65a8fffdcfbf8d2eadaccbc32f5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0229a98a6c6537fc33d9db037fbf1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1b9f081986bbb52c5afe0b99a7807700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba309d60c48ed3a6861ecfebda59aa7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ada7ce6a5f8cfad2b78551bd9a7f92702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85ed2ea30072eb620034ae6bf2cf71703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0f4ee4fe00cc70a1b8a16358261cd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832abecf9a2bb3b5a92ec306d287baf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091c472ac2b190c53f707c3ef03a1dd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd64ba23e24218ad97444ae723beab707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b7ca80c618885b6242f1c7200bdb4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4d98042df282b2e6f6193654051a6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521088e6d25bd5c5db0862a7faea9557710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee2e7d0e7b93a880b636e1f8fdb63c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6be62eac78fb6212307ed72a590e0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93469665e98e2accc11ede3e17fe6aea713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f40f4b40e31c1aebae83146307312714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac20515d7a6e474da26719237e84d48715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780eb87af8034aaf7b29741b60e63d6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e1a68586c9148e09341cb351671f7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71208ace49bb3bcab1e2e6f0a26513e2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe6453bd932758ce89611bbbaa94ca719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde78c2334d6e50fb6fc9bbf9b41bb0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6537b30859925104dd4f69ab241b7ee721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f823d68a117294cab734bdb21e6cf03d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ae9d37cd7041b9fae0f59960af4a5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca04f94d4f5049df4a3cd5d28c2e09724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19d8d3a4948b9a20bb39fd6cb7b6fc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3939307c0cb27971dc0f19077a8d5e5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53efa67ff866e7feed0b195d684c9878727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f95cfb043fe6ec3ac646c3e20596a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f554c487d4038a16ee4a5c51eb19fd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa84e5a2844e052a93f8a437dec91d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7cc3c510eb9bcbf60b3956cf97b6b0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e5a2ee869e50c62a81553d1a79d4a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ab829dc3c003844b060fa5081d52b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c812640b2ec4c28a248190b5a3feef33734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae8359e15ed99ba5ebdd7931fc180b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982791129aeceda93ab36424e0d1a318736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259aa9b7009ea6377f8d4843eaa6078737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54741e3e81d8697fa3e20f59868e393e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344a86d0cb8c613b8e1b032f274f076739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb77a0e1b52343c82468f043b45511740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b75a2d2fd4a06782a17ab7bc74343b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6370efd1fca5313853f5310bac880742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612a3cf5a41e9135c8f222b63c7e7eb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0517e6c610e641f36c08c04dec904dac744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370e8c1bc72d58f801304d5cc27fdc6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f4be4834dfce24fd16e35a292a3a8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebaff025f68cdb28ad6e562fbbeef1f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24680c7cce6d23c46e757269199c4ded748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f3ee37a84f6ab019ec84c669443b9a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bbed2e5cfa599cc33f0b8c10b8a531750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d302605cbb03386d1c72e91d44f1007e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51183d33d365fb29407d57e82dd7b40752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3865b74dad79ff2ff7aae9d3d1f8611f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f8ed8cfb0e8f089fab4115d2d3f7fe754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31724c24b7e7847ea13e04c2c4270a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0a7005730bcbf669ea579848f1928756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e2e4b58140a092f427138b4029d67757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c569969084f83f956f809c069d3c5b5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5520eb09b59963f28daeee148c67356c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e795fa1c1c45192c526d354588678e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a8259faadf8ecca91ec289456f1442.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f072ce538250508b86e3139a88176763.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02e22a6a2c7f052038803bfd2c77414.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318905d2d0b0060d472173e5fd6c6ffa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a1e359a26986d7925cf3b63e2c33f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47becedb596b5ac2d1b57e0fb41a2b27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be640b98f84ea6918fa76a22aebd1858.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8c8e08b9547c79c6e9fec52c653ba9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e08d56fd27563829fd34ec3a6923810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4548055e2052dbb4b5354dc5dd3e8b911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81fd777a092bbb606026811621b5dbe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913aabdd5ac4c4152bb6b42fdfe7822f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7af5b327cf0052ae499f7230a7ff4814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542cce0dbef5166a9c9309ce60b4d80e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa9a2cace2106a034bbd324621e17d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7215188aa296c3ea730427da49de0c917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10c2a40146333ae850002ec32670aa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb0a721f6b4c6034532807494843d419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8351555e1b8e9ab930fde7e6334ee5020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130515d24f6cda83934865f7cfe25a021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa943f4008287a334f6d2ca32071d722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824211df4f3bb62cc707448144e718ae23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34404d959e8de245663d2f96e12c26f724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdc33821f0d1f572565d3cddfade31925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeffc893951f8d0e74ec0e2e3fce79126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453e3d02e917f558395c44303d21e6e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f45220149d5716554ca4dda1c787b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d9b8c9c3f0dcbcfd5cfb99339807629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989161ef2a9ebba8ec91542b980c78d030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a10ce5db85ebb7420bba2536cf1de31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c7e630f4e89dd8de0eb1002a6dcb4632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa81f6bf279bd2e31472ebc87dd74533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fff8ef25996e7f6836d23745bd60ad34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64393eddda1709db568c37ce53cff06735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0bb17ae2fa04de776bf792a4db9d4b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a37080c7a9190f5644346dbd555e2437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88dd0764509ce1753b7eb880b67f7f738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a63daeb3d4c3da1e90f202ec1ebcb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f25d849507b42f9e4a1788fd4e27ff740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862a69cab00f9cb5c2eab92aa913b6641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c57333ec13e8fae3c6ee35f3cb00db442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c05474e2af9e8c5072ddd95f39a98d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5abde75d3cc938ae1847c01bdb7156a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8135e18e590468c6287158e611e106c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba6035681b8125b1584e35180218a146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ef4b6c05fde9f6b6ca26255222a3547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a2ec196df1a0cc995ebb183f84a9a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208a6f263485485c839055fca7c0f4449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9848803c84a9a7ccfc02a43933a3b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9410cbc4414020f8cd9d0cfcc1c2c2c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d562e75874ff583a1bb2c92ddaec852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c559f03d40335ed0cfc2f3486068ca5053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81bfae4372813f14abbd8f4a467ae7054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c327e7a8f9f8834876980151a8b97b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd487d7fed4df45de3fceb91eba965e556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15327d40fdb13f71c908e634ae47a1457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ae97090111d49d42e3b02376a3c1858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39122d5e09e3f66b5529ddc7a1b1a54359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27d7cc21bb815d7e2c2976726e436460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74fc51e62c1d418ca4371309da9313a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761aaf93d5b1edc97c4ebac6ee75a3c362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6187aaccdf9dc0a2ea77a8542f4ad63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b7a3e2c0fc1134210e35396d2a85264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe5bae649778d1738b155412061c4665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390307700afe854fe49c372929f9f1d566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24475b4bb8367d55377da63d897dda7767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e495b994e5f4fa752a477ec8e5843b968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad1fe9ad57f5de35f7e39fda18a5da69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0d3fe497fc3e4e6ced8e247a3101470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cba1e589aa0450e5219e794addcf5871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf7f2765f85f8b7499365274601f94072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cae89c5f9aa0cd06755a407601805773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed09718a94c4b65f25bdbe8ef3ce76e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180bf7dc76c35e22a735f961c694b27f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68564945ff0389ed6b72de8da588600676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52aa859b714a6e9746f18f087203ba77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f1d619fc9284d185adfa89e723c1078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c05b1f01d6ab19cdb48316ea8eb63479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500db6ba271da90153d32fab64f36e180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a403729cd1f6157ed7cdce5a6f54c4d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd316a43ba6ac8bceda04a105d87fc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6fbb24e90c5e56dff6dd1362fc5ec83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f05ecb624dde24982c9f0af55468b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a54f09ebfd5ceecd3d90e37d1b6d4185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428c31267cf5545e5f52d060afd7fbd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c8f5d31309393222031d6396f606b187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342f4929d58b85aaae7c81c96c3688d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa78dddcd99bfe68ea08e3907b935089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c4ce0064ba628928c9cc2977231fb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa07df549608c1fa6a9e6746f2d90b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c52c6d944696038fcc78791367149292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe3a84f6b1e0c81d8ae981bac61332693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e394ae062f563818065ce75a6d77dc1394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5d008f610ea119261f02a92b2fbd095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41b6ad1a92f41d9c771396f146478f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ba6773e951fb97fc58bba0135bd8397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216749d81a03b9020eb992751ee5d77098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc52248821d2e2f2c6a462e855d7efd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf5c328bb86675b69c6bf97f97f28b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116eda61bbd77402f3dc7e4f0ba7d171101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc23eaaafae184f70b1ffe375f46643102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951bf50f4f253930703a000470d85a5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94233b7663338bd2388ebf11d6956e19104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf515ea477517c4cb8aada7e4b406f0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c353b2613054004cae24463f6d1ee18106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7933b2dd482a915cc04288d0a8a85c7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875845e687115f98619740b883dbea7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc96f10904eaf88c36ab8da0fe93aff109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0936e358c7020c7d18ef15bbfa501c1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811c7fb1459679aa7d41aadb7107afa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0a2d76876f02da4cbd2c9ea3c6feb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f151e46ec69386697e0936947879d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa654dbb0cd5c96a516534fb1b485393114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b3cdad2ac2858034501fe2133efda115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e71ca768f55310a85ad6e658a424fb6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60998fc934709a86cba89e41d6d8a0e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e231a374e084b470c6444be1813aa94118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d0a1fa829f6977b46515dbd1a5231119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6162e4c253dbbb90e2a05852893c5a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a26c845d4576e0dfc47953ad09627121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee180853f0f9973c1969e68a38741f7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fdd7e0f3113614ffe8e45b382512b8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9da24e3766ab00e74695ef9a3617eb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdfce9e3074bf6c69a951d43ee87457125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe754cb65a6859a6f216d82114b344b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b521c5cbe12f2abcefe512e123a1d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c83a7ed3c6213e5d1de99be0ad1d9f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7c7ff9404012447514353bda172b1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65978d9a453a4dfc923349d6fc53990c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c63ced872b786ca535c5a7dbe8edde7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb54ac0627dabdf6cea1a59decef83c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd19b2a07aeffcdf8cc07df6bf2216133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc31707a3593ced488463de2c10bb7c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd1b2694c3021ac51d81c8851cde2b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e219ed898ebec5014f83fec4ec05371d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5653d8d85306b3af58a57e471efd55f9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78241653b3a03201e5e521b5bbcc5f67138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246517c117c954e81f7e5bab8f564dd4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0231d1c53e4ea206a16c2095edf015140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeffab7bb0673d25fc1c44e52a0230b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e133170162225b7d261b628beea47119142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb541a9a838bd322dcd95b65a158e3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22374f82b174977b2a0c5cbd4c1d7766144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65bdb797dd3e4a5c551496e3fc02c15145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a51b0caca46c1a9da62fe42a0f825146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c8e169c0fad3358c8c405de94b075147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f8c4e12df6ea2045db61b4d4251fc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed5cb3ad0d0b3055b5524bd4fb8313149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a83862e53207422265c6e49dd734d22150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9fa962299a27f7a88070086b31a4d4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d42f6c17dc03b1c25df4329de6b867152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49568ed04424d480bea6b046faa461153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00626597800ed335dab7f6b605cc3c1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ee21ea9ccb0e89ae7a864a0f6bc71155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8de080bfa256b5774dfaaf4da1b070156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e21796e8b2fb5c1b8ff638349a2280157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47350679209c4719609067bd81b56b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766cf6e860ccd2f27dc5d17b42b7e4e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb25e5d0eb74085dd181439d7b5cd9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ccf31722d6523640619f1ad776a8e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f07d15fc79a786671a3ada3621e591162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ea71a8f2a7cad9230fbe4a507cd33163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759e8239570af5c86256afcc8df7411164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6efc45eb52c4b76d23349b13864104165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8bef817c7b3cc59210bae8a17523d4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df9e2491375a64f2fbdd145df5dc2c7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ffe89e38abdef7098023069b8b78d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e1922e0062bad8b6084ebf77c780d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a7d2932c2084dc4bdd3a72f6a176f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed448de07dd32e00a1f232e79bcef14171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43440cb5eb390d69ab96d7054545d079172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50485a696fa0686f634ae998c7c7636173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8e2d88616e279376c054aa95e4dbc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd14c4fd72f73976782ac8f42476df7c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c444c62b8890a5e5b76f96656101244176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da8c3774bf68adf8be3bd0f1704586177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19073acbce3fd14523f785ac56db4e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a86da3e051b0d91348cf940323057179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ec045597ba84ccca4946589cef0de180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e025ddb645e20f255b2ca22bdd64f5d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59962f9983e614342961d5137aa0cd3b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f903038d1436aba5cffb1a62d2c56183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9febd5923582cd3cc25023c2fcd499e5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62d258c8a76bdf65a57f7b2a0610a3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe81f29785da5e8eada06fa6360f119186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2fc06e0c749cdc607792ce62cf9ea187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d736550c77e4ae9ac230d3a9ff2ed00188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56a211fd0197f9c3f42199685eaa49189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a0897c408d8d04645dd6a80e8bfda190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f99327ad811844c81bafe06d0d9af191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c607c0dea84f473e489996b862789224192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc49b4086f3424c8a96e0b24b92c35193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a421495e8e0bd0d8e4bbff3a2f0dc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd9dffbfe71d42f8c2b716fabba492195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856da1a019202d53d510ed9e41320152196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4256cfe23b1c6ca9f6c62044a8b553d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194a3b14f9919feabe65929fd040dd4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b6529b428ccf2f951f8dc8498e736199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94ffab71ac436de1cd5c4aa4dc8816200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b44949ea07d81081885419f5d23a18201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f072697afbe6bf46cac2995bab74b452202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0238329f1ed792b83b30d031b6f4a5a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32079b62baeefdfd1121265ce4a69b91204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8044cf4d27b52a5ebe6e18c1d111526205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5118b754a7c06721d08eb6efb1b8292206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906e4d8c102365b1e3678ea695fc98b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037eb9e44a00c0f327f8c2c5bef8d415208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c3a93b2ca74d4cfa9e4a843ddbf996209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c40051e6938f1347e7fd778f6f32ce210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6a31814855b85a8156a64c794ec1f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc973192d503c0656df949f147134c0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b4469a42dbbac477f297d83bfd824213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b8695bdadd5dcff7b1172b24f450d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930bbe1e9ed97a4693a6bfcbd811293e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43426dea7a28b5ac14a1d62103fcbb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc4ec5cbac13b4b3ad5d7b0cda2390217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4512f35f87382890ba9d473d63320d58218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f7d283cb384271f2d999c5f1fe159219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5055ef6e8c89d5705323f49c4eeb55f5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af6bda2069ea971d1ad26df123c79f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994bb23ce6dc04a7caa77c85010852e4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cece68a3a1fec4a2d41bf3677a21b90223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a532e72a011db7fe27add7dd6ea4729a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e4fbdf5f65308dcf790c214fb36fa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b5e4525d71981b2c5dedd27003747226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd85a2bbe4580833daf26a3bf346b3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c842ffce7de005e314253209d30107228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e86586d83e1633889e59624a970756229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a091990341cf4d5821055c8c52032f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb5650e8a17e1d8e1e40e17421e8aa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553592cd1d422dc1da1badf2082f0c36232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b01fb7c33f62b4fa6047998debd09233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf04fd552f60c5008363bda14381118234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ea66d8be07e4bb77734e6acac3d90235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec05f3db3ad79f738c4fb0f2ad6e35236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1961f2a045525af127eac56e5e2342f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881850257b841d33c1ce36a01c1118e6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96acca8679f5bcd8d0a84e8fbc024808239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861ce774dd6911a15c6fa20ad3dcdcf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09b76734b0e3ea3fa43229575945c6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1919f91cd0edb12246fa8b525c0f61242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef308d3a59b68fa1d49333e93c37de98243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503f1aa4b5962f31f2568ef7309e6e2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87c1417e91f17aa1f90e061084b786245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d7ca57c17aa7e0cf502710825ec22246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a7a3c142681dfcc665770f0dc545a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f33b1b235ec7ffb7dd8adef55ab010b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ca4d8b247b223736f03976a6aa003249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde43c614701a9efeef9c19b5b0ddb6e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e2880afa8a485d5bddc9429fcf59b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04448ce7c4362e1a03236fb65d9ed4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f26f675fd0d1e826bfbcac382512d8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89caf13bc821762d2787ad2b8c211c21254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a072949a5318c50b0f2e2250dc5cdb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65d2dfe19598c39fdc991ebf0f2877256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d12304d58e014c23029b2bceab2dd67257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5867187589d4a461a9a7af5c561d9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7b3a7060e332f2f9431d97a5c2dfd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fee93ac9e090062525653a6fa27f82260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8208de207ca17bb222c97b4aca6ee37261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaee1a909f8c6a836e3ad9b14257a5c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca83babe784ae1dca48409ade91b19b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bcb91c08a6d5cfbbbdc6bb3954620a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a9e7af07c63f6a55ddf8f7bbc80de5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440664636bca0bf8726f59e4b2508e4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15122aecfd68ebaa0ed0fcc745130fb5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e160541373f1225b712e1deed98dae0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d90dafaa355fe1cb05f972aa90ab9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6831209a3a66938ca84810da5e5e413b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146ae879d62519b1545bda11b3f972f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000540483925e4a273f0eb4eff789db0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba79090074becf5ca87faa7dbb9a458273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf284cb3f82bd61247f428471133b1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864db1cb83cd9bd26618eebf5093b786275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd0c2a4fc76865862c10a0dd502e296276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9668c633c5daebd7e49ef1c9b39ad277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3e649bd7528757aeb00d7ebb41434278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d146abc737b17fd6b424a065c9ca2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c5cf6c3d8f5d670c0b3ceae607169a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79654eb6b67a6e4a5bc225be1a575889281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27da5c33d5d623697ad5a14a891db0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd094ed66866d7ab1767a2863eff23283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379cfcc4788e1bf2bd113eee3669e00284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d254809583592197323ec505f5bd3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec3c27fac4d952b7bdbec0d497c153286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769bfdb4136bc4b058d2da19f7c91a16287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88eb68d94843668539353c0b7314e96288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4722afe8c9ad9dd935ef1133f9abf8f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f94e1be7c50012f3d002debbecfa9d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48854b704a48944d77a9c921142a845291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b0c9c3b9a378a69824eac1283e54b2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c5d37e05b6c7df5c61cff8624925a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89d8632123d5c091ce0ba8616ea404294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adce3e3ebcf5707da49cf6d05bd7765295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a9ca0f4ffc2777ae4a012fdc2b01f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54421744afa198ddd34c10fbe21e75f5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ee8a6255b57cf2ff2f9bc9295a1d7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb74f0ee6d1d53dc4ea7bdcaa98673299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9df9025d485d7f00c747eded4f82e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206cdbe3264b50805be8c6012039c97301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248b73819d9aeece94cc55620b04f14302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320dabf94e87fb05a0625b7ae8dc5b58303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2290e9526df2a2634ffeaf29d281d26304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94855b4ba7e57bab3b5e3b54ceb621fe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c91af66e3fac0a608d233a81a0de4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd7ee0bc3eb94cb2a43d8b193f052b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6cf77e15e2abc5cc880d0b351ecc0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e1e84374cf18dc977995eab8da78e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ac3803da33986489aed83713a2f3f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54744d66e34327d179823120c724ec6b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b6d237e8ba24563b850e043095fb7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be44b74630ef7e477b6f0a2bba6dae9e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ead6b513d074f9445a05f7e8c57e06314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc612359618ba168f092854c896123315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ef652ea930dd54f0df4a3350df4a3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42306cd8a0254514501c3353825aa236317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a2230f1d4a749d7119a556516c8a1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b431c54e059009737dc1b3fdd1af8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dfadba0435bcd91f9f6a351dd78fa3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b93f46b35dca43e16ebb64f53e2879321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c86facedec9fe776c4181b0c5c2d6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad2237310a753f4753a2904251b626323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e49b15766971d3952030898a485b9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80c254a0c7e31b8100d4098313f373325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d25ea0586096cdd666c0ec54702d34326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b84f65ba1a3195fde42192d200ddbe327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9632f0c9a375e4bf8b15261ff90c13bd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeced3692a8e62da80d9713d0c043cc9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e4696ae0a5e7d40302cf0a5691f1d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0530e0a7f4accf88dbbf8fcd14c6d7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2197ad933f815532ded8cd7e88c2b2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8094c6bdf3070d7b0716d24a541f4041333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a4e7de299be0293273dc672ebbeb15334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464e365b2d5fee70763c0e2f058a687335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33da05d257d90cdbbdbbeaccf38ff2b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24902cfb8a3e534ad68e6fb8b5b1f1d4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176636e31141d35dc735dcd8690c5cd4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d3972dd6e277f7cee03d187a3933f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3205b7f0ae4278f00ec06b318e16f5b0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ffd52642d483befdbfd2098773be0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f0f67e5b4b146a1776790bf14b6ce9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c7ed6ec1bf4134dfa36db5ea0a762343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9628cab3cadcd0bb7def05552de1d1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a71f8c1f7470514ff55313cf563c59345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260376c710ab861d2fdf69d592b2ce3e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0bd737189f92733cf91e3a3dce17c9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf43809dc5766f86bd6507a9069401348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af402d3012fb5a6654f3926ef07cd96a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b96fe905b2295c1a07e08709c119984350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b41a1075b7eb429ea95636b79cd7429351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2355c796f4b275f00f1f7d98940b56352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974eb377c2907edae61d58725e99bb62353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879270f45d92a491a90427ca85173ff6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd96038a7238eb98c43ae9d3e404e97355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f733eadefdf08f36cd3c8346af42f99356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a0d4b590184f93c89813a99c679eb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b9057689e0869188d18d3ea90f772358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e6c8573574c44deadee6c521d6c0b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d7890f375438bd51829586c58ce02360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800d28b14c6eda6ac4b135ce86a11a6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d23f4adcb3ac619e25aa3c091d62d9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d41628ddfa902c26911225e721f080e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865003f5dec5bcd5b22830ab7ca5033f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a98f4108203bd3725e72fa3a5a569b2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f656d3151568682bf901a98ee3c8c7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad157141c6059b878179864776b3e0b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb87a26ecdc94120d8db28ca2711639368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b52ac0a7a950962b9b625d42b32fd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633dbac4a0f30950e8f026822df623ac370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4efe34997c82786c6713196f789c37371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb0388d4738dfb3d3a6d1d5fa9f304372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc162bd370187ad04241848d1f6fc8a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d1ded33f5ac2dd546563168c1bd21374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da962466ea88a483b5f668284b9e5bd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de144d3c375f546a5cfeb4938d2fc4c1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140b0beafc03694e265d2c46ef9aa02377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac907c9ca894853604bda87968d7747b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc04c4c29f64a6f2565dcb1579b38af379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54645e383a42e2e8a697d4d83d7cc25380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5676728782267935608f3f28bbe9b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b8d827ff2898abc3917c95deb880e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7851b0ef9b7f1e038d34c64180d137383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b7ba4c713fcc1b26cc68f65cd77f4f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7792a5e0e5bdd548558900ec29394385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc21c46568d96d157562edf8a8ce8a2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51395fddb7e841f3cc38fc851ce73cb3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba4850e7f17b7c5bea04174e7c5664c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a48e86246be0c4b3da8190cb408138389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56896c0397371652bac0dd60240dfe47390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06990e133fa35147419cc0224427f540391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62282de3099476072e3f1c2879e0e513392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e93a17fa2f92a4817088b2cdafa0576393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1218203114b8efc8a581701ff0100394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a351c93f4bfb683562e6a0848db10f7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6c20de271ed8edd65fdff85a3d191396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae290fbf1bd2a42ce2903e0d352a80397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c03d2af3c19033d3a24296097ce828398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9848e75f36a05309d448539b2f7e705399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab229a75f378c14a6cd9827522f9e0f4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a09468726455f97025ed10ca0fe836401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17111bf4a5a2730f6e3ee8a3f3b2837e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e30fbdb3d50b1ccfd39bc3655e01d26403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffca1cc8d79518ec9bd0a6ab32d4357404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82fa7dbfc20f6daa03fff852b0a3b1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883afc8191f3ef5b97319b808ee33462406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0088afa4ff81ddb08c905852da282ac407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca1f09699d5539c890ab1316a94717408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6665a0a0b5b4236d3f1c30570693d399409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408e85ad132d091777bac98a3ba9ccc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef026b350118af91e0e520e9e7b15cc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fecd1d3825a18073bf3c7b50df5a461412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8150496cf657a7ad6bed4e84ded07faa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751da6e54aebadd6be7da7ae3ed15b4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99933aab6ec67abe9034030cbafbdb89415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed913095ef607f2f34c5262f94b71066416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af14eb067db50132827b579b8aee2c30417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc50f8374d74586f3cd899252bf5dc3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b3931a4179e168cddf2d4786396730419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b54331e36721ef0c43a42edbe2ea2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7d2850617b2de88c927b28e1282c3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461d5be762335ba783157f40d3f8079422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122381acfecf9735ea30622fc78fa1b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5334c40a7eff930733f5b66c224ee744424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828965fd85126068e0b934bfcc694af4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e59a9304ae18897e3759a768f2aa28426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de264487ac43da5037ee06161da132427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f7621e1bfa2dddb8f73e04591ca1b2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72ace0e16ee4f0e39b2f1ece0fcd13429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3e3627f7e802007ef1671ab91f28e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab908aa4fce1c04e1ac6925a097406e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38412273e307bbf2b7ae5347f79541a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf1cfc1cb857772fd89ceb44fef875433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd19b46cdac7062668bd0f21bea25b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec84c9e43b7616e20e9d03fd084f12a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7c64e526b7021d86fd0755ebff111436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa8b5327e96807ac5f1da3f08064ea437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fdb2d0fc76891afd4a484a87241d10438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6561aef03f9f67070bd45762b6e54439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f7077ca2ed9268f7ad03ebc20739b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66802d5d85863f743eb6bb62021ce163441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd90f73426d218eeeafd8cb79b999f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e82aa1fbce1df228159cab9949a85443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9929b736b7f26fe9e8fd4a5ec73224444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2076cd7c2e8d909dfd07e2a9b4ad94445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae85d9c5fa6db8624c8a2ea8b043540446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57e4af1f76e3bfbbe61b6c682dc003447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c4b8b23ead577b77f638c512527e0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670be1b950bd13e8664e5f6b1b4c0d9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c249a747dbaf00f22780bda5e9c60450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa91483f8913d0fdd320a1195068a5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc973a2c754a7ded0267eb27852ab62e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef0d4197d82a0b9a0937ddf22a710a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67821fab6f65f29e40480d50da3bf48454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b62719f41ddefbb333ff07cbfe5a2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4795d2a4d6a5570fb3705cae306a0c2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c813149c93eb65a8126e7814e8e28457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc483c81a8837fc7fe270293e8a039a8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ac46ebfe0bacf3fb728c7924358ef459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e6e23de3518a7a2138e25ddaf994ce460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6698de66c381592e604c088a9e33f63461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ca44f7811310008146b03560b8974462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d274f60a8f743d3921272c6cf87fcff463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f54916218bd70d4aff0bdf958be16f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2503c1f9ddc12c176ea77e2adde4402465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce65c50e4295d9fa2018068c73b36c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b4899acbef77f3189616f533c8ca3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aee0833c5b44604a285a7ae386575b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2e20cd447600dbc31a9afb4d0ab83469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33062ec3a4146b0ecac4f01068a60088470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00d51485178e50c65f0a1d01c628d8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92436c2599404aceca257f1fd81e5e7e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5160f4e07e70b832a69c5e6f3fe0728473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598031f4a965018f49bba3fe85c0454474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649c2d53665373e32bc34d619fce7f2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3718524265525fa5c9e8953083ebf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef281e8acde476a34cccf27c390c2dfa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f54c6228adbb6dd77170cab37d00bb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3de70a8da82ea499b7a7d01a665391479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cecf038184d4be66ce3bf2537652ea480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003547bb861c36ea60ab076cd77f439481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720589da03bc87e77819913250dadbf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d5af60947d0529510e657554288d4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdfb643e68e42de29832d7568bcd2bd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423135e539dc63e3978f5869a7a1ff2e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47132d159916c4af76f132787db0669486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc2d1f7e44c4ac536c659dbb1a4c0b7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed203bc8355fc9c11fe92b193938696488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30a18b7892bce6b65c5c054fbe1441489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f113d3bbd820511f26a1a43e907c438490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e061170cb8867aa3b918de79f5f629491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968caa7d9a133dbe2a950f6326aecc2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfdaf68a4e7bf749a688db7d24c7adc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692f0a3495070ee838eaa407b0657eb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ff476eddfe9511ef52b8dcc78b04b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d544ac8039c409ef84164353b14495a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39efa5c508eda9aa64ec6420590795497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e9def763244e9a09588edd6903ba3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9b1380b060eeae2b4519dd0dda7ea499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b5d5eec016f4e9343eec0d6a2c184500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c1ffe2baa0d869804ada69d9beee62501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79d0a759d6325cb463a5b20d93921a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780bed97c344810a8c8faa4e98fb74ba503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce6af95966c33b493ccfd484dead1c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb48bd434b23dae632558423ac64ebe505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca16eeadbfc077ea7502826a2c9187506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef55450826b956cf0114a67975fd66507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad6c160ec16873e92887f8e54b488b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba324febd1977d9686dbe7ba58503261509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2964122fee8571b948d0d822b5fc4a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b4d7b1e6bdfa02e4035c451c770cb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8572c194704e51925c7ac650e09cf7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d35384c2de17e92330979f4924288513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8af767cf1a428a1c5fb06c86e182c0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd211e673b465ce604872da08608a9c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc030c0eac287ed9dd17b6b3e8f31f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64716de34dbf0c1671a119c31c5ac0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3665576ebc1e0915578eb1e595812518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5adde472c11addba378147902b011b9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bfda80a34368411a6e10beddabce73520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201e879e9fcb48b31955c6716023ac9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8728bbec337c286c70dc3fdb61fa0a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5972764cae9b10bb9dcd5047f72339523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7256e3f5a4ff26dca88792541e1c6f06524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4a781afc1290c70b1068afa55592c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177418395b482ee24deed8f032059adb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3f3bd078db42da39b0f44d5031ded527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b7525095656b97176fa279c1cf5823528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed4a11c6590029a8ff92a8eee890e5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07183d15056076e489f5ab1e612877ed530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73d9e43abf4f7e72a88ac439b820fc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b47d6d7bee3399ca5d03c793359a413532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c7e7c8dd603391abdaf182c2e7c10533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe276961a8bcfc8963e82b628cb2468534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031df181613a0825996b642551583927535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3c361870b305e80c66dc544aae4ca536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c8a2d3d64b4eb01e85c0383daddc58537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26812cb7b876106a464a9cead191c04538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3256eabcfd0422dbc0be0c7945ad045539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9452bec2bf9b56bcde3363d0be6320540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084118c70f3697f3e37b7fd2682b90f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec36190076c487a5da98a7212540bf4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def559f30ba5712e241413560ec25286543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253807604c9195f199b6e2258cb930fa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9657b7ad35db53de45e4ddf98db6d0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456649c4bf4bced80a4023f74ce503d0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda650fe41aa2ef83da3af2d9d833b3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915e96bb1039d9dcd5d38d48b6a8c77548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c432d3e556c2f73a3c94685bf311d28549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680790d115e8dd5931022357812f0c1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d3b2151e3170ee6320e4202bcb1b1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719e49aab8f97236f801347cce3c069552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cecf5ffcaa212ef4efd66d77d8be21553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600fc72cdb842bf0bbcfcc82cb17adc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9603f8f7002f4d20e4052bdae9c86bfd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e937313384e3be3a64bbd0225f0fe993556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997fde9b15a32c12bbea0af371a5aa2d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158abb8b4550fb2bfd2b2b94ae72086558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c5ed1c317a81c4831a2481f168b89559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da33bcf6dbdebc3091fa8f88b56d3f4b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc89cf3a23da9a8bc0f82ad5258bf39561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9113bd7ad07fb99b2388cdbc7943b5c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476158212d2b3096d60057c998334a4c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17748d506e12fd6ffbe8a009fba627bb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e2cd53399fe5ee534bb6343c85d64565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9668ce2cecc8c32ef47491791efa88566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170fe4cc767523b110f28ae9c04887fe567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b5d45a314521977138685e699864b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b76cd24cc6d91921c84967b3812197569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0f19ca332e7558ac9c7a8ebdd476f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f234ac2f638403060bdc563241208571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29806d6dd0cbaa820e664981b71946572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ec6688c5905575d775fc50a4b3c5a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc4851ed5868cb0dfe311e597eb0a6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c76b48f311f3bfdb5e7bdacb45b9d52575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed27df98e147ba6517b89ebe01f9ec576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee228f0d7f79f0d9b06a93a145a9c32c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd4da5719ec626bdd4f5a241cc9e5c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d67595b660e0c36a9c9fd042f2f3c4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b80b2f34d509c812460517f389dc96a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ae103fb5f7ce96907165add55ba2c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2033d59ec2b5709b51a110af3eb40a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38270cb4bb0c59ed745968aaf1566a86583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010dd42fb104143918cea580ee6d369a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc992167109491489e60a0d6fc9cf9f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6e9e0a3d62355ac49458c1d63379d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5ba18e0fbc5ec5761a501c77f30a2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118f40de7bfe62c72d73b840d52670f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e01c61c38e9ec3018fdd63c6ac7949589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83f53aee53e3294864273d562e6acd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ecf371c4631c408fcec7822e8aa436591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec522be98fd567417f27c533a24dfcfd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700d2dda82910e9a6438e394c67f9cc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faecb093b0feeaa23038feab371e25b8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f962056c597a8665b0c077bb2927408595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5ea30ef1cb32de0c057ef8833e20d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3fa7836d544d2becc6b55e4345bf8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e75ee6b92f963b7a4bad3fb41a01de598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1259ad3375a9e97b079d1d9f042792599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64227e25f953b1153641093cc00341600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77797655cb9cfd71e174b8b4c3bbe17601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba700d59a3f591b9ed5b6ba227a855602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3edca80182fd084bdd5cf3c43d3ae6f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082392b899dde0fdc07ca36353f0cd90604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe16e0bd2584f12f42162e752f09c37f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914cdc109ea8e8c4fe552c99c263904f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ba93c05642e2624ed45ecc2c8d669607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5947042281e42aa733ed1d61dcb5661608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3326c89636552028e291318033911609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca804a98bc14e7b2b0c5dd4f9063676d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c79c41632becf8272236236ff7b47611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe8b022dea87afd9946f1c81d753eaa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb9dc7e4052ed2139caacf7d6d00a1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251b8d2f2ec2ba2d6bbf6974230232f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a1de8ebb16cd290a53d41689b852a5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496389a12026f828a2b0dfcbd870def616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546fdb9326933286a8c0bfbfcd40f8d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c8473317449436abbf378512ceafa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d844d0030adcfde8bb870ee1a907ac619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff8f0514d36f48590113f8252b73674620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa74877ac337d0c0e6d8824a1fbd45c3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d42172d35b88930862c04c730ad3f39622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a667c796ea9259f3b679cabb11510d9e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95330c95c80b8bd0f4255e7a4b26c0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6edc18388e71c8a828c2d6355283c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d8d472820695f793ec6451048f819626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d166d9c6fb4bd7752034cd9cd285087627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cff7b7cf367a84f7f6553fb79df924628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e8ee1fbffa793d276feaf05fc047f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db32dd642ec0bd56680e1af027deb7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae375f3504f24f6571fe8a74b0083f18631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093664dcdf3cbd778b0b417089a709ce632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd247597d414cdd624d2b32900f807633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a673ba628125a38466bf31103e8b9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0dceb56037f00dce67bcf15ee92923635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34719173c3949d4e19ff4c64d40251d5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0dd311faa0df93e0fbee9ecf3319a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba646b9351b52b9a543eaf27b021678638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e0ee8a56c2bf693b82a2c2f7b0712639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb407b2a5ffafc29a1f14627fde09a5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922da3bb3cce30feddb4f5a36d85db1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5d03aaa46404f890a08e7d52d2287642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee6b16d42dd6cb2d0147ec2784e479643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f248a4f78ffec6f666f364eed58e45b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1332bc9e1ecac9d852bc947d2deae1c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1485f32dffd2bf54effa99e0c1f750646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf296aff5d10e22337f773d7f359d9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8820743b707e473a16f72681a110f04648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12890a8fcfbedcd6bdb87ae463cfdba649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc621270315abfb6171c2fa3dee544650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1981aa564054eef1d34da815922812651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37b1136f744e1184753453f1c718ca652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd12bd94097a3917e9631ab2658353653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60691e965b28c6d42da5ca1a04b3ed2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd47823c1febe02d56fd6f60a5c109655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61e474265891a912446cb590352295656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb22360e29a4c7afd1da33a62ea863657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36ca945f48ff62283d963ba643f7da658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12fd637d824a58c84b534ca5302ade659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc3ac1081c03c2675816270e9155f2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd1a8207eae2cd9c1bb7d0e2e5a561661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0358e46c03d64884c7755e10d705509662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e2a9eb0b6c995a3a22dd27a36c23c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a226f17c322ee7bbef76865daa31bd7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e87701e4314e903f68b364d0c08ee6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b5003080a9fd42686bf5ad574bb3ea666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d534bb5db8604f15eb4a4cf55fc21c9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d8f292247c66f920b9429116827f4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd2bcc40ad27a3226d346e69a042f96669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ffac4999bf68ac459ecac4a6018dd5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db099df16a311d207566c70f20ded60d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a131a8dedc1b7d831855b6a9a10067672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d273d4cbe9190592667c7051779eda2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f537cb9222c86fd75178588a7ff3f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9f25b161e46de874e62c2c951d743675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7914c8f56869c58769e4af06244a4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cbdda2d6bc9833ba0a601b5d5bbe93677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf68b2ce7679e436546320a5ec1a40678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf917b1ac8b05dc72bb01ac9847e25679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ebe0a4e6f707e996ab77281473ecd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4555dc18efea03e7a17489db68a978a7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb43c309b2a480ca09b088333bfcbe07682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83139c678d56945db589e7aacb3411683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb48fc28c06e28af64afde71f04f06684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ea76dc90bc557b6b3dea2bfa4df1b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59e4617fe347905806690c573d743f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec70e097cac8b69f7ec8af95df92a6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf6ddd43270213a9c2af0af539e9b9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1bb505a585abe0636bfd7bbead0a26689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e3edc20b8dd7997e7c819937e28cd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8c3f439b462d4ff82f16a3ce3500b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca531c2a30b52d5d348dbbfc60e47a7e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ccf9d8b112d5b539146cfe0dc09d8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f408330e2c90fceaf893ca23983da59b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde4d245b4f8cde371ea72747b512fb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c10704dce91d30bc9cafe852fe411696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2765c63eeb5e519c1460936b0da93a7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af21441d1f1fca644862259d6044cb4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d1fd72b289101bdc125739beb0646699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a31c4c80f2ffe638793ce9615dc383700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df56457346aa97bbe6bb03ed0a564f6a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc965c0b18a52a1b3444997413ec46a5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0e0eecfaa9483a5ca0f8af35afdce703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dcf1ee288841af798e1ae1db638bbc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d1ec4cf5235a7f8018122b5ef42671705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb4ba90e3f1924e105a2ec6ca8ad64c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523cf2be793dd8c9d51ccc7d7c2ed4ed707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794b644fa5af9d488f5435ea94817c9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99aca230ca2ab0ca44b0247d32f922709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfce2d4d4534f4b1f76bd20cee8ae7e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e58f5089cb68b8fc141ef9af1d4f6b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354219d9a7eeebb4905f5080cae93ae5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d6532be747b218a8f269482a5ca15a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50be0b81624fb43f457e89135a8e14714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943f9addd7897cd40bc1c0981286eb1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903d4e8f7ca895230c9001180c43e3a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703cdafe47327d489ef6f180cd8d921c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b148d9c952e23b28d40af64e4e4084ac718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3948c9420411fa91d2e8f77ad62e1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a113269d1ca0430aa644296fb0779305720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363a9330e7c8af9445b5ecc477f1c04721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909258cf35cff79cc8c8e30e31fb99a8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f4e1ed72d6327d8d7e158c4595781723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe331bebc2a7a53ae09d3f057256e76724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a674653921331d61536df60566ce52725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da34c42959a8a4dc79ca96096565b76b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447eea8fe710849382ae231d225253c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff88c9459cbc77afec3e2b4d14fdc1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e144f5b0b304a580ed4f57cd4341a7d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ffd0fd04b2d0816c1db3d81b77ed7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e3178d96a72796f07a89b72585c1fe731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd83da1730d6698f18cef561e87dd78732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e665191a209f49aa6bf96d8e8c888f4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b117df9973199ba4a8ce9e58adf95cb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a45feca4e40a2be6fb353a62b34c14735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974bf74c3b72f9270bf022afae0dab1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af5b2e3fb8a7f7e0df01be7ebc2bc3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58574ccbb190fc39023dcd4ffbb79160738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae9b5b5d595e7c18c63d9d60261cb4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4d35c35e3455659bf7a26338e91ff740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f7d42eeb64e7fc0b64b8cff8fc56ce741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece106f1ae98d49bdf989ee397c1c920742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df7e6bd0016362b2d60c8c6203ff1f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cecb9295634ba4c1dd3d4d86dfdf33744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e739347b1f6525402648fcfb1c56a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d2a035994534ff9ab613006ff51d42746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be8cd21cfad988830b30546e5cc1f9a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247f699f9cc90938a50a81515bf0b6f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0abe7e3c5bab3ac28b4368b7316ff58749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623cdc6184d592a2bf79fdcef8febe6a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcea91fc25ba551244392a871df5221751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f932366d52d30fa15c5e26bef58112752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c96dda79b3c80216b4d85496d68dadb753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>