--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3270b6d9aff32c4cbd1884d13147c91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5e8783ede2b0f45529e5f259a6d322.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62c182eb51683377c0221fde2273113.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc2d316f38bc81bac4cf6b28fb1b5b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c7ff41a4ad164be41775b309455155.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf97439f22448faa6d19d82615c4a06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7dfef409f820eecbe0e715784afc5e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74773ffa12a79f51767c83477d9c5ac68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6325b91cd6233447ab39cb86a858bec19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7074cefd2081f586067abf41f293d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd1b60586c66e3bc3e0c679ace4d6911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b0235422ecabadb3daf525e237d05512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9e5d508238069c5cc60dc11a98fd313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba725d03708d8db92dfd0e0d7fe5b7f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7818c996f552a6f2d832510a9c866ee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd5c894b0458aa5fb4cb8e8f4e780616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a7433c4d98b1353567ea8825e250e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306f3d4a5abc130d242b6c807cfcaaa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40bfcca84f4fd9eeb477464ed47b62f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29732738d09f3f5056942e82baf02d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202c58d10b89f4e15178009f534a08221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa13cb30324e13d849aa65fb5fc77722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8cec4c28ceec17e1b9cc838f42cade23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1656d7cd5a2adfb67685e99163e75de924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65422896ccf2f4ea4b5295e10a7d8d3925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c72d56d6289d80c8cd67e29bf8ca4126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be610ad8098117cc1a4976c2334a847627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e175dc80b18acece84608a15d5c4d22828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7146bedc214c235cee8a16a5cff100f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ee31b43e65f644a9684f4fd82f7de30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a92391339f77e07d08230c504e2e531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc04975b5760716fe101080ad8d56a932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00126392caaec8bee120906dc1bd900d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9dec2afc305b57735e7a277c8fe54a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83d445ca23dd98b3bb3c898ef114d635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec9cc524b222527acb4eb60da31e81236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821b50e643665502f03ae494070b4f337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf5a495b4babc03a6c5c29057e7abcb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06081e645340437196a445879251e739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd07214e07c5a5ea60699b454ef9b4440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c68b9d99278719e306d6548fec4b041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383210c7482f738f035a21d35cf3ee4442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd71580e49f3733ad4838d78841029243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d517e9c2ce6efb45eb2bfc0ba740a844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a33203286efe0cbf4b7f6b432469845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa7103a4bac01a9fd056ca1374768046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcfe383b69f6ec7d50552b7a5e94cda47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e8dba7bf4bd9e2abd6c54dbd036ea548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0374eb79363d49fa8863eb862500de49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755cc035b8c2eaf2c86bd73361def21350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843331a944b1fd0f44e061706040c9d451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec0cf78fbd046db6d49b56ec79146052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1bf8c6ef4bc5ef3d5f36a46f2418a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f138282e71e6ffd43cae2dad5dbdcfe154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6282d3c113e644ffef922170e5c34355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b726ee590a4ad4ab324ab0210852556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729d862a18cbf127e61bbc432fc9db457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818bd79bf21d79fabd0b4d0397a585a258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb36ee8c2950777912722d5bb430c3a959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8bce5d409c46ec4d61148a41f2946060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab00a90a3fb3e1cac32eb73df23a8e861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe393c365a4cc77b86ac7e7b1d93267362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e649492dd33d1134537cfa748e1ac563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9638c84ed31b85c732b615504f95864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16dbd5ade79bc617f6e637b6b95c0365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42abcd26482614a19eb549397fd6d6666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a467e174f5b7aec403be6d746bf4f9167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bab523bc94ea4af9192b5cbc59c87468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a88e9acc831b6057a611fed9c135b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c40438f3152e92d709444c423844870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0dddaf82b39a276aeed1ff0375eca571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7fd1216b53371588c2b92b157eadc272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee250d45a441e7c75742fbc93444ce73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eee45bddd73355e4efa76ee0c986ab74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079683664eaa060dee5448eb63b36a5f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963a1e28aaa4c08beecdbcc69269a8b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca46e22c0d3b61145a03cab245e38577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f26094841402de4b403750ef0944c778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b86db038043df9e5afbb8fb76008579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd199ec880508d96baa6ebc20c4aebc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849da32db6f2750252011573b201a9581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4479ed3e72f4371933e51142a1e1682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbfc17175ffa9ab248eb4918ebdc78183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cada6626b2e3a2ab6fe5ed0dc69696c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33fd8512ba271c56912e09cddbd3c685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39470808628dd9bf36dc19688e675586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491aa4af96ca9f0f0cc26c15bb469d3b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33672c35a9748f7a1d8717b07214e088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326cb1fe253c500c4b4d041de7c3223989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be538175b621382f574f0e47dd1ba99090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dbff8d7558d1d0347e0a7d3e77e8e991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea293f87e7818f2b27394d2dcc25abe92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894093b6ebfe33c3f044415399056d7293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade57756189d9f6d55ea0b5f84f5e0094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34e68d315706fd769316ee7f2b993d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16348debc2eebfaf9f9efca60601ce0d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba2c2c91c481f8c52737b60aa6470397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30175571b910f4ab9520fd0f6e97258198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30775044e3a0941f77f532bed81d82c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b849550a2de4a9ffe12e2dc763eae4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7299e6e8bc8987cce85dfdb1db00884101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487091264cc7eff0dbedd2ecf5c2c873102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c83232822e2a601bb5bf85dbfb4de9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f99518462a5fb963ee86b2ff0e174c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ae5ab566009e9cb7a34b111d72931105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f383af43547357e3a57882d8c53de6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363008752dfe5a6b82038982bc3b7bf4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f397b8840646c20f43b0daa8a8276108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8175f166348d89e787fe923d8d345b8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f4cd2af520c9c095582ddc1d6e454110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35adec842c72ce1df322b4c402968ee111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6abc41829f441de71f033c5d30fdf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a58b79d28148fcc5a15534a8217ab113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb474612a08f680b1f9960e5729b64114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81890051a767fc03fe554e6b0a5d2c86115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992390961078465f6d88674c433bd8e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64f4d8f0a2aa9570b25f3cc4f0cdca117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd2e6de77df947be0eb78c067f75a3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de6b7cee2cfb0e68e0ccdc0f4847f0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02a91fcd180869a5608323926a222e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6bf5b49cb3bbe5bca15afddc04d504121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874796316d74a4632ad3e772353670d6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62979a8c557e10b238d8dba311b1686e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f7754fdcc5c6dd9982b26ad166892124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814767e68f3d2bef549a92c1b25cfc85125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888d7e9795b32d78fbc709d7e01f676126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2bad8a692cfd174175497e47664d17127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc12f9a78c3fc4a6888ebac5c81db09c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b81944672b3160c228808a1725e40f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ee52eee0294189bdf278bf5f49095130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8282cbd38dcb6de94263a47580a2f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2114afc094310229919735e5fd63006b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641f1124d1b25cb7efb85e22f2985e3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85148615f29caf69a95a6364911a3947134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca00217dea7e2ba1d7a52258a5c609135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4684e3fc33e7a10fcdef2dd2f54b5f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef6ac9c7681702d9d18ba48ae059e4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6edc84398b10fddc1c1c6320b73e985138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa1c717daad9cd5d2fc2ae09b34822139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4856c9acdacaaa7df5b7ccf010432472140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6182659a197f5e36c1e3a95b1aaa466d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1293205d7d2be2f4cd12ca5652ef5b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f60c38e12181328c7368ebdb63c390143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8281bd0d704e403864bf0cd49de5bfae144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6276071c54be6cfb6bc88b532d80761b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51bf5a207c861cc8b0237ae4ae68ed146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5867abf8ea09f22469eda6e649ac6988147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240daae7576e72d5b94339e4d88500f1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25903add6542bfac1e67f6e367c2b686149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7088080fb43a6b7913f2f99105a77ec150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd57cd322b366c677876c3aa3d997a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b49ef7470fba8f3bbb30beaf4808f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facaa01f7406738302c1e776f01d0707153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ca5beb3301ecb7e715f5eb611a478154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea966465278ffc00a26e462a8e229f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c22a9e690a1ab0e6c46385ef63bca156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c358660b470e453d5300a975d0928a2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05fe90afc22b8cd3aca748e18dbcbd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f8eacc4b9ee987fe439a3565189190159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6bcfe3bac969e5b37cd58000b44ab160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8eb771bd7dd5819b078ad8311efa5a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb0bba30c840e344bae23c2a6ebdfa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca567b658c9a10ee5a7adfc9ccedfa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748ed82cbd8fd0d6517615ef979ae7d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91af129a4b129883ff86788f86c73bf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ddd9e625e352b173f2254c51517359166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa097fe61b31a2444f3c10dca0635c3a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e75e7d90851357d10831f401c928f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c63536638fda63a21de1799aeb1e7b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750d1be539a1447fb4776f57178f7ef170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d57fb756c2489504074cfc9e402246171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a7377b3cdebdf8055cd6435c8b319172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac50dcd3840e0357c0ec39271e4d33b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ea14a4809a8b4daa15726e2029d22174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584404ac8c4076a0dfb05469b56a2f6f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960673c6eae82d00328d050115ec283a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9225f58cb05a31cec87e4c9e974bff177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae22dfb0e5d1c40d253b1d79aac6c59178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6caa09c44770759b380587ab57ef920179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef46ee7b0c8ab0b77492ba3e5551a16180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a5048c40443e1814e140b320f9fc35181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61632f0f975c46c2bb0564b6998bc8c4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a0384eecfe9bd5e76d035e143a1e9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f1d1a87156da9eb7dc4780db0c7eda184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb1caaee2e27c889444b316550ca5c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113cf7756b6e09dffd8ec735eb282e1b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93689a85b888201afd083a06014ea8ba187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd1667ee3778d6bc0da1950468a5eb1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea3cd2b5b47f992942b302d036a8e4e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf9a375f31eaee0732a67e6a34bb96190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144109f646a0af0d97a9428360b93b0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa611b5af2f5a3f6dd691f6717a55b5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872ce2aecf2e3ced8c2243a4097723a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06cf954088875bb67d1d9c34ddeed0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c39d93fd094d39fcf8b6cc0ede399195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511aab90d439cfd1b85ffa9649928f0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110e833805ea5266699560bd99a5faf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e770eeb109fa7b3c3453474a4bcb5f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe4cbfd963ce3f3f146b5e3ed3de61c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971e620b414570084b8a7edc7256abc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6936f4795550a9e906dac4314f0949201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a2e32024ea75d6e5163ce31c9b983202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354beeb2ea6f7432d0089781c2748fb6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b99b923bd6c154e6b05880c05152fc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ff4c6fc9b2e9a511ce6733cac3309205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6720c73b9f5ff09ed9bad8cd3089ddba206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502c5b7803d1b2d6ccfdf4a29ab0c4e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e3c1b1245711a4161a420f9d05acf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161b03e78028180b0af4191b95abf35209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a89d6d9badec2de865490981f19380210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db612140f26ef9e83ad8557ed224d74b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb5f7dae92518c7e7fd41e8644fe91212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e999d557889bf2b50406fdfce3f7996213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f14c8ecfa861c784d1ae93b93d643214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e245f55977c18e8ec1655cf41bf1e4fb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c06c4314312f4e5b024a9c41c6de5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8787b58c10e825486122219b706aa6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c9bf8b4f89383c2631bb21e9cdebd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8adc1a03f0274c4ad833822d424c94219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa6e9dbd884c22210403a993cfafa1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b937ffae9fa64b90576230e6722ea3f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624d6ad01ed9eed2bf8de00f3f9efdb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1784220686eb6a77c778ffffa93a71f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925a3084e9f10ed45095b216d8516a5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e2f5a233b9fb00893f57b249e4f22225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea6fec180ce1adb94ef3c7d55575e7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377bb8fbffc64fc5ee754fce32f29777227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5fc0ad1718e4b538e59f3aec1ce5c2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c857c91cddb48df5a587e1eb90f99229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20c7805012f295848c399c2c8f1d12230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1bee9a1ebf7e54eb073e658f8f26b5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999387389c8ff815c7e95a7af5c3993232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2db7d93d04a5957f2bc578d9a9e077233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0379dec3b465cce8c36f8c854fdd916234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b412f836b5dfccec72a0c64be0b56235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a24e21acc27295854129ebd6edbcb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2aa8e1651265dc8e29f39d421b91db237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4264711bc353c6b48d9f51c309cfd24238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236c4732b5c3745b643989997ae52c9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f1fc7d255cd68ad75fa78a6c78234240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a813c62d019ee8465bfb9ec72a4f7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac4bf57a523a0d7f5bb67239d892eed242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6f85073252fce91630a7ed6ecfd17243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a4c1d8d497546532a4026afdbafd13244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536efd16f238d27679baac9440bcd1c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb6158b4d5f14d4046db70e5aea27c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f795a1938408076290405e0ff7190b2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a055f3e9ce06d220ce0420f2a8f9761248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b556391f35a04d69fbcef208714dbc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75425d6796dbda76db95ebab7f53d6b7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973f6c6ed19ecd3b0ebd6056e9dc058251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07535aa739be9797e43960ab0f361bd0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e92aba4b8647ea7ecc505a0aa949a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b70450a212d5dcd656dc6fae022a2b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b801be1c7275df807330206ba60d527e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4f7b1f6319967ddd5a7ed65ba88fa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30815c13c1812e55ac193164307a00257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f37e5beed3f4a9ec6d958ec8b8181258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c41951c983e7deccb6cb5e1a747e8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502bf629101b7268c0046321ca7069c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c136520e4147258c637224191d7429261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd2008479c1911f59e3dce305b35ae262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c62cb46bf7f323d2008d1efce71f4a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063cea084518cf1a9d1336a48f536dee264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8737fda24eb22a29af39b96b3b553c16265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0543e245cb8033c36a042e59cc9b712a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc4a47e7b2d2682db6875aca7f2979d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b401f894d4a42b40dcb77506a06473268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd27774bc81a01e45d04b1f5a1c641269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfddaa9b721638cb04d8566504a3699270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf2094aeda788e04cc21e0ad1df7bc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ea95a72abdc3866683af321b202a6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c94b95fe69a8877f8bc0401606e17ac273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c7d3dd97b25c6e19f12286d605460274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db36c467ed2af76f2028dc52127535275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731177af91dc1aaa311bfe0a6fc8a4ca276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6834cd193e621bc0e8b8af467a4b37277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c8759188193df269d8e79690b07057278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb1cc924d37f81223d44232383473b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3cea28b09ca3e4a67c82989a831a11280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304feb105e6ab3113fc6a938ab8a788281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b050da0f76a40663bd74253bc1e3e3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d796a48dbee4aa040e3d55e15822978283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c48cac9d94c1445819bde9d7bb4f3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629753a05ef04f8b597f1e0f8efe46fd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de056012b85f24361bd642c75bc332b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8082741f57d1c179bf050dd1a07f4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f29e587837f534df4eb51b553c568288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126588e9b137bc60edcb78d50787e44289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e935ba64588ec4a224f99b90c84f5831290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7e9f5121430216f28b8ddeca1e778291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740276d81be2802705bfbb9a2a25be53292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174e2235de28a2a74cb0eba11f263b3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f7c2b46f3498c1d18e2a7045bcc4d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d73a07b1da2b6ac2c34dc7e19e858295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa58515f2ef638214560a5ece2c645c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f158f0b5ef7772398c0394db0909edf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f401a74295eb5216f6f9158a21fe2f21298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87f7ff843fb466537354bb14b0cfdb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62891f7eaec970b45d20b180aab30f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c307387895ca235c0e32de4a5c9683301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b77fb27e3fcb3680ae8b49c9d0f804302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1defe5079aa9db79769faac519e04e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d806cbce5fcc640614aeec31281cf2d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d8f82af6852e2c6c5dbec803efbfb2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ccd7992aa1fd3f0e6585a52daa02c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e6572b4d5c07d0396b4609e6eff31307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9996585b9606fee2c81bb620e6bb8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d32ee93cf9da1db8facd52e36e13187309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979a0224416ee2b01bec9413371d96f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4211c97542917e84c47111e49d46b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74b4a00620fbcee5ad7e4a96f975ce312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368a523649f1def486659dacd147a76313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2033c31d05094d567d15c779679bf15314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acfb60fda0680753707257fc967d3c2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb1ae24f87ac6e2feaf3871591fd28316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af39822490ea6b688517d44bc140b3a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df032de816e486eb1ae9ece4900a4d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b19d99cad4aec147313457ac5911cd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b115921e8c55a12466df006400106320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc5f986ba1930bf4ab6aded25a02621321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2649ab7b36925d71a4c500d96e7dc00322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14a8ab2ee8a1a4acb420504565b99b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb193670d8383f4a5820d938d0575c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee19af3c914d47bec77872afd3a046325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38b68efefd5b808444ae3c9fce6dc9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c8900ce18c910314588828aafa4ee327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0e7329a09b231b419e1e3cf831f8b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5396968e529f7041c966d2b396a07329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3a64e168e626b1adbc3713a0dbc88330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269da7a13c8b2bd5bdf6cc70bbc2c98a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb4ed842a041ce1017b4b17bbf02cf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4bc6c10a757e0edd00c8c7a330544333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df425e699b552212d11c4d00e3a5cfad334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ff2ead4cacf6e2fbbaa96a95ba5c8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2c16cd48f0ec34faf55d3d766ed04336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77787858c49ef5f69e7c59301e7478c5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c8a9acae78c951d1f5a09b7d665fe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81646590c0f0f90cd35ec053567018339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7c54220cadc29bcbba9e21ca9ee4a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a693466f8a3d3b338591d455772be94341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3c79516acd17a3a01d256dd83e1cc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5bb97c86eba99d4b2cade985b50e73343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd515f59e79c05670a6604ec505ea70b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec50e3133e93c8792a887de59386d1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a16c9d71eede1f05261c634495f841346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd848973c6c293095e688cd16eacf1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ca529274294578a3acd4f2780ff1f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729676d54e33e843752b9b5a82d041b7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c0909e8d11d5de9e1483334d23456350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58af34af3d3d3511e585aad1ae6713351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00edbb6f6011ad997f9a1a29e9dbe015352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34793cf41a0c4648376dab96b169d1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1359b6f3c522e2725f0281dd5e305db7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a2483b687fa6bae0f050d2401fa1f5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28aa5be23802455e830ff8be722f17356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9912ae40a9c5199c8ce1e44e9c875f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454fb31bb4e1838febb4e3765e4ec69358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a42f63422df4b99f1122e876afd41e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e6f2b668a98c8d071c5944e2c8327360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a90d21fe1f950ff086632b8e25e573361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418558e4d63caa6221f19d941ee3a68362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30282f16571d970b849fc2c62d482123363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203a0b0b63820d6287c7ed785121d61364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df09ff736e4750ca625aba0b528999f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb7e94fc679866f8f6fee4b89951c1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b27b49cac146c836016336d58e1f0f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1893b33d8a625d8a828aef486a2d5a2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24921e4d8714baaffc8c0150abfeb48d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff3f47d2a45dc583ca3825ba5c4957370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7826a71adc836f1fafecd2cd5b152b6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f2dcfd87939ae01641f60117454aea372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735901a49a8b39310dd0844441fc0043373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093d33d58020d44ca50ee0bfbe200b3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff347193681cb1a70b60c9a26152d730375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d21f7177ed27b829bd4076bf1f634f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d95d2a1b3d385ab859d456ebf1841377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694611a0c975520a32e8a3794187329378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff174e8bfcce2adb703eaa0dc735977379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292c826756f23d80a03d6498ab9e1d9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc9e58f1c867694b513e6fcbf9fc40381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4d45284fdccafd394545d79893a6d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06517218e0fd293d115f4218fccdc416383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d2ca020838cb846ebae5456aaa4b23384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6d9d5f1cad0e78b27f75ca302c5be385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e6559e4573b2e0fe2b39978dfd0ce7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8533aab40c10979e24029162b5469516387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae161381a3d6a2eb9ac401a2a543d0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978dcf2b6a3b76420a5d469936e75b34389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fceff1f3226f4ea9e573a5f89688e8a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d91f5da81b9debb5b59a75982b95b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fced3b4fa4a52713044534c36a29081392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc677708d261d1cb3c1560638305698e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67fa5c57afc46dcdc81a7bd23811d9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b3a5cf4fd56bcfa59b172e47e9484395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16520f03e7ebd519c1af5714460bf0e5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b0e780320c6eb7185b03dfca69b6cb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8559aee31ba9f43aa8350a16685a5b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95a239db3ef5585806edc56545f329399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65477fb285751d4ea0b42fff0f21f4b9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23249877af847638e3af583953dddf46401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a0a504d2df091aa52efdbb28192bec402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632268214a953b2fb354dc360883c117403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47293f46e137fe807cd6187e18930ff2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ceb8c0aa1a0d0b6bd58091fd1124f4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86032b637bcb1f3dc6ef542a5590742406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e88468df7c55d049354c20fff99fd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e7db2d3b0eb1fe2c1fe16711f26ff408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e3fb7e8279685c570a5803b895210f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731201df880a243eace897bc4136df6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf91c7c2cb6219001b96bad8de76ca411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2fde64015259e35672119062267d8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a4d4a29c998b2ce4a254bdfc37630a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a2b7520f03b93cb3db8c736264bcd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9d48845bcb027e4bc7eaded570f93415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62635c20af231a211f9032f52e8bc589416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a19ac01c432db1246f4f09dd2d4cf4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc02d3a137ab25e2c6ee827391ac751e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d9afd2c3f9e3f6b564a326870d0b9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0996776f711041515256dc8e3f8377420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc627302496a77d3a96c2631c24cb0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525676244521e8a2d21d0824087ee7eb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623a331eef5694a059476bcaf4b526f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b1be66eb83aa1c580fb78d9da03bb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88040392bc6dd906bf05a6034c12db425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94431e1fa65731a9607bccb1f3eb0186426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb2dbff4368e816b0c7b2be511ac37427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df524b75688cce633554281786fb07c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d126696eed3555700bd2a4aed1bb824429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb74c9cebd088a87baf34741379ae72430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e202a1be50b49a6df60898ac0b3985431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc0d9504306f2b410b360839397f518432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ce1f01e83f7bb731ba33cbe45467c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac047c2221c710fdffac00c8d82d5e87434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c3eeaa160d0b42c32a582b872d1597435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab15e5f0e3e9187febec7b52bb0d0d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c825d7512b79c2d2dbc72ac293dc1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bcecd5eea20aec09345933306d8c2c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b7631e09a5548a9caa193e22db59f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f6dc7d7e39da0e330ee94e4e8a2e4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf50ce14db18d6afc6d3884a8d2d277441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf0fdeb653f8510d1d680cc6ecf4c2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2b6b8f29391cc6274f056415c344d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21312a2e31e0288045503fb8fabacfb7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3d5fd1f2efbdf7a0f3a9341cc4986445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594424ca1ead888004c8a44a1fc7350d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea52c0750a73701c2a00036cd37e8e4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb8bbe4900a0c6d4a9e07674f251e5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f6bd14dea7a09a4b5bf9a7598f084c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d629fc189f60ef982d574cca92bfa1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7661ed92a6f746a7dd45194dcbe7fff451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3061228b9743ee0901878c3383f0d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa3b55c83d3310ac7c18b44cca5f36453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e19558049440968a124f050e68a38454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd0c3fb3ff27272825089a2c6b7c16455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a423ce6216c9735c663d5b17b17f49456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad036cf72982fdf4507936b9b52701e4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397fb1519d46725ff7f9b544384f3e1f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aaeba0bc8550d39a06f45681a9a984459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e68f7308b0ea4733a09b5dd65f80fa5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5fdce23042f9307ca8e3ff4c3bef63461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1001f4830185c06417b621220d57335c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19083cef8faa6d9dc6c2165a4632d0a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132daf740e452a63eee551edbf02dc82464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e5accdba016c5fd9f73b9a14ba75e4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce63631083cf13ce619b254401194d9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64597a431c2d914e714b5c97ecb584f9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6de5652e580a5da825f17d7ceba3f5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50077e470f58216f4ea20b6d9ce5ff469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6285d7d16039bf820c526f1042ff9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15cee71d3c70021e0baf0b6bb27562471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28f3565bbbd312409aa6c4553a0a62472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee9b5debc943f46e616d4890614f4a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0615775560b7bab51ec9cdbec9993284474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b135a82f1e2843579a9451f3fbf8d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873b1d102edc8191fba796a3a3eb4bb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9960e4ee74dce623313d9a466db0aa42477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a3a20120c91b2f7fe3d16ddc1f0a4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff044852cb285a2759f2082748f08ba479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78050293b1a11327bee3ce0707944115480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf5362ba11dae518393663c14da1ac481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf23589f1c776e3bdf6e4af129d8569482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16537cda2a82abcc7e5fb4ae7b39f0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8216fff595f8017bc6ce269d670c8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae81f883d97122caf2d2554a9420af2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecdbdbd7ac2fa64352a1841f2f3cb72486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5c4f42276b27c970618a72e919bb8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397af6f1e3e0c8e21a819870f094e27488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae717fbc3e8ddda23e0e5fb10b22a418489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ace69e6d878ad2b3cb63ff4db0244490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ade6705f41e200cec479272bfccb65491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8db8214c1234d96482deb090a57f3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad767b70937f582394536cd63b8a47493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242cbe41a2da04dba52f40839e042dd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55aa9ea73313d709e15b8d0b4b3fe01495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea4796d2e85b45c9f54bbee7a80eac496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a24360f904a95f29814bab86abe10497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbfa5159faa82643f03aa8c55d1ee9c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521d277463b67007157d2934705a139499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb236065eec4ea8fc4c7293889f9f3cf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2d194cf9c64daf89bbf66b7940e40501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e074c4408b92fcc79f84e5406f74f96f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751201dc78cfaeeca4bdf34d5a058530503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319345f4021530d9ef3f00bb313e28d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1700bf00a4555efd141dfbe0e568e2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac52e74b6f3aedac857d42a376af64d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c5c710ff2fe8e92ff2a06107555fd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2dea34f9f169bf0f30f52b95f0fd81508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2592e86584b445472a60e27de6c873509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af022b8ce29b4513d6adf0421b48c8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca258b778ec5586c8b212a3a8976250b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56523542d52c97ecea432b1aa649f0cc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d69eafd2cf9a6a6a317120b4a06a1f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503ccc7b814d3622522b68a0c386bb7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e21d30443c6009b1e6573825aaec9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a76b3374cb332140a889802db505c84516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87bef3088de289dd58bd2ffdd3bc9a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bef178fa2f746ba395f8335d838da2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d96f607dcc2092a2595913240b232519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67e4691e27e29348f59e9952f322ef520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7136458aa7cf109d197860e75ec189521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888cdb51eb58ed8e19e837b720d42f3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeedd543a8e8bf5798493932edf23b64523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba433f62d2542f2662f1e6c652b5d41524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e679505ded1dd0de6f08143921e806f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e7b7ae8f6a9c3520a6450c68b1cc2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ddca29fa4adea5c1b4bb2ab52034d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96700983cd96d3ad11808de2838590b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400613a5af647de4fc36947466792db3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc897f6ced62321606c05712e0a3adc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a97b3de4cf42cd29a94ce4d7bcfb9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa98914dbff405d39f2ba7e0dcaf2066532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4780952c25c346e981ec3481d245f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf61356a84e1e8f6e065a4a3f02f533534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4f5eae8500d3cc12a34b8a5c827ba535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f7020c5e4a1e81e8480ae69173113536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e54e148597afeeeae69d873044cc8f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e67cbc8648b48607bcc877df9a2b7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d70022763d6d1acaa3439d172c9ead539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116aee2c3982fad783a820b9be283adc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e50c60a00c3c693c5d6b59cc50cef9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9daa65708bb538de57874fa552956542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d9ab0fbf5ae78f7482841777307f6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc4a5c644e5e6b73cf1adefd66d43a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b72c991e7574c93c80dd93c67c028545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d14f3687036395b2e1a57cf8cc7da546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dce49270a85b9ef793ce8140267239547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09719203e6fc389308cd6e0c7f488c2e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0328fac44b1ec2f46160afad28dcaf1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a15c09a1527d74f1bb29488a226ef550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec5b4b3056bb75de7e15f508b626767551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38792c173da1ac048fe1d8dbb4964f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5426fbc2a020b403eb2f7bfd76bbbd84553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747c79d3d7baf272d35293febb7c551554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c24d25343ce8c6e795a8513140d0e7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93305fbfaf207f5072c0b459ca1c19556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb759da1d4198a36f704ded2b551f1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e42d1cef830a57341326095d1e591558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717bd2efb65b3a4cdb95f7058305a484559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90482744cbff707525e5c6d36fc3d952560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4eec1e3741d34ab5fa445ebb95c67561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3f56cf542a2af26253268a05ad3f8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeebc4ffc3062fd2b9ea2a4bfadaaf9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a1cc4998adf5aff45eab94a68ad5e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060d1cae40783377eb299715b401b3d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19487b4fc137a877225cdd1d4848734a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37f9c844758fc39d5d68caf971ac69567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a09bfe6b86054731563ee0ecc0af781568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd421cf279929bf48321922925a2c85569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d0c83a73dacaf9548107d3631b171570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f4265129593b8eb64d4d01947bcdd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c2730a746ef2f29bda8779cdb692d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58542388701fe77f231ff802e5b5d730573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa58233f93fc20a8f6748853815e96574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608d2721689f550ff4a6795ef496a64575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc3351c0d69ad19ee5636373f4996a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd63d421405f78748778598e884cce6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a027416ab88e0cb14442a01c460c88c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bed14ca27214849c651c57c3292b90579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd7953bf64012469b55eb64784faa1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd33d639cdae7844472218c1d702c1a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92435e4af02eafdf24f3d3514b4ceb4e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f492a1275f0c394e98013fef5ee2a3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031708fef65312fb3417cb0e5f08488584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af930a2277ae336002854f0dc48315585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a47956281aa80953a2e22db2772da586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c074759ba6d0a58c76ffb37f2ba233587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d1ffe8d6c6c43608054824b19be8b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b8699e71bdb616c3d5a3f15786132589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df971676a1af1fdfac95984dd5deb8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5bc319bbb4ea85664d6de501d0e7e8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e88e5dd7aee13f42d39a036faa2044592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5936f16969704e65e6c16308e2366c4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db8b3910ff733da23b04d6823dcf9f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6bf126ac129f4709a755de851c676595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acbf1936bedaebe688552e5fd264c25596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe4e4a969e4fb27dd42e5cf44d73d42597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27feb65e7c83de7a9a26355adfbc7c46598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5fe7224a619f8858ae1f0de364fa2d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb78e97171243f842e035783276162a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61cce732e0f1c2778dd881f1426a97f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a9fa4443dcaf12d7f61dc79dc34ff602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecfc830efa049db7999bb1404466639603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f304afc0dfb479e92897e8f528649711604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2c5681512dff411d04e04ecb8f3be605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294bca46b6cbe7a25d704b7954d671e4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716b8188affe68e798b2e0f6becf115607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269ab42949c3d4414d9699f6d2081d6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb34b9463eb797f5747c0aa68cf3a75609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc618c49d78fc5a29a4a083d8fd3dd90610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577c1fea54954df287aa78647be4b36611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d0fc79c1b1e590efe6b6761d8271e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2958ff76ba33f535bceac61eaf75b1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df52018812223840e433e2d2a62b421614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11029581a5080d53dceac489dcd0cf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f64a4656e342c62d3517ec620eca46616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f357c96f1780dafb8bad167d991aa6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb47b8b7f4a3b7d528fb8331e5adf89a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d386c84ac9ecbd72bfaf5e2bce174e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae55f5ebb085ade53026dff1bbb5f7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c0534e29427fc99f5d21d0a624e5a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83711b4f292a3d6d18c0e7f455d3f6f4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da022a3d6cd924119141ea30deac998623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c349f39e528af140159e5e75eaf8b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e34b1245dc5a73bcd905b5f425725625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398a328baa1fd71503a43aa9d152dfd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a7f25b0a6f2239dc3521eac41e56e2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc7c11b5de6f5d129ee460e7541e4e8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4078bc21c44d62aaa4b76596d230410629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b116f912146cb4b5794bf25b5f102c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a6df0d170b5572c3a02a4381e21250631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc7dab7c41318b81ddaa029b4bba82632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa3e88a0849343f1609dc4a3965e43c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff899516dc7c9c0d623e916497eefdf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da2acfed4fcc617acc1ecec50eac39635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8e287dcc87c136fc3504f4b984978636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa66995b7167aabb61fb7089c993e7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a79240266114c54e002da37a17218638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e8f15a9fa7120f887ab7dbcbde8cd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4860d3c630976b9b56a8e0654de5670640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad6b11af55561bb16136c0025ef76a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26ca8cc649454ddfdc315d82f13514642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522ae9cef17804fa0ee43b46cec5b1d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377b13a6b918dc0d2676e42f0a11b3d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda9f3f698dc395905cf1a8dc371604645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f1defe478d1359a9459e61b1552ec646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01efac0ba8d3ae3314a9e0b304e360647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9d2d2ee5dfa808475d1e52132d980648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f941f940bd7d0bcfada082fe6827b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab1ba5e699ba4db3f5ee682402e0c55650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04819432bc39125bf07609131308ac62651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71096ae1d1edfd9da232f1c1558c6a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067225d012732a52f41a16053a37291653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f494a8efc917f9df69943929c895e6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5205709bb484dfbe4ac615027a97f5e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aac91b5ae1032a4f9c8d42d9afc2b7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229dfe11eeac58a6a1753ea1cc5bec2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addfa3a832b63dbb1b6b5225a3d82bdf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd17b8acb0b3256b4cc8c1cad73681659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1b1b0a8d3151b80f4542bfaa3acbd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8802bdf5b3c8e2fc91f928f87fb721661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f1ec5c561ec7b230435a40a361c74662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963901042190c7f7631f2d132b2b45a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace6c7e26339df70c5b68b4e3a3bc1d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685ccc3b07a5a0c9b13e4dd50f18823665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1da1fee0388a213e7c2c97e46e364666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477251f12a1640bf6cac5cb0f4a2f21667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb1c141d77d9a52d68753c6d821137668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d3e586571887ec4f7fbda1977ca9f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a2e14e5b673afd4ecc91a186f7816670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5541ddc1efbc476183f95c621d522671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05683d7e2c0e775561dd91d0fbff51ed672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be802c61dae4c483678180003dde19d8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97fc2b09cc5861aaf3f77f7149f812674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf20db118a2d56b32ef0603dded3c8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0392c5905477e1367743f57d959a765676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88156f69ab9ee1d0c257047cf598d608677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b9c8d616bfedc34c27b237eae49aa8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f76bbf46f416cd53df9ec336d9d5e0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f47275812acc446f014585e03f3e0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478fccf7acfb3b1e332e24a2e1dc8d8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e124eef930c2bfb2853980d48c3897682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4bd9a4e0779200ddf2c40c01ec7f6f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e002af6848c2e0d136984d04aa706d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6dea1c05a4b0a7e534359298c8e8c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fac338804d46f9a86179beaf688939686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c90084cff0ec9e6d220baa93bc620d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb4e02bffb1da5e9ea6414b7da67ad3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb95aab2ff6a6aec14ac2ddc6accbf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07253b6f9f2bfc7e8fe2f607c661bf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cbe49084885bbeef7b3ea40ff3b613691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007a8d4f783543cda13552fdeca419f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc0ebb4341252bdaa185d0eccefd8b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf9cfa424bac781787a34bc1149f254694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12047f3772cba089979356f7cc7da5ce695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169077004d685c35da2a04f55116a331696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab0e47f8e500a8cf54252f842ebc5ed697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad3babcf322b1b1622b6c05da1cb61698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca64bd563100aba2f9e11f02721fcb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4d2d917beedaa43365cecce8b0eb2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8970e09994345a1e9db69d5c8aa1f1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb4aa8a5aa2130cf2bc890c49e3bc63702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87775807ea6e9009e695e774b4b662ff703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0adaaa309e964bd4cfb16d591db51704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b63ae488087dbec52899faa8597429705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc108dca2051193822485290f5b1586706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101bc4c4ae30fa675aceb64445211012707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e18d0ddb35a6852c645b37005fed54708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1bd37a6c6181bb4af6309c3fa7e2f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934e299d580237a10864fb73c6ea61f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede260c8b78abb818030ff219735f19711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7ca48ba114990f4af0e81c32a1d37712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5524e8dbb49dd2c8b192af62999ac216713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9604f2a8de010d6cdb78d93ba44b190714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708edd68ea0f203bc548cf9d097fb28715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f75d8ed96a2c4b0ef4d4f2e3f9d60a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86975e426ec368434c3397b0a5f7e0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65188b001e5e6894fd2881aa56a4303b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35aaf6e2a5ec3de7e8509384a97a07719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed203763a677eee53598d6c1f267011720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01988d205c01366396a97e2541caa8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25112a04277060f124efea4565621fd3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928a763bce057804d00318e4c13900f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00adf653c443942fabe3a4ce5f3b77cd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b30ecf7271e9a8247ea914764a2070725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895be8c098eb183d2a38af8565bcb26726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e1935a673483bd8d80bc8e1fb9575727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e05fa2a2ee9ebb3b1c82ec8e87357b9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126e7fd7f3678b0aac5489ef299e2f7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7396fbd6edecd22c29fa791ad932163730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda1646ad745ad9cdd30632e08f2083731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c92d8b39eff5c825bacc870128884732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2f050cfd5b1c877fae3cf5a180f47733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7434afc76caaf105536479a47907a3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967cd50a59a5c591bb8224bef1dbdc2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162a2164def096448bfeec94181fc73736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4651b69e7662fe5c0bd030c6a5b79e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a08f924d627274ce8a24fa84cbaa44738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35582f3b8bdd80ede391d5e7ed4aa2ec739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cbd951b7d7ec7df8463503fab4f38f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0720682abb8b087de8a366f5c276fb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604875860a46dcdbb86348c65d2f451e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130bef750f1bd8c28b50d0ab43869c65743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a90dbd31ddbdda4870dde0f0ac0c82744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a7439e8d5559c112cab725a407a7a3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3c94da6365264e0304b3a86958ad3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a30bf7a56608b79abb73abe8e74096747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759fecf25078326bf0f505c486e3f98d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b8165f7397b7e204f2e1d7bf4dcf7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4ab4fb012a3ab6e7508d78f4ae9a5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c972121ccca821bb5b9a9e719235b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5010653836e96c9f9c6658d155711eea752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d83a815dcaf5e742ad21aba1c8e5e6a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cefbbf27b735604fde4ef2f29431a3c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e0a12b06698ae9bfe58eedf95f7bd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6bec54bbb40a56359377819a23970756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7a0cf52040f4d365cbf0fd8ee72fc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a495cb0e23a9e04dc773651c549f1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2202b525a344de8556f397d7194f4a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde76636a6c3974b5cec7f7048ee54331.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b1cb86afc6783cfdd0fc020b6308852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4c3825cf8bb6727d9e71ce51cd2133.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0ecdb68c898bfd5e0b461bb8cdd2d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc31e82247a1b9b40c70fc94cb66a915.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df144fb3f6e585868da68fdd884dda6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5047bb53f87b42f33d0d9e6a536e4cb27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f25ce36befbf2929305b2a8b330678.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc20f8c8c41c7d8efe5b0dc330f9afc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed324a3638b429a239c8f5409962d6dd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a0e676002e0870dd84d246e8a2f2f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8c45ad9c6747e1e319b15d510913412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10ccb612c1e54c83b702d4e5aab0c513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b786589513cd414172150e79544425414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa5232bcc414ae7df70271dd9806fdd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da794bb55d988a7e7e07e7286ed37a3516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d86708e5e78fc565eaabbeaff214a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c5e1499a0176777e4d90a88c4865d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857183e4f8c1e6d079606fcdd40e97419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da723fa095c03196cb9b8f1ce517ad20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d4c7f6bdac92edf6362340da6aa4121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346acb2990fce0f1e7f7f909684e033822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef069b0d8438f92b61b82c3802e9f4523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88234bf0f999f764ed77772c948097924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b537640153748e1a5d370797c43a3e6725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff63e91409d1adf4d218125f2b319526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45b9f6fd08c283c84b3041200a5f7d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89074ac81de65032e0bf21f6f6e7e26a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a376dd2f1d3acc7662b91d786482db8429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0d0c77f887c799afed1e27ffd6f1a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b171db4a39c68b4705eafec9c837aab31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b7063af02affc9e6aeea81aac8af2332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d910fae3a9c39a7308d9b8a0872ac33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3cf0b1b284b3f24d56246d120dcd034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5fd24aaa0fe84f91c08a0ac3dade9735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a25bda801f5e121fb0d02a0fd524736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8da493362e44c218a2098a252be3d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3f07e44bb7b1b82258d2a801c004638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b241745c87928f9913e0985d6456c939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3c455229c1425a2f276e367f53a8c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c4b3010c795f7b3f7a35e854fb6b241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77e7ede1d45b8ae0d6ce28d427d58342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7ebd99b76a17c09d9fc1e1f798d7a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b6b2929e3473a378c0b2cf9fcede344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459470f57fe4a369cfb71a1b68dd9ef45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222786977268a5ba98b4bd77dd463c5b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ea676ca6df61f8707edbc16c1a8a947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97fd91b702fcd4b16cbb8af68cefa0648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe15bc8788b82ed871007038e843ec49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1246f5c1dbad15851545e672029378550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e92c664496467cf8ec9e50609eaf7d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eabbfbc5758db96385a17888285300652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24371dc3b9e14311ff0cbb519ece77353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296d40203a34b7323958796303d02a154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1d49f687a61cf5859c75febffc53655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf794a3304e48ac9f90bec6f5dace956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7936d5591e2c6c107aa370e28404ce57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86676e70b780ec5a77bf20b5bdb434b058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b95f9f42b785ef7dc85fffb1698e08359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b8319fa7b144d613203734f833db6d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ea39015c18bc965eb42d0cafa099761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043c0ae01031387c45103ea815ae7b562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605c8508b372f57e0c67629583902b863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757941257711cb33c6e5fb4d2d2b548464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b037239565b149a9eea07d634f9d465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d78fe3feb8a77d013b7afae62f672b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7262f10a83c669f496d8c0c8659520567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b6340df8c68856afbdb4307b593c8068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c49471cc175f53b4ed0ff455c8cc9869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff552f2c02a8f8599fb7a9a1ae5946d170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47db3fe689ecbcd9dc3172e488e8f4571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c0943c7adef33103460d2416d0d1e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d4470a82b7af23b610b29578daa6d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a6c510aed8af16ced49bc3395bc9a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e0fd13ef93f8b47983bba710a1f4675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de9134f25ccc7e40ed0dabeebf0aad876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f89b9686bd8f5b661036da1d40c9bd877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f2f9321dda3341be65154a6c40c6f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c19385bbe5e0077e645950daf038d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bbbd28c3a64882ad636e103eb06bfc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230433f6793c9f143349f92a1f74fc4581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd5deb5afe27a5a55611085d3a66e382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e12e6f2525bd98e541491e32e3606c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9155d9737650698c0cc2b0ae48fd88384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8644366c7be2a63726bd74cedd32be85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9160107160a44ebe68cf888a69843d886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50cb17e7a7028cf2825c95e993abe087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e538de6b5cac732bb034681f05f4688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04612e1bc873e2661eee6084283ad089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1946daa38343a57a12118a12e8bc490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7da128fe66cba46dd192e1f2c35c1e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caea00abc1fd0f4db52c7ac0bb7c68c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28cc970c8d1c41817988ca6b225c14c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69068b84bc5ebb4c4e3dcd295dd995194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38c78ff751e620dc74fca8919f50abe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98526d55d93b33ecd49b80e9e8ff0ff396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7db86ee8161a8549c3914dc435f1497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ec13a5df80b79188f36c4e6c8c3ca98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c360d89c57479437122409fd7d7c5d499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e724f622f78cfd58f5a78c7a3bc077100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24db9321a06dd3769eef945b034e999101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361e1235b8e60e3ef513ec1141cb52c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfedf13953aee6f1f7841af7c446108103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff3d8fedcf32ae2706219a8100d1fc8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd7b05636dbcc33e99f94a142a8373105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f6bb9c490560f6d4bd5e4c324214d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105eb7676748d6a38f1b2c91b79ff4f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21ae5aced20f74c7073847771029a9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2425c9a198666e626d80a3859936ff36109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8fc984422d457870d688f19f18944e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8819d9113e39be7d13f3778265aea8d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0dde696463ae572dc009c457cbb9c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c557fa58e4d9c7340f4fa0992bcad113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156392c40290344128cedbc3f516dc37114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95c3dc3bd7af419ef784093a11deae115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d316964fafdbe39807accad542671116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009207c8c78567d115c1a6c42237fc22117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c3c2304303f1ba47e5e49233783ae118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a0fea8e09e1c19191b3b6a3a80d43119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aac68f850420023980d25ccb4ee2da120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497ae54cb923bddead281f0b1e28664121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa96e8b084f79d79720d7e45b03b1dcf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0129377fc78e12743ae68b1d3eaad7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba0e83676d361abc65972ad3e8e0b2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3d88f0b7ba64e339796cb8209ad99125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8068cba9c14fb5365532baf0240f3dd1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53eaa864f5fce691762ebbd51a147aa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced37a762837a178a95f93164ba19873128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c045b9d1b0b0e537b3a42188a9d20129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f57a24b9097418bd5c1b3bbd0c5ec130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c7aa71322c46a220d8c15a45106009131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cceb326269e5622e144b055b6af25cf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42bd47b9f3382ec5c2445f796836b2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2590acdf980b341c0324a5a5dcd76d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74cf74b6f089096ec6db6302e028654135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207a54e1c9fd78301d83ab7ab46ff05136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2bfde2e1d5fdbb41a21e7e03841a5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da7cfb05760edf4f621d35124ce4a08138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa286c85e1786ba5285d174dc3b053139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c336a696157395c30fe59d571b02d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b88a40bb5b66561ab2361f1a3cce27141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a89142b243bd17fa83bbf27472f81142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15080efe24a357ec859ad1d140640076143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8352ee5ddbb7541aa9227a5f7c5a0d19144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e069b3229a964a7614defc168111964145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c5c2ebeecf3d2c568ea3dc2bec14ee146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478da5e33b387f8754fd7c1d012eab2c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b9762e672213273c123c8c1d3ee857148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a466d6e8c73e197a7db5fde042475e2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a75e0c94e8006708818be2639341f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b842bd08f8a2930f512d0774fc2463b3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbdde1d12c5c300b3ae1721fb7b499d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08ecea539d0d256da291059246f8ef153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b875720baa3539a27240915ebd625154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5504a67dd4110f891f9c50caccd45155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81697d4f3ccefd16dadd0f3e68db7f70156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c9c5ac330d12f2f9e16d29f576be2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ebf025bd80ac62261123509a66a74f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb09b55b565c15838999e28a8d2f5c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93030d86fd0ab2178170a4c41fab17e6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62546422a4e7de8003af4063c8366f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478567ef6598714491561da7f1e8a17e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2599ff2ad20497ad9a7d4d7500bd1af0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b21415c6af06926ea1db8bcff0dfe5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf7459983c0a9b544a8089dbae4757165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07183a135f77745197acb88cc71863f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744e526af9a876152638607b61fae9e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1355bc5a4b5893348919419b03f1314168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d9c2145cde1d48e7a694b895d4ce8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1514c1aef2b7de96e658eb25bad600dc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6682526a91799d56c2c374e8cadfdb7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631da6a447725e97a0ea7baf15fa0782172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa031399c463d065b5578ef735e47c45173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c626551bdb2b5f91900d423615d8db3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b76055ff9e4b6776ec22e0ed316edbe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a1b20da8dbbbea5f65eae8eb34890176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2743f07f9e60b6620bed0df461fa9d67177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c361096fde4dd7824cd111468984b253178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10b5ebc61cc6fcde59a0feba16c63f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900d7bc7b967f855d58cd1c2d1e0cfc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43501a8748bb58b91edab5bf3f8fc33181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f40e319938b740a7452ec96ce3191182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93048954ac43272c06194698a8dbfade183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc79140f7652e633683c32419d37486184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610763cd07017c3b565efb663e4880d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ade498cc8bf5ce03746d3771595ab186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499135454500fc3103d3daaaab8152a1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb85de16b1422aada9074ecc49f242d5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7b639f2c092be34cadb3f2f80af0f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc00ae84df4cc58384ab5a121cce823190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55964aeea54c0bb2cbc5539574e4926191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed713e4a23ff4898e911341906095c28192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f369dc4eb0aed4c04bd3a6dd06b906193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc214da213197b3f18bdf64f343377e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066143e4064ed3cf167ee093eb6e860195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e386687d52645827250b3ebaec2fe3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4716c7508dc851356455af3db94bb2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8258303ecfeb55eae07bec04c2fc89198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a410aa730a519e5c99c07b74da751aa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c4c55b74d25e92b032067eac1ed8a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff064d7cfc2bd9a260b2eb5e8fd9ec98201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959e9800252106467b401f92e2164b4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b668fb8313bfc263af6e2c1f2f88b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416e164f04c9ab368010b03664b71ae204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802f2570590eca85ca73d6d6b01e93b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88675e64787c559005e85c77d277af05206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe3c267471e8300b61040957bedd9d4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519cf8971b43e07643a96c6302e09df208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d8e4a07a674da62365de3e1df80a8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a1e4d0d1027c2b2cc645067b46e5b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b30fd962ff46309d492f0da74f695211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b492b995b7bff251ad4b002e796a8a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a305ffda88dfd93b612b62200c29d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf5ea3a21c02618238981daae8635b9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8def710ae5652a4a8354b9c8b2516215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b5c123f680f6e2c053844c1b1c205216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5e70cccdeb3200b0030edb4f1b275217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361fda4245097210af5aa855cbc2e21218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd4908266db08427afa56f342eb3bc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3908a8a9b6d6dd3e472745ccbe8cd7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98f87772dfb8b89d6120c31ff7c758221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba88b1b0f5a88f5977cc0c3a6e6321222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f1ef598c901b7cfecfb48bc383c54223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b685fa9294651e445f2c0c55859cafa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a7bd785efb60c0ea28c75e65aa3866225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b18fa7b6951db74005a58c0a05a11226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7541df94852af0020aaca8264c26b6ff227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13c8e257853d96adc149f3023126f8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84849b7549a4f9761d15c57a2774d184229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae2f0cfab2645833fcb7c4ed93f04b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a9b890e3abf273a2d01be8dfe6774231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685bc403bbff09e378de81b728c15176232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a2376d52319e882c41d1758c7a8bd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804939143ff51f2ee1c21148fe438428234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee04c87411becf3f5bce38b637d326235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ae5e8980b7a4127a3c7bc329b4bc8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464948638c39be990fa0bc03b435e199237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa51499c7d6b87e4202b7f00a659af8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6159a4bde6415ce61ab13e2243935f6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4af17adf3ce29a13046aa171943105240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac2c58ac095e1cb30dd426e9c4ee0c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5e941a58945ace695ccd35efb5318242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a9e5b7af9506d759d08a841842ead243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f108eefa3be91ad0f16489b4aecfc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69dcac49cbff8ec4ad64a46174957da245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444742588e288bd35db3394741df6f0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de830b4881731aeca786b3fb41430a35247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b635e69ef1fa52a2d90414ef5e71b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d964dd6dd4454b9b945bea18678441b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b46739707c3490f48e2007aee1594b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9347ee002c05358c2a18ffdf42620fe6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1584e3f7144058670eff7a96a31af7a2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf5da063436f8b52cc069b188a43d5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904678eb0fd77b8c40ebda83908ce60a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1252cb9f459baf0242126868fbd2c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bbffc22d54a678e77751228b523c20256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d548bac810bc2f212b16b1cb8d236257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bbdc5d046a6e9afee8061fa702f3fd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207267e1cddd317c944eedbcf595750259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c61385424f787572e7b5b392de9337260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6484ad397bc4b3aa1f85f935924151261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a4452223951dbd8fe797864e7a1de262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b036c2b4c1a5e02a56376f5c0b771465263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b856f4b65096f6d42f85cc353375c9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77a3e11f1288fc360fd3ad7cfad7c7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be16ad5f3fb63e0f4824e0a9152979266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe91569c979a2081c93c2c38fe7e34267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ab8cdfd7cba11d012ea02b450cf73268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbfb7e81df84a156605c63867965ef0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d043424af73576fbc0a813082e88f2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afadb7e680dcc68f87787caee885df6b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80046f9057e9e6302ac676f0063245c1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06a11076a7f419937fa32aaa8c3902273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de64f2bb79334a7e509537698e10f0c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011b5046803801082cbe0067220b718275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67713e3bc87d5104fc15fc4ed44b229a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab55fc68f273c62e5dddad7310aca7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9717a20b45885b938749f2133da0324278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e08d4de23243aa0fcaf7874fad342279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb665fcba736c8f8d6bd4a63d1d1e2b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec443e0b23c1c7217863299abf252e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1acdc23db414f95003ef4ddf5c2754d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9029d206787074e66cf5d51fba7678283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4bfad592916f9b2863f038f567729e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ff85906241cba09a1d084db199c3d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20e388e0e106f517c8494d86424cbf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b9458526aea62ad2d7114aea4e7f7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a2ec9f0c4b2e9ab0d0b250c31a593288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669cfa2739e3c18be42ab2cdcc763fb2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f8233be1d3a5bad4002d2a61196ec290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6adc61a6c707d4f9f24cf758308f761291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183796363fc1e85d20fe21036e8c78d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ef96284b5305f2716caef953c1aef293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c0c27b297381a07aa36277f942038294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a5e7378b20b49916098dec3cee633295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d7c36e1fd35fcf2cfd4613bc6c7af296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af06d77fe792f2ee7994c199f1f8a4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1dd80f2c37c84c3d0a32a6e7fc7437298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac57dc9f73e3a8a8aaf0dd44958461299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec870efa7a00cbaad2faf3909ca0be8a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d018947a889faf8cba0aaa7ab330998301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98034e9e4cfb8c0dde791727312c33e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e73d1596b295a4e7e506f09f38307303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2768cd245dbe2e2e1a5c2cfce01650304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e183d5fb187a532a32ea6188d3650f5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e4727296b74d5214f0059e2c3b097306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da0a4f14ae617c91140e340682c107307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31487e8bb394e5d7ed388cbee12dac7d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751007bc3b798d2292f78cdbbd88e0dc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a658a95d35d38a49161f47108e757d5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a35a9bef3606dcea4eb4cefbb5095311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e809d82ddd6dcdae1549dea2a6dfa9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc08496f927670f157a5d054ec3c2ed313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e590bc06e7c41f70a640f3b66ab58314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67155bbd0cf3613c4402eee8f98d01d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe635bbec1276e1aa4ee6b7145d60b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223784045094ce8c9b6c7cc8da49b85317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd3947f2db09eca855d1cc618cd14d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f92a028a61fc7bdb8b830a6797852319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa795c8e008aadbe389b0c4350fce2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b67c71851325ccdcd329136a0984a2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae9499c9eda41986f82485a642cb7b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3388387e8543b99683cca81f1cad6e7a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df40b71937085befb3f335b13847834324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e981a750c532a5b9ce4b3c62a59412325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9493a87dccec2cf31df274ab3b240c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c185e90585a7db84e1e740e7fe59b27327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ff15d02ff109b8f8d778064061661328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897493da396aab86bf579b3f2e035de329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8276b3658aade91b6909a4133951a1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08eb09693664498478c9067548a6ad331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608fad2620f3b207bf31179707cbee1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b66d91b9470ece7386c7c6ce7f1269333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d807d29721d60156091665bcb32a93334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5abee34b380e7c6866608f2a112f028335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754ba9623513fc446a5c17902cdf9e1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a643a51c6dca7bcbd28b77be9cbc7c1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3aef939294c19ab1ecb0b3eca5256338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928f38e7e236fbf6e5789f103856e03339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d8fa02bcbabb4affe85d350377c56340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b51e19df98ff84224a2f001733c6a4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb51b843a2c4d01c26b96825b3c94d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e53f1d30fa6f9fbe7e24c44574860e1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e766f4b2f1ea423cb34d26c01a8fc3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a44688da7819c111b14ce0126c9e6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73865672dcd07862c2a846c53207e65346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9445aa0555ce59edecb8355895b7b6dc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9bb2099a4ea095cff6db3663ab520348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d75d7d50a16170304c10f7c5e5df3dd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674d8d33148a9f2239aa46abbcade48350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858915e03cd775b1f75dbf857455d187351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4c36051d7c846c02743b8325be4fc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c11527fd1ba4f0d6f84e8e41cfa56e8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddefa27721459026e950da67c1ff066354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d70f92e19810426585c0429f05c2711355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75491a67077601c4e14a8d5a93daf29356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65bbe9563b1d8a4083a351c8324f060357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf8f3bd99d6698146c1ea4eb4a95b7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea0d54f0e03447ed0596bbb910ce8d3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364e1d86f1726b9b59ed7d7f848465a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4bb6931fdf53047ff8d71e6bb9548e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f6a7bca0242ce3c37f0f533930050a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c05d953f471c7438718a9989c3c4b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac496c51328e6e43c6c20870f8cddf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06300416c24d916e292c4d44c2655717365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b53ad98a7bead6fcde0ca079bd851366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b8c7ab9b418e9229803fc8c854990367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fddf61430cd0ea7d9c3bf0a7ea84275368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e936f59f797a25d7b7a995e20a20ca0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f3a5de4641568eaa602fb6c41b3b4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4130b74855c958a914e4379064c98371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dece7fdeef9b7fc44f4e004aec540a0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c9d6880825c7d34b14c781cd29c3d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b0d787e5fbdbd16df4a88a60e56fbf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470a57f7446fefe735d2db9b366d060375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba547723063cc22db8613323bd6a752376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb139a41473d88282059fcdf9ccee6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358e53d9ee1d6297ac6f49b6de4e03c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b127cc750bbd3a30ae29bc820e06b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89682367908f9baac2b712c20b1c3b30380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a9025ec85ba1daff507f82c2a2766381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59872808b593d0cfdaa0033738ff6ebc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6d1384c38c1e949f697d856ef99ae383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc426e868e790a03d1743ddfbaf10210384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc6fc8718dc3406c407a1d7856061e2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee937d6fb0be0a4acb4acbe50a3a65f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d13a747a4cd7ab267acd596ac25f03387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bae0d49746b97e208eb896d446f668388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d15f9bcc1d36bebbb44d14d3de7dc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938c2e6785015156279ed007a334f93390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf44d41c2858c640256db8577f4de07391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980ca8253647133dff6fd92c78d7ae3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a36f0a146e4103ae6cef14d5cb3070c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e6ee3da43063f19e980a93171a4a0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946cf1e1bf508f7e84845aa5e85a681395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5225833dc04ff4df00ecb7421781f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69738113749fbf2aabdbcfb980c65d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3d71ccc9bed5d92b610f9f8c896fe398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1dcee4ef4a32dc9b0f17915f2f9b4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327d078e067a5fbe5837ed70d21bbda400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6826c91e78e3f4ebc76eca3cda0965401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d71745a5d41630481710b11aaa87f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f53ade4eddda56c4a5ba6b50d436b0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0506e9c31e4c705f5f7c4bd913e80d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ff61c850158920f28237bfa6f2ba5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985773737e2aadb5de2bd9d150c22597406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39c652956429da40fbced08466bb46407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a657ccbe76c5b6c2eeca1134f7ea5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e134de24b4b5cc2ae92ed8a86df70409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105dd98635a72d369f697e1dd27ea4c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd0a118223b9ba2c450eb1ca8ccc92411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357bcbe15de457aaa85905879714acc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc60ec7bfcfc01e8d90200ca1bfb456413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe6432ff28955bf27994834f2ca40a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c2375760007ce9bf2f9c2d4537b191415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2888c9e4642522e5e6c6877c04ff91416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc58d5ef967166e48271279f21ec9e8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fac49651d5b9f708aedfbb1a700305418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf766c73f46887225c7bc832543429f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622668dffcb7bd0067ac2cd95967dcc8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f58d393229c4e2a98201336fda85f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a01e4a7bb2b49ba45921bfc0650aaf9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f7edfeaf695cc96fc91e70a6040c0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247591433b964a591d9a03952080b3ef424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cae3c89b709e2b331be30f488cdba1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75821cbf11901e42289d8806dc14bf4a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8496bdca55d276df083d88542075e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ea3c8b73ace71181d1a9c052e8cd4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434761225279db541671116bb492a7c0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ce22c03b9722c5bf61388c8d87353430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74dabd524691015a3911d7bbb6e67ed431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45612c978e8b9a03d9a99afb3ac21e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307e81ad2652d37f05be247ffba6b07433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9873b1c223e2d7aaba611d61fb241387434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31966580493abac2ba143882c7e2cc06435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b4c82403b3b6a8755987cf0e708b5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc76471d0e9675cebbcd36fe579449437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e9d8d4398fc7b69a002c39be8ae1f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507af952baff4db97a2eee8c089731c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff03c42478f4fa136f0a23d10f4ca5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570e10522c3b65e1561bbf2a93bc16c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f840d7a44bcac5cd7d7e4d97ee6d56442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490d2c28390bbe831ec37eb87d0aecc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a3d029508aa9980a7c127d2a92c03d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4091e345ad3eb96ab9f4bee031e1ee445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d38e41d7d17033af1b9f53dd9a3f5d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0605c9e5cb069ec2025035ee111d4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d743f0147fb0a77d6945494c84043d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b3f93757d100bd2987717b124e2345449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09946dee995cca3fd29a8ba2e3ecd915450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff69efbdd03c0c4136e191b9fa4fa5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97244344c6559e85d5c3513e40cf811452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b59c40d73099d8f598ab5d8a2bbae53453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0008cd7c29663cb2060e40f30d52fbd8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60084c0aa188c822bd21a020a069a5ba455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99ff437e1da07ea69d366af9f13575456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a1fdfd813fc81f88a28d4f31ff862457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c213952a07b20b44344ea563e6b78458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65483c1b85691a1ab69511b5899e7a52459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e71e51e64b05cc7c13335fdb851197460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45089b860dbfaa41db09aa4a4a21c08f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9748885dd53dc87c21cbf843fb271c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2930cbc6f6eeefbbacd884c3f44a7dc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1f5f39624d9199a462100265f8d06464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77065fdc0d1c7a79ec48fba2c7384d6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e83165a085cd093391625ac1bd26024466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886dc56faefaa197004452ca9b1aa5b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a5157447aa2aff89799bed6e8b5c8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb37afd0f58add4d61862d85180dea469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c25c14b3fa0910225fa76276e65f8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7850af1a2fefc84a5091d55d99686f1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0a72f87617f79a1f98757a321e5be472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268b14759bff45d02aa89b18a147bbb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c8463bd938522d77074e9ddf47187474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a46878f50cd70178bb3155f715d5c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb633fe57b64fb8234964b805a1e540e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6660ea596b6987abe4c94f867cb01f0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d245b5e13cdde69d493c1a5e4bfd509478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e416b781afe3fc1306e689a84c02661479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff00ed0970a4fe9054d5292545b00b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ffd484bf75756bd1916a05bdb11743481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbdf6c315463e18b8ddab0317f07d89482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbed5cfa8b56013ad2a32eb0e4f0010483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23248583c6965f94c579223027297fbf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb5555ed8d24e7813c31c314960750485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e143784fde1f76ef921860222e4014486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde32419d1005386aadabf79326c5aea487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708664369355ceb475d3092468418731488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d7e622e40a2b26cd2234de8b91f2a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48319329da6f6b1aca23ad8babaa2604490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413412f69d1392dc6afc9eed15e0590491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc7dd319c1169ba19e38929910e1f0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16c44814506b5e2634d05a71c2c9d1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419efa0ed900f34b9303d77aa74f7dd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970fa44eedb2396fafac1c4fd01436ab495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea20e032d25d92633955e306318552496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac8493ee266cf254148d083da08a44497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dfde2b6d826239bff78a1404b78de8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b708af2379a175380b41018294833499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06c1cc801870c9fefeefa62c71b086500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7bc7b715776d53e1c1232d446da4f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f46e0bdad853728082c2324ccba6e0c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21ef437f080d6335de2e3cfeaf9c1b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e05963e36185ce696839a9cecfdc7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6aa630b90b2872e82eaf3062b3b7b4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3a8cab345a96d85508512eeb96b41506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166e1f8685c6e3ae13fc9904fcbeedb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e789a419586344ae7e0edc8ea36c4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0debad4a1861ce4c2273196d1b27d0b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a51585d1ac33e7d6cbea0dbd4aba464510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c835135eba1d9619bb8d2ea63f60e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f6c055441e839c9bcdddaa1e67c72512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d068ff8b21c2f535042cd6a6019ea01513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f87ad6765ac37ebfe38b942c183c3e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d3b82f161e761a5309332838ec25a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ffb696a11a4c4a4fe01ae7139ae78516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547f6c7c1d576d93ac7f5b3e843a3b7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a14f59f33f164693bd1d7a3abf95a0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1123fcaccc8b6b241f7bad1696ab2d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa80dd7793830ad4cf27567ec770cca520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38376bbb48abbf6e852267867936b30f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b435e5a4cbb857aaf24d7650c4d5e1d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d98a7e2f35259a98135b4df78cf3bf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87464ee2ae3ba4d5b3761bc18611e550524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7e83423ab4ff62e4d3e85d25cada1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559ff2ba4cf97b763382ba4a1fec169526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401df6fd38bb8604489b27a5e9a46a7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a705f73031ce6c32051c02821c2f9f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927a74560aa76d847482d72a6e774d3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d7339ba8ff11ce50e9f0402318e2f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc3e06220da5416d6665735afd1ce9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6bbc27d2f97a7a1e1373dd54c028eb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370c074f6ed261fd06ff4791f073993533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badfc9a0d79a18ff277543d67a35ea87534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edbccdf73bc00cb89abad7e03d19f01535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e80fa3d36c171aaf5972a11c8f42d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a62328c67435c6fc13d1880fca35c6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c67c7d98c3dcca58d6a5640092b28b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40713104729a09a01d6e10d7710d939b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b9dc85a176546d0c6d576f74aca55540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836d0f39c74bdb2c5bf3a48f5239606541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7c640347a287ff47fc0b08e85c2f7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978ffbd77eb332ab1af6a73acbda06c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f306301422a6e3454c9b0b480e0cdc1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2e7bf1434d99973046216458d0ce4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b616d35f41156ff7e60ee39dbceadf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7079a77813a344bcfb95fc083bf19514547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ad2e1db17e68f3569e31b531444d1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4fec908376c6f87122b88c25ce830d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3774152100ce306eb0c95909f4619c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45829ce91074adfcaffecdded617ba34551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740af2bf6ff56cda928c45f77c3959bf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021ea3460fd3c8cfeb94a49ca05e948553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f69ac388f5137ff3f76cc3ab39560554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8da163f8c6bcca239ca19d62e487d8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18307f195250bc59966da11d2c9827f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c811df1d7762492a353644dc23d33557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c547b6e23ca42b19c1acbe577055f3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d38e1da9c78f0811fad117eb6e7c5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0995cf582db39d954adf5090556dd99560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1a2ae7c3a96434e0e73856af8c54d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c5cbdd9eb412390770b1e850337c5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee8ed3b605f377c85d79a5151af7df563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b17c63745d617a3996a059a86c8a2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d9b2c2c4f0aa73d300cb8ea65cd4fd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b1e10560f0b399931a185e2f02ff5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b375e77cfd1b055bac30c719e12e9cb0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842b6153fa98d4cbd56ad205784ff80568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e92d14b96e17be7b709317c58d1e3d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b8d9f796313efd1244fa329d47da3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db085bbb0b2b428f38950285c4f73344571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04175abde82ca3255a4cc95643563b61572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f814b5e584e0403dfb04c51141e9f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757dd3f4e62fe11cecd3b0c6bb7b7992574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb69397744959f87cefc028e08aeeb0b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720de65d829b8934c7a15a619b27b27576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee20417e8c29cafecedf2a3b5117e8d1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55c518cbbbbd41ef651e819fe80548578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1942f2bc9b0142fae05073ffb7d21cf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfcf12a3641fd03c1d7cf86e6ebf4bb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e832c286dc35d2dd6fec2ca853a572581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd0b6985e194ecddeb766348ed82ad582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ef0e779bdae91ad7de1590e814679583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7017c9a4c6c8cce7caf312f87c2e17e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f35e8418c8d8630bae250fa38b06c48585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b671e9be52b8b598d686096334fd432586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce91cc67ea4226dfa16f659e9dd0f601587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0c4511c9889a4b3b3eafc45031a8f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba97b95789e1e425cef014b680d780589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ead11c8eb8dad9636d192ee929ce05590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7806b4a33fdc22282c1f4a9c36415c3c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b5b12e6ade8de8c913934795030ac1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c284dd4ff3564cf9020f8c295c9c5bf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d4e0fa63ca013856f874f3903dd97594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c08a3773d62b3d8f7d65642c2c8b5a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5af23d36021f1002b2239f1435e10596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8772e14157f6f4d53b14f177a849f51f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13a47489eb868436aee45c0789aaaa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3978ab6046b6971142df1ee6f97743d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11e6ee441de59bf694651aa73d2c8d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da836019753eee622f3a5be6cd724f6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd2bd3f8d18dc9eeb6b93b051aa0b5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689b3aa3aff4df4f0dcac21aef88776603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c7a7eccc8786ec79989da7f299ffa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b94db9d85267fed268dd49377fbd315605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b5b2dc71eafd47cb773e96323f8e4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7eaa12ca45ebc066f747bb5a7d75d0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736335213b72304d7d9674c8f0bdf183608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d52ef2d19dc1ac3452400377b93a3c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced683aa28d2f259445b0674bd376ef610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ea133438efc77a86a18d5005ec2ae611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb97c916db48ff0501111d4af1cb611612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424725bdd086641a7769bc0fefd86e7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf8bba49cd6937c938da1b2201a70c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b393d2b40e67d36b1a60c773cd17992615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52fb6f357da0db95a4285af558a33d0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854ec19b8c7626cccc28d93f66b11ff617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37734876c570d26a06b9187a4fb491c5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a899f7c73fce873b7b1c88aff82eeb5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d729aae2a4f07696beb72370b7e151620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff8962ee8f3a371c584fb52e5cdb3b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0393c2b19bee8c508c516b6eca93a42622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52af065579c70106485d51458729141623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff252842acc91bc6f781a08907dcc7bb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f26de1248ec479eb2e11934babd3a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525220f5cfc0e52ee4c1ff23136fcc3c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14144bea928ac96bd61d7060bb55fe3f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593a1461052cd3f9d57aa6061eb03b1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666309b787ffc2b575bfc6c5737c880629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f375100126f6757a3d3a343b4bc755630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a49829c9d78de1ad169812ecafa61631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6640fab951d6d5b4d591271604323c3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff4585877f785273e2be8e6e12bd95633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f305f119aa410b49f110cbd364ce6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106df01314dfaaf7fe7993ea734414fe635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e232ee2e801246e9da97570febb7b740636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36008f49905c7afdb705369b4040ea9e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0cebefbd9716e1e2317e27bad442d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38849ab14421076c9fc9f83b51194c95639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68188ba1bf4fa24d4d6f9e7613bae69640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a52862e87af455aa12f7f61014e854641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff0e7165151db67e0da4964285fd4d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73301e38c6de0f951843c710d2cfc89643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f722428a907dc1cb0f6114e556d1f84644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91c404490a0e7d51d01f69406468cd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ecb4bceed4b42654ec7c9b12ff8d5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d95a69c5fb32f2539930401ba94af647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45041e94fa89cf96566e9de583263102648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02940cbd4ea9cc5adc70909b1364ed649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c02d687e04165f5dd332618d5793ec650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e26048367cb0d5855622e5b7d17da21651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9994f5a3b41f5941eae93c4ae3d75d9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe549ee1d5bd223e2a26841bed7335653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93aaa72fe0586b26ce2a5e7b3f97e75654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e2a71ed77c9c1b222ca564f8e09770655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c2479402de34d733ae6def5acf8d2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565664d61cd89901a32f19cf3fa79a77657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f4edd7c02fc20bb35c92a2aebd9ea658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cef9a797d04e528c2e7e0dd15a0a3e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd14003f1ecbe7238c28eb40ec0e70660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9947bedd3235e3e36cf9c65bbe27d9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef2900b1f595621f73d6df9397bb6d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c19928942248f5031e82f7ef92906663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f954f1d0d445b1154055403f4d5d4d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54888390eb9e3413caa4b7b06bf3c2ac665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4da0fa5219e1ad04545b45cd62c44666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4beefe3a22bc7696d2b154d364440cf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cbbd6429c68d84a45c00676f83115f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0dab630eabe49a3aa99abafce2c2d1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1448cb485a83ed5b99fe48f2145f61670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f06d82114c90a42a5db4670524a24e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0699db952674bec313398011af7626672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb78d7335d984ab115be450825e112673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78fe54946cb3f415b55b91f34a89a8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37aeeceebb8a963a637c5fdccaa841675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d77d265849f8eb2a8eedb330a6954676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86816accfbce722788c0696d110d29677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c47ccfbefa397e294ea9507f6eddaae678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d237b07e4eb13cbcae1075861ad022679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b8150e102bf32df51ad3ce3f74c6d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1468496c06f51eeb72c3cf77e8648182681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f872fe5fe0eff16d17c6f3c629e8396682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf3b7b5f83272a81b2de345646c66f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf911279452845af349132faf74b633684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e826a4cad74a0e8214d5da79b562bf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7087cc1239c4e0d9aeb09da53a27910686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdcfbbf9708d82f9645c8e34c021fd5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa39a0c67dcc123ed7adf827090a6a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca5c2bbe18e08a64474090568855d3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12c36a237e4d63871b062a5c460bc2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63cb839c72eb1679dcff4aaa5c74fc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509abd1314e21e2be15c20302a42aec5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d30a5a4a9e99d6f660e646f66273ad693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774a1c061bf2e10852801516862727c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a231a061d1876e4598775b0d9f6ff94695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9b43a2355a944c77966aafd8bde70696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e345e468723bef04236b36488ff6a4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca4202fdba56ac2276caaf089ba857698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900cae9aa4adc7ef175fd1327108fb3a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3f2f7524329c4565bc7bad54bf6e6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00f5ff146b171c468b798c97885fdc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876223a89f4afc5849502202530826a5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f394980bb3631d27d2fa96f8b990c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b748778a32e097cc709df2bd4ce63a43704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560cf9e8ffe68c9e6af7fab12ed70d74705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312769403e195bda9610ed18968b992706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956025cd38f09873e4c1c4b4906b95bb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78479ca9bc3335c0fa58f6561005160708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15272f5c7fb19ddd8d3628876836be9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d4d58172435f75e4e4bc1e12a8de7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a53ced4fe99e81c980a5d7deb4ee73a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f6c4a30d31ab8b5f14fc63cf2b46e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d1c92b3ca1b66e9aa88c84bc6f33bb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa77eb78dc200c54586907c93146b17714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac707791184f273017f90a354fe6433715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f846c0b1e87440342ade9dca1edb5cd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18117ea2e2932cc6f951b957fbc3645e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946fec9fdbd08d5fb3f2d2f2a6cc797718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27080d05d9ea5ff134907e104256d8e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77aa69ce29fd00a18ec1aa56695c161720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fea6368f6b13771807d43a46e680ed721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee52df4058de9fd93556724979adb51722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f8bee107a2e19111d18c287ff3195723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8525ad32e490785d1651fe552754e018724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d543d754071eac2cb911f3c265fadfb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6fb51741aa07ea2052903dd3ee6bd0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab30df6ee63e6c3b7cb51c1a691a9dd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a37cf7a316db91afd705afb0cc1cd4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf41fb8e698abbaeef32ac5a11c040729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ac2259a3c73b8adc2031a4bd4c0a1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cce0f444d48171449fecfdee72aa4d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9be3efc309d578f9fc9126ecafe9f1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eaa5e8ec0de52d3fb29f9bbe290a32733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a170fdf87e4e22a85f4722e8ea8af734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df28c8b964f3d91547d07ab87516ec735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c95b821cdca805dba2c05e38690ad736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6a6f34c723ba469669aed647e65ae737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba58fafbb910488d339b070b83f4a24738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22af2637d84608a083710a45ca2f473739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc7b44ceecee59b220ce1c700e9a20740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cdac0ff5f0f0600896f15a624cf167741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f318196809cf13008a3062c01f7f6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878a55a9e498ab35067722b90ba8237743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d864292de1d9903f4d5ae18e5c5cbab744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874cec84ef00ec7c017aa1ba40e64c5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ab9dafebeb3db42eae04d5dce9a3e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e264881ac2ec8a7251754c75af4ec2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f00003966a38e304c7c8f28e41d20748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912df1112e3e557b198bd4e0d0a838d4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef37cbfacb1c459f0ac564dd5a95cbe9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94be8e2c8e5c29fe4970358f78050e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9231f8b72afc84e71349d19080030752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff71ced1e55f3cc98d27a5b50b7303753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef8c987776e7967dc6418053f8c3d3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848355e52342bcea88d526a391d70b0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9c44a468280c97672955e546898fe756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a8da92cb3dd8927e2a19a5fe0d69e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8cbc1cf9f12e4e032ea51587dc30a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08c23099a812640a2a5c96f385aafc759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>