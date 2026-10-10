--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04cc8d6c57e332e805ef912b83986081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b98e8100d894bceca7c876fe410305d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871db5a1fd10f567c4e8f7ead5c08993.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff980a87a22b9774f3f1ef9043f529884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293abd1b1fec59826ecb6ee437cd3aa15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f1b0859f4df8eb413b132d1d2ac476.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56388919e3623d8cfa3f715058af79457.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18864dbada839e1b672fcf17b794c28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef07bdd284989b07eacb446fbf99739.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5598c7b2dcf04129626ef5976b0c0310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae56226a464335b81093c176437eaa511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433e79a8543c6c5b038c21ef83b7bc712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f7a9797c094819c492641fb077a1c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c687d4505c10783a8a3f654a75af208814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0ff9f67bd7f9f7545db39b2cb0b8815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c48055314376f90fd5376c918b984a816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d561a70cd1bd397185ac11aae99efc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9fefa967e93cfa1dabce4827a2482318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8b05276b1dd4de3dd7da29d457f8919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f81c5e054d2471810edd675a0e355c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9603de02fcf25350ea9df8d36e7003821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a798af81427404bc0bc649dac4fe69a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0cd98c084da8856ca777783f6ddaf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47371920915516943ec86123f0971c324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e66724e898d40bd0d42233952b5a325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db00e51488246aafea2689269d4b22226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87230229adee9356aaafc65200e4caeb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd69635d98846161e87028ef6c5ea5528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837efd77e549c6384b6b23e7c43af97029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fdbea524f3aa2d6da69d546f22eccb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7d83ef53fb98b095b6b2e5e38c7ba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73949b6df06dd2ea8bf47406bfe9322532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c920adaad0148cb24afb39c8d787c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b2e7b926c116dc7fc6c0120b034fd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6c800dc3b8a6d7b300990914ba10335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb70ca6a6a3ac8e38bdf38c9b3bce636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702f02b95af4dc2c617204b5feaed0437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fdeda95ca097d087351cf6d7e6ea5838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c851f2b9f6f47dc081eb25df9d0d97ed39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a8028776fc48673e6ceb454de05ee540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc12849cc0c49c3877fd3b71bf7d1341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056e46b8afe915b31223cd7522831ed42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ddc463a027e7ff8a95bd55f0c9fddd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5715d7dc11cb8b41655731ed1f445dd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f4fa33ff97aa109e883ffb0e98db2745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d2695ceb8bf93d80acf157e88351b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a7a73e2918f57a6c1f1275a3f403247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373326d9f4c7bc745ac1561619de213f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59129639ac771e14022197a5e666b09549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151bd5f76525a85bda8e7354c2b11ab050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c0fb9f05a852f67c676dba893f7f6251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a5cbc752ea6d716e0bd347b960aa052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018d74b8d350d35b4f2f41b47a14ec453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd98e54f6c14d78b854a05ac90dffe254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e7794a8db59bd643eca006b409f5455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28579abed1525a95596d55a3444abf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc248263ca01856ca7b3c568a7922fcb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a8567de924462f2e18174d8ac1016358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b4df5de01846c5bc143f00354bfa8659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300f57b72d573efbf257de41617bbac60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917a5468f55a4e00f0aee923df755b761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86613c69c6ecc66309b07011986e78c162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09e07e3ec10105cd01caaf10f68b6c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd46c7770c7ad6e81dae08cff857bc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c890ac792fa9d1ad1b6091f3aaaadb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef740053faa5b630bdc46d442e66fd6d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2ccce96fa5c7be47ab50d1f392dc267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4733601a109373c7fe7d6a3b92035468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704b2cfa230d21e93cdf7e1f683a22169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f96c96657759f1f7f13c22fcf52df70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56174875c0a80d82df69d9991eef94f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7bc89957fae72a0d57e06256cfec5172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d27076c04dbb2bb3801f9d9b30587f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d50a1f27ce66a9d6ec37d5dfa792574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b1ff50f1b474593966f45e49227bb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386682a1bc791e1a864a8e4cb5e19bff76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaea1fd028cd593a59d1c566cda3bb977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d5c065fafb3e9367b696a0941bfdd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5598ef54b70b18af90249fb386e2c2979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39e696cbda0a459907f9cff49050a680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8bb9dfaae8da6c012d38be785b67981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e515ca0932560ee40653b7962a11e1a382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da59e0def580b4c27b76e4c27383c383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053008baa57f327344ebce39671d932284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a313c5b1d8ca2ce0478069982a839085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2050f64a2d1c7a5e7439b7dbf4b63686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd8fb232a40d01ef9d87e457668f50887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419f759811a34ddcc84435b86c7495288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b67bad55258ee081a1b6ef222700989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16ec8b8a395becee295bd6f8d7ef4290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254eceb5b58f50914ab2d21353a2e8f791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb0485512d330c7f7237a33a3de9c692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a58ca0da2e7617c0254b155c7ab026d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af08ac887ed0810200ce75127c958194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690cd660372fe9fc1a5aa6e36096bf4795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb1125026ea21cdcb7eafe34eeb30896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d59200d68a974852903f13b5c07dbc097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ff204fce9347f28a72d5c65c394f498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97152ca617cd6ed072512f37549a368899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed9714e7cdb33a95b55b1809b47524100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc175ff8747a4363b0301759a3d55ea6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11854e5fa7e12953683d5fe4c54d0211102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1144756054edc73adf056003d7da83103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547aca340ec3f3a88ed2ad904bcaf78f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef653b296ed2c98586583b81ba1cf4a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19dc76a4b70004315cbcb84608878ae106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6604c318a0db65fe6f8497f5186f8c9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e6344b5800225cac8968378105b06108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7fce8636cd27c1bf9e6cc2fd13fcb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d7dce16cb02e183cf6b136f79dba5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a67f6a8976ff7ad47095ee328d64e8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604a0579e1d14372d34eeaf3a71ec75112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663a07ff65c1e89d73999b82d610205113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d8fbd4a991400a9b82cf51348afe7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0108e57002617272dbd640ed43884ce115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f2e49cc58b2cfbe04c22745b16353b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8ff657e3f3f46aae10877bc1488f4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c8c942c6980abcfaf8900059eea11a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c21786b0da51dadc0bfc154b9dc8b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e153f28423dc354c3c7c68f9fdef4053120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9691e3f54ec2c42b9bc29170913288121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10539de20ce71e78f590347d4f1a3cc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9114a10ff146140a1033b21010926123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed81af95ea8f968dbcee6902eaa42a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8a1c93347488227302a19b1ed5702125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ac4135ba4183e84540dc8bfab408c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c819d0e906ad5801e427f4e1e5c0bab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bcf474ec5c99c74995f16b45794514128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b5f8dc31c92a366d89fa5ffc66f64129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0639e891a6787c16544d0a449b76a45130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06637efebb5537116ce930639b28f37c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a860f496bd74fdef0ae7c7cd2e0be1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba18f91a6915440564609826eadd65e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb414500a5a041fd088f90e45824a5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de6fc400fe3c1756978d09cc6a9e9b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59444145306294488f572ab2bff5ea7b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e4972e6e8bf0359bdf0dff54c9f71137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928de68e52c308e7322b6d215ad35498138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d50c217ac0be50edd87d8607fbf5fc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4957c46e9e7c5c06f85a0ee5112f722140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a5959d47061a4e70c201bba08218c1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753f3107d9f69c04d279f05ba49bc08142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5a9e47dbe74a0601c50bfb12629a8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed314b3dd7c2af5b314c01b7b213ef144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e296908e65b6aedd832a6f0dd3fe5c3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb6e1b10a4766a31d872fc56903baa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068852b8fe9455c84870b9ede131e79147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1cfd6a72e6d4734e44bd0ac75b3f5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e9bdc3ed24103d90c11d8170c289a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f95b1c8234108bdbe4630b23abeebf0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02889093ef6710fbc53ad746e81cac69151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a5a88f032df23d10337270c2179c3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eadde58412fdc5f74aaacc01b7de7f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7287d750f55f6d3a3fd028a1fe1712154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af7e3eb02f1e13e6e14b6e7d14e3da155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13703b01b487a64b00f22d3174bd4abe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e373fcb8da925a866f81c93f8d019cd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c9c946277dccdb2a07ea0810ef62ef158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172fe73b4aff27bf5979e35d862fdac159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1ba08e5323a60db00a380fc54b3fe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf23486c0a69d9e601243c144d4c662161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091a778a82f6345ce02698342958883162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7abbf8c1b44dba0c8d13f5fc24bbb95163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785e621992e586cb457dde16192a5f7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617eda533066975b7e2a1829cad1427165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e085fe70f514664faf766aa8163f5a5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f606f3d69135e41038e87b027cd3e0c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7658f9bdef22887e560b5afb06b48c6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f0282fffd243618f2b7cba80e850a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6e1d8ba881ebb867b406cc7e1bffb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b584805e64f983131d03b76607e479b0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00e0c9aa816787dd32f77b1995f39c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5f3d571700e8b758ddbe3fdc5184a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48caa12768214ed8a92a31dbcec313b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef36b4dad2af86a20262ba024fa38bbb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f6c71e7dad531ebd9904f5a4c2ae5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5d2202c723e26f9cf76bf037229d6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3677387b6d89be633cee6a05efaf2cc3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da44c5d6919b5e597a62e83fd1965103179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11530358b83f8f1cf3e41a0ee4550fea180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e9d2d2e6f693a2f7dfda4e58c37e1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb08b85adbad21017b5b9ade21c4fc18182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499c85362d643faca276200eb229705183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d6fd4a25cab8269871fdb9e2ee2cb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f666f364a95647ee1089ff44ded0622185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06f0d69cc41b07358a727038ae5a81186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7254b69a8fb4374b9d505ba7e5abf7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5028873acda3c2c166db83a20f9fe48e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd64c760d05ce8dbf50a869cac57bf1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cdc62b41534ccac9b08350c6340cc1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc9933f968a79f1df52a5eee0e5b44191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0de253010e5d4e680667f4a54dfb39192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02400518133361034924137472e4b02193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46271400162a8c8961cfb3e136922d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d8df5355541358c0c6879f737811b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52965765bcd8b323974ca26f894421ed196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0424701fe139b6f0764c66a61c9f1cc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf24b51f344940d6638cdfe95e7c9a5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e55b4033e9c685c356611c5aa42b0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421bb4e7cdb1b76ad4ca7998faed31ca200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e693edd2cad7c4752c5385b0176071201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8f785674d5d1b9924819d2706023a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef3e54782f74e3eb8ebccfac6299713203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e614493be8cafaec30f92cabda7a1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe51dc9e51336be3f305dcbf0a93f66205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f5c53ea8000e3e11d983fa888ef36206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b24ab16ff805ffce6a92be8a0b1babc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f8350db084d42be829f74ea18a8ef208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d051ca144b8d534af54e19f3d31652bf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a21b2078d725c23cb0f7bf7280fb2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b261485969d44468bd021c7304eac211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa52db381742963ff3a785d4b1ed799212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e727acb662cc93fbe415be9b009665213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52577a0ff27e360d487f74f12b0462ee214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f59f6ed5ffccdcc6cf270ffddd80b1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6673e99a942bf44f969c597aab72b3c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c5f7ae04a83a66d13fddbf3284654217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9361ac1d0d7874d13de060848492a64218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d230faee06ae94b41b60b4dcb95ec8a8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7d5ac3f43032163c834e661b066b3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae0fe87cdea455b87b307593703142221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e3ebf68371d1135d9c3d7e34b5fc5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410dbea13a5eb2710fa8dc5371f4b23223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13443f102c502d489a041769a4b63622224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b0bdff3865e73cca2d44761165fb4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa490a4d2619fa87fa40ff7112ebb6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a96e197e45a61509f50fc5564d424227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360010b864a7bfaba6b9a17433c57bd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000f852ebe257b83938234118ccc00d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29b62ebb980dd2ca35eb4ea8bf74ef230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b178eb586b8791c84d8c2144ea6c680231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d08299b4388397e249226396b74d08232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bec9ba170b6b9f799df6a46959c30e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09aac9dfd37cedf278974affd820117234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c4134fe1c116f5b5ec9c31e2df260a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea3269dd9a5576ec4394a9106f9a21236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a59be01a68d618358dca58749adc9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f0a259465ec6de8434d73e4ad5805238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3526dfaeb5f49d88082aa40b943aa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ac2783a442370160e008ce97afd4b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842d35208b52540981d8a5fdf900401241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d37cfd5c8303a37ee831a7ca1d2da52242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce984bf437e63972624ce7dbe144ff243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f1fecc3a890b2e442da8da2772ef4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ec6d264c3ab25f0400db0cacda735245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bdadf2f5edd05413356352c51d1bc3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0bbd7104569acbb7bc1e14670b8c52247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f310b27e406fd1d6eb3b16e9f0723c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0bf2dfc87dda163386b5342355f21d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328db1a755e8c8d22c9f80783391d03b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee9fe13d0f080f2e83d0f3d036bf1d2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d1f4bf2e58e121ebf71bc2a04705d5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ff6e8128aa29fb331379b81055d79253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c9eb322933a74611a0440cf27eaadb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b8337d48a8f6c32287693d5cb9a4b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec9e9ed9945f22581c00bd3e28d3f5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f5e270a6aa753a3b8529af1bb0120257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f78b711a9ddaa2d4164dc2af6d3ef6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ecb04452a26ad11866844747f755b8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7703adf03478146fdd7bc61669a8d72260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49fd05fd1a5772c339925c2612618e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d45146ddfe5df7e7080cc2524716c5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788957c5ffcc23ab6190c3ceac41d17263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911037d7e249c142898bc73da31fba4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15be58610f5fa56c3ed4d02dd1df90265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cacbc1cb91c7547e4e1af720cf0615266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e2393061524b3c68b98787e2a2b56267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66933f30a69535465b8c15f48a0181d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ecc0269477e9194092299a7785287269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220da8a4c92a57914968a5d4ad4477d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f894f0a587b0a251a551c8cd3591c0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f3ef07805e5e8655dbb6fdefe409c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec031c60e2e2fc8c4d5639e4682b043273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad2cda563aead40c8a35e3826cbf16274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb4a321e1f46620e340bcc93c361c56275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb2a14eb7c0525108ec15702b66adf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e42315ab1e5d1afa555c1c52743241277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd821b999eb6d566678904ec7f1aecd3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78082deef38656471917e00cd2ea61a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6497ac08ad2cbd01140f68638dbafdc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097bd939b2c84240c7d2654e482d86e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e3abf2481350c606601ea7e7586e1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22069fc81b989ae93dc5e09041936e13283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641dff6a7a6adf276d445b300bd9bce284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ff2843f2428e9a661f5f4f41724fa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f2bdbfb9dcd06fb54d5dfe3594bc5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f4a80bb88800aaef3b41d330f662b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ba8442724b49a69c1fa9ec27d8e52288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47550941c62b95ce747959a51d43d762289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e452cadafad1418338c8c86324628b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe114259a79c65558f1a154b70d2d40291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d171d8ceb56ea0926b5d315d17ae5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b804eed6e0a85056ac9984163f73dacb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd8b1eee3d3d0fa38ff2e6e33a34c24294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd9a919b8bd3a9d3a9b87ba9b0885d8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d918b1d832e7915eb5bdd3b2dfbf31296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fbe3d56fdba6aab9632cff2d251f3b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d40398e1bbbb28cd689a5b1a296ff7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab8093c2e5a06f14799bf65bd36f82299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc808002e584f51d867d685db9b28172300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af33a158d8618281f899dc979271095301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3185d1156955203294ee7530c431edb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70df7acaa01f65c1fce5c3ac69fce8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df11571b6bf72bb28dba5fbd6069fe9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5bac1842cb1748a9c7b206b10b8be305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf82bd783f4ba33d8439d0c44915d6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157f32ffa5c45f2d331cd919c0c67f0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bea6e34a22442784d525fff5d7b014308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490639e5c0f2f14a96bde1d0de4e2a24309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25149154f2543ae16896286833fbac3e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f2797190016ef2f32a386d51cb828311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb64a022c7ff2f905b1a28e28aa900312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f35d5af9d7fce2959894b8dc24f78313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8c6def8701fda00f8af9d8d8e7296314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a56c751418d60c9a5e4d7cb100f98315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9e977b1e984aa1c6068cd3ff2d2a1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea902a471e1d453d821d992b1d69ffc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12838fd9c0faf407b0104f67812f81a2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba559a47a2cf4c8ca9ca6558f936e7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61692cb3d823a9bc09e8203c8f45a65d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999c2819cd983bbd24d4a9adab6e683321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22abb7e02cd17a047daed673afc3922322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03637d4cc6105e6537d5478f19500921323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff120bef43259cb6085b78f0bd23fd20324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde0675f93c75ccdfb1f4004c7109ef325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f54e70973624d21ddc4fbef446130326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5357f882b745b76af08b893ac6ce89327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981c2b60d84c2bcc3c17c299392b73e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7dfeac78dca3a64e015a6b2dd0c237329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039ecc619aea4014368299b5ec3b7e6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfaa0a2c1c5c4a746a4d845fc5b66e2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0246c672efb8ebcd9bd6bafbf01f1e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4fd4125eab02bacd9a61bc0e8cfd5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4025b908b70dcbfa2b6554e95c4e68cd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f4241e1dfa5a0929aa91f90cf18d8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239992954b9b7b72c751d3cd47e409db336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd617702ac9bc7eabe29620cf815724337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44731ee4733bb738535f5568294c193338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1d8778ae7fd5d4ddd301eedd63764339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec78c60cd80b5128ccced7a8cf96d8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591021a51f7190a12f3df5315dec10a1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86994034c1942fc26aa6303aaf913ad342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab9c57a054746c9386b941ffadf3cf4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20493da23c0bce0211f6a06dcbc6a955344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb5c1c7063b1b1dd85a51f49105f90345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e4fca82af21dcca66bc58f3910e116346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2826859bfb800695daa78596f91ff347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96e99929fc6fc3723d0017a5ae8e19348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ab75290c38a0e16b674f0dc9a339b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca142ed24429de62e9553b139766e81350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df1bcd7a2d4f1f0ac2420fcab0f33b8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016bce3967df6d23bbd397d8246a2615352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2265d0f007443bdfce6a3da967b297353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf13a0fbf75eee2556ab93747a9467e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70fbbcdee275940eb19e97509e7139355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd218034736a12842232133d8f0ae5a4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff9e426e23fd7e76b62780c156915c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb868d6cf14b19fb912a469fdd3379358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a746088dcd247c1d1edd69aa18679359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d110d38032e4bed131028a5146a551360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f2a852147e58e86d67d7ac3ab64cc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee39ea919f0846867c2916fd728078362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf9ac8332aa556d8082befd7189b6c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb71ec905269926f03508262a0949f5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f873c8320eb8af80bab0cfaca72f7eb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3c647a72f9513b474af229f824177366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2a5cf7a1a7855bf58657a6d9023aa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a44664ed42efb1d83bef6081af6da4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e0a360b1a15cc63384497beb9d7cc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e797ed7a0c81afc1ba0b77537bb49370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f203fcd6c3a2f77b5c10cb3ca37c1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3e649a5efb66e780c1374a1a52d59372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1144c5b6456855a961d3d889d685d9ea373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7882b413939373de380cce7df30e1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2237fa3fd20873f5317a729c7993322375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a64e131a6a0017f29fbbd1a863c0f83376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab937318f5284e3e822d88ebb74b747377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1abfc13f03f1e91cf1d0a24d3021ea378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e22dd255db88f543852bf21ce5a644379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57ec1f91a8da60e53dad2a8dda462a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12cdc21b29d61e4b86b265a1d6c8a7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03a68187c485538c7d0ee1484e8bff382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a2ddd618889ffce9bfe97875a0ea7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc1aa70eb7e64cc3960bea267fee0c5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8759f8f28b37c2db90013840b8db9e0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04096ef2885f392d39b200f0fa6cb2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56791fc4064e43c07e2cee82c58cbcb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504425f66501940032b2b5dc23b16fb8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b964840e99bf24216869fa2d0fab3e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f283925a4c204dd6d0e0eb0cee5238390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be064b7c9d6aba1fdf8f1994274489391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f248dab3a7192796250c9158dfff1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39e033d87918732eb8c6a1c4c6904f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027f1943ba1e421284c8faed55b52d4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16451e423f0163bb90c6163f739bbc0e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82628c8ebd8c27b6e3a23638fdab2356396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eddf6a62200734b324ca929db1c84c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b1ce2bad46759dc6fee078d0b6b1f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41c6b09ff3cfd593b97d753062d249399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c32b42d6283707cda4c7b132239dd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549707adf34b762a0ccbe705661acb46401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb956dc851728c06bc7dcb98a38150402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8fa8139f7d0efd5fb3ea0c8d943dd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db772f00c207053fa465299a5bb5e4b5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8cdafa215bd08ea8cc5ec8a85de4a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe337bb3a8caf2dd0ba415341dfbef3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26c85ebf680b72de792578da1edb169407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316adcc71b1eed38c68c4850e0348067408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d18b0f553472f4a9480dc8cbe4dd9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2c047a3a8d64eca31af655a66d472410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4eadd25e2b84caa5cdd72948663a87411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb0ad970bddbe5ce4c20391ad11c24412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25987ee3f6227cb194525b7d30b87e1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36bc2dd9d6454219ed30455e380fe01414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab0085fd1a9e106e14a2cbac73cd924415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d1d8f926a0075a627950401e51f3e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e812830559123676cb494a9f8993baa0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e92186719bafefbf061032d0b5284b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a407364434bcd30b4d55293d4e214f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea3bb25c9ad4dbddf73f5f03411058420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dfa551620a93d3350fe00d3464ad5b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a8b76f356a051977d769a96b2fac5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70597f46d9797d313d75c146d067ab5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecff33ca3dffc418753fac5c3f815cc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfcab0a7f8e198b16bd428cef127394425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24014cadc4b1da188e1b2ddfcdd7e4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6caf8883e8a453d153d4cedd403c03427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee27f6a4f36e0f3ebd0d114a4f2674428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d822f142af0988e63b26cd78f36da429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc21409559fd9fe286a3d7137e2ef73430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dfaa29a175420e283de317ce5d49d6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11272830d1cb4b02901c997139662cfb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20718ff6765fcbddaf6039e1318f415a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e549023a8243c53ea3f979fd7b5e7f70434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd8ee7fd44851aaec6447f79d559cb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08956641295e76075feeff34feced8be436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9259c4a11d98932d46b7a07c17a16b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbfe568a2f7fcd69823f2e34b5e82ad438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3a7efed701db752c3ac24a4269922439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06a50facba0dcdab5fdf72a74a08bd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4aca9b4f498c07bbc67de6255304b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2581fcc26031bbc50300d4e845115dd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3db9eeccc2921e73cde6970de395f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289fcda1c40886e5ede1aabccfeb27df444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3623414072ca7fe574927e0a816f7730445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cdb6bcbefa28d937b8f29acfa8afc7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505d976dbb27aedc9171754691da46e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68374d8601aeead5b3b8e0ff39ff8fb9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae91a2946b81b4f99f50d49a97ff0d5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152aefd62089017971b6bee40ffe3cf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2bbaddadba513c3d77b2245a12848451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6276329b5373d6ef423863a6af6b794452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2fd2276833da4a81434372bf6ca3f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090497d7f38b0538a5be6bf80eef694b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48d9fc607cf812902e2125e6d0b81d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75550f718da49642f09c50272c4136456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b33dfa07fe2aa8792d00c408e5830457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a358faac4acaed12b1e99dc45789e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d210077756dd1f7327448d5c68d08459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f57d7c4afd5dd007eea53c19813ffb4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c96c3343dab80cfc913c06440a9144461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037803bf988b2a67fe6b7418de4d730462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12926d314afc9d1bf084889dee530082463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d6a595b8426771f6d705488ece506a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcaca4782faed8dea9d4aa29ffc0948465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e9ec0a1c97f0e30077fcbb76b259c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aeae00fc2398f36e9ab43a9a61fe58467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95dd00b3e3d0b0bc35f7620a478a33468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047af1157c120a81696b1504b368b0b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad13ad8376986df7e6ee73aa4072505470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d2524023df3c556233ab9a6ae88433471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec9f4ddd96eb6bbc8913e9f23b785c8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d156ebbef9b161718cab285d60e860f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905064089e0e7301358d60f164860d55474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8f17905adbb3d55b49e752010021c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b2bc6d479675bee105c0e43875f02476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1bab7fc3a75a45d7ee25f02199b33477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11761217c7f47ce7e3a8ddec9061e240478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae2940876dfa8af6d7a407d353832e5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857df1cd0c4e2fdcbab84ee5ce68d085480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d947afde13b5931bc7542eaf287158f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b703f97c0ad1dbdab6ff6c75a920ec482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe25880fedec83a42b6ffcaf1dca70483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659471c0e674ba602650e4440dd7dd70484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa28084a11c699a3963d9d597ea9a9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54dbebb7469c7b96dacf951216cb27c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45df28ff11d6713b30ab49fd37e5694487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd496246ae8f2af64a5a73f8bb5d23488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474fa436c39e4f843e4c04d567653341489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0514c66a9fbd465803ad697718eb28c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f218283b06b3fc79d6a22f5bb5e842491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31056be2bcd4d46723fec648abf928ba492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e9f3ae1df7ea67a909b1dad0c7076493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff55b641ba5069b5e27955212821a27494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407bac1cf6403472aff89c81546e1d07495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751684dd5a62d35e18b8b03583a068e0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2d1467f86345fbebe0634437cac4c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18316bf5b6ff18f7f7cec0996e9cf941498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a613640f7b53768f7e8099cd6b09b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c91bce6d7074b48f69228cd8376fd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8020463bd5a5402cd8bb7424401f12501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a092ebf24cb3d34367a844b7d80200c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538b6402f7275f662c74f9ca0214a25503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122335e2e27353e4c15b631f15d358be504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847fd713d0d023ee7612a7a30e9f9fea505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695350d8bbf0345b573014c37eb3a00e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6a8d92eb7d3bee9d4acadf9ce588a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce886925474410cf627c0be091b5ad508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f045153b8cc61d6380d32c19ca1e85509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830f0c2eb62dfdf818d29a06a0512cd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f18f76d23dd1027032f5c77d6ca9db511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458afcfbff10a7f15dfceecdcead1f4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdeca9e5c452a922a1c8c1e39804dad513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7edfd2a16a10c2f4ca9668e00fc029514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc631422b1416da503d9d764f04e7e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ce7d7c51b7da6a3e44f90957a80d6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e255176c9df1c7eaeda079c0ae899517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128a80e6f8e10e55b0c4195ea4814db518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0946d53f397674e82be4f16a45979d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030498953e8c64ba25e22ba97dd753f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d38c0f3411eae8410b7bba05e94e7d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19538aa76037450ae9c0aafb5e287b4d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e401e1d3a0688170ef2faf2bd5cf97523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397e8f18d16837fa180a07fc6e443f9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cfe7ad20b048c5d0593983d5124142525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc7a6efd45f2b6c795cd9dec124c1b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dee216aa65d3359e2d2e464c7217f6d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6275982dbc867c2bb22f404eb75e403f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85b8a5784676a76891d3187d83883a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418478c691fcf2513bfddde71c93414c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b773ff2e3869b0718258f9e6594c6d1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3f469a10cace74dc1dd97dfaa8e47532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5bb5c86527f49b1dcf4c16d10df3c2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87230cc4263647e622ae22b3eac8cdb5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d5979a257fdf843fa08c561e42ca0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ec379c8d6811bed2f61a874c3fb68536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8039589d9bc27e9ef9da659b4c5c4be537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479907e42fea5e46765aefef4a22958a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3952c126b66e4596d148c1498f6b292b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305da8752ee64a49a72c3d2f761ea321540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d14212363a4057e7ef24ee436b0ffe541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bdb296734fe8359bd65ccf6d6f9b8e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f7e7cca942936bd76c80733066d36543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b8a2bfe46b6d61bfa99ed6740ea98544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb2f07986a29e6b834b7736d093648545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1baab6063a95869f3bc9890359e134546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468a4c9269004d131b78254983ebc4d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0a20f7927eacdcfcf4e1906554aac548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6675c08156ec139138421f20c13af7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75adc80cb34161c7e2c15b3ace1abd5b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c326f584a5f0514d339abcfe8d152551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4fa4eed7177f114b060f8df1b9c88e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc67ac9c718710ab83d245d6161bcb4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b5d2c8928ea3984231f8cf1a1f85d7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d6d464a929845e5ae816a870450c3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ce1c4b70ebcc0e26e5958342f01d7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa196762bc74f946450ec2ec9bfcdb21557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11184af98f28186116f49a2491f50695558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a0183a47ff53e1c29c033547917bc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2de0027559694a11171d7335af3c6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e311748f925353809f41f8079a56de7f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c3188e429c2ded9f7e1575f655c2a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485123cf24b68c94f803f6cbc5335060563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4ee03cca95e9f9236849dafac3d20564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1206f6d2364fc8200dd9d704f300fe565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30724749404937b14765c60729091d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0366ffd2de29af3b14024302e680060c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af984d97ec2544543fb26719612e29568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc7f8e070eb314cd3e91dd55d18452569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25979cd52d99f107df9186624bf2364570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5e5faf3ba8d7466b11af4502abe58571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7fde796b4e2911f3d815a88af3bd9f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe1e6e828ae3dd9d8f667a7f37406d4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd12e22d9abefccf91c4fe6045617a6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74307632f575ecce40047cef9511b1a5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa0e1fb263c9a4ee971e0a45a0c1977576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842fa1ceb25a84d27cfecb0b9e40a0fa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae591a2d8dd906f5c6cc962d174536578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8eb570d16d14d3d2dbc02b5f2d4e37579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66329b9c87adee0467f47d1205e770b6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7acfbf44c2bbf34da3326c07fec3f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0efac5bb50d9dbb7b8bdd41e4225d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e0160b398db88512533e76e0155ee583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490fec6141db07cc668ccf022707048c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deadafab8bd263f0a9971b89b345937585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b8c97bd633ea864e0820b184aa155586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51fbae1aebca4593f0778235e65643b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63844dc3f3e3d6f59d0d5fb6b2e66ad8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f3e35f1ca73329582c50ef4174769589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf5445645a4974cbd6f991a864a4c6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa038269d8cd1bf35940cde1b482430d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2592fd68572dfb3446c1e871f59fd2a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc2fb099e718ccacdf31c5e2608911593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95cd36371a8b13812d69154b781cc4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d19cd27b2e29674e2d13f32e3b03e4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23242d6bb2e3e4edb8e7228410f434fc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7009983a12834b1f0de724e06e25b6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daedfa6c3cf3fafff58be7f5c3fb199598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1155b12d4be5c5210b4976c879a77c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04437c975d657923c6c34d57fe69a18600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e79277103877cad6e3ff11daed63c0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd635bf95560d5637358c7bad1444e4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbda97b39cbef843dcabe52c46b04bc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf62af18ea4817da4bcaef0ba853446604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7704fdba0b95757401ec996877fb20d3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e322fde88953eeb7fb4f44e0c0fbe606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f434214676ba547888e4a9c6e55af342607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2260c0f0f9ffcc489713b80e575c5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d9241a9773f34355f362a68e8f73a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d6b64198380b2f280ab82bb7ed7ec610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c07f6fd7f8db466f05042dacc574e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc29742d5e5dd77d201ef7f2e7ebc11612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b140ce1545b708275de0fb90e1564f4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d251cd42632d7619396d8742ff617689614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc526b35854c0dd5823e75ecc42eecd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e9ba9b2d332ade57d49b65104b9d3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ee93288117f11afd2f9cf4d691ee0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc677e201f8661f559eab52bb87af243618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417bf806ad3e6b4de52b889eedaf9c80619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9031d5652ad2023f45c13ea35aa2b46620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d4d90cd139adbc0fb14d6fae1665c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62ec1ae8a38181da1fc36dd0590d0a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d6b25657ee246eb562b1ffd0df3f5a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e256b2b493492340ac305b5dcdcfbc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e76dbd204e90ef057c2d82b9c95d77625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf83412e91ee79356a217ebfb97d9f9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d3ec45507b7fbe1a612bffadd29a3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09172efc8f9f28737ad2968e4393f1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f0b07f58df7ca2af4d1d468c26b9ad629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc623d66049d301e1d8f64b9b065d469630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ee4012ff5f0c97e7e1bbd40570346631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68cd5d5fa4d1221d92af0c968384505632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7deb302b7c7abc0a4b6f77da5287ff7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53751b91bc5dc13ec61640cdd88e80d7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c979a6df38180907f759be6111aae635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb204d4ed58ade11ee59f9e04d2de20636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af452596b8525e5cef2cbe0da249cf8c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a7e103478f03d0fd6f3d71ff595a1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf703aad726c17f66de1bc01567ee95639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db46f154218c26de86202f08acbd9261640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc7704b84f2ba1978fd84b0064feb8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d16e58d2b6f25f193f318b7d5e5208642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9783df79bc882cf93b4b843757afb6b9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a1420697f6ffd4b00efe185c6a9f2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4495b01ac5548915dc522ad788ca21af645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e1b625f61127f4127e3b5b51548d99646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af264fd697b3df5cbcf773e00c1112b6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed17ed7436e19fb2dddf944da2d3050648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48be7a8f7a1156cdd21e6fc2c018a8f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28443a5087406404096adb2cd5dd2abe650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afdb1d3bcc5cd3fa1724ec87da484ad651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9be9ba1bbdf86089cfdef4ac8948a1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2454f1ff176658e266cebde46acc58653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2923b7a587df2ce59816f2ad30221b53654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dcedc7649afc0883bac3408878739e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c9444702efae2d6a451de1bc215b3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff9920551c3b1365d34ec2bc6dd404657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0fa7243b968578a374de3b96ca333f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f13abd2810ef70a256985d7c74df40659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e578edaa5f21931f53f1905643dd802660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b53d3c89b2e04f79ed502b0216f14661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851cced0f8d829e20089c961b94cb31662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852ee57efa7c75cac00fc195ea35a29663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e930b3b95ef32697ed4628a62f649664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6183eb4846ea3f7297ce83709289c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e62bd581f0564974db04413b15e17ed666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558cd1056dd37dd0f97690e3c282a4b3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc3322da99f2c5b0ceba083cd58ae1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc96bd4ecb591e90638ac83b717ea07669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76574d168191cd71a0f8be864aeb0fc4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa85f202e2eac0a2f0e726dc8b874e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4d47b8c1c6a7a651d0dedf72563cd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599638839765422fd696bcb83f968a3c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff3985f3fffbd9b29dc08dfa531b7d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120f0d169bc75b88b4f83e1856c4615675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242d968488e9aee35d454b912e9c050676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e108c0e38d9b641a16e485b446b8b5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40cdf202f4af67e236630989d9a877b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb9ae67bd82c86f1428e84999fa7b3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f84f029ab1c46658c505c34bb10be5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d70981899d931ebbc04540f4a88ece681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18797ad1c4dccaa1ed93ee1573f123aa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839a3114ca2876891b7ec3cbaa0bf74683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a2575b5805e3d8681c617c52453d6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3e80bdf9236cded8685f4ea7a17a6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5e193733ed712659da6b7eb2033e4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f77020d070e86998160dd24e33a8d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db0780d351690ba7fd3c5bd6d2263d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7d3bbc694d893edd490ae986a727d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0dfc3afa2ac5dbb26cf17dd13e34f5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf5dfc5d10862c22b7f16f565ddf16b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624a598478d5b71339c2e02e021c915692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c54a220198f6d6aba4ea1cd36b4d51693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60028f29ae9c8f7e0ad7f5076193b34d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f79fb32288d5677825a21f3bb956e3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9de20a9daf5e6bd00c2dc51594eaa8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7b70d5b3c30e243eceeb50b7a7f06697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201b308852d6d5c4357bc484ddc30b5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673f8b7ca58567310006ba35a61c763699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cba2d8ad0c571df80cd7a00ae59940700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62949781172e2f308847cb3ede208b5f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d74df6eb3525cbf3ec4f9e663e596702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab5bfe43f250b6e25f08d6b9c3a978703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785eecd05df52dcf2f896ac5c668e6fb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21707ad9fceb3dc68186a4b25ce097705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c86458aded77e7889c70e0330f978706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f45e67203ad0a007d6706ac8af9200707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39910ff514afba8a7ae799973dd808b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d5523ff486cbb7d90c990bb1504fd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3eb74e355ce742bc96b1f4e4009caf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59bbc1dc2f2ace6519a6baad6090bb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1607aee96228e557a92d70829b0ac712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e253b44b8a60c5800369e67b4d474541713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb44bee86a3ee1b2334b5324db65a0a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf8f85dd0dcfe8ccbe19f9685df2e78715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae6ccdf6aa69efb54c2e52265efaa5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e378dc568962e9cc493f0461b9c57717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797539ba0b608f2789c8a8ce4f6ba95718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd7a37ce77b77531480d031bced4fc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7021131b1ca78e7dd881c2dab5a6043720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe11e29466c9d2bce4a8d7d36ce9ee6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda0686b8c5175260558260af62acf74722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f9b8d26c04c4131f9c09dc272f7236723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e62f8384172812b7177481325b7ee4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6914a3db3d8c2853c4f6a7046f3e149725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129422bc33e4d7751652913609c2da2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088760628c548b5593d9497948fbded4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e61732155ca18d963b087df49f4a6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c96024351c22ac45b4d00793bc75a0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ed3dfe14579bde19b82a2d726c214730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b0934c63190c6fe46194c3b0aaea7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21c15c804c4b1a79d1260238067208732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b99ca6be396a7e3f4f37a80c839f2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1194eb112d4fed049e9c18065bc4fdd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c138b17269b81959370e127a51286735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090304bf46e88f7dcf6cf97f5faa5ca736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6dbc537fe7cf4f2ef40b6c0edcaff737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe924aea6f6cd0ba24b34f36289cb0ef738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a4ea903df27646a5f8ea8f21672f5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e1cfbf8f1d8f0c35a1b8d5decea79740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3cb8e2f3cca590579e9c37d236a12b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25687e4cb12b9914cd46d3524f60bcff742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d7adf4c50758a2fa9b7256fd5ef45743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb2aa635312e8cccc69b99f7c28552744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395f8f72992ff8e1d9de8e1f3e56311745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c337a5c66f44f2b5e069600b00ea19746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232bdbc9245253b8bd7fdcdb60ec8b9e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6588c9a7a6212c0218094e59f3e255748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2a0841b120c39ef3d5aa0246b7691749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68531ad39a02c5e2ca64c2a5b41bce37750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2168bdaf879daa132d31ef4441c9b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d72a76886076323e23a576b4e6e1602752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47709789181ca1d6010d426379eb921753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947e63ea59a5ad851a85bd73471a4ef754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f5aaeab0ecda50fa0b26e7a297440755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff54f1018bf6a5fb326433bb3ded7d4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e90c0182fa47f4bb7142b9557bd98f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f23cbe97870382a458de988ec1367758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455d71ff9432b23eb53fc33ca558092759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a73467227c1dff9d3d21e222822e81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a931ceb0fb3ad640788d6a88858a2d72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e428d0b14f4312b5739b571ab15383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd1bc395529ea6b91251428beeb6854.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430c824037fea200adb8816a3b87cba5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9669b313accd9eb48329c0883015a7f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a776c2c71b5a9de9c0730ca4ac75ede7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e6029e30775d9b96845b2409cc3868.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d3f7bd3362446c1aa3be3f05ef91b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b5e84be30611f2e6b8c18cf896ab010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16a354f22bcff64469abef9dd5e99411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61e3af9dd6fc4021951a232ed46d9912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafdc0cada32ed3da5e9031551dca0b813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b1379372f864a8de9dfe86d6e3cd614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76546ceabe13c06fb7f36bfeab9a2e4515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aad39b72c1eb0de2685ba7893a89c416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a591b7de320c6456afa7345654c757017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85894f9b465d0adb831a0de75729302c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7db521d342bafabd46b66b0ecbce3119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48854d0635e2ed808d16c16e5fbb2ef020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad17cca054d0497d8c2cc75b03ce85d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f970756f18edfba8900c7c493cec16222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d38dad01213cea8b5cf212506802823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639895c4a5c6089e7398cada5c506a424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8db0d64c454465e51c8cd5f8b8d9925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5527956ca5b4833a3211bf02b7d1c6b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc840d08cefd0559cbe4e40c760beb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a86719bbc86519557818fcb5a0515128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7087540b27261da02f08430766eb7529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2923beef28e7567f7b1906e33fbfa6c330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7afa0e1f26bef4ee1583e8f6246d87231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed1b56cb4b80dd959f71706532168532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f0d9933ab152ea66b3cebe591564b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5efe52db7e9a96b07f99f55b62197134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88441d40d12b79fc834e144f974c6f235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b004ee1ae26c3761d0f1301942774536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ab5990df1f3d6abd0e9930b3c165837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d38a6c3ccdac9d8a91ea08c86ca93f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f047699792990e970d7d51d3ebf71939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38082673ee010283c9c65e3c647bce9040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81cab381029b1d8a9b62365ed804a0b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd03f0f0e445cde332f93f6aa60d4042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e60b9b09f895bab137f56b15e8174243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f6a1440174f35912473460e4922a4144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d4556e16720f8088b194683c3797645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae401ae3c616169e03d78874b6e9155646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4bbbc93f862a7d87e096374b5a168147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c4a766bd81a8ec43b379849136bc748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d137124089b12eea5f9ebf13abb73f949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c48dec5474fa20a902ecd9b6d6b216850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecff05bf7d24eeb3cf12e4fd88bd86651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7dc6e7bf83bef805869d7208bad6b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0950ff634e861919b0954525893fa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35160b007e2690be74c93ab798a381854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ec0031fc8a56a3407f92433acabdd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744bb742da0f451b03d509abef74793256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b31665e5e6073d58ab21b369bfad5f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d8500fd025e3cbe8ad6599a95e8d158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011a9cc0e1754cb584f5c655a1afff059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba3fd228a4fa502c4f085753ddb29560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79624792f90b8a07e98a4fb2e90730861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d361a9b162be16f6fcec211981771062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c68d21c09908681ae273ea871de4663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce7cd8b19469bb5e191fd625e5223b164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301f2d37a0a6c1708a619053ca7481865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f0b8b998b0bd52f335f6927b5b0da66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e973eebeebd5eedbe6abede8f72d867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18dc4219d3263700a55808c6b30f86f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9fe116d4620dccc36efb5d8ee507f169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca6bf9f31cdeed4071864039f7244d970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b0a85fba7191c975f0fbfc0b8221971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ffcf67a904e41edf776c3df3545a072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753305dabd6111a6919c3a15fb31e75973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2eb6e7bb1cd54ba78f2efde0ec97574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f3687006c6bbe50f05de518794a2375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb84000e24d743f3012b6d61889edf376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70a227ae41862f24eaf48eb343d39b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc2972ba3468801d53b30ea56d36c278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d9922ba5417400570ec521503e83079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b140210cddfbba360805283d346cb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbddc5c99f5b1cbc8964171b5658477081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff133ade65c323451a827f2989c26182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b435253931800e61505d73369000683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff9a4519d902664cef49e43a66a83584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c0e94012d065e5bd6b96174c5ed3985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787bebe58c2ed5553773533b1f32e8f186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633fbbefaef32ea5ee31cac30218a14087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d61c61e942b3a6fe268ee73f18d6288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42febc7197993400b95f383ed0f23eb389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08361f40c9e757b8ccd11f76256dfd0090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e50385625670e1b3df20d2ebd6de191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54b901b9f144192d2f910f15da409292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e807904714073a958b681a194181a3f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2972a2b91b6f9989e19df2372d96994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da76fb8cd8c90bbb8badf72deae76f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1d6710cf33daff6023fecbbf9ae0296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014d934f88fe1ee796c0dbf5dc4f16797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1db39289608cbb8091e18e14ee43d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c2fac12a72a28d4790d6ad128edc099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926facbddb531f5dea452e0df25bb412100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2965ad681c81ffe622bcd525d146b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fef1adbc8b64ea46545177896db872102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e948589112efaf253637497572328103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04d400c24705b04191685d0776c92b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb635c43d1ecbced86cb0e29cc7ae3f6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c730a63a91094f62284a9253665bb0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9283146b436f4f855fc6c486d9093d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f4c4b85d9cd4254d739f6f383befa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0d65a8ee666a6b43669d4bb89b0b6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d489ded7d27816c8a5514f5a9b3ae110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ee81fd67cfa32f4a6142bc99bfc05111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e53c73a4f7b8134753fdbaeab3dff112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa0a8591ebf1f037a1c66bc3d29dd6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe3a3a8a97e7710672f24fe806a4b9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df224e7ed0ae1816da0f019cd72330115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7780f4fbdc732aa86d8e2cac3ec83caf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa4635d4e0306c415696dc33f0f3bf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c9814c2101785a5fe9192abd872fd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada2e749af5a47d5906fe59af8ba80bd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213bd6119bde754418b5aa247e889d4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ab932b8a35569c64e4aefbc5ec804121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500020a6cbff00549627d7e358ba90e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b68e873565911668996b1a1aa2d13123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa591c83cc3c36c7cd75005a337796124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37fefd01836e512e347ce40f3e80750125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff00c0fd103ec6c3570dbb15b035ed126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710ad955826d906df00e4d5cfe9ea08127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b3dfc1d879e38e056809dfc2ceebc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3165836f07347cedab6b1ae086664129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d938cccd5339b52e54ecddb646fa5e8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee486e0e2ecf80cf582cf0951af53647131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e287f0e7c87142bd42ba4caba3c3a6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61cffb4607a280a0f54c8368026765b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7cbe270c7bd452bfdf846ae90bbb6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b76f58dc06bce350bfbdd30b4d3e9c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b7caaff0cc4ab6fce76ae99aabfab3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48184ee16cbcb294d6fb61f0de3a66bb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525562c07fac2f6d64b9a1f221bafbd9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860ef50fcd40ff1f9a9c8023886ff90139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b083c446eb5c158b13e2598260a84140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db69bf2926b95709b2b9d24d4170c53b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a67e94bbec25e7e810c0116d6fcfe5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cfd42cd99f79dbd702d54793c3c49d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02f0fac2b4f9735567a119a3616e4e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc30b98fc53bf229bb39eb6fffd0a78145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6070dc172f66c1f653ae373537695bf0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c65a48a04400fb505b1c6f22d59a9ad147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5eb007941d3f8767152066fab15dcc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d456f669eba405ccf665ac4a200a913149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfbafa9f353dfb0817da3f743cce7c4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128dad14f40a05bc545042784256a301151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6853074e7d85fda9bea0467c84bf8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a066f5a30d7483ad075d6cefa06ca153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84540d23b48c280fed992a852577cbab154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0993cedce2841cb8872313f5f1f431155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf00ce04d6ec9919aa34bf7a600b191156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9511a915fc6f561f75daf472d25f1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd5b040b40fcfbe9f85d832b12805b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264680e7a0b84e0986077062e336431159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e941286df4499ea438c369d19fc1db160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3251ce63947bba853fb7d3a76a469670161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb48d65cf80aab0997f52ae221c9702162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3840a26ddbffbb3e450def92e4735ddb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461cfc74964bfa2b86595a64e4a69ab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2f1e1f48394b2d46434da520249c4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f0a90664522f8cf5ddf4d70f8a940166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d8b1e409c8c4636fa9780a3a8291d3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a875fe07ba9cc70cc38bab5de149b7c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede7d12cf55f005f84a4f3881ea12ff169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d2452bd4e986f7040b19a5e2a63d3c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42002bc8561680206221e4d9eff523171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0cea9d4f06d2cf9d00715ee18c78ff172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f1a2f4a4205f853da91b5f1b8ffde173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739fc07da6a706c8c126a8abee7db22174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b490606daefe557a6f9cdc60543380175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c7524ca564b9d66a232e1955fc15ce176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84912779a224fea1782b1b6a836ee7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b236002fcec50de7a653e442c6100178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af83b0e1c714b7401a45d7d502c2333179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f82e3e3e77046e2ed30f6ac7aa7e4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ab2f29f118a7af0e4ad84e1aa17b1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a412659984c8e1a1fc456568fdd41182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2851677a99d4b934f80536aa35b50c3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d388b9efa3e6d6b834c05220e69b12c3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2849b78b9815db5abb8f77aa4dea5b7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9eae0b9c83d0676407ff53a91cd0eb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920a1d096c56ff79c558e96b43db3f3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435696613b517f79ebecee65f767f33188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049faeefd9c8c3e113fe9c3462e0d50189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46f4371707e4e5646ddef847db8b1f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2620fe406ffc1fb9167c10b57fa5b9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56580749b63c81744fbead2a7ac75ef192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ebc989c396636e99b2b99a810dbc80193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad4e678ac48489b5f129250a84ece5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff86afebd064f3cd6ea74d68699220fa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f1da5b77a288cae700eb1a0201c51196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01265b7954121ee846e6d719478945197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781dbb483fa442d10648b44fc62dff7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf000b569e926efd2343b3b1903f07199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042299550e91c40fe8ffd5d4d81daeaf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe87a4a38b66a6dc519790e46322cb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d957c487e2960dc5d45285d4effe1a8d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1bb490741543d8d8d5d7f63575a3c8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c40713033e3aeb3163f32c039bb848e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd70b99f4dc536c0223b9bb61f84032205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c2811be107bbc161ce4e6220223e4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e79a4c4dd6699ef0bda3af06dce066207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625acd9caeaac1d35220f394410b1e8f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd649e9b111c2ba34fb564d38a720a62209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1838541b165b3afad230451d428f97c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c45aaa60f1241c53657dbef9d7879211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3b43b0b8ee84a606d1dd56a626b00212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe82453c8729048df96e249725f2425213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab796e57e70e689091709b96441fe6b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1075592c1e3bd318b08dc863dc86072215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e26c6a7f9869889ec35994085b6a27216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5bc753841f856ffdfa65cdf4410783217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7f5823d5e84f677961c3150f34f90218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f8afb5e6275b099aa0b93737593f3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb16fe0f3fb612bafdfd294fb41e651220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aec6b5a4d91f1473098ffccadff123221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f607c4b0408b7313c809780cb5c64222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f747fdff70a168b7ceeeab15362ef1c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7483fa5d3214095ade2cc1069327f59224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4455f2cb8e53ed7f4f0682609552d4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d1eb6d5abf81f6363aabfc9561c26226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0c947d81fa4b66a56fc9d4831a852227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aac415f25a846a6861a78982b91b81228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30edaaa8cadd10accebd7a2064d27659229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0550db6765d232750c81f65e8a2f2b2c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38e8ef538aa9536feac463611c2d75231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9541e710426da5851c88b69e05218c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f1b46055c73faa8af24fe1f38326e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4002b46e7c6f786ed581cd7c50653234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2da7a9c95ef6f22404e5ccaa0f956235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7584159a6c1ee2988a09bfc75b5545236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067156b1de7ecd2b84e7a4a6c4dff48b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a6853ab53570452c4b148dd6ea6cd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d20a23b67213643b6a874768a07274239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f45955ea8fb1d0a8f06e536b411d1f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91372aa3a6d20b1a6937452aa0a5e2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191752892a8b6d7dc49238c7b253af83242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c9a4799a037d3b0642bfe9ed40ce31243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67213b32c59de6265502cc93bce064ce244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e48711783bdc1fcbbf641bcd0184c9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a22361bcf6cce60eec2fcb406c34e9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d022b08aab574b752d43885c36eae247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a7627f2d687f903befbb579091440e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f94501b6b0ce4a4f8a6e75f0370ff249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c69d9f1b62da30048721f524fb3f6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6498bd57a362c0419af9e0df6b37baa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd44f831035677d86166beef5e9a02252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c5d3db3283f43b8854773551a217d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d3e478f998bb7c4150115012dd37c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42316bc2c2ded64636d5f58b42cf20b6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b27f573a0ba173080c20fb1953f4cc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3d6c7838b340feab5080bc96fe41e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be906adbbbc2d56d20e7d91e2061a1a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7fdb223b907f69f5aca99587145e4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecae8236b7a2a5bf2e9683646fc0ba6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff9e57bede1c7ed7c5ecf609c2adb7d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8515c2549d7784c931dc904203fcd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875dced3c4511af29c4e4dc848b5a13d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c255dd2d9ced65266698028fd576ed264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaede245dca8062379ebfc06ec0c469265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7b2bb8f6a02743e725e6d8c15bb12266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da18ed578935d6fc46540939fb3e61267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39ec097999961cf970737c98011310268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b70d3a834d166bf9af5c28ca16133c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caccac06648dabc0b608f1fe0d19d23270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d873f75fd38c23d4f476d8f507a3ff271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c508c1e8e68c248e7e462d87f4bde3d6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01252ac28b23c4a10aeea3ecd960c73a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c9696d57d2d62c3275b95b7e5b26d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746f07d2b01d9b29d0a11eb08b961af1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5f641bedfd2f024ebaae091798688276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f4865f209c132b4594910f1fa5657277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9676aea65fbbadad4b86114e19682df278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349a94dacf6a96e3c41ed6abc0c1626279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba1ba4892a3e87946fc07870a4a005280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1429ebf87529c0ec4c0c4f7b538ab293281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c7229f2c91f222522500e641a67cf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924214d79d4805951db00cbc934f8780283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f29273a0d2e1e1575491525ccd232284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98465e2b290f71efe3a1062ed9a72a7f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff09b9d2a6e4bb07c605ae744b109ea286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47bf42c13deaa5db028e942f530a0c4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d87fdf022ba1904062716bbfb1f1f5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318051d871320aef37ed49f9cdc1a33d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb03b2531ed8428548189176a7797f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4bc8b2fc3f4858e4690dbad6f63a67291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0cfc624642d4bbb48236e7510d1398292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3edb6fa346024093649430e1be3b6f7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edead43df35673eb8ca55324d6b7c7b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9016f99d246e2423d59453fb6a3d30295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b9fa26a4b55e816c68c77bfdcf48d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d3257a47d1ed4f9434417396d5d90297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b97fc03375421eb9b59c7b2b900d34298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67bba8cf8b05d4b8ea2e5b091030b3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f7e1d957dc503048734431558b6c1a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f701d86cd85abbbed28a2d8edaab51301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e96e755b87e94aabbe93d18af4a21e2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0915ffac3916ee4478f3a9cfe398f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f6af8457695dfa13ae088c7c785fe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ecd24ce86fdb7309d7c4f55921766a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a465de72adc17fed316c6620fa0241a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5934548f375871731f0fa524c951aa7a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba670dc8307e1d5a025b04358cf3323308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b6eaf6e2f71838b9416f7c9802a2e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7365f008baf0a25fe8505df7bec5e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53454053562e97d7080948e1f877cd0b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205aaf5a8b343bdb4c7a5e4852624fa6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088d2ffb9a13818fe3ebbdaf9971646313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994373824e84f912e68e5f7f5436855d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64b20b77ebff37810409eaa800aeb9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea829ce9b57267974215e1b2cc612da7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0733f1fb71073df4c4028c4efef000317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b414fc7da8582db9c13b9c32beb25318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe54b74ffc312ed635f3052551ebf9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f2819ff3aa3b8ccb5c5e46e98b70f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc2a19edab5dcf4678c5c3ced39540d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d9a0aa830b9d67247e4cc726e3b96322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eef22eadb5f9fbcacf041a115e59a9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8bb5f16549bea30e08971923ac1da8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f3e2ee75c6d37293d2c613e4511ad325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134d8d39819b49778e9e4e8d18b34f5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b0c87676c6df79b246438adc45445327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5686249efbaa34ae1ce8803fcf4449d1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80bab6d8ec7c295ec7a4a349fc20c6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75e9436f1bbb1c0cdd2f6fc43f2cbe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1df530d7073fbbda6c2ccd2e7befb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed7fe9f4ca539940101a8d1b2e339a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d74a63637b3de56d06065142d4c293333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f16493cde39011e7eeb3d39a27fd47334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22695a77f93b4c24ef2e854b595cc98b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6161e6fad64a234efd78c43ec0a83f5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567eec868cf4d910485debdc8305e16e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3058dd982445a7e7c8e69c0cb872747338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0968da0674da164b3b42471902e98ae339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc080f36641a4da1c645b3099401114340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1153e08cd8045ff87381dd205e8e88a6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869569d5b442cf244ecbf8b7efc603f7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488df78354e09d175ee4b0b177f9790e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940b43895f4bf051843c4c3cdcdced9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff2025b119ed74d06a93650d5eead03345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca576014e19b0d12b59b7f5871a49741346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621818d3f524f59b77235a6020df1ed347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8316936d1e27bce26fbe005f408e488a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb06d4d52980b7bc51c5bdd4536cc74349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d00bc96216fa2e1e68d792654a327e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace25071b298a30a2dfd44ee919039ff351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d479ef870d9179ba7d2cca9138598352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6020a2f1e5185709c4a49468ec2e0e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29f792897b2ac3b5f05bac7924eef4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a497fabb24ecdaea1ed2cfdfd662e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd664266f4a5f5aaf622cea0fc032d28356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e355876c8586486bf1a846427251059357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565fee8fc27356f28ee2e750d32ea671358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93f3fe9b326a95d1338c05046a5c3b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035376d5b9ffe3a2f2ee9aa5b47a78bb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a86db156e65e2dc72c4437c232c1ba361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70de7f6b243efb5a5735263bc7fe35362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d4278c6626bd6c75ccf89a7f9e7ad363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ceed43aa305439f329fcb5a67de67364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53182b54a02674e2dd5aa6deb22c532c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805710edb2d9ab23fe566a011c2ba68366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f4d1419db8505a46b9a0326e2a573367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e11694861bb2efbf9911103055d56d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c58e4ef868354b6bfcdb5ca0b4006369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92458d464890977712cd7ceb7dc2c2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214e0b441e8e712419bb4a39ca4713b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb87f27c5a331a5e0f6ee3937ccd69372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e6d090fb5eb1d5ed6fd7b4dd29508c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b383cc50e146fdc732ba7ac6e63aac4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e84f41002204cb9e5bcf9476a771ff375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786bc14e1b5fae85f06e9f3f797beb0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b604312e8c4df0d5c270e59280c4baf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b7c371b759df5fd468afd13fae96a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a019f7a17518493e7244855ef163ba379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa63586c23186902920610b708122b2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c61e3da9d0e83d8ef5be69f6a768b6c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d761e43808e9b9eeb7403fdd0ba34e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf6c6199c204f1581823f0990ae6e1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109110587a7cbd7609e1c3f080d095a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb639b843694ae6de78fb94138d169b9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb7fa5dca5cc521b0fde543f1a1f68386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27102aef1c510e80f82b05d89cdbf58387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c483a3e7bc62cc7f4bb57e2e7ed8f5a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817c1fc778d4713752063921ab58f25389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b102d7e6516f4cdc6738147b2feb1ed3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb43f4b59309d8248b55b3ed936c8ea391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed31c769df798490b19c4b706118cf6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885dea294d311c61f5f56063e35463b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbde41e730aefb52c80437a12db16e8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866a1f4b62345d1db5ea4d6d3c512d6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da40c4905fd289f908fa13ac38cfc19396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b345aa0d5846a424160c5f3839b0989397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78940006cc441fd0e5e382e22af2c611398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b5d2a1516f7393df0dbcd79e30b19399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6bd4f5c9767d56284bec5f335c65a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a321bbc76aac97035b83a54d98aff401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748fa5cef93bf323ff8c76c3e8af3246402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af832306e89b6019d6dafb1ad7c209c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a98f5eeb45f3555a33a77662e9a481f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d82d50f1b83c7d4b31363dc518f87405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54744a0cb1977514859774d404dba38406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6654d78c46cec93a3972d6f376df112407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c388da61498db4ef352634cb2ffc674408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a70e64808f14d973a6535198b29d8e7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338546f5113b5ce1a61bdef8b57c0bf8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd70db109dbf373592a1c3babb4c9e00411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1f8719a00e24dbb53e9b3b76aca28412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b66f0c6c1bbe823c3fd0a4fbf7cd6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fadcd048daec4280bf6200316012281414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306b18e328bd1b2ac4615998dac40dd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb57b8666694f2f3d96fcd921feeecd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbadb18a963832c53a752a93591770dd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1c4ba0af078409b78aee6f19efe07418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26bafcf101a4d590d87a82518b830fc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5aa7ae770a30df55fa17f0c0c9c2ac420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb37df0452382cb1ed3a4306434a36e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a6368b9993d3323a15067f217ef61422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3324a0eef039ed46bca06fd6a584c5d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17870059fde299a69a548e0b3cd603424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf837d379b1b4faf823bba388bafd9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272fb02011b142cc462e256283a38a6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a607d9f89367165d10df805663765f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92bce6c7e00b08aa4a73c0509c0944f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c42e554e0f600f19140e438bcc32ea1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9559a0e588489a12c272ec0c2ddb6bbf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e9de558a0e12a9c869ca4c10804288431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1ac8bfceb69fc5a459a899d044b9a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8281dcb5abc963926dcf278f1fa4261c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d744a86f46a254df2741ef008a2bda4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b7e9162f944be00c3101170d262e0a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a053d0575f4562b77e5c13253c6a23436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fdcfb30a61fb0022402cd10ca6fcc0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c9a7c918e1b9f30912402ebc527c8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b9f3769979d1d7100ee60c6dcd295439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335dbdcd818e4a060d02e2a647aeeccd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e5c1d7740086f45cdda230bb46e360441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c57aeb2943e1e3df9e10b8bfc874d6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb961ca2b5474ca8aac3e5a6c0a906443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09cd7d719ca0caed134df3b018080cd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3118554abb2a4efa69d79fb1cbd529445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b5b7dcde608a5b78f09af2a040506446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a67d4447429470447f9d631cf76e1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5cc0229df815c6810f84772998501a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5f7516220aaf346981f17d21c5c20449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f339342abf784a10c5ef15b004a3e8d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5572319830a37150a66784468b7e3aa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d507547ab5dbe373aa5d2023821bed21452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867a2909af1408cd546030cc518b88b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd18a005a5fdbca30a9b164ea8ea9b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e87eab77619f7c7773eb1dff92e11e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad71612ffc616ef1e7def537d1e161f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed0f5e59410a083c8f1482e6f7d8f8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f1e0f057644f54c465157fa71cddd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80783cf6a1c148f784fd29df1c19264459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c4ebb628e1c00c5e6754b57a5bc780460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d750a83c1ccddafaf014b599aa2e6783461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a968f5f520ab928102c168cffd682f1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047acd859e97a955a3e818fce5694915463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc4109bab9d3228c763687b4dcb74a2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fadd423c1de82d52f37767fe49581a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02507aa2b456c9c886a231658d859897466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20bf32cf035fa57774498ee8129175a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1ebd934e7efbf5e035b2a74cc0b7c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0fcbd68a021f05fa3872749770073469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55143cedc69c17382af64d796f00334e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19005c1443154ac20f9331681cb60c17471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0febd346c1cc0618f455c81d31656151472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f703308953a9f1b73176b06ab6228b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97816e69024780b500a4c8617210e18474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce769cef6e3391cacac144b456cd180475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d4536e40767ec926e15fa0b4c6fe0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8996d1ffed35175866533483d00dadd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcefb730d63ef73c8e08123cdd6b6be478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4050e8e93bea1b5a59997cae720001479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96bf0ace45bc62e37cd4e53a5d0493480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcddd6b56f7a12bb147fde5bb49319f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169faba71cdb54e63f2a7efbe93f5dc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45789770fb931650f3af4956088a6211483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2113ae904f8285d8057c85224f5b2b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb947b504e68c3d18c82371572e52ac485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30581488d921411ce107a8f6268ca4d6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a70672a61a4226d0dce54cd5de19ff487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c602dbe520ced65e68068c32ba6c23a0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4efa6c18aea6cfb1ef3ed553afa8560489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddcfda07c1dd57c9a0a0ecd6b408185490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46957aa7ac32568ab362d437d131c8b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc0f1d68f892e22ab0acc98aaa19c2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cfd7b328b116a45975de89b6e259d3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d13193fef0a510983b577a6c014379494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97df87a33577eacf93820a1afaafea6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de87f6203150fcfe36dd22f1b17efba496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1823a441e15aa3833b1cc65065797f5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c57409ab18ec2afad7c9300fae14f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc03ae337457d3fca45ddcab757b5c0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166e593855601de562e1ab45ec8b684500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c2e6bb006b9f2bde3c971d397b44f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554759c464bc6879931135206b5c2b2d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a340ca28f4f0e91836ed20ba392b3e0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45471f900d593cfcda256e591fb38903504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02cfd37b9b1e9d8048b6136d6f43e41505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd9f04567c6a0af8bff901e8a6d3de9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a1252197252601a7dcd57a725f056507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca581c548be7dd9097035c820c09509508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b881421e15f9e197b84143cd75822509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d588743811ec22fe7c65bad4b2caa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efcf4857ce87fabf96acb433ff2dc20511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87892ef961c16e781040af740f95cd6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8df98a53ebe08813ae5fc4f7fdc859513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0240bfcb60e9d37ac67928a9262c8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4515b4cdeaf4e6179ce80b1e6b37b3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b028289257af9bf564537a0c7c808e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed13fb7f6b683d8e5dfdb82027efa12517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c3f979cb7f90339278532285985fa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc23f5c8fd5728cd392adb7e2369b45519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a378d4de6b6b5236f14ff448ffc9b62520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb16145ab173fd1d1f11c395b32649521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11d1d0de903888f54c5cfd8be252f2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e33c97f1ecc31299fcae8b9a3ef50523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73585e92f7782755d3ee0666d3f2b4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0adbd3dfe23d2bd60ac27bc772df980525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0999640728f937b0320ea5688d84f9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81e5be9182eab1a0ff6523fb81fbe5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc0d3bd4e4f1f1a621fa0117bf0c56528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b9f082f02c6d942826b90f2c6b8e1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d568cfb98494281ed275d543a1c8c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9e8013c6bbfdc7d9d95e1b6ddefcd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e470ff7f0dff228c6c2cb299c8024b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb943ea936651bd3776f82378944c2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa4c0a3fd1dfff8c224f36a9dd0c18534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ce001b0d02eb0ef0ef0be04531591535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ced600506236080050d348a9a9609536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855c9eae125fc061b4acec1e512c6e2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b913083b95ba94d5b6ec502572116538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bdb80df3bb9db98621d8e81335936d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3615c14212f33823dfed700b8987073540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0184767c1cba33223644d903f41921541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4396ea3810a38ced5dda0d93c7f1ce542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030423ed47451df3f2643792d42439e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4690bdb201586224c759b168641d65c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb7ab4b388a662d714a6a322885a3a1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e7ceff6b31ec49716847b186085de546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220746008e19bccdef83b2e592cbd4f2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d28711329ec6f61b5fa42a8801bf5f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf50b9164860fec049c135e44c3bf6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ea17fcdab623465682cfa771868a8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8915c867b275e7e822ee93ff67416551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953c01bb0455ccec4156643d28cd4c5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a4f36a92592112c817ad2ffa31fb6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a72b71f60e8f6aee6427f43eda445554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f5286758f16f99faead53046f0cf9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4dfc4371314a49b592a9014843fbf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c754be30c2beb411762cb23efcbf4f6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf62f950ef670a4fe7e473995a7e334558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2916b43f899f88b7d9ab0910c730f178559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df61a4dcc2db401fa4342e3a8e197498560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9da4572a4b75579d6fe6b47525d9b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f598cac725c1fa5071505879c4cc13b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9be3e68f9f4d0ffed38ac3243ed14b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194265cb0d943b6b39942110aabb992b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6cd86d1babc050fa59bcacba0d5477565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a071c312ff7e933a40125bce8e5bb3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b750e6f849e1292ea60c56f6cdd056567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670fbd59ed7df76bfd7a4f937daa8bd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e9cf72af9b0da1dd4a8ae69ea39ad6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55096806617d4040881a23cc53cc56570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd421961bc16873ab4282716590d1fdf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d826fef09450e52a104e3088aa930572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756036a8fa3eaadfae402d6488302f5a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0b15d0f353a8a103b6c330af623b9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5808086a3f7f173cf85f61f73ec706575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b8db5ca6a420b55f8dad051db5f52576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54085260cd0f386ad7dd9508ed52d5ae577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77400f856ffba4966a621106af313294578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ca526227838570ab15cc287827d51579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97bb4401f88bd7f2243581577070d38580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffbdebedb15737fc64ee962c19d3196581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2262f6c713f5d738b778fbf195966695582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efde8930afee83ba6395ee144e5a565583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b659da96f2f5f417ad5e6abfa2ff2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9043312b12a6d943a41ff803aa526585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdbc903b05cbca9eb9a1f9933ce2a62586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa493503f0c7e9253cbd455d05a25e76587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b189bf3866c438d24cdb42684072dd77588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75be6bda5251a64f492c7714ad08c4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82687cd566df9e9ae0b978c73e732b6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a78f84838749c59707e9267a4197910591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299212dd155320d468b207548a33f58592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a57dadb9aed3b2d57deac9c95a0fd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5396ac598915e34506d23db2bef3d5cb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b819193a72903762059bc6401dd38595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63dac4e3cfc29b2e69212053821867b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c63599f302f48e8371fb1ae8c4cd7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6578ea35f803a84e865e6730337fc6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407180088b958e31bb16db6505f5499599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e6e165519e4e012afce777f2ffbc3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272deca2f610aceb3316177f709450d1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fee0422c0b3a665ebd170f368bbadc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0102a268db046daca87fa5ea950abd19603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db6f4c107c3a14b2d7d5ea45d4a622604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1627eeb56784069bc96b473dab94ce605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522643460638ae5c1e248eef1f6f82c0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a166437f975ebe684525271f1d8be607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88da6d50704bec01810d42305729001608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c4838aa98acf59e9feb3f26948d9f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5f4f2857051cd7aa376ea4d612993610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73fa490b169a574f346460781d208c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdbb7d1681c4a001e54a56062de42b4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ad16aee035dd0d6a4d79e2465c3eb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814aed90474c347f96a815769efb2264614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca09c94315a0626d40fa218b0710b3b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c846ed437c580081975b625d1acc9e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0ab2b6e241e53fc7ade30d7847749617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057668da558aaa19b1f55aeb3f8b845618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca6a4f5b162e3628ba714090be0a008619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9d7f0c4f16590b6c46633eb508849620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f3a3df2677b16d8b4c2fb391f7c8f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38e0f24dab4d9d2183f19715a3b31e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f6b58e455893e2beefd41f3a9c23d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d990b20b5305bc794c191f12bd323624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095aaadc17a919a912ca221a2e68a59625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ba2e21e45374432a81cea8277190a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf47c7f0cc2e22d2507b1b025bb4e91627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3dbc358be856f0220d79955581197628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f38949f664f9ccf835b767217aa9b2c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9f86b5820a64c1ec7f97771876497630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d0db6af92583c51c2620483d9805d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd109feba9ecb71295853bd67ae23ee3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db990d85f8153df6e332a543248e4107633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5fd17447158de51bdeb2370f59d7a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd4596e8a6f414cf89017870cda8cb1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf9621e4b82ab47e0acfa4ce4ddbb7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92365c5d73a7f4b233dc3268db866a73637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d8067573ad78d231db2063809cebce638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b876e41e45503d8402a5e86f5f5aca4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687cd4ca5f18d5d2157d3b7c8f9fbb9d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eed3c627dfee9e2bd3357d4513cb89641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b8197f2b5ae8471e97359e1636f2d1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0cd13fd529dd64a69d74e965d19d42643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611eb335a7c2aa5b0f0905f3bb0f87d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3bd4848a63800210d8b50c24b94ac1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf31589d28d65a3579be5fb531b333f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a7bb94a462e20161479c72f63c124647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b1e416c80a13417a6d64780e0ed5f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ca75cb9d9aafa4795f2e5f627e34f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823a7d4f3ab36cec4f17373c037cece650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cece800b1a898ac647b255742c1d441651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9eee65c0de82be5dbf7dfbccd1844652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f416152c5fac8064f2f277521f82c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c25b2afe865f243317fd8c87204c2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5827f779be8a77a4846b1dcb573138655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd69ad89b5f91d178a3fa2d91d4293656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ff79781d9a2c6366ebe33938f7294657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176699fd692ba0d4e7a3c41587f890a6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77078b6cd3d3e65f3958864aa9b4e8aa659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed1a61e402561342689de9a09df298f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c1e9b5819dbb48551bb7b761adbe43661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0642cd01d92a0f3bf7879d0dca532e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf62add956e243b0f10385501828db3d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d4a4b8f43671a9964d551d5b4cf1f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec812186e3826858480866811a96f21665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f6c1be94cc30f81b0857e2e9fcc6e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ac55969af467142e6376113ff32ba667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bbf92efa1adb5fad646865106acb91668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c084d26b3e91aee1f0f4144e436bc6e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590264f34c19acacc6fea313d7043b3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd250fb823680c1131ddf6e8037c9eee671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d42ad5e2f334044c733939119cd16f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c76ab4e2a61a4799f9fc141259b5864673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252373252938164738bafa860f2acfc8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98162afb97b49ab33488f0c559d3def1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b9ee032b9312f8d5411919a223505a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a519c2a0604a59fde7c02e011dcc1ec677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760c944c763089c78194753898fbd5b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af2bcdddc09c35a6daa27efd4eddc8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9a205bc23ca5bbe52b2a4f2d10f5b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35869658fd93da96ec9a73dacb165e96681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b9ea9cca2a840333b38b871f5dd50682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f654d2e7a2d8e8b629a2f69870b38d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982b7f2d559707a71ab2a4ecb80fa9a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f17713465696205feb7d6c7bb4fc4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d0ac75fc3da9594f1c282d58eaacb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8455b373937bce001e6b7152fadc3a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c91fd48c5276e9b71d3ad0d869266688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3475921daf038c6df0826651afa609689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9ac1fa633df23f2a4cc18c1fbb602690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d692b58151bb869aa0db485fa39d3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567c793653b02de28486436170039df692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd29be0e8527ec344e86ba6eac2334693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db19cad2b81f2d6689e4528760fedf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f051868fd4966606b56f8484eef84695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a362928aafed25bee0d474619ece984696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fab10180a9b5fd032f77beb5c58cd1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19591249a301b83a89a84795d146017d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a1dfc852deb8c9323443f80bbd8b2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2781bda899ae1189159d12cd8aaf8bf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b68f4a0bd3f582a325d4d0c888bfc3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f745c93547e2f88280cf05a0d48133e4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0becbfbbc922f635bb08252250dbf16703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1230dab09d4c8ccc6aea4e8c2b2521d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6337783a0bc989fe0b09f94c155891b5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc1653d2b00eca4d7832c004d77d90706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6838f9a8ec7097d608a5d4fa2801dc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089d09aa5fe542ff024eaf09a780bdb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473288416b57d49d6d57d3935a9b14ec709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bde63fac157470b485c294451209f7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb59699b2f71ab3086abdc3feebfc3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f319e7b0874766c6d6f0a22c2cbe2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136d2326bbabe2f4e7878f3f53b7d83713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089dcc67f880fa7fa9c7ee622d22534d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3673e1bfa84675daf9e4bb60cc97d0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c41f868df877ccdb8c3dc017c9f36716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316e901d8d5d2ecf0afd3a4a3a6c8c2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebbcbcc7cbb866086aab5cc817f24c1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2f2c46eebd8a9d00789023de3862b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225748d5b8380150df03df99f32022c9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1aa260e6a85842687469dd030c3213721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc04b6e7ff0a50652e36457ba52e3d90722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdcbeaa7ea6bc5177dd099517f8238d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc5e7486ebdb37210af6782df8b3cd6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f6786c586079b3ef3022d8bed6549725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc34c11c2dc072de07c186ea2110af0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4600b54a8bd0ebff94e0dfc019ac2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae74e64b119b704fbe4321206558ab97728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89b9f067fe1200b8e57313717a005b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf2a0c414a04518e357be117416d42730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db62f27b39f09f347bc67cf5821091731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43245de2c025aeaaa18456bc111c71d4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e841434f86aa517e3c2005551d532d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069cab4f6a4f3f9bd8661284cae2e4a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb171364e1944c1007542b5546c17a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5715645c179bfbef7dad3e7a0b8635736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e638db15fe6019a0da5e3d4dbb2cd9c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea315d5a62342dfd96bee54aef341c1e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eca2bfb9e34b363254cb91873a368c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a25167410286f0a69734ea239eaa1c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d37e05143bbcc4d1f6be6495c42928741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a8aec7a023b4b5b9e2afa1ed35c40742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41036acafe79635065d383ffac01726d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0c7d0b4eee15b79afd38bf3cd6fec744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb85ab2aa28da08a89d354a45f15d7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b030fc863b2e9b2d040f0152e31b7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e1c51ada2c75d287cc307eb46dacd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c8064ac2aa64cd77249b2d05ef691748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d1f7770cdd6aae6f252674f2fdc88b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f68f5803aeb696fa8cb71e3d12b29e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b122b4be60a2fa313d2fd45123f4a3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaab5b28c5ed4eb0467d13d334855b3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8751463da46d5e0661ac006ebcb71753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72fcbf32cf5a6a9ed277e563a896e78754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea0766b68e9f1810939a448c04de78755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e48aa63dec7404129626c5d7953331756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7ae6d34fa06b878f51e8afb022622757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da71aa2209876a483acd301f2db52d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc68d4a32ffcd631d73dc936831cad759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>