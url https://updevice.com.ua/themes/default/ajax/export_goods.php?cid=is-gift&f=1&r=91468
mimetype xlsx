--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b8d816dcc484dfe627d06c852051e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6e143c51259d9a842708652e3d35b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f48487642fc1e03de22ddc11079a053.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e717ed75f6c25206e0e34f1cdff2954.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e98d47ae7a73b6c30b3a988bab0da5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55058406eed938bfdf788af22171a4fa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88858d4d4188bcc47b27771d007b00297.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb250b1f0a214c3ce457e3ccc73c888.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de6239d384520a55d1ec2d9fd936289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0c1f64467c9d82d2f2a3dacddd33c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a20a73400d9df14c11215e6f532aa011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce888689154c02442665357c994fe00412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92b32ec893883f73f7114ef1f8821413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48714c6e14e201bb3f370c3f24805b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77319c8e62851133ebe7244cf0e834f215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d87be9878c34f640db6415e84ff3016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42285e3ce95f79071efc8f93f417d0ca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd844cd321f13ec55fcf8c49d028761c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9418eb8d7ec19f5fdb8bd1e5e3f372719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135ec4e6a42ac31d6e6707419049a4620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a4f49644106fd89312661b244d81321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed555bbdd0b200ff65b986e977b1671f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca432a08f8dbcb9b67d42a0af13f92723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b83c239d56ea960f3f84cdedc1e0224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b66c3d2b3890bffca2c4b24708cdfc925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483a35643af2663b637648a5f7d042626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bfe8ac9d2097d9df01bef0fe7540e927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b27b29849bf70e22a64fe73b201ac928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c8bc5b8e7da3d88a85a61216ea0c129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e8182957630469535b9d0684b67ed30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35396f10025bdacfb02ebba46a9dfe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633626973829c006302e45e9797c55032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0c85994b3362c334a94dd8045bdce33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9655805d88d1e34498afd239379b57cf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7defb27f2b01c5dc718e72eaf68dd83335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d30dadd003335aa1c8e6f19b638f3d036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c93073da0a2747e5837a818714b52737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907380cfbcb6327b06d1cce8b266bd338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb92ededd78d4214f6ea17ad3939aa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd74a0f9d04ee2718e8ceb2e566de140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396218c45538cc55c6c487edd064c43941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a31e57c5f73b50a610af27ffd9e39b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c727fc344ddf2c3065676782d140043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ed5f91925611c814485372c83ae0f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33530d97caab99e83175ae3cbb066ae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd23ef5507eb51c10182a631fdb563e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c9bd3914bb3517efa6775dcfa72bf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec636ba68a09da3fbb49731680a439648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2278e3f452cd1d00531a8ee2d4129d249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f8035eba7704595f3f6a11d3bdebc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0fea15b66118e0ddcfc0bc5a5625551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3f8d2c9ffd979d779848ca434f9ad52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720eb1732d75ffeae4b97140b5df725653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a909f44f96dbf774bf4db1acdcd6d4354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2192a7453003e25f73fa8fdd48fd92c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5e7a64e776d80a4aa85c2799a185056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7327b4c0771d2ad914fa4c50ded779ad57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015266a077825f5705ed479100d331dd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4f51d63697d73fb4063731ef222fae59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9688e457e020809bb769be7f86520c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2faaf9a24521bd339d3412dce56c361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5231482891bec9ac4e9a857d8641d00562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcfa5ab29394b8d8268735087b12dc863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2262f36c426237d4acd6a52decc1fde364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e27d598311ddd6f5969beaaa1a3caa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4eee9b3200fba1bf9e57f83657a7966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24373543174321f14d44f52ecaa9ee2c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf237c86242d48d3b2b6123bd73bde268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bcaba5c39506176d3d5b866a1f539969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a89ef79fb1eb0ecd71c7db225874970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd77a8af297822f512d69e28082038571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29200278445846e8a2b95629933d84e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe0b014480c04a4c0082466c7c511673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9bf136857c451169853a2423dd2f074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba035297a020746548d4a0e0be11f575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5abb2742247dc2e563144dbdb8fc976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484b3ecb46e21bb429df7974f190dc677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbcbf330d1f27d7c3bc6371e334aa2378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c45289b833a173328f07b124fd85e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1ee06c2eaca390cce0c6c9430b91f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb4da76ae5f3dfd3c7a2b80d2a3d4681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c233d6d5801f56b655ce074c42e93e682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdbf2ae3a2c5ed95ceee6e012ef4f8283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d11e8df2e4bdf527eaa6d2ee23368a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f117db0b3f53e501a6a821006e052d785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6336462c061d385a2815e06b8ea3815486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bdb30d32dcf42a0ca48508b06b84da87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0eacf21adb1670ef923142a7e607688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011fb0da2d797a608442fb4ead6afdd589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec98a6b460e520e2c4684571ac388790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd921a0683170b0011546d8c329a96791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0394bb98f263f6d6b8cb03f24091f9692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5581404a4928bd0224cc3a6c4672a8fa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2283e5d7d69139a3d67ef9b67a983dee94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d095307158d36b568754dc64529ebd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef67e3509b87940acfb1454cb99a3be96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84782685720dd3ff13732e3dc3a8f7c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc80cffe208c0ae0c52991409be4a7798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cdf5510fa3e5cd3f7d172a179e5f9099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86ed6a701193326e7b78b3ef6c15ea100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f537c1c33917119207078699027cc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508597abe309ccc0a271fbfd04594807102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49127149ae4dce460ca2d0596489918e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d1f74eb193599b7234d264c61db28104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85c0e5beb10013044ebe45618f66b3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be910521d3cab76c10158253a322e8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07afb56833928585853a13e9711ec9fe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1357110e9f61c017c6725d07f9cae9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882f23759c608fa921660d12bb7a18c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d94e5a014fdea06fe7a71cc3dfbbf3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ef19d683ce56adf63172308644ff0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f00c778c862ee17e70e25795e4028112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc8626a0d4d019eeb2021e84c21510113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca34daad16e3d4a5348aefb3f27b77114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429abbe43f28eacd6636c37b4d9b3cec115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4cb70fbfd79e58d8d6819be1b13aa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a66e19365302be9c6df2f32e54a6d2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6cf3e98560341c52b165dd7267415118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0f504556079e72c36bca4d5eb8241119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722144a1967278793b7ec44c0264c984120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f081882cc3d21a2dd074fbf157e7f1a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0785d1e4909a5a4157044dbd347d8d1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d84d23c667c6e91d4f9e6ba66a56d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81008f325eb3f7a705d318d0f1434844124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b99f29ce9e2ac6b486404f7b0f8edb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863bc81884292bef21e30f7d32236bf8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e445af3f886f082e12a29c27fd768681127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d584f32c0a6aa765974808394a5dc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d300d45888bd48def36e12da165aec129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee9e82f3ca2d54af921b014569b85a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6701b4d4d2c21ec9bc38af09ba110aac131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac103861489722ab11272524891c302132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3ba7d15e0bf8820dbe70c48ef6843133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d020a830a8861225006e9f79db1de16134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05d95310971618610a346d164e76f7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db440fa9c27229ffb945d0187d32e268136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda45216651bb2620110d75f1061c91f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40632acc590efbd43c4f9c2ccb3beb28138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c5d554e8e80be24660ebccb3331b2e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ab7a24b53a36b544824337f9a1ca6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6cc1fda9a3b1b798b7939881713e4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276b38c96d0245dcbd72222b60163a8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51918c99e4f43d681754611cbaf7a1c8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73187bdfc732008be28044511328f7c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0756c90ea5d3902322b7bfb114f59b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ebbfc12b96dfa7a0156594ee6c10f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7866e812484e19e4478435a6d9403987147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11855e4b0b546bb4ae72afd44f63fc06148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d47660f04e29d8b46fe022b7b5895149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb00a6412f54f6d3b197990e317fb8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629edb0e50cdf1a9f6a7d8fd96c1480b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a151c3672cbe7b5940af855489a8ac5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44267de9b6146cc0fbe1ef209664b9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a12a07882a170cfe6af793b47dbf4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727eaccce500beb9e912143a969bfa30155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadaf76b418eaeae07ec2e235c50f99c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da7a6fe554cdcf4279903371fa5abe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958632378c6efc57b81ee13cb7b2004158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e1cfb342743120a434d2c1f4d47da159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ba6d7f59f40aff4c65eb29a6b6489160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da5d11e73f1dc1bce27ffece30a30f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87aac0b5e9e4e3edc1aef95e45902d5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712b0d1c02bed1e3a1c891ecc31e51a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be976eb32b08a0e78a8029c4c1e484f5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372fbdeb94facf83a040655c2d384d4a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c2be99cc0b4738567be6f32a715cd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b39dbabe1f1424a7448e9e5150386167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092c0115c787161589f79338c4cc5b2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d985544a458a40ca263cac5fbeb92169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87928c7ee19d465bfd87169a29c5315a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96272701d433d4c7bc22a6ba6a22ba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a1c28aee42aefd80ee0bea9c1be63172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbec8ad82682d91615e67083e844bb2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df7c5df4ce07bed010d611d3244e2e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b5a51dd30169ca03a49aec4ed000f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a83240b51f404d2e93ae43e70447e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2457d80f2ff9725e5d5469f434b73a8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151038918524978c84c1cc1baf7e8a0a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d121d31086750343d10e53998871de3f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ded8e124f1d02b1131e9b4227d0b09180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacefc82d6cf74b582108a3a00fb81d8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3516e1a2ca370dd354980357afaf8e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e722c5bd0204b1fb10c5acae1ed9c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64409c17f0639c7dd65e9bf60a529f15184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dad04185856851f245da2eede0254e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692ac631983b196aec1524052b84cec186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45c76222121d28c9c24bd7c5407e7d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f613607c8aff3cf6121f1aee20a1502188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8306b7734fd9bc851b78bbe75fb711c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ebb68f57e154d3537729846589aef190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451b020177c969d0c3df4b53ca68791191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6f37fb26c57aeceb1ce431f2076b2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f50209dd378adf9adfc3d52ae96ef193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad9dada0230b5204f87d8004d1f678194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142897c174e640d3d4138630aa3371c0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dda1c5df016f79d2b4e6b86c8c36b6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3232c7122c5f3d27bf25dc2a769955a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c64d055bcbfbb1c77a1a241d6747b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20da56ad2f2c5757cdf67023f241a70199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c893a2d7e560a6250786114950843e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e81d72bc0ec57ccffb59903ef336ed201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8d6ccbca80bf8e53fd99d196090ed202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672b7a105b8a58b3bc938611f69d37a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd191fae01b0aa27dfa4b29f05bff1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf88191e86791f514d95bafd6cef1d7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742a75e828646b393731f443d5015ae206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510aa2a513090a457f9503ba528a4bd4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816b82f2f55900b6348ff7fed3f09e1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b635d846a75205b400565b0bb06228e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe77c14402aff89aa833a9f25c9c48210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25951a7f9c3a8e854906216890d0bcc6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd648c9fc84f2c35f95d8ced0353e68e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a8ffcf53d94ebc462a0922fc2edcea213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b071652aee97f1556b6ebd83a7eda77f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209990ba9b1eef713a5053f074479c9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1deaa025035b6284f3d162d71d6e21216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b234ce2f5ea95551f5663cf7e830776e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8440ac3c137d1c296110b3a17ea88f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246a5bf39cccb898f394b6bc23725ae219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1cdecdda210d5ad94ba7e094d00c99220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44248e303c90af9e960197d68079b549221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deeff52121e9d8e0795b4fa370aa428222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb2de71638d071137fd96b4acb7ef6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c299ace5e770fef0f91b648a8b2f17224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ad57fd08e7aabf6a9888b24a97a0b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63893069b1c074231612b202a9390e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eede8dac48409ada2a9da42cab4f545227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e0c05436f79db4b7279803b1f9d8a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb85169070f6ef92d3a877c5b80852a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33116cd866da1ebba2cca22f3ba9c9c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1194ead81e8d99f81ac93f599e888231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a0d0c7af9e02fe33a1fa53b9e4cc89232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f217e7827e9646854d35118cf8a7f2a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5efeb52ca6d7bdf8972ea0c7775348d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74f704f5f51fac19ddfa66bfb59093235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22321d901749e2544ff6aba01d6ccf01236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4727a65e396323732517a5b90cba655237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652bf7dbc118ca1e502a3bec6238e39a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975dec0323f932d9e4492853609b3f7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5484e39bfd524f350def6d9d65817d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d858f384358109c72aee45056a5b61241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2448ffd9a7242c8b65df19c58a74bb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ffa981742a3d9cc8567dec9e23cdff243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd650272e4ed330d827ebe8fa620cc6a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7ae98703b547634229fd0dbe39a40245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58865c18ee84fb5c9231d3196301b9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c5d41df76e982e7d0f2a773016855247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c38f0d22f3935d6017b200b94deb8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb65c4d8498de7735c974158cc34ecf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce524492a6c763e16efe63e8a622821a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64198164fce4ca91e8544ab95a778bbc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70121b84b0aa486bbd889dbfe7de4c22252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168786505410b7fe32af0f8dafdba7db253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d9d804916374aad7b96aa93e8ab9d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ce00e6de538a4d8db24cd8d0167a4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae012b6ce49b83719f5b0670afbca0aa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378ca127818d905a0dec0af69673dbb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522cd4642f5c39cd512496cc43fda384258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98346f79e7939819a53214fe85823ebb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91126d3a4c283cf7d16f28f0ceb209d7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7be0f02bc80c9e177d660f74c469bd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9748c0fff5454b86e1fdbf26bb4b762d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962d93226f1dfcdbd5de9821036f1da263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1459bd5c5f681cdf0dc907d5ceda1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375214ef33bd0c528c4cc570e552888265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf651564514b541cb7eb891a374935266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374a1fd34c3adfb8d18e984ef64e414267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66348c93d2c3706680767aacc846b7ee268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578882b46426bb0f9267d16dbb736d67269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd728025d7cd4be5b3623ccce220ea270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3858a4a851e6ad1376cbe93733fc9b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f5ed4d563aa85e584b5dbb823b195a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce410cc20c40b870cdd5a555e6e193ab273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d21a6e07f011517d0954986e948ff274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb8d34969a7cb0b5160226ae86bacd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c7bf4e0f17255e6e71e41656f0a076276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a02f5523cdacc496dac04b6d94fa7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd895dcc69d9c09cf90c37875c89ddd6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ebe7a5998e3302a73e233da56638c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583bfa7466243336ecc8c63eb612023f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf886ca1df25ab7d8404dae7b0701bd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e45edd1330fb0df086f8c9d22fb8e2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d0cfee52e4e9c29d85f35b98a0244283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6bc74adb0076994b0de328d2224392284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ba901730797ced8338a4f737b2261285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e32dee12a7cd234f0541b0996a7a5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee672d4433305c82a90be237a9ac3d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d448e9038a51556f61c079b7016c59288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98848c1c648992968206b7130008fa8b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55bce6962497d928a37256955181244290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543144fc727d888eb27ad64c4511b525291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6feefc0cbdd2016c79a8a57929cfa9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2786b70112005fd5065a691b525c88e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91549d4f28849ecded540cd775bf2a4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54df7f81c10a31b002174144e05f224295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef421b4d8e1b34e3545fe5aed53518296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d4ef2027dbb13c4fb6204f89cb5577297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0708f2deff32d69a4b220a734f43a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4dd2c5310450386fad21bc3aa3e978299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9f12275fb93bc9f1ccf2d5d47be9a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a379577fbf1f8312ce3d351c734370d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b853cc8bee1f481143c9cc99531f9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37fa499701b2d3dcd14c16cfcffc069303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4af5d03c41d2717ed7bf6b565c5d99304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3866a33ee47f8982136b95ead78b7b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e45ec66703585288c8249884890d4d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9aa2785a4b5050a664a47eb52c316e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b07c0cd584471dca829ceb3754551308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471bfc72f5bf1c84a1a2b6923f232b7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a2187040cedc4eef94fa061a091a4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c802289fc503ca97c4471f8053311311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477aca61c558fdb23d5d601bf6daa232312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed37d02b60b8454f3e78cc08db3e6ba313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bea002b91c86cd9a301421e608c024314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916049110e768aa46df05f037a59ca1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6f2df4e4012deb1bdaaf1a09b1414316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b74bafda8da816e945004d44c0ce853317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef97a7329788326adc024a884d94e49318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6045015ecca648634f2af8730bd166319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507b182c4a442efa4b628d93d83196a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47de3d8cdd798d5f3fdc362308f5b7b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f5a9a5f627a599a14f4b5db599e802322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238411d7d1f6c7f99723e67e35a99fe323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086495230af079072d37c156cc24a6f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8512a39f68bc581ce4c05ed51044518325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac260708e5c0113fccd3425e03a6bc0f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a2647d90015b677f0dd6b50aa3531327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f6691aeac6be2501d9d36873de067328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732513986a934a47a2fcdea29365cad2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4c5d547cf79ef7938e00ed36fb355330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e3d49574eedf5e15a72e47387bf2cc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c46f18560a69ee9793930d616e4ce332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b9044bb04c39fb34127e2c13cb98a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e4f3250f6e091760e3a3174cf0eb82334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f6ebc3c21a511e31d98c2562c0643335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e89746a3ef12082e21e5ac771cf0e8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a3104c418f6c0f67c21d00762c84e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d280043b367e50b109d8cbfd82044338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73aeaa9e4bac31c0d088a06ef80752339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faaef192863bbbee291a6679c2b7ce5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4367be028ed93e4dd4e03a246432d00b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b5515d102c28d170857e58f9a9918342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ecac2cd6fdd23fc5b3d396ff352696343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd8991501daf0b060b938c399beb0b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471129eed0f232207c5d368d81431c6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87dc453563b71232043a010e7e61b58346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e3cd5764efb601cc3a9ead5f85e603347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00fa102d08d758e98f699f33f4fceb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa5210c0dfb34d32a04372ed7a19ef349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5bf9dca07412657313fb46b3826096350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4684e81f6c234915d1a89d75f9f80a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193a46c852cde35e05ba57a3d053617352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a296eeacb0e136716b0432b5e1b4e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2c042898dd87c708ef9c5bed33981354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4bc6b5753cd71a12a33351d0c4930355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243ed88ab6ab423883c3e4c8a5784c1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e43daff027b4fd0e80ad30cff6319357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66112716a58bc075f431f4a54ee4d6a8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f35afd75326d252f9d0c4012b511b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ca2d95c9fa9ebd92176a4d2e47457360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3f9c8639987e651e1129c7ed24164361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d58b5b038a86ca1e3ae2a3a0b4f70362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe441664a4cf7c5362feaf986a3ab9f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ee0c6fe5f4d237e1e2a56d394cfc0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edafc25c626a1b22afb33a1edb87ff0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f75d5b9a50edf30c6daab2177499c1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a061c61bb2851ba0703ecb37d6b957367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a9f3b4f5d385e08980f8151af233d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f07b2179ad9f599b299817c476d77369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c26c4536e1597d0e246ffb096d5f7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d45adbeb53aefc97e26abd2366919371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b441f6706b983ff7691017eb776a8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0fc3840b610a88824401c6f9102efa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af99dea535f6eb6ca4308711a8d6ad374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7884d41ec0ef8485af40b6c0d8ef48d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b4c0fe46b945b62cbe086723b90b0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955d9d6c16eee9d8c4a1b4b32361102377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d4f1098ab8554a3035597c317a163378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad31bd5df14b2c40256b098ce4a5c7d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b86253a49f0252d0a960b9d47ae54380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7adf57c893d9c64e5a709504aac965e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c08ee13736fe29ca5e63dfe64b9ce382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69baa25dddf08706484a2c3766a7db1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e798c8a631fd5b1015d5738a28fdba384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc480ed3cc88bf5a37dbf5bdee2bbc03385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeacabde9605099b89a2ea9299d13ee9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f6cc5c5e985c82aa25e61847a0de7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801002e0501b615f23876d10800bb195388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50cde395cc789c2c47b37731c4383a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f87518e196260839936a7cec10fcf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28645bd9be810b66fb51d8d1e0ddc73391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d560d1fa869b2ff635a60282c32b7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adfdd6f9aed73453980989efcb67ad0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3f59eec5621599c3d47c06120a6d2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd83c20dc062b3ec022e291d373b8b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef2cc0824aa09cf4541d3b7f436caf7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa4bfc7b476002959a2fcd5979916b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997bac7e86a65392c4336c8aa46a2e85398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f1e7e0465cd3de9f4be5d64685b772399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca74609c585c95957f8d30a5f3fa205400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c086261dcef7463de5298407b792ca9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a579a60a2effbb281bbc3f67bfa18402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a832243740c7a901ad0aeca1af7af403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdab44aa31e86b2cd4ae69ac1877483404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca219a1717d4835c69e41d0cea5b56405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74524b4fcad660ef91ffc4ebba9714406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22140a22210cdc7862259a061dc80839407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a8622092d973d7308f334029959e6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2dec10a74cc2cd9ca3fce7de0ea79c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372aa57005ac9beb6bd2880e518f08e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90af59338604cb68e4b3ef862bbba42411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791c368db1affc5ddca85bb09df89ba412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e218c962270adfacbe0b15a23cd299d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1186c9e3249f49036f85a3100172e0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b798ff791a71cb875c0c59cbac807415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f1cce07e44af55e2a35c1d06909af4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4805492a8813bb7c3910eed62b974417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed32e127708f17c977f31e6989f54e4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465b65599352928ba0ee49f0b428e35419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1096c251b4c39d187cc452acb59ed726420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07060fd4e150706f8e453f704a8d13ed421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c743f8d26137dc4ea0dca8884fa5f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e100963bf9ce624e362a99f010be653423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b0cce98190ff530c348846de26de7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8fb391bd73043080d29794d8cfb05b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38919e4ab387f47329452ff0dd2b1ca426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc321ad283d725d72bf134ac64c5cf1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b685290118921602c68923e6c59710428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a14c457b756b4d190459d75bb4faf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f8dee8c259d6aa23e08a701dd48881430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f38aa97313818d23333d1fd5b81a4e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27abb828e12ee2c696b05f7e2a2d1ec9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff8fa181b1dd077752991ad5cf3ea8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec115dcadccd9ab9f945a49269e21b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d2f72e8159cc32a9a0c30e5db14bd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d22b405dfe19cd79a05784d6af643436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24125eba6b22e98cd32bd020a65324437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f96ecfc1e6e6d06bb7a2837183c2b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c45ab36ddec1924130f1e064dcde9a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ba689f3935ed4728d516df0d5c54c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf31bcb3445e94c1057c4cb3f64f515441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb2c69a1e1039c217df11e1a0cc53c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e7fc197bc523b71d57abcae0b9276443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24755795b3ec700b37e7e684f599dcfa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba9e78f37292d20d1044c1ae21dc4d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab86ed965af4af26f905e0047b1d2e0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b18000191ddc135253b8130673e06447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9dde0c485bb9011f378c493921e47448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82228129275ab6e6d09a1bfab06de865449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb46390637c6c65943a572a624103a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c532d81b0ddc1c3cb24967e70eebb7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384337c25a32ea3facf0eb7b72819f8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ba0e25dd010f0104fbc33f226d81a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b23bd48fae9260f2ea57c9798726c9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c38e0ead6193eebc65f6c11a791fa1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8e883585a6c2d89e56a3cd297e78c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a636f8b57db0c1965bafe99d39975457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52998559704b2b044868589d65100f5c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c39c310ddb2debf617d2db0a06935459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c0f28f75159eef520ddb84d21ccea460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e11e8823cccb6cd5ce4251a0138241461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed1ac14b9c24f8452b191125ff159c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ccf6beb41ad27d6c45f52337a0112463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4509e14808bcd695b7161932b60ad5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21cc8eb44406096d90412cab2b55ea465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638dea45444914e00e8b94565c27541466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17df3dff6922525bf9a6e0054bfab7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9176d6335446594b67e15ed82a89c6c2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14153c40711b00c13ccd3a6d24bae39469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac77977888aa25650bb9caee89f1be5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e44654218698ec43429d40e7e5158a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be034aa981308650ab151a3bf6afc89472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9b0f435d8b222f767335385936a3f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb64f5af6307f87fa641571c025aa23474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf3b4bc44386be1080e158501246cd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f802fb6bc52e6ad3588ceacbb9c194476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ba96eca179382a084b247634575f3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae76668693182946374e8be25522cfdf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df729f100b8fba170acb273b5a246b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c11ebb5c5098a8a66e59738340e9c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10c4c4420241a95f50ab79ec456fe2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde54f84f586529575dcce79fbdda792482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e0f4ab0f1ed57c515e7f72708db4a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e35d39bbe011fa46837328c39df39484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60bf914bfe4a70f5ad80feac1813be5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad18b729efbcb5cb301ad52d0a8820c2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e33a2cfd6b10f6232705fb2554acd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee6df9c4342e7569d408af025a9a9d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b59d67dbca9730a34ed5e19c5b9a43489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c275e4022ab5e9973518b375f04ed79490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39125ca52dfd0d49c5577cdd3a9dab82491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59dd9a42b9f186b9c82afab71886ed492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae420cc063e535eb17e9ee656b9373493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00290cec32ebdf3adc9624475aa2bd3d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf21999f5779c6c78ea521c6d9ac37f3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912f7642d8cfa43b7baf116c2a72923496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e90d62c4c3248bfa9df48aeadf745497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358ce2cec2f88468b21884c8a3e2577498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1653ad6a7df677952b6bdb48187b87c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4fb37abe74ab4202d40a5dcc349c9a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd78e2bbcd7ec0396bba23aee4a16c6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed261d47824dfeb9ef0763ee1f7850c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58900ed58425c6c8187c64bd4e7d96e2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec43606225f2e5c9f5088318cce22a5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0431ea9a96060f191703483ac57e1d5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ea8c28429e629957d583b4c2b6231506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c58b4dac9537752675cfbec4cb637507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea5522d4e23f8a3b4b71c0fa34351e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe1aebc1256f29c2f510d23592b2f9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56215a54d9e4464196fbd3983ab9e43a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a33ed79e718ae5c0f0aefdce2933253511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9680d703d662cf4d148282e3ec15d5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f033b0ad30c52c20dac3332fa16e00c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e4f7537456ae6c2e31de4bcabf684514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac883b3845a9b9407a3c47ecdfd6d5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f2f9f161df0c2f2a454bdde96e0f2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a02577fb0498324d07caf3c9d049a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0486d4f57ce268711c3275bf4dfb5c4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1befb7d86230788ad2e1279280bfc6f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498d04e25cb8537474b9b1b4bb82cb3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f41a905948eb3ce39fc0343bfba29d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dddc4ca369e2ab11ace9d5bb7974fa4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51d0ab4a5f64163a04304a03515db1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7d3e2e5e91ca37f0208a322c62747524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b1a74784b1ab9c029af82c08a814c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4596ce4be539413d88185cbbbad18f5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd464b4b4778b767b410c494e347cade527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbea2bdd554efe422207c8979e45b0c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd601b2326e784624b9e9f713b2e8c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d95e309ed1a6baf3275cce490bf87e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f85f036403fead6f3e32ff51cbcad531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db0193ef172cdbf5b8fb65718d4fd3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244411ed1239a2c036ed996084336e37533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d51bcf365bd1ed8d3a9188c7c92948534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f8e16aab4486b70e1799fa99fa111535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd149140e35773be05ac0e84d9be5f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357cbfb57197bb124f1156cc5c70e830537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb9e6d0458a2e515b91810205d2973538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34163462b05b94f2d4ebd43bdd328ee539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8619c79681c4b561163a8777cfa6a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d17b406921e1d57052326132bf01e83541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b530855a90e11e96448c712a50401174542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cceb8962495757cca1bf1fcf8bac42543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f46318793011accf0a11b52d6cf8d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f338035e71c747eadccd92edc7c61545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f19e1cfc28a9c06cf64702314dba0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe3d2d144b336e18895ed0512b2412547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e6f0f1b850b7368828b52248cd07b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac547ef1e79282d719d80b1d4032d33549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cfd2040c4e3f09e43c85e31aebcb24550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d01c9a0e74546690968a4e170d677551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b9a7b4fe06cbdfd0f779b237440ff552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c07fd5858a842c8fb0a32cf1e4e463553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba570a0e1447b3691d4e911fe9ac062f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa436fb49c6a46ce3472a9a56d21c7b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15264889ac7861c015fe296ff3ed305e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bceaa88b4d6e27904d986039cba3d1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb4e8c97c28b8f6e210cb6d45ba952c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115f2f1caf55020fc2bd32ad37f670f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf868cd4f87682271473980a664e7f1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae981591b46ebb1925ad07bf637bc0b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f1682f645158121f8b52459ba148b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482141d09bded6884d3f95619e03f75563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1b7eef94550b36a9d1365bcb3f4fc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e827b1debd44f0a292acfab482f495f3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d3a0111bf7038e86d7561993e4bba566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336baf29658ce643a5981e95cbdc5a1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ba800dc4b177675fbaf977d5b9d46568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c4806a6725b750f469905a33bf436b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4717ff0ac4b82c4cef6f03401b03d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87563cdc8f58f8da39884aeb120d6ed571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86f9e7c102097b37f73b4ffac709b9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de185bde0b9f4d006dbd333959d4c99f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e5153da5f85c60304b02ef1ccb68b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0ff09d67356c2a3fd31791030a5dc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f398133c73e99e0e57306757a89ed576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240b7ee463adf4d46f066e3adf86bc2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d4aa32c14e3f831ef8aca3fcb9fd0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e36ecaadcf69fdf895034ddff3747a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c9d14b5b81fb6751ab2522155e45b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7e3a681ffe35ec675d398bbd30072581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f6dbc633952a28b1db05d024c8c80582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d786e3913bb8c6c87c8ee1617452a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa794f7fc514f856e6204c4d281414584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590f5642d4ba237becdeb3aa7725b27585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d506da8a07521a26e8da43bbc3ac02c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a99310cf86e4acbff4071400659b5b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e6bcbb6286db7b188f28fc9f3bc9e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895dc2fe548e93949b9541033d8047a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc447018662a215d76655cb4fc2dbf42590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db2d69065339b922e591e26ed512cb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacebf44306ab1a0d299568d3c383cb8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906beccb418acaf6ee7fa654d9f2a57593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98819d5b3ef23ad6329dd79430f62ab6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf7e94aec2efefd8638df4d158e58f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9452a7c606d91665b0037111a079f0eb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e92708d1c44069cd981dd32db5b4d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf9a92a29545aca03dd1538f99fe0d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe90c99ddd7d9ab466847a330a67930599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ff1aae3c1fe69bad56d79cd1dcd67600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2e13711913348ed0b9ba1df4273ec601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac0b4cbb8e632059ba338a5632a19c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec43f2940a6f06eab71fd7e0acd948a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa852ae8f6b707258a42f1e9452183604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d18f747cfa7fe1fef511dffb7c4040605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395acf7bfcc68a39347f30e14cbc692606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16173eb3c48fb2b742081944c8cc255607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8bbd0f52ad2111e56b02eb2617359608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89b75e5892f917bbe5e915386d1dda609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707540927c4cb1bf1531ce5578855212610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8860d3092093e09fc52de9d7b47c9cb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc595fec386b4bb655293bc7759d72612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5da6e9f8365b771106933ff16a3f3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3297fe66bc0f271f95d4da83f671cf6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d1b120959c00f1c9f7903d9bb167cf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24dc6b7bc7bcb7944b76f224a254f6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e26c4a3637a7b40f64bf5ad061e6b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46c00ee2f0dfaa93570cb02c07ea92618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a031d32efc3ea6d7b9617bb76eb524de619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974af68ffc05c91f2e7f997b435e3b49620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3542f63bf1c64f2d8b7624bbf28027d9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36722a77ac78ae744992ecf91a53a949622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a139fc33c881ff6678629fa6e1f0d63a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ff8e9c18f8150ac2d63ba8d296530624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b48c9f2f6a9b8fb894502ecac9bd3e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7780e0065871d1d7b294dfe8cce21626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b8de3e717c771fdc1279e9fa399c1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e6037d21658b658959ce07388fd54e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa5164eee9bab77ba9d95979a5f972629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e5308f38cac6eecba8cba799cdfaf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaef5377f0185cd3e6954e4924ed258631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b2556be00d377f6d17e60b0465668632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558c281e3a00ce3d9f8e64a0ae166f9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785bf718b69556c376e61375cfa83ff634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba06eee0956c07acc09ad57bc3a809e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c01cb2dc09b4fe6333ac474db0910636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2c497108dcf0dc78c8f63601699ab637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff158bcbe7d9102a9ff652dc861a914638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3449202e3d64591cab7fe809fb3e7ee639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d816e16ff60270773adf22da8a8c9ac640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b4e478389a6262b1a69524fdce980641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc5f1cf0a7355063a00a1d4aa2abf0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6761722b98ae14e57fd7e6b29f818f79643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e5be4ee7dbc27373064e9e0502910644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dadc7d733c51d06ff28e8a9de5e3f63645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f986eb28aca5213ba5229b359dc53de646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc2245c96eb5e3f7946d6bff8328464647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7ae3da81579bd088aa2503841822db648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968cc3f993f32532a2994a33810eb96649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1e8a27b8990463f242b2daa4ff0fe650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10332b05af5dd9f9f3c158ba77257273651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb89759618176aec2ad3454f40058a6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987577b7d9f717a548e029cc98504cc4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ddd7266f5b5ac30cbc051d1767588654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5b40a5be5c2252377625691a69a54655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443342afb2c243dc227b1bdfe2531373656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1623f84bda9d7a9ee23d684db624d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af66848146c9464dd48362b9782ec2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357f9ddc90dd4922a2da074963b7b05659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286fc090f1122c19caa0359759ae8ed660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285192ba05bffa7e3210df3c53a757e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0604f6c5782766d2106adca52aa5da7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b3b94502b754e72468c978f368d6a3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f4446d0e8350edd28977d25cdd2c78664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da484a11d80c78eb8da54321f07df5b6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21529184fd4b85c7df2c3287ebd87ec6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeca7bdbcdbda5f37f1f4d9a1e2eb5a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfcb5540902a2c6502090dbf1cd018d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d005670250d1e4e29e4126ddf56234669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec12d67120483c02f46c8918c3682e8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0185df5ee0ad97946998b52301eb56671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b27e5d56adfc77fdc367eb445eddcd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c79bf81704be31b48ccb15e8943417673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766902b300bd61239f6b05df4bc4eaa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5200ce0e63256d5f7c3d1bd3c790c6ff675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a216a286c41e1b4776f40534e617e82676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00119a30b7ec70c95924996463270977677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f731d56347e04ad786f2501e8b473e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749ca7fbfcd66f8170d04a077e38d23679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155aec91b40f11bc6ee8ad281c412cea680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e805ae6181b1f046d441c746480d5939681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9ec75c21bdd3f79e3a35bae0f5982682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03367d60a768ded9731b05926fbdd826683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f63f5d0efd971615e0ce12483458cb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84944b1f2f61668cd7a1f9f6215e15cb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b3e4aeb91bf97468bf39306d94378686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5ba67c412da573a011e6aa665429d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064c131e1d4b76d8766728ae51addbc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd31653fe66e9e0ff2750b91126bd11689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5f1445ac4d7be28d705408c00d97b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18388aea505281fdcf4d9cfe32a46091691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00b2bf652bc63b454bbc02211c90e7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e19f6fcd30f43c7f574ba8033198a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881aeb341510230c5ec2760673235931694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9309e6b6fa6c250ac7dc38158422e4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf30933f4df9920fc32ff13e846bf8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7534ad745226a81d87ac4474a0ecca697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d6bb10e21a066f5bca4cc5d2502f1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8fa8c57a8c1036e7add2e14c2211e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede71527bd087c0fe667652ba22df76700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf986ce000d8eb92618ec283ab6fa8b6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac497501885213425cc7a96e9a9439702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64576207ecd71252b2e7c49596ff01703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1efa47a9b071048952cb0a8ef610334704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de3b042e52950c09337246f7a019c5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9f328025dc92e9e462228e3c5ea51706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83234f2c033e3888a65eb7bef9bb036a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e75c5da29669ac383682b7cd9b6df708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e292165cd802bce74acdf419c1fa0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a017546dc62bacdb4d6744170c7051710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca04d42598b494421774f7abe9b1d0ed711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0ff4fda22fce67661b8090740b390712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2904224ce377addca85ebea2bf77065713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd7e810021b32b70d7430fbf2833b97714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b9e54ca97e3a6e4e2fff51badc7a7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7b7c934534c0c8afd3a7ea03cf68b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99654c85062fe0d79c3a51080ffad2f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3274b87fbd89502c4a6a1dd655ba0b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b2ba4d736a1a38fbc884ce78b9bbb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207911c3c29163d8b8b8a0795f0b4eaa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0740c76a9e1774bdf8cab83c40f31f2b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ffb7d52260ee1121b41f1f5b688fa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dcf79faac7f66a3e084baa376edec9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e69ca689f74393bced3fe500be1d478724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44a48c75dabb06bfdc3a1a4510f0a3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190539c4965fd5153fc6009926dab42726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4afe4a12eec6423244692ac71da0a5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d05ed6c57e890872ee62148248b43728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393bfc24f817bdca17eff9b8df5a1ca729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3b1a07d55c1868864709eb23d8a2d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188c793658afc3e5a4abd20144a5e1c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04f7842944ab42f43c7bb457edfe19732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f64da2ff97c23552b3018258c9b087733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b88f1db4a5b3f00c8a8f6c9511b4a18734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af77e3e14004837a3d0b22a5f362fd7d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f9683723d4b494d5102a8092c8a3a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98533f9aea721c2180ca2ce6f1f9beb4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261628a99706eb909a39e094679452c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9cb4819f3f22ef565ac08baaa2584e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f099faceeb9c0688007145a008426740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e513da5f1fa2d88d3eb02c822c62b49741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf7a7bc84fcd90d68b69ee66e16b4e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ddf82d37180749f87488a974cbe95743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef15d3dadab0ee84b609e223ae63eb6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543129f1539f9aa75f9e88cf783d754745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c1db8834a492d55b4a9f98355dbcd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e636fb2b6ab10dca69e33485fa8985bb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b8a50e282ffc4f06e34ec59bae4e0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6c10d31946283788bcffb87a4d78c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9829099b78f8a5e174dc19155a4053750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ffc246c12f1efb3db987d9664cab1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d539adca76f23515c68f3e90c7a90d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81eb798842247f0ac0f7c27674e0bda753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe32d95d6272e07aae5b93436af6f8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebbb27c73273408cfc1126172b5eee9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dadf167362f16829de951e69ef565e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf921ae2e3b220688455cff529abbc3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114deabe452e8b1d9e65cae78d770dbb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c41289fa464d4ac5fa10d6d571958e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d49db34ea20726f0de9ca69423f291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19691585d506958c4cd05797ff126ef92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb9c48d65cf1e371836dc2d3ed88c9d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9933af7c014e1af65dd9fac9158b7f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd988eaf472bfb6173fe7a52a73462f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d56fea6193db805ff62aba195047086.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a55538230228113ebea6731b1d0ea897.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c9be1503bb042d48ea55b853108168.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8002b133523999f3bc3d2ff6ebe86a29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa72aee7d47d272474ec75450046ed10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738aef443d05060799c1d818aafc19d211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b2226a74f9fd7c4a18ff80eb3d61e312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96138a514c747fc2073ebfb19756ed2e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc26054cc8980c2ecef3e56e84ab0f614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c9c06ce3364b3a753843befe6602915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998f985a92f278f37fa16d9f2244ee416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852849dacdced21ce5fbdb002a7550117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd1d672f5e791ba0eb7c0c515f8e8d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa120a9a0757bb57ce57069322442f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5447fc4e7ce1e919b3f88ee40e94fc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ddc5d6de6fdcd44e5edd4e373daf5421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb89713a8752abc0d84b138c89e6409e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b2b6012666bbe2b7e6dcb7625994e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86fab4e269965a1358068e79127707324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc87057b3c21d45d9252c8568e015fa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1491f8c735598a00da7809661d386026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537181161a779962d79b9eab497b0c227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180f86dfea6a01ae3a54421f2f1eda3628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc16c0a09226765a1c452464987adc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17451ce6cad17f2eecc43e61db812230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea14968dcd9b2e1e8228f8afe5a86fb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05296238f3b6d81baf862d5e9ca6973232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c402adcb7bca96e6c99cadd698bdf333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688f239ee5076d993e307b0fc27782e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc601c151c69eea47a8593d1c60ce6e935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211e60e36ce808a7974d7adf012b2eb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c18ece35bccafde7a387b8172a06e337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8ecca057fb6bb8051401a7e5188dc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3abe5ecbe3982c0a0742886a388bd539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c088e48b6616d238f6a8b9b20252240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5327d4a465c2b29677450f64d22b1a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700cf27950e9f4deee5c03b784ab489542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77069ad041747eb92c7d46a5425ec9543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3249e8da3d84fe43d6f6619d968f95f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda5cd5a02842b0b4e23b5618f57a5845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a3f5909a7847615cf392b5ffe17c946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a457f176b92dfde644920a05ec7fce647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9a1db9bc1c7365018e7a8478ddaf748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492cc1928c8e520016a4ca35cb2ba9749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b6d7fa831774afd935b09db294ecf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c5633809e494d6400de1675737c1b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d5c396203b23ab6c8635c22bc616352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1ba469403f52a56859012a06090cc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c68342669ff93574099465baf708454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a8e205b07bbd2547cfb4b49e4110c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ba719aecef89e9b8da148e1f0171f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e3209e0d13b32c04c38be7c841f7f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571406f8df607244098d987af0f0d34258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94667eb12da08ac684bde9c15a30b84f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7887eec6db08028d3c9d7d34896d2f6660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c784177e0300dfe85105ba5c2c28e89c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843242ef4953d3c5aad2878432c515562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05eaa7cf0a850e4f2353e20a9438fc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2456f0ca25035a98fb7ef2e02433b664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d2618822eeb86b9800dc0e669980f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b711b2fc5abf0b4d0fa203c6fe8aa466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374d820674259224820c9c2f25d91c167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c003ad8a1945aa4544c99047908324668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba035fba9316f70dc372509fa1ffdbce69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c59438e59d85374dec01640a88a44a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540fb669d27f5ed4af127e3c06cee5f471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e16ad45220d09377d7fb06ebb9e6d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21cb790449dbbfdac261fa87d8d25473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62662650d578455476502e3cb6b61c0474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775698bfab042ea9d7d6dc57035f58575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239cce862c3c8f4e9a88a2ae954f350b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289278cd9d0d1615c533943fdaad3db77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f006d72600e84c259ed5be03e4c372978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c71532de2cf62f5729e250f746f8e679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9e7568e304943448afe3e2be1f33080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4bb303835216e81174778077dd38d781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d4e49ee4b16d7e9188b1ef4f3d66882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f38520c4f3c2dd0938283e2d529297a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30f3605982d8775d75a41740b618de84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a34c9e91526da3db87ce31d32fe5485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce80013f441c0ef7b31b83a4543dec86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c694151169dbcc453acc338ffcc1c687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11db61b51b564b74649222c44b493a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d81bb377bb7e68777346b6f92710689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0ef420fb95dbe3e99f801ea71f2f990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b02c30edfa65ef66b5db39bec54112991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c300b2b5f94fcdd496ab4d3b19aa26792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b91c7f2103f47a6f11783dfe0c23593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f625bc31294422ba4cb8813bbef4f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ccfaae36451a0b97d5bc1d96bc4ac95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd996363c1a600ee46e7b5cea0227bb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60596e743feab33f4b7840d3ea0aa1697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278df3bd0c84ed7ac6cf646be7f108a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1879ffc4ae3a0d28f62105fe00146a399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb6dc3965e4b382d939c32bdfd0e4a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df38b995b99de769df89621464db92a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb1c0758b77e7a78a54e511f439f11102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd17b1aec7b02921f01854f096583584103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a82478acd087ebcd386ca97cb56083104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55044a052a5c748a091a3735a0ba1e69105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a443e14bd3c0cda737e3f44aa80a6f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca749dd0a5ac823291011c1fd48f77d3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784d74f58aa04ce0bfdf74d3845ed6a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ecfcb50adf6d99ba9da0c72bbf5433109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a472e95d2a2185809f30c57127883110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4690d1d6a425d60552ed75934ecdac111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6c4b2ad427b26451b0cd29b4b6041112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff11af5fcf2f58e0234af4f3a14c0ff113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1cc560d2c0e653b7e91f72b10c7dab114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe373d5ac631c258265db984a91ca0b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cbd946ab4760ce0efe6998c31b2a27116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926679342edfb0edd04d2654bcc23f4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d266ebb92624a6e07503a33efadb42118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4aa8cf74192afda22c92bc4580dce119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2aaa05e65589ea6d6d18e6f410b6ad120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ceef12010139801e10fb1e0d7490c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0bac2ab85e51ca4618f1426010884c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06bb07b51bb088972e36f1f9b830a2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860154527fb3675254314b77f74583e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16502aa837f98480da88f68c9a08e05b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c236fe3b688ad5ac0a1495e0995d396126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c6dc2f0183cb178e91c5cd11c75803127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76edd5156e88ee2820bd8e2dbac26f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a790d2294a85590e9f0137d2df35a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa473514dcd5d37127e3f07f275f96f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f22e9e1c20c842c8c1a08b058ca86c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad378e8d8c7b152125a66487d9c0b349132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229041076b7566d202531616c97b27d5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b4beafdac0e1ac66c04764880abacf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b724341d5afc8adcbaae6d0a87a5c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89babb4fe821174c0d4c513cdf8b5f62136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ebf639d267269878d9abd895e5d221137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be765bfa6931034d6f9248b7f38514138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74424a8dcf6da21ae2af503f730ee15b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d175559dc3768ec148b3271baf57f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af18811cb4a624fe3733c249faf26ee141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e977fcd44e9eab84040b77aa71739a3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a83319bad875a4b1b0089b6b36a30d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad23e72d5ce8c24e532407718ea857f9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9accaaf99b67aac705866797fa4983145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638ffc1c645e8f1caf4a139668788d6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c4b57bdd3993dad1cf09dc5de5e17f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c69c623913c64f449c3917a35b5f3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce64e967b76a8d8bcf3eadf3ddf7eaf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6cd04541d175ec6b2d308b6aa9e82d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0125771bb93bdd850a9f828fa9680b7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634e33810ec1666ee2526dde20ca2ba152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52648451025706f6b56bf346a463ac153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7630e61599d6a654757aa63ca0b8227154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16588c65d5f2ef39c34c884745b4b280155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff59bc61745663c2eab04d688c1b106156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b4ad4ad4a66c8043de2d67809cac7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e948889b1b4771c4dc2a2fe07691a7f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b6799ba3c586c007c55cdb325d684159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02a795ea0e4355d237ba7c4136f161160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76067c8f5a2ef9fe62a89f693c21860161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b441b9e5866cf6025473ed6f6968b6b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee13fa286f9964356ac1d95f5aafa2e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbfd9d1033e36ed609616b62134b7e3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05240e2805c4a1f82b3e465987dd5ff5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c1e9c10b4750f56b003051a42340af166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21afe5fb391380c0712588d8936159d9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706c76ab8725d3cdd02e530019916bd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea6a96e2c50f2d43a81c0416702fa0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275c1a44e3a1c47308b4613d8d970cf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503c6906729916637994b214bc7bee2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43864d277f3cbb2755777c9a7db4c795172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f4e2f0866ecfdd96d51e2dffc5764173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca06861afff81ca6896c55defe10d54174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41324d4824f1529edf30ae4165dd3a7e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee1d249511235946fd4ce0d2065fd6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b12f19e00fa55ce19aa82b72b13aae5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9767f4b8808e71f771bd3ec3938bde98178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c140dc0b1efb0603f248b19e5ac04ad179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747604f1790bccd491597931071dd821180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062af93cc3032a09762edc13a266210181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d1b63766d383a3380733ace1bfd5b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9153f3c4f57b00f10a63343303214bc1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54f31cd26c88eb76d57e4ee1db2675184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a5b68f4b929a54aefa8bc1336a094185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5c74391ed63b116552780f8d8f101186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d957eda9a37970b0ecfb8a8b570ea187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a40f8bfbb9bbe6fd51ce976681f58188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8185af3886f24eaca90045b4aed0f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc34133a618d9d251e439ce94fe094f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf22d354b6662bd9bc430f2e0926cf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139cbbcc81d8cca9c136dcb5dc486f75192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd2dbd2497ab6a020375d7c0ec198a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210cd63519ef49cd3239ead33aea8b5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bcc942d28abd370438e13abade7dc7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4551311bacca562599b3c6d8e53957196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a67c1509eba490100e11ba240e46f2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793b0cfab459b1d0308aaabb592e8fb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a16883fa80796785b7e4a2b3936f0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc4660725749ca58c809e1d5266199200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75742fe06b2b8f95a347c1c97e3076c4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ac43735f808e38a540e6dc890088b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328a6c8089fd790ff25ceff36cc7419203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8df038d218f41011fa80191f7cbf2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7ca95007177d2ab837e30eff0e1ad205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d6f95efcb59834223e22bc37b8863206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23c8c18c454573570978e4352bad1d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc9cf05ebf5351bfe82a69a6743052208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d634746003cf9c92495eed3950d74a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac1b9bcde7f8d400c0b24227c47220b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f11ca82cdf1b1fb0cf5b78d3e662db211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b8b82319d0918ad15e5166014c1c06212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a726469eb5cb35eb605569d8cbfc1e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498bd5d82276f895f83fa3b14c78b66f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1823c11a07e865d4eba7a557ff7ef215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad217aaf6a0585b0ef915043c61bf3d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96163006da880743ee031f35f483efd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ab9a3943439697477135a3650d99c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f0af286cfb9cccd95251c048d4cf7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba24a73922a1606acd7c3073dd0bfa8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6695f60a55db951031380b6fa4b50221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0abd49386e8ad2c5ef5cbd08db24b3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aefda3fcab957920e0ae0c0bf25ba5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22fa56937f7a5fb23a367fe1740c6d1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d2bf30a1ebc5cd7be671333b2fdd0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12bfe7105eadb80ba1c0cae56bb9378226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa3517b518a12b1c992608a00eef8f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb9b34cea672418e74fdc2cfd6ea9d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5b129e163c1e1088fb9f21177acd4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a976948dc026dc7e0953f0f3e6660e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f423b67f68b3417c4c7fa141193f3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53752a53e4da30f86ab0890b9bfbca232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2604af6a2f2292e0fed3898efd25b75233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95247987931f9fb1abdfc820cdc36095234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab3e657985956c046f3f3303b69bd9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b2aac0579343e1bc32ec4f634967f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ed3d4f1978316c31790e027179daf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef927df8727e1dcd0ddb1692b477e7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a36fe60eb1e58015698db82df5452239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3071f6698f54fb2de9424d3143e363240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692cc6ddf1843d23accd7fd78235036241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ba516a365c9321c0d9143e33b94b5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1243c873539b1c9183a9a66fac38b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d8ab8ec51358e75bd9e2d4bed9178244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dbc403c4fd5c5978807711450d78f2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ba7977208f7573059b30789f1bc08246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03032a6728d7cf33015af507f17c1bb3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f256a234911661ad57c4ef6adb50a0b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f0310a980755c7478aaf0b8e1ac7ea249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43de34e0be0691d2cf9c44911974ed0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf336bde0208fa630b08255505812e9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a172edc700113b2ae5f481b20b750504252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab9e901da083412e20360305df18f2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b91aa7606a11a5a742be80bdfd16ea4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41da59713df7be2903431d2bd1e64c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22570a038cd08b6fc9e6593b01cea53a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb7109dee43e820e949c9402336e6c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc851cfe9c653d683453213c04be7b7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e42f39ce26c2905612e9ad1f5ba36259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275db26f00b62867bd196602dddc91b6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a07a61e7f161f21ccb0350c1637fc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c165859f3e419514c7daa7096524a3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838469360b8a439e87abd3f45c79ade263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f516580a9e40130997117ea7bd5fe3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83c6e84551e9c017c37ec3cc059af2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5c5871d608c2fb87a90c9f0c7c4b0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962b03c4d77b80e8f091a83f980d475267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e950dba087e06460efab60d0e890372268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363b67a3d354095735b024ddcf59de6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d12a8690730b443edf3f302366caa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f517672894531aa9a2677a4e9448e76f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff12dae2240571128ba59c933da9a02272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934872ddd5ef13544f045d873953908e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f120f774491bfada642d22389663e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef9d22a88765109c319ea122797714b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad33f664b902190868ad0fab0e6834276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90408162df26641c1f59897ee5b2586277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21bc78001e8e9437469d4644b841e8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768c0487a9ab0d3bbc9c4f3b808ac66279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5553ee6de81bd1a9c8202d03f3dd879280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca0a0241643015365ab9c0e606f4b4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5fb7a4dfb27b04417fe72940757bd5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a29370a002181f044d106ddc72f989283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117fdc996b07e80107eb23d77b23b75284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471df028588f4f5228aa98f229ebe638285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed371cbd4c542335a7db44bfe4eab0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924cac12189016742b64028aa4b79bb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d60cf3b5e638f58c842b08eeaae3df9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf82fd08e76905ea89b09392940cfc1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67eacc00280e79fd6b695f4d68773d0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad65a658d66dc2e4de840dd0f31eff0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e06ce94911ac14f060dc186aa7d33292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662aefd0be7d1a9b5d15d288a10f9c0d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defefd68e3defa6d942239bc4c03aa37294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617fb156506e6fc443a834ae8d99c23295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e29e750c4226ff2fe877af7ce0978e5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb326769b137d7da2358e08e258a2b0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a60f549c4fbe689d57221741037177298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9982aadea2c3d23b5164ab20f53daaf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d49d5e07b84979a5ba923981a936f0d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec2841d669e893b84e440c8f48ce62301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a05e0cc5841b7bcf26cea210a3d99302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002fe24962dcf2c0dc0ceedc8abc891303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a545f3840ed2da5a530d5b434a4e0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f16b40980f91a1858221c2ba2a338e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3013b1fb9f358b94ef09e0fd8894e1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d75d69b0b796ba10f49799c44502eb5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee3482e15eb4929325f5ab0f1f34482308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d40f5b596f3ebc9a14a43c92343bb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa649a1753395cd10c1efda8bbbcec7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f98bcbbda949b6f34b05d5737395b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed8c958979a406c3f50546197185f6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761e65942ab8ebba8fdf112fc578e17313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2909923012d268508b17c1d86d725ca314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1458e74ad37578facba97c87f5af18e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9c5773c38c2bffd0739004e88aa48316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0f2831293481e2dc39d30897a1dbd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86412ec4ac9e921733bec5b1fab5192318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2bdf37473f674a323e6ff4d072d5a4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca829f671276025c692178a215bd6488320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475bc2da73c9985aa9b31fc4e5dc8951321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbbfcf445343e4bc34ef2b56e9f1b30322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b800e8a43a8600111eafe83d5bd943f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45149c60b469df7bd835858ce3229d42324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb41e8864ec7f6cef8bdee0a3999d9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d74806ad3bd20d74252089f8f898a9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec4a843f4b00c472692a7270553fb25327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5664c8e32a3969884f7d59da09cc2363328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a2443fb8b0cd40cb9d442049b5bb8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27326dfad31f49aefd6eafd71cf750f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c893da749ce0605679956e2b6341c623331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4182b2dc4b1bca9f6fedaa7046a5327332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d7eb31f6bf9407cde5e2e3b641f7d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ff63341285bf74d7d464492728a50334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669d0bebf5d42a4d0e93a414e59c22c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1316d2e9b54a8f74d4ebefd91174ac336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ff928600b866cac02f75af7d5d616337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00604217a7dff2202a2e0cf70ff2669338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a477853e4428587fdd96e71e6a110f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac02f315a67da309100b4931e928c0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074b8d6131967e388ff4d5511658817341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa5b2f6a6ae5b37d7e12f86d76f7e1e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52ce7aba32a7638f44160a66f73de9b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1ffcfa90ec0145ab3d9dbce617fc2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf0fd03528beca0970fc052d480bbd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ef55915805b5f59248a397effe649346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5db33d581839cf600233ad59e5de4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9426ff02b47c887695b51346f3bf64348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c447cd68067fdac636e4de099b8423349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf8fb40ba656fe6957f310144f6970350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf998526e4d435e7eb16019b54b3fcc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d445e976569559bc519a53041b234352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc37e06ee37ab95241835336197c284353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb97cb036508be5be42d8a640d54c0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5444eb3dd3988b94e1712edf4c859fd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af47599bf4df6b96580ad2eaf494ed0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ffd55ba9b4c8ea93f687b97477679357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa08e77c08c0b18998f553e0cbbe12358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dfce5203513becde63fb3a332d199b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db6e0884e63c8efeec2eb0ddda331f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2c09383f8ec5fd00236f9c43cab99361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e403be6bb0a1bce09b99a93cdcb6f2b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b916a40114ded253f07051944ad83aa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32b8142e495b05207938633fb9c210364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e175493cf7fd7094ef4ec95315e7e1fc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25b45e896f6ff601cb948e9c3dac63366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4998da0f9c13de0e2aecbf9984b95367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf757824b1841100339cb40464adcdef368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261201b0e50fa26331e6a5da7bca9f4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df0dd703d12a747a0b3cf26509f7b76370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ee55296266bc3153570349c784748371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c0f0b6e8855c5d74a6dae4c728a84372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755839129aa96a7d142b7ab121ee332e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8225331dde5450149d35ff0f84f703b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d745ffc736e7399937a49fa70a858f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2d633599be601f6a369fc8cc079df376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891cba29d8de04788dee9f23b4e37644377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8201aad7e5bb01e515f9fdf2897882de378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b876a254e80e3a27b72a4b0fd699008379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a60b84b774913e67d1dd35b3ef783380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e55dac97e69c606d282c987fe0002381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a737425458710a14ad2a6e93ed65e494382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32f7fe757937ded64fa36450a420db383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd3433fc2abeca39075c8a929a6ccd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdcf8d6a73c4622bb94ddf776575387385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774c7a6722f62850f3ece38432b0af3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976bfbe822ce99f8a243b2cf218f1a62387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4ff49ca61ec84cf23e90d9d3d2b22388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a556fb410d90682d8a6dc01e99c18b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084d74860a4a9d796d7caac1666756b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c3bfd02c93e8df511b55750f3b948391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a138ba8e80d808cd1447b6c48c12f8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34121a01a824269011ba351103df36ae393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c06395936b5441f3ed50383e706a41394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db315bcce90bbeae8deeef08026c74b2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1ac52ee4ddf8ef0c9df0fd5fad3ff396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617265ef17ab3b81a4959970f0a297cc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb746e9cb512807cd3d3c9f99286ef398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be4ad3baea92be29ae59103df65a73399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc48814620cc606c120963f2020a3e7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c711d646a68b475f13e2f2df4f4c25401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e36694883be5e0620c712b250610c6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbbe74e24d97cec6ad32930eea018f6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871fc810d8097fcce8084c6ec0b6816404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355dc1b416bded77218660cdd7b903ac405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eae0e06679f121e80f5b1118a41930406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afee7cbc9de4e9f8ba91699bd9c9872407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f741b7ed833e03cd53a72ec3b9caa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869a67a12070c86df0098185a19cadc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66057a1cfc4c01ece31376688858390f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af0161c27ba02d01252c3cada4d77bc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464258529c169a9b5fa1661a9826fae412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf7aef34f724ec9189303c22acf6fb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e94753d3936e2883ac50bbc643d1e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5258cfd9ac7edb80d71e8141092ec123415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30779004fb82c730b8412edd85a86917416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94200bc6eedb0422569e68f212ac5cf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caafd7c03e9d2854b866fe526b0ea058418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be32c251aea5d4800eef3648debb738419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31bee71c2388cc8e2e15112b0c8f2b2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ffd301c7ebf1dd0fdf3eb5c892ad8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0c59e0391412ed376930b87edff41422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c1865655e90f25a53bee3586924d9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941617dfece40d20acf0b673ec08f1ba424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e63788b4a3d3ecf6dbdff957ea43b5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99865c9abf5fc49d2c8036b366fd0f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4578141734f22ee839fa00c45080b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2dca92c57ae96e128fbbd5b1bbe04f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999971b2b6baf71997b6b425aa2f44fd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a2a5c6b6be42868a994d6d32a3feb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a55b6e344fa116088c1bdb808546a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ded6dec415e854b0faabd05c5735f7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb205d1c907277f6b5b1cac0c39adc2d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b56172b19c772bb9549a40c6687a188434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58725bc7e4ad4cbcab07837439cde2dc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75641516267e68f47a71481c29e2793436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247de9563d108ef221646150756407d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de87c558989796bfbf87b5e42a5702438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3a19f78896c7dd7df5cab12650cc3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4add735fdf4e65e34cbb0215a0ebd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c37ab8ae7ffd122a529a651c464dd7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b776181b4ecbc38ba790174f485757442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862795774a6609316cc01725f44440b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c4dbf5d869d4c6fc8a3818ae7a4875444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e576d96181efc1874cbbc0ae723fa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097501a7f182bed788da037e089aa9b1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca2375e032a0722033e176f47eca81447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e1b8592e30331942ba25cd81986ee3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7279f6532eda34a3a65399a19ccca2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63073f10a234933ddb81e580b03ae66a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe8edfe91f4bc5a51089bcca1d1f5c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b3502eadf2711fce413de2e44e83f5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f645ffdbc9169d08b76e7cc6ddc39aa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf61a97258394c433cc98d1405b8e4b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31dad69cb602bde7d7beb6fb046ae3c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab08aac5a5b82eb73a127b6b0229b84456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0b383f9aa572ba73b817ed61f9019457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c6eba4ffc0b0f03188ba0c1c7fa992458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b035970cae506a4976c812c0af824b2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b681ee689ef12e70eff9698255c1f43c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd961d51eacfc573f6272660d4c287461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11462e0e68519710a9b033b9bfebab7e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e1c1d0824c10f1e8a87a705745061463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e1254d6f588057b504ca2f389eec3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c0fe89ae560dafac8c236aeb959c9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f7177de5626bbfa462bc921e83414466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b8ab090b0ef187ac0d2238b0decb5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490992748a4074b2c4046e443604026e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41378ecdaa743b5b47682d19c9e69ba5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6d3746dde0e33d2316ae725c3e0e1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80fe9f19fc623a919f8b20877ce32d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924fd5053e3d514fef39c94bfb6e97e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676ee5446c14cc74ccc0748c73720fe473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5a1d5b8c38e00e58eabf085df1290474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18527b7701b837db868df7a94e38e278475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e32c6db272a5d5e639ba1c829ce35476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7617928792d82c860d79388f07e7a8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec06dfd004b3b8b62cc7da9c5c52e64478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910fc4ecc0e86f5966e64baf1b008d7c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1595e85cf50a6de7185bb2d439439fc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692704d76eda618aa69bdbd15ea8f46e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e638fdb4e7587cbf4069164005f4c4d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d13ee3e3de5ebb5544464c7a0e169483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78c3440e481c1ce830a23b568bc66e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649675fe4c5333f8a9cd8fc634101a0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55128c30d0ac5cd6fd7e83f8d28436f9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ee70facda24256c3a581dfd30eee6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60763ae2ecd459e1dbf712619baa4f3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12110cdd951a21e593e5c5f8dc61fee8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1ca6149b6c951d9b750fe66e1cc60490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd737e5fd29dad4e2c23b2c876e1f8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc65ee8b61202e4325027de2cb3e527492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ff4f77cbb4aa3ede7ff89cb256d38493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d2ad0b7c6f07dd5b17bce43ed93a2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb60300a27e7eed229ee0e6b25cfe8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b818f839e273be7a1818ee73e1394c2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226df30835b15e505dde9d03e89cbbc6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c0ce5ef0c0be72f4113e0b5404a79498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111cc33cc25c9e719982f54c09c70ba4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6807a268f66c7d8bc2c9df1742be3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d6e7968b74e46ceea9a5ef0f1b26d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c1db1b00575e7bc1ceb49d67154bd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5f2595e7571e042cda648bccba753503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a2e65f90d3c3b84a19a4c4905bb76504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f20913dcf53a0d6193002af31c502505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86bc2e81ecac9a38f890141584de1b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9356d3b7516f5bdc847ed428feb9d1a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333428512828d1212e9c0c6152c5c3eb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b5dec597aa99300d22c10d21d96a0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37bee90ef542cbcf21f54963d43082510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15c01e0e3de99773ff54c04ad4a2f5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ff9b2c8e26af9edae6e71935e531d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe04c6b08b10b4fa16280dc49447b3e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7321462798521121c1e2ce17c37d77514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9dd90bae5eb793d2d7167473d1e36515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec35d90f983a7625c9edc800c59a88516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb296f38f2bab99099524bf23923ef517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beabe1fb968d0bd87d5d3d5dfb5dc68518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a263d1cc86557156498874459aab8b0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f85dc55664560bc4d47d1891eb7bc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e0d18b384fc73b1240eb93653bf91521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee223ce5106b47eece37a1cc6a71a3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee73eaa2acfe9729e74819951f0c2bb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783ff19e898490476712e843f262b0d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc473578f09130421721bddca6dba9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e5a98d56aa7226d583f1abbefe813a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c3b90447091411ca961ff9031340b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1aa5706f95e4cf152dc736ac20025528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fcc1d5886672ddeb53d958a07add34529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec7f4819c4a55cfafddce7b761fc36530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051e053d16f7553e81f05306b8b133c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f630c614f9912d63d8d735626beab532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d788ea0d03f612769177c7f968c54533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a08b26de72a41945ac75619fe4020534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098fde144f38d14866b056beaa04dd9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9af8b2e0d0827ef00faf526bcaacc0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc548e54c69a4df8104ae95192e1a841537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae30862e57564d1cb875d193cffa918538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f4be84558ca454f746bcd1cd17330539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b0946a96137bcadaf7c32e6c457389540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5172fc4de0203277be58b3b648b57d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98534035058e2fb56b77b001fb6fda3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939089d4bec453ed9ea4561d3911d189543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd18f72055559a72acf9ce864630d909544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9796c4b6bd8021aaa5d1765de1210f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b5c46cf1d7bfd775214f91377463b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a3a97e633e2c9a52b0e4ec5c04ebe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a9da9125b721428694255dbd5b3cc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c5f318ec22e342cb4c8bfcf920ca8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aad434feab1d86a78a5aeda6b2fe36550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e156d81324eef642edb78241b80cd7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1e24ab20f72a0dbc4aba1dd16eeb1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ecf14ca79cabb2b8c7133f9ad679a9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c7d1e82ed97cba8f301a661cb3612554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd7eb5ded5d4a15a3fbf5a632ebee3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace67bb2a1033cdefb0cb587fa32191556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82803190c8d3ae8bd497add1d4b1e818557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b227215e8b939a1cfcf6f8500340593558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f230c3be1ae96f67648bb9cfb1ae03559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b10c0953882f03d2f072490321d4db560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a5f464913ad60e9c03c750f4ace31561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3e344dbd62b5dacc7440c3f333000562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523f700b7226f6105d224cde18896ff563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe5d07ce1f94fda9b2f88ba8c93ab4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4286b9ae4e759eb9d57e2436a307c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8804d7fb2c831ea1462c7143cba535566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67542f76b5747b3ae0a094b11537ef567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce360fd1554b03e01295d7ced7d880568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b63da06757c5455883c626b5240b27569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735f6a958de270313df5280ebd37f1a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dfe65383a9ecdedc7d70d42e16dc7c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eaacb494c52e6739598f5c491457dd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6373ac711c0ee327d90b1829c6b6e0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ccb90154fc6a278935360405ffd0bf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d5ef2edcb9257cec5a00c6dfe6e565575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13019333a62458a2c38e6ec792c48ea576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affdceace525d0264d55d85c6164f999577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56090e4f8fba7e4e8ad22c5ecbbb671a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da9a0c2ee50e8e68f9df972ddae321579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25fb692cd1e951352ee15ed956d0d09580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df93c1e41f02f46355d380e6cc35a7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ee2b55e65b6e1aa7a6da297d8b301582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ee746ff6728950c2b18b8a2bae498583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33963df5d2b087e8b777194fd477fa3e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c00fa726092f920267dfd0ac2aac32585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3b7b4fb0cdb33fe96c267b61dfb81586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c092b82abd7e896569511abe17b43587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62168905b649fe54e360b247c4788b09588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7322d1b95b0f69fd7a069b165610d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea769e90c04201521f1cb906bbb7ece590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c269430fc52ebc7b50342ad45fcda591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a482b9bcebd9c0556975bd47818b0c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca6c0acfa9c02820b9fea54a42f7d1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd14569f9994537cda4f72c5baa7aa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed4070cd7c63b7d5b9788db9aa1bae595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e77cd2b2274547c814378d1088e22596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cbd86f130e6eed878d2092e978d853597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e2471ae7e8b40ed9834c848da9a39598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc28c0fc6fa00aea78e79bc7c9761b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f573620d139ca9e0fed6b4b4bd2ea58600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c86d27b1dcf23d3362d107303f70f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70122347dfc41b3caf4bf32b4dfa1df4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26780061c6e40f885c0fc458ee46bb50603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59733b5d0f0852779628535938aa25b0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf9cdb3b4a4a36a9d26e8d5e8d5051605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473c6104908f194963df0acadd3b6fc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209fc3d74bd811e97d1a01caa78461d8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4205657c22da7d81f076cbed2046f6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d3da18ea4e6a45a789c108c1882271609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3fe7840ab90ecbda0a10087453bd0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f32f30f38602254842d0660d961d7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0262f69a43babcf0d1cc605d058705b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50271c4fbefa2022c1e809b0266269b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c34a0b32006d21bdcc2fd9f2983b6b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52201470cb4b9036bf463edf8193e28615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d6810ffdfa899242733a1cc585bb5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d22287ba787db5b341734280536432617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d7d97ace09b41ba1698cf98339f16618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84a921b17335f1cfd51c1494ea81f2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3bffbcb02875241ae6f087b4e007a0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc57035327642195c334c6f6a77406621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3bb9ef13beb6b79e9874b2036b9e4f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d621cc3a46b51334e900074a339bd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93694ce7384903d07b0c6c5a9e35dde2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d66eace3944f8431621a7435e5a971625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586091ea2689d14d69aea514ca45bbc8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a71f4e513ff29e330573b2a663c04d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e6e8d418eee11d28d4fe7e1e1e9d3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc31601a7de5546a2a8ba27ee42265629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb836ba54e78afd9ad9135e28e9fc2d7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11a31735534b42356051fbf756d409631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc7199f50b6718d80460103a3575f6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63556d2907dcee10d35afca4f6afb4d0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a4f2fe9052b2b4455bbde0ea7c088634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31568285ec7123ead35d6699596acc39635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab78fdba7f6e9d2ae7826bed8ecab1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe8f3e855d675677be59e2277a0de55637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608899d4dca423a2968d27b30eeed011638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ac46c55f9a5b9a632d0b91bdeb525639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e0ac4ad0fe3a38f866a20027e88d6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5091149e9eb2bbb4a38be353c7d7d6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6bd0578edf3410347fad92ec0ecaa642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110be41e1f095b0c38aa4d0ceb577ca4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99236cb53d8a208336401248a6e5b33b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7debb6b76147deb9ebf3d88cd6bbc63645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ba604c203a89ed793d4033e83e0c9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7b8e756b07686d75db5ab1ffe175a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b870457f589470941fd55afe649f3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b730289709d1316d62ece011b63b35f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca305869cba0ebf4f5b5a0cb287b87f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c0cab550bfd428478aac3721c91951651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae517c7c924e883809793f76915da39652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa848e7702b8d83296125942eeacc5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a5f28bb724c4b1f7e15bc9f61b287c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ddcec895f5dd0f7e1d1a37521a320e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04f05cd79f36d672694b6692cecc5e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260759786bc3c7dded3f10f3d550001f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaaa38fabbb97b8393fea3db91ed660658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2894f4a88e7cde7ff3ccaf17c09e1d1b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680453821bab593adfeb4df3a4a63dc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bbdd3679fd9ca875de219d176d670e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a93046d0d1290d7f21a7b828247c3f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a0e53d04d53df0f2f9a8e60f53d93f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f704b11627475df06c9b0c0f3a062f9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb57acc1c6cd5a24d20993d4a63583665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9e862d21ee28ca2122d2e18f02069666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba0fd9aa7df007bce65b61b43ffcd7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a28d3d8dac16fa66f7264707353940668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e206cfd12392d202a3c43df61ebf0a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c27a0966b8ffe3809c3e1dd5706c8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab15ebdb2beb72ae9eb99d7203e17f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d24c157009902419b46e76a6c1dcae672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a069bfac84319182107db25556c0e176673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08196f815a1f7918577c7e604b3b082d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db26869ae9a2142e1c8e2ee4b524b2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575f2e85858f65e460a925b0a87852d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856fbd72ff0aa4605bf80060291eee61677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a61ff4df1c764a9ec3bc3b8197aff678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a356771cdb3ad5262e9b7e60a04cc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167e2e63ec38c2e6d8cdf06197595f0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4815dfb4852a2f329d515bc40d2be681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c2712e56828b4d775b75dd92b7a36682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c08c68a2f5ea6389a912632737b04c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf4f7d773077d039d26a51e23939d1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea36276be5f68d5cafa2db302b97154685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb05ff47048680f1c94719166b7fb71686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced012d8727b7661ee022c993661be92687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e680aa11df1ccda6823bf4ada7fc1fc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541498230d0191eff3d1246cd51f569c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18af29d694db17bc088eab569f8cb5c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e20a18441cf5e6099928196383bc4a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a1527378268c4870f8d5f9f03a8ca692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365439ed90d73335e0cfd83ddc3cfaa6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1640915801b2940255170ed9a435b7b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb771a2b5312aa07e5b10eb30da5db7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d2d4701fa2cac377cebd189241666696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c193a830e51e6b733ca4fd5bbc937697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52ef85d3d4970df3bd8e3440fc8ee7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741827b49dde94bef5fd93e4446bab4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db700ca9d351c77e45ec734b9e5f8965700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212e17ad7afd3de2e1c6d276284f274701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94f46c2df65aed4483e12ea5967afa702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454fe57fa24be90700b6c46405ed911703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31058670017054f9226deeb3352ab5d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7344360ff00eef8ea2c311fa0c250705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe706aca2229dcfec0d4a303195b606706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fafe9bfcb89fd60a8d908791a026c74707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c877ee221bf125052dfaf389e4f3f82708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa7920fc82b976e17a47a32a1620eea709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321fae77e9584afd52c6760569a75ef0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56f69e84d74a308fd66407d9689065711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c9707888098073ee840e783a63c81712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad142e7944a8c481acdd657f4eee56713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb587d0d03d856decf01ff6e7a2243714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48575621277d89a978c5ee06bf57520715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796efe3f4cfb86eb3440da0742f8b126716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4128a73789b999634a1b6435aef6e3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d6968b07ca473b6cc79e1a1f987d4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4e12ab5c7e0564a63c109232dee60719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad698d5e0c49303a797062ecc36d6fee720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74a38ac5bb21c100d8bc27a8c95aac721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6acff4b3ba4a0d7d321674990d33cc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52087cb88b7a7295cb7d507ee6f90c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8d6544f113937aea7d230d929cd6a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6535b61f635d909e94900acd13e56f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31464be5ffb7469e277d55df9d6a73cc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72fd9e250637ed434920623fc16fc5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c3a0667538d53409b08d015ec77e2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5125cc1723e6d08dfd8486f83a1465e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0151736ef242b82dbc8d71a6e4bb6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49458aed49a19f0e611d6fd9fb233e74731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc50d272ed2e7d3d7d1b4f68b7b6974732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3470e70584e1a0d7e27661a8159aca733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03007df890a0770309a7eac3bac79371734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e7f7f7bb3ade680fef0389b0d84ba735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee535d6baeeca15800551e7cdfd680f4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aefa3529ccfc1fc5aba378257db915c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53fdc269871ca2583101d288d71a981738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7d3f579ccac0c2e654ebe0e1f80e2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554e1e0650d8ed33e0062b14ee1ffdb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59830089a51b403891bd7a55fc364a8c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f437260bb9537da861105a01acb56d7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c8162e02f5ecfd546fc7c639b72ee743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722bd486c64d232dcb54c98dcae0c52744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2fbdec2e1996e9faef330ed707adda745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b452d9d98a87d4e571f3ed3fdaa2d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5021937d1c5efb012dee5f242f53836d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2cea4b0cc6bf8ba0f46a171cb4abb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72cd842e6eb70c0f9dc9bc2a4cd8fc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b4c4a70a29d97995ee239b7bf046f5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08207bdaccaba83e8c7829bff5c3f09f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0bc04b571694e8d29142d1967e339f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91485339da74d0f2d1f29d7ba5ada80e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1f2f5a9c6de8661925c7c10aa3bdc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d91ac0d3e6fa547b3fbdae1a07a24755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6635290058e54fd841d082a42eecbcb2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6980c1f9e4fb6ef82121e803874ddb2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737272a81fa3c756857f528a71c510b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef634cacfd834d18c67eb9e38baf46ca759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>