--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f702fd7399f3112a71666be4655c4d21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cfe1e6013284a860fa0e65520c26be2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a5a51fc3110042f8f9c536b09b4a563.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ecad59dcd23b1a5be0902ae7ef0144.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b51dd7b42fd255f0e5ee16acadff35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7491197753d8eac9a18bcf4b6f5976.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c7b79645755cb95f6da17283702457.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6a50bdf925a54d7596bf2f68f0eee8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb23aad3dee0632a6f11ae7f852b2239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f94e495f40828543e6a89ed02a4ccd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e1360d53cabb7832c43882be6a248711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe3164503e2a11ad94360e5df8d40a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e885cd81797ab3c8b31aaacb7f0791de13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6481e8f066b68c30559a8bf032ab614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a097a37467492dfc8395c72cb93f981415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c425f18e0374a9e2244275dc59896c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ab5a8f9de05946f45f03f12930fca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3619d98a7347f2de3f55e77efadebcb318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f854e01c5d76161f3567c6a8dbb6c719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83efeb176fa5928e456ad042aa06c4f620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4bd0fc7aed5798d4dba3586684b45221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b022103b5f7935267a8e74ddc43d0c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6e26c62eddc0c72a3abbffc29736023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba88e4726462f7f8a84a1ceb35859ef924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c5250d015788627617f0a8f8d476fa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e326e9d30443435bf260ea4bedc5126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee48c0968b04a8dde8e20cd778eff527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c21e841154ac7a67d010bdf19224d128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f861cde96d1d63e574fe41812bb12db29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b5cde3279784fccfeeffcddb2f4b330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895701283939c4a1180b4d2b1d9a67631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f0dc65ba898e889ec6d1b3bf2316b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c8a64d2f5a8a6e50d7fd98ed28a8633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d98bf4cd766f39e33bcf6247dc69a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62507461876a6059b4d8d5b44335fc9035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977d14d73904334793e06f88920096536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e1b2e4f67c322a6071280a072ed34937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4446d7a549d607b56681335de76bc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8670a17dd9d5b9073cc37404ba09c739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225616b68e6da3c7e37b6957f127e52840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adfedd9c746316cdbd2da9bd61bc5cf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c24316d06aea0fcf3146673afbd9d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728536cd4304d8d3a1d4d4c2de2366243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a325b9e9635d1bcdeb7ba4907904544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4785ba35d56927ed25b1efbe11096845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a32b0df705a559b780bad73e75d81946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96687afc8f83c876322df868d88c494e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a062ab57c1588de7524945ddd26de23a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30412466d6ec6d935a3cc270d96d4cc749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f7f241ff1827293fce99a162cb75e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30a75613906625132c44de02973fad51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b60e24852af173d46a2496515a6a852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40873c1c4bd3d65ceefd8d7e648087f153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de822c0adc173c085bf47a11543646ee54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8689ea47b49e6db6bffb5a3cdf06655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf7cf68e780e3b687465906374953c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25608cae825a11f281a71a1cdaa8d35b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2926e68115577714b7e851b77f0198b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b61b4649094a6327b19f60e92a01259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d97660facc9b0b3354852ff3eb4a1d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0337e2d8f4e4b494f41c94ac235ee7461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53640dda3544c79206eb43eb33f9783862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb742cd1590eeff9bb22909a108396d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328415ca74f162d935ea08a805767d4164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b1569e966bbcb58e24e854204baad65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469aa6ce4da2f14015b3c014c4a884466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891f7d64b224c7ae98db6e6de3bf20d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab67eb882ce1db1ac94d43b3fd6b3868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ae6999203ae8fb38970d6a919592b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74cd67d59af16a05ffd94bb9990b85a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c944bef0db71ec67826a374bcf6de71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e130e36e4d38654fe1da0c583116172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf49151a6eafa3afe2422c957878a5573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292d75cac4f739c7177cd7ddcc3e34274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290b2456b9b18ef52946c9b80b7d27475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c44159af003ded40ec50b41c970c176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9944d7dc1a788ab2899db588675c49e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d705fcfd092c83a81145384ee2e7c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b634a8c3a4790e66baaa26560d0e5a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1358d71d99b9baa6d4a77c35faded0aa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ad3068add038cef8002a9f3270f7581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e63accacf61740b6436aacbf3f48582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa22bccabe9f07e2b7b7d62e28dcf5d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb403ac0c1cfa4c0c9cff69c1593c384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9bb32d9ee0ac5a19ccb180dfb59b1285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be2df3cae2bdf5804d88a44412ae7686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52661a207b4d582871a3bc877e2b37687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b86ff98b15786c8f948b08ad81c77e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c45d1393eb888bb5d4ebe56e17bf989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c59997a4d12a9047a963cfcd3f80790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d255d27a463aafcc507ecc80b9f04e891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e07c76fae6c24b3da9d9cb3c0e15492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853aa6bbd826dd22f68b34fc1a1a0ba993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895eccb075e3f91277538debaf4eb0b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420da451ce5e0071f81e887a8b07ee495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68006ec3aeab0bac5d65b3a9487dbbb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3828b5622b39d221d339c49c649c9597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fefea501a7d4302cea68fa3593672998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d647937c4a6aa4bf2c2fd467bead899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10090b47542c595e0160a185cf53a87100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8af5f84cf61b850ae010ad3c54e131101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212da2a8a11e3cb4a5df9e72dbcac6e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16541c9441df1801101dfd01714d37bd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe64499dc4c5b61a9438e294344a25104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e422292b6c76a9fd9a71456c3701235d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2adab1828a7c4cfdb9877f5878d6f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf8072436d0aaeeccb8d110bdcf024107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2c233499e0c851a4c88593af7b962108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd1cd2833bf717eb79b900cdd7f664109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bda347a9ba3965f3be105ce0f00836110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b32533a82b9992a1891df429a80b18e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abed789806e0a18d0c600c88215a2fb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b872f6b90021682cbeaa75c70da2d4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6387626cd10b55e09ed02f4cfddae0b0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38b870fae5052ee3d068801da40fcd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1708f00fb860725aa84c96bfa3af6e1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1700a502d6a96e2e4f275742a17f5804117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2ba0052cc5db259e5671ca1f81a92118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8385f8305067d2ea39f761505b9b25119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a49cfeb0325b651f68a7bf49800f06120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a020df9b8742583ace27144c3ea4c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6518ba3307d13d2b6b1de8f555b09ae1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792dbaed7b2d74c7e798c38f5fc43bc9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1850eadb6417467455ebbbc5a3ee0af124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3592d01a2dc0be58cc845ea6db159c3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccce9ee7456239f64f4a1bdac7622b8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a10b0247ff0acc27498d336d52cad127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25033fb3bec996618a5627e31e7316128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed05798bc4af0dcd8cf0fc02c25c310a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d5842a073eb4a7849fa14ba621c8e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9894b780f5dfcae9c454544822b8d43131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbcccd62198a18949d0cdc90df837b8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f068566397dd224a8d3b1c8d3f2f9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0740f6c46e7b0608401fd651bc7027c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0ecbe01fdb11a912f8a037c429209135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244bbae71e74f4d5c9633bef76e6413136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7f0246368d8697c79084489d04a2a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774b2738bb288651e3e98640c48f1ae138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f609f95747219f291b82001a73995139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2479a583a04bbbced89e6d0daca2b3e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc2af89ecb06cf902896152f96ed617141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7fba9120c724e3d262260d964e2eb7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d77cf7d175961d339077042b178824143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bdcc548df491ee6c0efaa3ae7eefde144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92180c7e85739a17d930dcb53ba7cb3d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16e900778897697d170b60c6ecd3dc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8956c2cc2b99b213e16eb55c2bf2c988147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596f946358d5221e45e5a84f3940182148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230fb8ea61765eecb5976050691e186149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8124ea1a2e8fc4205be4d652420523d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a07c57250c96f4e308ecc31420446151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a231ff772496c99702d5cdded70117152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27755a5d02fffcfa3f997c7fcb85bdcc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb6635ace23ef02b1e988e8ca07a190154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f7ba02ed87f4bb3b60179445241ef155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e2d56cb5fab339a5550179c0ecbb3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead288844f7596817e88bd92d9e538a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89acf5a6f1f6fccc410f4aef6c62d5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93068d4fc359e1250ab0084082b5c79159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5ac93e588a9e146eb5eae5a3a7b55160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae1961a362a347b731e2d0fa784271161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a51a1a343165557834aa64948bdf1a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ba10000cb27bbaea407108cb639d9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4ac14517de70afc3da221adfbd4f6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b115ddc7e332d0a0305b9cce0933a2a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9722c095f528e4b83c1d978151fb4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17760c2964c40b9b64be11ed1d63951d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87066c0d4a9ada39dbd6b9c3941bfcb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9960392a2e4170975d6b16fb2ec78a91169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1806d64b3f478a1d58a03608b5fa374170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9daab59f2a77af0136301ae069a63a4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816d47f5c93c011df2a5d1cf49f82e8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b40b075c33e147f53c498636e6a0f5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda9ef729b6fa827880da727fce3b06174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261b2a2b4c0b58e74c7795f0a896530175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857c4c3674fcfd2bb8f1b09317ea46a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0335e683ac548e9380df7119578703a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423c41dcf66837610379e8cd083247e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170dd9b11bd7d4085a5684d4e2f32ea6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43543f4a1f3995b47294b0234e07157180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5240772dd0713f5c56a9a32dc569c3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f9b0d95646e063a274d8eb890ff8a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237bc89de5530e3c9bfa0b36f71f657183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36628320bb65c807a97c598ec0684786184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d0bcf8597b36394723f003d9f558c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9729ac71fb21cad74b9566793a46b73c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7547d7ec06b97cb262c374b94ed6d6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69684244878a13fd7bf75df2a13088cb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf373f460ea130bc93d8b61b11bcb2f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e72f030b0ab82a64e9c421acef0eb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a4c3ad22acd1f1192527ead26025b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e32d39717570ed967634f0a6cbb40192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3274003640472dcbc4a158091001322193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d1fa2992f709bc8cb7caa38212ab3c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d5afeedac634b16bb7b742be73671195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebced17297d5e31f7b5b602ef373122196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5934ac01d082b9883081344f5d82ff0c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8e84b268b534b2fc37786272af530198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f4392ed375b8a6bbe950a268f22b2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcaa96eb1cceaf20246fd9bf656074a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f349761d1e373ea293a024f044ab79d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d634129580b5670544ed825edbd5e9b8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8a7633f6f16ac9dbce8a729c34cb1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333ce2c74ec30e86ceb5310833e3b01204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752da240e39ef2f34289c4beeaef72b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa9abb9ab35b7d5d3abc52386c39f92206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2a07bb86fc7a1d777b6cd38cbe952207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1364f420ba1bda86d1c861f1f5e60208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a60e92b05a4ae7f4a5ff318aae7d0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a553f32ce428e19df62e8b88c18d6d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c5058eca01764a961d330335d5bae211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bfa52a4ad4470d76f4b6617aa34956212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28585baf2e4e3e5a54a5f4b4e31391213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed4a369ca0c51f0207528b5a5a1b2e0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b8c1ee9893e964d54ff5fbc74934c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab1cb5b2c05f9688d57b715e356b33216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e396d4a74a5cc834050be86d22aeb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1220fdde31aa9f3f1434bfff2c2e93ac218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab97894de7c223251be9581a9efe59b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53e3a41b9e7ae6305cbfed43ea5d8c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ea4ababfefcc8ea331e144e14c34f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c91e428e33ed299fff7f29d8dbd081222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0f8b94593eacf46b0989b012d1bb1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a70edc410ddecf5d7f7f2febf55d86f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e8ef937e7da745b928702a9b8615ab225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14abeae8e5f93d572c79f97c98fd187b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b98ac6a4fb5204ab2b9bfc88112471227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa6b8d6adb7bfc5233c6385ed266e1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd40439f4d7c74aec29e0281bbf57d05229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855cfcc2080055604d1f9edd51079f0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e7e63bf770f26cf9a7789f3d99fbf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866303a449774ce7100dda15e22e0142232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e74ca27e46d3576ea886d5921f64d1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72eb2ca5275b60bb3cc082b129eaaa6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ea15079097ab9f296e9e7cd5e97cc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e01916565323d571adea4011bbecb7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd3778c8066450dc752c4e94751c36237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728119406f7d5ec8867f5767694a15af238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d140343b968b2187b85dc9925b092ba1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4157b7e1336d305608b0e8c270ca9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f6035e130cadbefad3738a10641a57241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68e2818c8b47d99e81d6b126cb8ecc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c30b92c4c1cf590c2183857c19d5f3b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7b75bb16bb3692ce4b5d31a637a24244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a238bc0b82ffc419a3328a9d398ac245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e028dbd5ab9f8959b71318bd7605a190246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d73f47e87d3d3ce49c3849c1a24df9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670fcd326b1922997656afd45b9a7b3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d816537c6560a4db6c0d15b23a534249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee08ce0cd567c8696b2c72be2dfc0b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd214680fefdfa6b8da10016181541251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a97ade7151aeaccce81fbb5962ba49252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ca2429c03906c9f8e56e06d3a6024253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec8c1ba75ed27a379727f88c962aa5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed802bebe63a71ca4d8bfe19043a92255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a10342c9670b578f8f78196f93b4e5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23debcedb0a3a7dbf54ed9148fe16a81257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6be5760ed7241d1c6c550511a048a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515fc5a37e2eaca3559cfdc47561b8c9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae89d713c51d22b76e2a65fdee20156260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae3ac55adee8a551c82ce25d7ed47d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c97ea0fbe9358da4bf4058778e31fdb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed3bec78d6c4a29cf25f4b10c2d8f4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5087f6e14fd4edcec7a8429217a2b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61fcc08312793d31f75613a643376c9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490164bd6ef746cfaaa0840907a5250266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5fef05f2ded4760dfa4c4468f034e5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04168a99b88f58958e4e2420ae813208268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd155ba1bc052b26d86078da862e1f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41053b3e058197508c0ce6dbb73d62270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd083d8b00d7b5b66ab5eb4a360f0593271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820555186d9cc9114445b3a74460084f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce178049042c13e7532835f840fcb5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a4b79400082c58b4caa23ea52a6f79274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd9db443e721fa0a70e09f3d08997d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e2a73025a233ee20cce52ec806ad7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5cc39230068bcb0386273840011a3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d108a362384836d93fa27b63af95c0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72c34140728c1a60bd4b538bc027ee279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08cc5d391bdd0038dc70ba8c7e89440280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e248da2610c62eb2ca258b7df12e0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0feb19953cbe7baca3f50772776440282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81bc83e21e415d60758f50cbadf01a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211be75514f50beac13ae43c2835b1b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8c566d14874dc6b16dd968e4961b7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f972fabfbde41059d117ed3906526b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f481d4c716cc3280a11230a53eb79d5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8f740c9da020700424f21dd28e1f9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100703daf86bac438b7116b8656791a3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ee5e51cea31ae4329c3fa9053a80e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ed234a9746dca056e32062108857e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a6f52ba913ef301fae89b7a9e569c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf4aeb0bcd0bbc4f013ad519e4d39f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788f8c8262fa67a59fe5accfa12e551294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a01defae3d3053ff7776264850e4e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d91e35b33b14b1c5e3c8e6a0ea049d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82fa6dd47c7ca7860515408e06c716297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a48b0b1e353754bf8698a5248067e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd770de84a678f84622f08481695ebd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9915a127b4fd465d37c1d6c831e333300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba60c4a46fee10d3cfd680c3cfa2e7b8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce004603cba11e4859a84be248005d1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963dc3121ff1325f3b9b1ce8806206e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448a073516b1f19d0129991dc951c3e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c946df879abc83137ac3ba2cf657f2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6986ff50afab7f04f048d192d93999306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de5c5a497c0e9b1a6061c7e4ca3d51307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b720b9e3dafc6f1bdfada07cc31eeb95308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1396d4b4519dee803f197795a9a7e053309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07eb6d39ab408bc23e7d0ad11790f5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4024563c48212903013bcb109bb1a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94030edc67d3f47dc22f97486c0b16d7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b4fa24375b2eff8a7344c3cb8fcf2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8ac67f53b6b6c2b23621cff5072f4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5603661bbdd52a820f6fecbd946ff65315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afab88410e1565c125a97343f0a19f7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d587c429320b8d2674e6953b173faea317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c5ca64dee5e4aee7050e53c75c10a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d086392d909cfb3e40df18ca2ca23319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63634fed6bad12ddf3bd7211117478bb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4cb9ca6f491fe663930f6ca7ee45a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e7787fd741e64e9697b1b50e80511322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55923c851e34d26c92c14b38ea79de323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7034379f6c2adb5cf5f5c67d85460e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f09fccfae2a341682d5ea30bb8b844a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1cb30d7580cfe093a0e4fc3b68c9d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067575a54e29b4c49ad1131374a0c3c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eafa6c5862bc2249f1bdb8f899aa6fa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b850927ab641aee0192301199c11b3d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f7c8accb4c96c4b061c8f9fb822cd9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9aa08667f4ba11b50c0235de7a6d40331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a69f6ed911ceff7d889e707b27fc54332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494e0ac738bb9ba0066d163b397613c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa84f1153c670a4e0f6f462c9d078a9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed3f90fb898624b1886873fedbd1ca335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47e7061c46e99b38afa5beebe88e5e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6585987befde1f914ade9f70f49ca7a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd872eab126f28df1d17d88d58cb0f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd95efa9903157f731e26c69226e53e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea616458ca472a1cdac65ac51846715d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbaead01efee5d2eef187f1e47e2b69341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d0001e10eca56fbcd69667703f344342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a194e0431ace669a2d383d67da0e76343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a66dba41bd28f66ca1bfd0cff8fb7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd175f96a146f4fb543633b7aa5565345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c94d52e087cf0a90d723886ce8ad7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79502c11fcb5eae701730e39db8f9e54347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedbddd1abdfd3208e38ea0ac9fef3ee348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897cd4cecf2178c8f037d8d11544a68349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbffe68baecaf9a9d372b5cc9d092003350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6d6ef23473c73b0606f7dd73d4aea351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d5474d2aac61f40ad511974cf0a493352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93878bbd4e8f2a49aaa0d3fbc9167b6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6ac9762e0d6ae3dd1abdb785ae16d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d30e9c5bf74c7fd8a4567521885b1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8fb7cd0412790ed81c5ad3dc332c49356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10325220c3c0a89e45926160435140a4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4753e5a43ca59a2e234fc533cd4e47a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c941c5d84dfe45421e01a6b7479cebf7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2073ef2a3aa4811e268cae6a1cc095360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac20de2f1b377a8d9b71bc9ac8c26e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c7ba21894c9fb2ab1c33cfe507e8ad362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49a482c8d9a2bfb4536ce80caaf146363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3bc4d4e7ef6ef334939989125b040364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c89880ff28a2e23d904f3bd522ad09365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c63ca392a06433ed8c4374cd608c8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c21de0e96f22b2c05feaef4d18a46367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f193d7a67d9893ef61dedea0081523368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111265a689947f282ae211d92f460c95369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30cddfd8a9287e9ac630809e7269a86370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f266ff26cafc4240a25d425572b39f6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e49eaead80ff2faf7a3d403da2c5c0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84cbcbf59eceb786dada9fc0045510e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d707d533d30540c6aa87a4c3963a3f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b8ee9198ba0e67029baf7898003ed8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba571f43791a43c1038eec17cc9e889376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0d5f1ee56978c6c6f4b63face34c9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e1bccd482da71ae992141cfc6a7b9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdeb76ae59284a69f3e8b380a70945d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04b54f190b4b6356a5420fe250ec14380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a659ae0eb3332e00a26cb25db3a0a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b0607b6718fc41b7c245387b8d963382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56657959eda8a4756cbdd76906cff80383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e62ea2ecd7ae2d9b799e2eb2f0c73c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2ad263979659f0a0f9e0b4c739d63385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c65f6bdac8b879f79be605b84bb570386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f280997a63d94ea6cfcacdaea005e8d9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dabe17d70bf6ec3927c5dc26e1a8a39388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242d2936f766050e80fe157abe776bc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bcbd207bc726131d289420ea24f2d2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ddefe04e6de24eb0f33900ab633c88391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a84240bdac8d9feee67870697a1845392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ef62dfbba1c3b79e63c8ef00056a8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebaf519d9f4551f67be07787cb754c1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6145aadfd027b55ac9990f55fecdcb4c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb2a83210339bca772436d01b562d8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c5eb00e2cb3ee376abbf3742f12e8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5df8d54c8c23cf66c18af718a7afa398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b2ed4856f7c61089e0f358d18c575399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994513bb75fed6f0ba3bd36d0c3f211400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535bb9bf1916a567cbe85bad9e12f46401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c02165065bbdf4f64ea82373e30b7d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3144d7e79262e6f0d765ac3ae67ed88403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6aed5f9cefc700bda205e5f190ff9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2704de94839b13cf62c83b87f227365e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf20bdc2c858f41bb1bdb8faca0f99406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71c3e3d5d7f36bc26163fdacd88f3d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b246603123ea49efea5bfe065454e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae4074907e3655db1b14c6f264bfd6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c764e8452b57fd7a86a08bf0425c71f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10398369598ce409342b08cdbd65e2cd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6375750811602390698f6e36ad3db5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c781c8d3e7cdf89c298cf538083c15f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b23ce3b14527e1ebe4af4ca4485e92414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea62cd92f515ddc1ffa27be7d607f3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80defb3ef698a71a153005acf77ae25d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c177058d6f07096a8ac855f6ca57ce417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0a46168338ddf63819676d784a1f0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e71a303a6e340b4a5834b2555e3b0a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7d59957960aa22fbaa24b33e6bc5b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410edce6463b6c8f9c1412f3682779a3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c21637a0325f4d651af3bdaf3afa4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f607fee2759327fe5ca0f1745bc63c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b574d1df2096e1c15d39982630a7272424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ca42dfd092b08afc135bbdafd2aee425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefbe051f6abc1f8893e2ca75ee549bc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b1daadf55febe3eebe6c3510209f34427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19cfb778d9b27310f1f3c21e18fd50428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea89521d7c91270ff15d3e45eb7ab1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c945359a3aef340b467edcfdcbbc18430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d790dab2e106fd0590f3f2f1528dfea431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c820c68932f3250a1813124d8ac4f3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8a9e0038999d03d20b8c35936da05433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d93c633417550a98dd2f4a54ed1934434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800745206f6831c267c884ef8143f35435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ba03f52537f492be4207dd0b98370436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f32163645e6b97f34bd0506c4830bc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a9c2d4d423dc5a810b59715474647d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f7243b68b426775632865ae03e865439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667356cc628759149e82ab06a6ecaaf6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5446d1a33138b3e58945cb1440f7e1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ec213debe27a9c361faa837396d3a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4cb5e4b1ca1c44de2eeae5e22a58d4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf699a6502ce2e324f23f748c704a3e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2903fa2f00e91bf0f9dffc14e19e202e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122936f819a699a2dff156282c07ada446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17c896b69fbdf9621577dfe363be25447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d40850f7695fd25a21754aaa9f8cbf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ffc5faa453e4836747e272a22fe26449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9169a38dab1a448eef1a26deccda12450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0055aa2012458fcf0df722caf0015451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4033b61cbe8dc1a884c90df7d78819452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f00be7cbef383c2032074823d4b1b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc53ea48d2e6f630a3842dcae5a064454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3486e4152a9ecbc6cac4309a69b02899455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ca3a67cb7976e9daeb777f06ab253456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd76870c12c3968d09318c59981d26e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d551195092d6b2d4ffbd2865b19b2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023c3744c44797f5b5f8d0c33d35535459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e134f972787612c0fbe49aa00ceb5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f9e1103fe6440546053bf4faede58461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd88a39005a1a21e0987547895c9658462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107b71bd743da3ed0ea93a1cba05849463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68965b37cbd11e150eba52e70361fd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a776c0328a864ab3ad5ca558c4d14648465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35900f080c939ceb3ed940418cb3fda3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920b95220eb5d959ebef190a5c1d528467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0b0cdb51e02896f5f2d8a914df226468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77589ea2ded1ddbb71f69bcc99d417469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a9ca023acd595d338102ed104c70f1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a62fe6706a1415fe62d8f60db5b2e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066dfde85f83bc47a59012ac9f06ca5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dec87134c366a6c97e018fdf07e6f4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5a066ed02b3fdc79e4ed70901d3f4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b88eb13977ad31a9a9545e9210b5c2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84148dfd324b60cc9332e98954d124476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27472f58179d936d442855642de0629477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e65518865836f1a2dd2bc60478dfdb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae9f1c8017e322d15a7f7ed69e70e3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3902806c5ea12d980f04c1b67c56959480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc33fdf577b2638af06ccf2eb694e6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64735c1e0e4337cad1b6bfb224700f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b55d4cde39801f3662f0bbe2c92dd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4863eedf04f7c831f5afe6fb6a4319484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b3f3450263068d4c0bbcf91f552c9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d758f90c7201f387a2fbb29f6aad6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e8194dcafa6c9796096eb19385bed487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7531d21151006e4bb2c870276fd58173488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ba098a33a25b90dc9250f40dbb455489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0ff283858fd37bfa2d78264dd6e2e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe419cdbe955def15f723c7690f4da491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3e88ce0d1111432dbef9a4e33c4fe492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d26ce0f4a39fb68658a3599905f0d1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03195507adf31411c670ccbd77ab4b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48fc8b0face01c847290311f2d916c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78154adb4a16be5d7af88312f880ed2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a4303d6491837bb9e01e6ba80d1ef497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed0a2e217ea38d7b9a4acb30259471498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cfef599ee68ab91f9871fc949c6dfc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d60b8236465370253f66d0dc5792d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2623b4b461d4cc3e6d2d45bf700f7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38814f083c94af16eb5b38ccbc36ce502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc13c43b538b6796822dbfda3d0e08503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dade7ca13adf040fc691d182aa9127c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd16eb24c3fc955c6ed59b40020eb3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f689c5ebff5c7b31f94cda7dc363ea506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d9464e36a85a1553b3084e4205d987507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038824b805271eaa842f83382814813508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d5ca5952ad53e46eeaf9de756bef1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c178990da09433c42b5ff26113ce4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c84e4c8d3176e6f600e8443a4fffb15511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc582ed412a16facf51ebaeea016733512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0851d17eb6db8e44065571d6b66a2b0d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e0318b4cbae4b7368b8a20eda5863514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3daeed41b1f7fe366a82c3449a479515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e65143eb9b6cd52cfa40b7874869bfa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71e5debce49b34eb26319450e9790f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd0f22f2992135221ff205d1410c7c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac0ad7f5afa5994a63a0bb0b4de57d6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2e0f4d0e3ef72751ab0f6c68e21a9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73d98d8317c8d5918ddb8befdb804b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65e199bb27aa540305325b37ad9c1c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f7ea76b255d7a1d108f8fed2f39a3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f45a4a18abf93a4af1dbe4c9f5c189524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37d0e8fcc8ee673f209b9521b313c3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedfcd0dcb21e488c671fca1da3ff09d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb9f6f6feba1fd8aaad5eb178bea16527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a5af182fe669cafcb77f1d269f8f9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ee3a147c7315f004bbe00c04ab4b5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95001d0b95009ba5224b51e751d1491530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa8ceee59e589e576a964d0541c55a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7dd04de69e5be87ff000a1ae8d40e4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95928b756eb07a76cf2948146f47c0db533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd1957152cdf4fedab0065c438c5c5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13084fdc0363e02ea9d73b6a4c3ab4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289dec1387dae6cd1e08219c0102615536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e776d95c0eb7119292695f15d5daa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3bdd45e0c894b0e0d79f9fa04693a2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2dc2a154fc152f2cb61aba4cd70be539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406a5391939291e2c2bcab4097e5170540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0086d68ab3aeb74506b40e43ffe87648541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84485a30dd4bf739486b26e8105a47e3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a395a0689be2c508f3fd314fb5c24303543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0cbcd9a1a3ecc4a4d5a4cd76ef9f2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6ccea402b6d6f058597b2803bbd64545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94470480e0d815fa12dd76424a946030546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d228cd39ce26cc249f1be62d089697547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858cf18e4ea6a3c79aab071e7652a2de548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ecf970fd082abaa0dc8bc3f0cfeea4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2cdf833361102d8370e009d637cf5e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aaab7ebbc2137a32820f824d95eee6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50de568b1edebd74b10a6b109fd2fbd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c30f270ff67d7baa6f15dafb9b1f2e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614a05313ae4b4acba6db169cffbb18554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9231c3ac931073ae88f1aacc5e1406555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044947f50ea8fc39b8becf456cb476e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54dd7bdf818623581785bfa26e2625557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b077ded7c3695e0acf114d3a19a718558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58550c1f0888aa45809523cbb5c361f2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca545176360a9767739acc6b476640cb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15328479efbe52ea435a29b51edb5b06561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e8aa6f8a3b0de8b34e1f47e849d480562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792180ed065a44a9be88a6e5d1a65ab1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac947302512ec6e62be03f100b87d1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf58a373fd42b9999117f60bc2b2fece565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c6052faa62ced7ddc310bbac43782566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a137d04bea379eb562bbece37192af4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a351869f47678ce78b34c20ee9d14568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb3985a1b00181f431b1196bcfaaa7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7f469edd57d4b47a04d13ed362000570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c778bb2e29bd2ca406b89b56e7924571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c46de980168340c3a221637564f3ad572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac816a4ac0dae7e598843a8db99cc1ac573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260b435c66c153ec59536e5a76fdc59574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76043fc35d19f1f2776d127ab52b3865575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99cdc25fa20b48166785a80adb7c04b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9100d8dd676fb614b6f237ebf5208577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f585e4b73649db24172f166cf5157578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4b478c3cb932802341e33923206c7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d628a17bb285b386cc19ec1c2c54d1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59069bd2f7907b6715a83b90a1cc2b9a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1c4fa37aeb04f121367e258ee054e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01d6d594635e006f9f774d0cea4ac4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bce0994ef941ac40bf5dff59d0ca3c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace166ca87e9c5ef95e1f98f22f056a4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc773b5632c14379b11ae98bb85b09586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4d899a0a169c2ff52ac682c2cab47587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924084ea03b3aaf346af33f9883eb316588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179da6180fb88ad0fe0727050d81b8e1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbebf5b92c6c59ce1d14083717b1ba2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55164f533afab494c1f8e2627765a5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dde2ce2903bebd29c14f55e1353c34592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96992fcfc94f75bbb9fe9d4a565f7ba593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7a0def619ca4607d90764c3dd0ab7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb68a91dab93ee1fa45a3cb5ab5376595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fbf661535071ee57c0c47ea6bb656c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c753badac1801dd9c49f1283eec1fbab597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa367fcd9975896bf8384a797b1084598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456181648e4dc78180bd2a311d0b0f4f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8cf1b211f78fb326837048eeba4cef600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d502e3fe6d659fa6f31e1e5b8ba61601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3eebe08e9b1f6d833a92334e6d9b5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd08a150f9872c72b5c39565d5d60cb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac347f0b85c2f71ed344b31210db5c18604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccae3168f1b73689f7746938df215c2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e60dd4e9184531db348aaff66371c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a102181bcdde3783628fe75063fe78607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd31300521c8e44ce4023cdcf750acf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b250ee08bbe09495b9eb24bd9808eb7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8331f53079cc551cbd9e7d993cce866a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46613e426788c83f3f7148f67b2d4dd7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1dc259ffd579dc602acd710b0cf7b5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08ad70a8e33cc90e42cd9cbbaf7d05613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573a7a639d68e918fbed86f2c85e8b1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86938eb9cdc08fed7263c58f09babcaf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9ae1f2e10fb0442b36456f9efb3b8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a6d0c21954fcd67e25055ffd68023617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ddc398f194569873390b8356b7e3e8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b0ff6a26bbae26e31cf2c1871604f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e40c8bb648db4131a5f9c3647c50c9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355daa0e333860c3f622ea489f65611e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d1358d66a16825946405f70754b33622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb99517c40287cd4ce6da4219a461db623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e3ea76a8aeedb3a5b51aa25adcb0b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80aa942de32d123712bb1965781e597625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977bc0a36e85a376c23fc3c25c024eb4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80607499d7ea983559cd7daf27f5a370627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12670e1acbb1c5cd83465090a0b839628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2ee7d410377710f7edfb13d1320fd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70aeb6dc9694744531ce3a831d3ecf4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326fc7f981855611b27b8dec31c8ec8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6985035874b0e8c63edb2bf93f8bc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200be9e017537cf46633d30f1653168633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd51f26fd4734322405bd9637392dd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a0598208865ed046f9728b6592a0f9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe0215fd59bb417de8f876d22cbb014636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f022f057b3693af76a8e10ede3800c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e913472e02240037cb1c5e61e994f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387031476906a77f3ed761081481db1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488cb317e7d61f67146185f84bf69d22640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b492929a933147cba395d0bdd6ac84641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322025698fc81376b47620a65a077770642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a89ef8cbb09ff50814bd0bdb54e57643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709d64904fb0631d52fe0f2c0634929644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76501126df46fdf782868a78d5a684645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12a4003554d8bf42e9503273f866fe646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d338664a1b66ae54d5fa15c14cb14647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef89c455c42d0305665036d118389f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333fcbf3280726f0c72f5a607bc55f7f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c19c9a6f2bf7eb32e5522aee9bd0c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7623d9ed5fd1fafec1d70102c3a18e6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b6649147f6f8d534ce726339d22d9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd435330b28df120045674ebcb67eadb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb317269469a4d8340957d9da65fbff654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77691c49be726c05b1b6e14260ac3025655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e962c799388a66ad6f31a9389ff46656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ace6027ffc9b2c5edeb5e01f9b7d8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9a59d2e139f8516155d734fd7f461658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098227e3932590abd07395ad4a8e4bd5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61930ab7068311c12fbf060445ea34aa660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3e8f2ae4b05c08a516aa7ca916420661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a87e4fbfea93b01a01d1a831eea52662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032477545b3a7c50f668cf0eec3c40ce663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d218ebf228789496184bef1afe0b2d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa9d484b92799f5a9c604961f0bd14665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f97dadf79d6f8db5c49b5ac374d84666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49fb9855677e49dc0113ab6821a198667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95609f296e007c67fc533febfb43af44668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad0fbb832faf12a6173cd984524f01669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f996a35ff568c4dd60bf0312289c266670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a728cb048e658366e2a2f18d9924024671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f0d3c66d6f811e26b446169719712a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f5bd9e9251588d7474a794efd18089673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb39eceb548d1aa7b4d44d902eb5088674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2eef674efb87e268301c7fe83a3b9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5117891321aeed0a7db9e7f2872c1427676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd281101a526d2db642b0b4d7a5b72d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d736cc8d822f11bf49166db2bc864b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e606b89a0e853fbc95e95e05bd03bf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7996483ea915feeb508abf59179201dd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32577a2e7b7cfcccfa9d0ae8386dc0a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7773577533e10f22d41dc20be769a5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e734117e240efbd655745c2c9c22ff6e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f042b681468577ecd9bd6f06d0a0461b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a594da834a1c7a726401159325edeb4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e13367fb52170ab7e7a44b772e792686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc9eccbf283473b1b1d1213af88cf3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e03a13b4d7b8d6ac4dda5ec63cf1c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3568e47eec64675dc677771f2bf092689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce56509c6ea706967bb5a2a62d1268690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b00a7be99ae4c8afc4066cca74239691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5140da379819c4059de7d59c9dc64756692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22454a0dd6de955c45995d3ddce77a45693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e545fb21a184daa47efacc071441e9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5dd7b5cb83ad6268e345d13db6f03e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00555772f6e712afd1716e6ec61bf963696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c35310c0c483cc4944118c2ab09a19697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc1d66e970f32ae03bed825bb95333698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb60a1e98a4d49d027347fef04b42c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1ae3fad25b6ea38aee7dfebf05f09700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac90bb37ab1e99aab2cba5031a54cbbc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60acc0a4599f657ca96e97f8f1e5d63702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d52decdeb285da91355384f51848f8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105ad2462bf11807eabc458627ab5bc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99539cef785c310774625aaa8f3296f9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f903c98c03a91bf58f2f4d654b37bfdb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba6a09c27edb3ee240336551da6b6e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33145af685959c0d883d6e84f1757e30708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51373ea7c7c6474ca9af6af99bd4514709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c62bae99f3282eafb6b168a247133e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c0bc626484ab134394ca634ebfca38711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c756bdd05bc071805d9830b8ed5c3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e7e44b13d0d24419845f9a594812c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8c348bf525e4c5090cec5fb92279e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae4d0f2ba1e1fe2beb34de45ada36f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a91f88bcdd3c1af3e01233a3d2509716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839fb4473f3a5634273856fe4d4fbe6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7cf1e8718e878f5966b7096e25a37718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93d0b707d42a506f0ea24540c81165719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d5ba7a72dd35ca27299229f71d80c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08127e747dd8eea4267cb586eaf2b9be721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a0fe0a4ade7e1f2985257acc4bdab722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071c61d47049fd8d7e7709faf4f0ba1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab91dda7f86af6ba01c7a0a10406dba724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88884781c54c58826dd3a6d5a94f0b0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21284c4bced05f7d846455ef98b92c59726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65125bd96cd329abfc185f64e3064f0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5263b6e510ec11f7d3a6199891f58a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51723c2d49eca94f9ccdcdf50f4dea04729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e80b6e6cb3f9656a1cd1c40d45e053730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3545d15697c157a41f723b723cb0629731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e949bfa44ce154be909dfd8d82d606f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40e63c661d2e6ac3427e8ba37f7326733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8289381f176b2126dd6eff7c914dad45734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c2387ab4f085dafff6745eebc32438735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4353a3cf3f537137d0e46325aad03d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cbb58beabebb693404f1c357b833fe737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d85f10399d135787c8e9610f89e94738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4958001c791c3744e6ec4154b62a7c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8926d350a3898368c3f6ba9ba1708a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da946105fbf6803961d15f145cdabba741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0697d33042a3a9d121cb3a6d342a8b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175a725e4c24c663129367d6ccc7b62743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b0687b46a8c93fea7704c519d4e67744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ae9094e9fff66b89d2ef9bc0d4c06745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe4e5d0385e8efcdefaeb936790505a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7201073df0d87c31231a03f3c4bddba747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d215e4147f5ce0947a0c7b3d13aed6d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa19d1a42ce15c1fb74bf993c99b952749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633bff78bdfd9dc1d378f7bc70c00cb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42765ad82f21f3ce885c3d321b9a956d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e57b6b2b8623169ebae115b547953752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19302eefc31e5e5e5523ebb9936b1652753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72543fc9a49332099646703b93f1dc5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c8802b6c34b2c1bc0b2ed74bc5f13755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf62be720c77729e52fe259e56c504756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f5d342deacd29c9495a9239a73aff757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b5184cfbc51899031aa58130c42a9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d513d4b547dc39108f5a7ac3ef71b6759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec07a55667881d418d0ed01a30accb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353fb38046c8363090471a46404e0f92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d28bd70d064f626fc49f1f7a3935c33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b69a14e925af9b4b9c1d9d287cd7a74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df89b782b2fc98a8af3040374fe41b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d52f9bedcb1d9946b597a11c375036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b913258413e87001acff7a94ab965527.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a9b6f3ab10c9569dfc04e8e6cdd7be8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de872936960c4556103010b69691cbf79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe324e6761f813798eb4ec97c8eb7810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a71c4891e7c01f7ba6d6be4494d2611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64793038eeb87b5c460ff6f73ceb8dc412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b50661bac83b4bfe965002252876dc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a20b0f9b44e960acd7011dcc7b933414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9b8e6a0c1055aadaf88342856978a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4f5b47dd32cbd2248b445ec17140216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48474367d040aea76663873ae60cecd817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963a52409adcb8297735ec193d66cc618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d4c7c29f2629525b5baa755e15c63819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ee233ae077d7a2b106b87b1be4fb120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4588a07424ab2019566c8eb987ac0f4721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39773347290257e733144492bcabc95b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a24c971740e4d813dec1cc804cb1cb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4174eb713a7861377738eb77be5772da24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c8c207f6725b4ddf399b7f63061ed25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df603e00c79f4816dd8408b1087b566326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48b1efc4ebd1b416434854e4de746b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca98db1220d4f09904086df6bed4b4228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca25be4cfb11f31180fa29c8e1dcac29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e617a156bf1ade4a93a70f5eedcff030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812955d5cc07f734d67d5d08d3872a7731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11b1a04089a99f37f2292d53108fde32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca605c8d2eb3080772b314cfbe3bc433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6624b1f6a6bc9acd0ffb8976be5a03d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18815ebc8328b6fdfaeac7873e378d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262dff95ecf49005557d3b33a9e7fa8b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541af7f34d1e6bd5f81b88b634288b9637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d004d66a510ed38cede1bdbee691bf3138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e52f1d40b05bf57905e185f8ac0127839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968202663687215222d3b9520fb6e0240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb98c745b86f11b447e39d9cf02b713c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b6407f6981e29bc2297d765e61e8842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023a7aa6de0944255992686f143c76143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d253e8524d12fd515c56a49a98fe8c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a10b6f4fb95dd401adde65404bde5e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea588f108bd64dac80b82c172bd61b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a4ce1b5ca5c8baae5aa0862c5ab9947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd30f0679afd2385c08d960d98d26f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b702ed43c607a0b917e7ef2ee62e4c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f6cd1d91ac8b236bb9f2f917af8db50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a038ba0334ff3cb533f14e0603ef2d651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50a36302f38109bce3083d903cd83952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64139d013342d5844c3ef4aff8eaff53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452b51299b39a736e2834def6fdd33654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd58f405310bcdbef0803e2c53f9fb155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3227c0a4e8040c31ac4243f0472c3556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e3d23eb68e054b913463ab172330a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a2bbea41d8b53c509f803e3acb71b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761795915d0ea273bc2d38329b94898e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9cb96cd19c6d38b618b5e592ba51bf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea526ad43466a73ca5ab7a966bbfcf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de3be4bd523cec8235def4802740e962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a45ea9446081cdbdbba3f97c0828e363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d7e0f2a89f2a936dbdb8af4a1603b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aafdbd18b2ab81f524d84f001776f265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6bd378bce30fa25fba4bcb6ed0678c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6cf4765e056275c894219bfbd2a3767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc447c11bc90b6bcddbcad704d897c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc97780db2bfbf5cd84a23a9a9524b069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21243754966283eabcce740d358464af70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17016434d8d52b7f0832bb1de141cee71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890db84788ba89ead69be4a7e48200d672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a88462bf3b13ca801000d09ecfbbfd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfcbf0564690ffb4ef642c66c23f2f174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2871171bae6a54daa1118f01de9be75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3404f14c2cadb92fe5ca991ee899e0476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689fdc3243eaa7ec923b3d28887f05a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19722a524ba328d625f16024bcf68dc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859762ecbf88fab94c007c622723e7ed79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee5a3079f21935b913790fa679ee4380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22876288b480af3d595f23cfd6a4ec881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa5041ae8ccb1d067f250096dd087d382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f8ea5af24258d2e1ce73b15245cbb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a91744a52d51b5bfe86307424ed88684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301cb1221ca11b65916679263106aa6085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed61ed8b7db5f7c53936b4fb302dad1486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df251e5db3a1b9356f29b2edd4fc33887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bbc4a02a02cf90163034f298cbb17e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2344bb63e397e74cb84deb656dea8589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c97ec8f7ae6606df98f09ae5537573a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d43bbc6c03fed95e9be51ad0554948c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ea9d8cdada43e26dabc3e209f672c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145328d0976d0334d1fd026b9b6480b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2eeb55491f534444d4d483e91d79a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e182329dc205fe2fc62f94b5ffd3795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f710fdda2333ed5245e279bf2703d06496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d42272ab3b4ae78a674e811436dcd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e332f8f06eaca0435c337e5666ceba98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce39c7d400159196dc5902c5d7b0f1a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2591ba46595c3004d43a62801a3aa5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20468a4fdebe5cdf81048c3c87b6db89101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba08f6c6cd33b3266377a39d482b2a4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f0959940e62d1eb9101915ed45d3d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3245cca56f7d7796fecb7befdf78ebdb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da81b758e70cd3fbb29b59936d98c9e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4241e5798e0c1dae5e25ee7b614b6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c24ea1a72fa07a03566ee30a0ceff107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15280efb74c6b129708f5f4e6780ad84108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7249ff8aac8812d747ba872a666c4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1bff76c7f8d0988901704834656b99110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71707a9ed979c45b8e2362228928785111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5edfd418db40822be8f2033cea6e4db112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ceb03313240e75d9dd2bffdea334bd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e18c4cd30a904bfa12b6b8551d977c5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25113f2aa9d110ae50810e19b981f413115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f602124ffad768f6696bf146bafc8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638cb2c727d0fdbd56f74e9f979b72c4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ac5edd667423ffa0c2e824046f77b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdbcc65b6bc702cfc02dd4e2ee19eae119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970c2afa7a0686e674781bfe7032693120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182820992e0a7d640d3532c5d398a0b6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01203c91ab6328dea49a686910f8e6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc8cd793dc6c64af480d01aa51284f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a89c24ce21eefed123516656616aec124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b12e4abf1b6445706001769ddd5197a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083cb89e14a4f9f7512fd249e8cd0d14126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced1e016dea4baa07761fb2fb4e20382127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4970f0856cbd94c6a064603e90d6403f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe8792363711f5a759799c49ab848b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e160e70735bb5f0b04adb918733c81130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4257c56be1fa26dfbe86221e92f6b52131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5662f5ce2670fa3563c895b6bbd6b7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80dbd4e2c69b5146444c6bd9fa5d18b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a65ebe6d5e7c90ed31b60c8d54fb4b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27832c811f94c6a7f6eef73021c0a16135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33ce0355c5217086e7af6fa6bbce2c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8185c8f248ec10c44e74ac67df3d3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81338196f64128d758b530d45554c95138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ac1d4b048e59827aba93e5b8c3a64139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7636174a8bd2518ad4b94ace1dfcec0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998864f60506a40ccf8aff90ef0a6a8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff85a6c146e3313a86fd4aed67159a9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e4e9a44c2216d7d7fd29ce9933be08143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd109152ea0b782aef0880ba708d134144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d13f63b876f3f6b8a19c1ce5a289d0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0787d2b035661f1671a0b3fa9f9f453146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca731c4996f3e630e3b8e69561211fc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f59f56816396c416550d3c8aef3a1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70522600d553b3d21937e586ae3e141149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611715b8a920fc7f6323c753d870e170150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15cb1ebbb2f0efb1ebc5f3f98c9b656151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a7b64127afb92d6b4fb8a4a5ed794152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4b9011140f0bb608f7e6bc4079d70153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e9dfbbe04d384350af9cb81e642e5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5071fc910aef7ed832538402158c92155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ba5459b5800c8a05bc5bb7583a068156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc12dcb7767c7d19e2676b58d0496f48157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2237da7b09fb758e729dd7190fbb0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975723a7c0f9ec0151ddb373f834c22d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd22cd2b18f5cb7c385e346e0175303160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710dd34dcb2994bbaf87b68942f0a397161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0804663fc1f6bb9b43e591f30149ebf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8f0d29d82b3931598ab6234f4c591163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50957b5c0a5c0824834f58dd10c1be7f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7354d9bc5d2d1884f8a0b9629124a1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f988d161032ea916f13cff0b48be167166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25958ce0983c1d514ad2593583572bad167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846b11e70385def6dc2237de2812c5b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9cb67cce234b9e04e0905c870d55c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4b958f05e478515ce4155092febcb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b7a18c65d34829d5e30a4645b9e80171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d6fe79e64c13501314ab6b8abc366172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36b9c706e5013f67e1871d20f61561173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017b7dabd098702796af32309c4682b3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b5475f8eec8d79fb255284e0a7171175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a41533a9f72da35a586004aa51d00176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8aaf5b21170853130346b4e00f115177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f141a93ca260b1dd536cd45aebbd4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec53691175da2a5a30596e2b9746d1b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e26b5d9013df10a5b99f90aa7b29f2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab5cc97047c16b98d803afc8cdc4254181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb9789df40fbcb2525d4b5e3640c4c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8879cf3d99d091b696a3afb801a62f1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739f5c6c6594920bb28062e4d4e34b0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce4f3962b01a70c26ce52f4844d747185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba2a1f36b9b43cf6327d4cf835a1ef186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da357018b5de1f2551efaf02f4d88eb6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423c01f0ea08403573f17da0a23f201188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7a30ea92f4ab6d31f70dda428474a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b644b42556fcb9898938fd0815e1d9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083fa1356f983e0cfe3771770740817191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d08b5b2bca617ed9d1530461d9a8c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd2e57d890f41647279e375778ee0b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc57ee8deee056b6206ba16603b6be194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62806db34223cb6cb04e50dd1b66ce0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b480cac02f9989c415f6425e450a7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285431753ddd4d79b64f0259b280d6c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f585c885ef803db0d1252d1469acf0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b7bf6513cb5a41d8fe856be614ef10199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acffe2e2f3031bc1a5a538c323184896200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab837586350f559f8843239f12042a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c0a8ce73398e42b97820e5a789a09c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283c4355810a84a73d20a7439c5ba68203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9806167f828ca9ec9a8a715f9d858a8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d7bd0a0bd4366d89839c643ccd7dd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916135c4243b451dc86bd72c82c5c339206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0f8c5bf4ff8c3678cd157e1cc28e7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37cd44dedf28e86b0a4a64f0ba8a47b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf99ec52d265bfef53dffd3186914b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b8176c596dcc7efd7d341cd68d7bd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5df01204bfbea8cd279c2c03bb468211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e96cb0a7292622db63b42bffd4735212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e0797485964ea7e307f597f6ef0e3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982540e10fd03d574423844490e0aea5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a23b214063ba5f2ccc42a6842847d0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93dbc77637318e0567e088a437131b8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1925f114c645f3b79e8a5665d56956217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d579343f913fb6a69fcfd1b87b94059c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b66b1762e53ff405de904db89b01a6a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d7a9c6fae07440560c5c15e505cfe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b87217881fa43afd1b7ce0960bc110a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240a7db2d0ddf5e79328a924536c88d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a375bf11ba0cf1773746254c9e579784223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a784bc6466f04ea86a0f58fce194ce224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c1bb640680f4fb0726e349177a643225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20809ac8492d297da32bb517d879e1a7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0e51f69deea573d3ab589565fb723227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f150e1fa7c077d7c06e9baa2688a075228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a1e0d040e097a57344e4c2c48f85d0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33dd1e5137604f2f1629aabb23ec2a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed89f1d0fa9949409785eedb820984c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c57f2bc11ee298142134b4f424b3a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c170e491aed77a33977ef2eb9171df1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c10f58b1a3aac49cd89811638c84ef234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8378d4e8146aed9dba82fc01de56441235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e9693314e4c1b60f5c76caf5537cf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453cf0177ff0b744c796a8c3118db5dc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd9c72f9ea3a043ee7701824c9d790f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126eb559ed7ee7e38f7a5dd93041339239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82382253fe12bd9fa93a7a20f6547f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ddc5dac77d236a192cbf4027cf7d5f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c800dce73af39bf87f6588c090abfff242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d2d2e7d3d6d7bfe5e914f7784e09e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774be3a0796913302181654e334c3328244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa4b2567102fe80e57688e42ed4825245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd1ca4df0f485264fdb68a66aaf69f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20befbc75736d31150252db6e79ac4ff247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43fbba94bcd28e81d0e2e52cd35c54248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315fe4440e3ba685dc0428b5c2c09252249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0a89d48327d061f4b3a0de86856df250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10dc69218f8919d668f906a70f7d441251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b356d9892997cc3aa806f3b572a55252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b465cfc61fab4fdbd7ca889d62084d86253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2103a2c30171d37e7b8319c30c5978254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d360d64540e5878b41c0b20f964b3b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab9651c8568ae414f1ad690653d867256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c0d8174586fc63512760d22095adb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8318b6813b1de014fcb371bad38d6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d85d06c0450b8a4a0468bf8beee95259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635910ba5e4193c46f2bb7ef6a2110c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa972b8b46430d260d4fb130df2fa7c3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34036d2ed3b40faedd36aaacecb5e9c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b99107cb9a4de1b946a29d9b33234fc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5daaa227d4da34d08c38d3189f82602264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd85121f78644543fac0cf55c0827b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c274f5b8a8737e77ed9592d31e60c4b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2491947cca957e88ed203a5dffc818e3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f0b172b11af338377445ac86d818b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ae91ee5f0312ab3d3b24052f0ebe4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f098579e0a922d010d8fb2a6ded621270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c1d0a216423584294da8521e4ab6f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118fa69aaa18598a9c74d1f7a84fe4a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3865cff06e23cac455ccc4733f08ba273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e909012024464fb9b00253b813989274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47a0cd233869a636e2f8a5fbfcdb5d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d3a7c65d32996c7fbde8d17d7aa96276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99a36e072667c76e86bea90ad6e1b0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda749aa44614ef32d2f408bc967b73278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30898554d9e10bc0cd91cd5f45201562279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d99730f8e9145b33530b74920b7b1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cde7391075707b5252f660eb9c289b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c83b382de49fe0ca787f13c67eb63282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c8abaf24a0b2c769e8f8c6befdde3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15fdd1d9a369abc37f0b8c414521606284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55976a49a6339567793c103a60507bc7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb8b2cbef26744c668e569653e64cf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59116324bc10c77adbbfda3e64cc56287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070a81a2a7b097d665f29ca44163783288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2322d54e63664ef378c74d84a8e7ee3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8657925c69ecf656c1b078a5cb6662290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e188c93884522a5bd10c8a2c0638d5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a2d96ff75ef5b80611f58a01569e60292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f691f9a650caff33496a64678acf2fdb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98196bcbeceea31e903684305d7e88294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7dc67686d77b77c68abedf2911036f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9810c197e428a7b970d5a2edb5f356296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4974bbaac32c08305de6b1bdcbe291b1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d24d7c2b67d784912b07d2ae42ab7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab6f888f1a21bedd0856ff622e3c32f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543a989040e324719c7b581bd2d588f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d16d9b94b2002f1d88e188b55443c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c4f06bea748b62e4b57f364136cb3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6df37106a382fcbd75b8e4fccbc34303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f875371e46f8c3d8b45fef2102c4f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a43f882034f64665145eab57297132305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a12677655ea591b5416aafb1e87ac306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509a32eb3b414816ae9973c0266e814307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e2c98f5ffe9e1f663a139943338b31308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d24248e9bbcf1efafa6642efc6f8b2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42286b235defb1e1646919a1b9b721310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aff58e2393e9b1e0ee5149c8516b83311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea640812aa2e981345324141787d28312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd36f68fd3f481cc7aca6f63fd0258a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a8ef44796deac67be1812404982c3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a9011e0dd0f55578f19290db00bed315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b015ed600257bb7e19a25830328ce316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cfec057cd3a7804287988888fbc36d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01f7b4f0dc8f95de46eb5a0e42708d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c75bbb7389e1fe44630c26b52c4be6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d79d09872e11464ac1955c430e491a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d240c6109611d72db3ad7f5103ee9e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072ab67c36f744032d5bf7385fd84da322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c6f3955e83a1207c6539272733449323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79ffccbe3e0ffe651d8137010b2fbd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb3e7f0a250ff78f8425ff1a03f539325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36141a67738c7e0729f3e012071ab8a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee2ef27c8f91252e6e2f50730b63d4d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aefcefcac3f194e387b8f8adeb751c9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c4a6ce2fd55b829069126239cec17a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72eb7c808b206f300c6bfc1e889656d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d15842d9ee8c7174f993c649a634573331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b8e76502ad2373c0e0d1f2060e0d2a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf8071024be34c665bdf3ece205027333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276a4bf42771c2d4ae57651c4fb7a8c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a6c719dce26e288434ad78ea0ddd2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca034209c2ca25428b8f8ca4de957b0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f05be7374b4a2ebd4777e92cefac54337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767588ca31d5480398c195956f34b00338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d4525b5e04c31914400b41a47e839339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab58c8bf3d18f2c8c4c014b9ce39449340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab1f99da0f04f59a20c5056d31cfc0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e7a1e67b2fa555e9c39680f41f5e8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9eb60b0160377365657222b31353ab343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f19743a790e2da6c09ed8e33520aae344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71d3f2d27b80b787edea3d78942570345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377fdd3c71add96a6d578fe4005758ec346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3d10efed317893010782766a61198347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442704c068edc773e5b4ca4d30536a47348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80fa70b8f0bd37e9cc755b6746dd3bb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398bff3b30c492e3dc8731efac5b656350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5282f7162d79aed524f9ce17e26572351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b867dab4ead59bf4fb30171f5c6bb1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b7460354429884eabf7fbd7898aed353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04714e7a8c9dbab186108735476bf913354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6131adf6fc46f3d6e24b8e93e6cf5e03355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b52f85da11f6ac2f1090d73180e57b2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04bb74f7f6fa7cce18124cbab30bcac357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f5a44c68934c485a9461001f1af419358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36f5f5d7b903ecf9128834d069b27c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9688c8fd39aa0cf2c9a40738b958532360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeee1c2a688ca5c891b1085b7e90b06361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab3383a066183d03831dc85044a530362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6878fbdc43c657ba236cd84f6856a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f2e80014d10968f5717e1ca2dc5624364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d3bd756bd9ddc429d7937e7bd67ac4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5ab875a4bffbfa0838a7087f8bad9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969fbd121c160ac7e3519d3d22fa90f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff680a54f11cb1ec85f80f7cc903491e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de255e5e6f0ff2a64a03f6c446141a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874ca64e13807a0775c10215aa81878370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1878c74ad433c26808c02c26f0ba6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b52382cc83e53eadf09629e74373b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1acf80366e3907e1821793808873ab373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683799ab7f30eae7bd321edc820dcd21374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b698525dd42f818e6c180d648ba5f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173133ef49822cb770ee2da49e08aab376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002135ccfe00d477611c51acfb470a8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab3748f874d6aa38c50b2a0c3d684a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ab1edd1bc3fbdd278d651c5cbe3ee379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c490acf2efe42974a0d7a80b15822a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b8b3d992fc2d8d3eb8d846bad15c1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47d431089271400a844f6ab1d4804b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084ff04b327e62d8b026b7e419d8e1e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd7ccb88fd9f3cefe9ad930c4eafd8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6588f6b1ff59997fce6871d06118cd7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919875f22a2b9d5bfa97db8d4c0d16ad386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d0c8cd9be23af67a628d1f2e6ef20387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47757a94bae69bfe0d14af3740b7f2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba78afe7f5e12cae24987b052453de389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b275d7bf636fff37ae84316d7ecb0f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b990099fb38114268fc88a7620e3b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a04bd2d87feb858b0ee694d42c826392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e71f9e8aca53730d1788585b7b491a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ce7434b5e0cee7308765959e47466394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c2467b26ba03e9816e1c55f607bae3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d827c9baeb2d44dbfebb7267ab7d020396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47975e8d15603e4f422394221cc3af86397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d7f0c2ef2545050f8ff2ecd983c92398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3a7e03aebc8796d08cd8a42f318b4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd1d3f7ad110f087d404e115459ee9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dca6d75728db0578e448f467ce8f24401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff882dd3075e4a079e0d2a022065664402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63f4c1273890881c908862fad60b01403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118758b20628532989bd5a15b1d320de404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de6f683706b34016beaec032b38a37405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673f0b2dc28d96ac90552575b4aefe9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3af1a444f05a71ac19ac64bb6a15b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c52cb2a660147d19b47c02d1628d454408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c99cee4ba1713992922786d89b225409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92dc99830cecb58d8c074374deb9f6f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da0d6e231a0ef6f34cef179e7b49be411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5343fdd0921ffd8684843146bbe8695412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f83d790465f813fdf66a63dc13ef639413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5d26fa08b1d4b13dd037246e30b85414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41f358957876cdd6047305c7f4c7e6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f9b4538ad0ef15384be50db662a38416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98482b9fc9d3a087fcbea0b9567df1d8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cddca39471712eb03e03b49e30db80418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656b1e1150d1a9e6dedd7cea937660c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f02853c6fbb32a42e710cb569a7786420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61f00e3b7141b9e58d342b22b28503421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514753765110aff95f3f1505c3585ad1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b7606e21a7372f757dd991ec314fd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb48bbbbff4908c6b617ffbd0e3fb9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98457efe1691ba33cdd8466e1b12ff3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c43e56f94ed9b663640e8b94307a2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29205fb7c8c1bc247011fede2508fd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba27e8bd0947425f0706b837e3f6515428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb846feb8d6c9d1f5bf0d8ce837d5ea4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff70c83f5134601cd0271fee8fff786430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3a144f047b9b989c41459203c3a9c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21104a03d2f310822b886a18b2ce131432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e9431d908bf9661113759b8623be9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452257e8b616eabf7cec1a07aabbabf8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4241b7bac9de163a040e252e566644c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f2ff0d751484f1b5765c368732680436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e60ac6bdc5f8fecfc75c0b68a6753a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1960611860fcc64376afea8a7e56b2e8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3079757aeb51997effecd96ed31af38439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fafefd4e2399326f9f81c9a9fe2ad7b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a89d2f77043da9839bf5eb8e53551441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860ac3b6c554208ddf41876ba2ea1ff442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99683bfc8bc01e847089255d4fa204ea443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686c1e1a0c3f1b44338d625cece4183444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1d3b349c020193c94cef26fa05493445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f87459ffccf3eae9ad1569816fa6b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebad9fa992c68b213735c34e1bb1da1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acda7c0d591945d9ccc35195707ddd9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a578deef11a0733ee86c1c0bf448e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca8ffa40767e269552adc6167b2101450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfaa96ed888d08d411804c77557c3e4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8b9bf93202c7c725c784ef95d0a2c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d465a260d333a6d2d7a21a677d496e7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d11e645a8c5d444cabeaeeef84632454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291f7fc4cb72d7d79f6e832607a795d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04208f8395bbf5b331f471b5f7eea3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b5be396d79ca7894d210c844714c2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adbcea8e5db33e98457ec627f6886a9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b352b4234974914e6b096131251c6f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2b613dc09d83bbd5d1ed991de6085460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89ec9d5edbedc1235b0d53a06f5383461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125efda01a926856ad501c5398223b7c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd0dc2bced26610276db6633c8db3e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1a43a22e016393ad86366087c518e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef77607d402ba62ef83c1734148e11465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416414998aeb3e8596e2864c1db5c07466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d00224c6a1804a1153f67dcd2342d5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0efe884281038ae75abd9b60a1ca54468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea471a01df64b5511137e00a36f6b8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3868e1aa8204238a1766129014a783f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532620974fa68d37a599363a289742e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef55bd7a8d3aba14b25f6ec98597fc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4671355bd59d60392a38fa9092561473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec913ff883b5dac2b4ae328cdd121f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1061026a09ba6cb84fe23986f57536475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e9ff4bc057919d97f842659eb17079476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ff5b031ef93647f475e3d0ed3aef4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e881e319774730e2b22e23d2ee0f39478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2283003d6fee3703a28f7c2b7c9bf237479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ecb5864641c674fbdee161da33e13a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d875d91b03798d272f93c9152104f12481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36cbc429c6370d414cb7d7b885fa14482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b7ccfb308a9f161c00be40b6f083b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b138da1d5771b06064dab93749d85a41484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca60795bf06780a5d212f4f8b23e12485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b1989d16873733b67a974c741bb92486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477b0f08d0f89241c8e7feba8853695487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd0e6d9ea9c9a7d705f21a06ee93d2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d5e570d3db669508e0fd1854b8f243489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392548ad1cbbbc23a40770c721a1af3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3d8e0d82b14e54d0c0e92e5bce6ce491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f077f70c24b441a572752043d2d7a17492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd55ef546346fedc03cc2f2b215b9632493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59865cc46748c4b3920374155715453b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af14d2ac1c0576b84464494d73b4737e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613743f3488c35aef95bc5fbfb0549a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53284c1bcc78d8a0adfc558e5e73d26a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc95bb04d30a9177c9858157e1ce63498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca3532318de263f93ae966f92bff7d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99fd800856e5795fd97479d668ce726500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f09b22a234f31e37a4e8114b15b93d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f3ffb41181f8da79f31d98c9cc6c1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d7ec8056dbe9b58ce2d9809aaed166503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9f20a45a5de76c478ef4aed894f02504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744235af3a5aeb9936f4429c71b8ecd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb70804557497c39db7b2e0dcfb5bb83506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a881d473944feeed7c5fc5e83fdf9c7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d293402abd0cbae6cbd7aef48a8ed3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138795c17f20ace59fe84c78af6e64af509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f672a24e55f41d2defa724cadb0610b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f0c834528274ed1dd3bb4888c2eb64511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd6c7217ad721a1af0b47a8872bd30e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779c8e65f94b26922465906c677b408513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ac4f76e00b1c841ee77e3f24765b8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d600e801de20531021c7a39497f9cb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1fd91bc612319d120031369438c81516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed980e3162f9f052acf6f41337dd088517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27bd9c7adfdd0c8345720e6b18a261518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9498531805f0a086094e7ac56fc6e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d61c37e1f10f92abd292a8e097de2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a65d0fd3640e547dc191a22949dd2b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f25525565211ee5731188662bc3c27522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e333224e5f559132e77efbf052a723523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401866e13a7940aff7d4074a8807e250524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3946685ff47f5bae6a3b4f9f9d909e58525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e4376a7ba739accee8761d0cef8c83526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3613f2adf596fd56a53a16ff5390c0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96e0876a7b06126219478e4f3394d8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b0f7e9e352f934d1ff0720c03e440e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d6c391c365fa09dc109e873eb468b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4291786fd05b7d09502d01c36d400c3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc148d3f47d77d5ebb5ddd3d6cdcece1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b20297d3edd7fd7c1f48d9ede8d82533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec1c6c6457fdce96c2e03bbf695a0f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a77a20edb1d654f60afe4777484ff535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f01212deadd98efcf01c6a09f0e51536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db7faec6b73eaf743d1a91a6d0c9046537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d1f2e0c59a543e8624f4fe86a8407538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb897b601400bcccd7bd12d5bba64304539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421c9c854e03f98f2c942bed0b18ebe540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b82803fe8e82081424ab0cdec847f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607128d792491c7be3e3216e090f706e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffdaff908a6f6e67c7a12640a8f48a2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c6080bf80e6800cc78699bcbc70eb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e69386d2edc9eb210e21fe31903ee7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ca1ada9a726f11f5e977f23a6a060546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31204c2504c393114a9cb81dd173c54e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb609d87c0371dbed5b42efce734838c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1e366a9410af59f0c84d0829c139f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447c291d134d39b95478c8d11974a5e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e81ca83c003a0d2c9a886c2d7c1dcd9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61847af2705cefa49a607d779ef6dc7c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b09ae657f205de3ea1762cced2a11553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87de579aa4cdfd39cdc19b5b8fb9347554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db87225e7306f080b2f70fde635541555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf03d60490f6d8f87396af695e28efa3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b90feecf9b3d964292bda5ea965a8b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ccdfe21f00436e19caed024529fb3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb56c314c6f5b83638ac3e68da4c1f1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5764a1cd0520c3f6948e3756fe311560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae14afee4af8a532b7edcceebdd35dd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b80257a9d6019c4217c18e6a51382cd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc416ecdbac379169ea965fbc143a3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0efa61bdf96faca5b51decf744f73d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147ab944ab9721722c43c8d06cfae5b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d6305f72a0f09a8daff8cde362939566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4dc9f668c93f89d1a422045751a75d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68633f81610c4339e3cdfc4f25d34eaa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd783a403d124bf5e760ef45c5a8818569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47382cc5de522c061bb354a7da0612570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53897910f3f8847322568174a2a7caa5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717be3c597d40a6d510a3260a11cd6d7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82319c43026b3ef45f9a9400cae7ead8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635dfa4592078691aa9a284874f529a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef48a564f0de9b21389b2218431d0c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a457684be948257d7b3c41c21eafcc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91ddc25df2d6c563a3829c1e79db23577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aca65d09e590fa51b3c7a494cafa25578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a6ecb635e32e2ffcdfc4654f129a49579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3590fefe53f011b0603b382379a29f8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc8815ec62f2f97d43232b2677e430e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53999f6c38353434c13473737090da4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d626afebb034ace6f032fb804201844583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a25857c3747eb28ae358e21ad77b5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a13066ba7629509ddc3a7bf1ccf8d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d61befd151640b804e5ac4f872eefeb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fafce84d4499ef6783ad828f7828e28587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91459bc94845aafb5da8a3890f07e5e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ecba333eb53ab24eac01f1002f5ed589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4cca34ade7a10b89cad518a6bacaa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874f6478acaea4a4194b402fab2d823591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e6e20c6b526ca6cfeb8de1538ef3c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf154e221c4d193702dcfc195a1bc60593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1676d271081e4bb1577bd4b807ec4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5403f4cdce7ec19cf67df3b864ff3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92906de090fe6b54a92a17b884612129596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b00ecc14ae0e23b749b3e202fe78f0e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1ab021549d16281cd021973abd392598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440ac78ff53fcc99e40bc41c3c10e70599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be222adbd3c07bb97e37ae50145597dd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8756e8c504417dc6781d7c6a1118f0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b91555772063351b6b03e88f121d2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb091985f87d7b66211339b3188f02603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96acea352f8436dbaf655ef9daeace7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1dad9b4237e0ecb744dd1f789e843605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5bfb1487fd279b025d5cf580887d7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5d8d6524c96dfa26e624deff30117607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033439a0750f3ceb52c08eca10398704608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f4415af1b194c62f2c6dc858348171609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023b8fc45ba708ad357a91391cba69f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466dad6f6f7d9aeaec84ebace473ee8f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1a4e4f0e7c587d8a578c1aa06c1d2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d5c0e6812ef6b2f0e5098a6224134f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd1790dd883806563987a36447190d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298da9fb5b4b7681ad21e28a32475275615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279bd60db37b32b002c2f4e5d06e2f67616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd3ce4d07cc73401fc117bb24f560e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f6cf298378c9a3e67aa2f24ab3375b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e011a9263ce16acb424d27077e79f65619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065276890f962d73337e4bd2644bb824620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38fe8035d495c2ec13299ef0378a62c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee43bca9f5763bd8d69e894ffe30dd2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0f4d713ce512ba9157114cf817fa9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fccb17f563a2c611928e47a2ee3c418624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828441c37cd22c0d2cab64a79ac05dd5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86e934863453be7d3b909157aad98c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d9c3f5c8b27d0c77384d35dd7aa78627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504cf951c1a140b33bc4fefb46ca7d5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f7a5e717d9d55a52ab0b889dde10b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4af387efb41e42cee12a2164000ef9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8a6248fae77636d05cdecc1387879631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac530463cdc41f9c3c0b4915ba2166b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14f3eebf90e302a879826989ec650c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60bde367d1c6dd23e8c5a56e4bc8c48634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224c3be3c1f972209e3aa3cbddc5a39635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5e28760b19e7e09e5d7a2af2f425a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa544317b33df56954e489a5b1cbe4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aae6e8232e83463b0504f3b06d584b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991222284232bcd5874a401136a559e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5aa84925597d7eaaf77e59bd6454b0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3db4c5bdee4c37c096bafbe8d0621641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad95c768fb42a12016028d617c5fe3a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef95c25338e8557b521b525b83eb120643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630f1c2cec1782a959d63c7a161aebc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96424cbc573c9855d29433b4c48e5b59645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1001d8fa12c07bdfb8a0423005dd00646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d24ad7eec831205d1d3ed2be0640e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3ac7c021294f7e2a8d55303bc76c1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e1a1db125891419150e0952154e99649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21826c02f3951c9f7aa2d406049e656d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893d6cc9723c0be6e2e5446a7426439651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41699418079993d2d73c58a1c9cbaa52652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc18aedc3528977c4d32cb010c56f9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2417d5bd41f8bcc402cddc22dcb81654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca41bc5f5d3b33c6667df84cf64363655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1ace77f89ba57916c29ee4a582e40656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e880b176914d2a5c61922577cf7a7bb7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd69f5b6606308a6f83cd01340e878658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa22d6aa92e7b1326588db424311acc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa45c20287eaf1064b05236b911b2810660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba034628b01c9a25e92b3d256d2c05d8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528c8a0ae2bf8ad4bba72abeaa83821662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd1509ef27e0894748333db1441f8c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8581a0ad34b4d03d3b8926dc8d1e1e9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb468496e94785896d7b1c3b8477e6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94d154c12447da089432cb2dedb97d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd4eec98098543e9bd0741b28a12b3d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358eefa2f9f2777eaafc641accf57d2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c57306a631262b368529c3913ad7f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc53323eee49bdb3d5d7f302dee826670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694eb4eac2bf1a3f7ac056544788e0c0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d62fd10d887a3e1c3eca228be8ecc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8685e4983562543a60815a9e829279a4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e94041fcaa1e9e02f95fe607edfcd0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da7f6c5bdcca7cc971635b085c744c0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0161e7d286c9250b41076d477ce2da2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7826f4cb2515eb3a318784ee0d017e3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17504bad4e29268cf25a698a36439e66678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6712514a2a822fef9ddd1d599a4dd56679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1dc5fd1d385b997c1914f19d0537ac680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23572e8b611a11d18d6100683dc632e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cffe38e30bd8591bbb7e7cee835343e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59360b565952c20b59fb1c15b9fc35683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911428aca43fbc4ddf78819a0b03355684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd0203641026e2c12ee80cf653f9f4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fba8fa8fcee63c11d2dfac97085343686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee996afac7d595cf098b025a2124484687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17775b87c33fc7aaa8b61fbfeed2db17688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7099a7e6d5fb1aac529c83bdd9430c52689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d922d1d52a2de32ec60fab813d1276690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c43aac7964d6616e366a0c2f9219e8c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc81f29e65265ccb2cb57044d284ed692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b14dc1adcc87e85e83bcf8cf4af1d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae68592b0c28c6c9b8dac6e7cf54668694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0814791986cfa4027e53699ce4710d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e868e9d3d67e2a8423f9d995369b60696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20691536087fa42fb8179c5e3fa9f061697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975db8c4d48c56d164b08e75dd067239698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d730c7463cc82ab98ede62d530632699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5546203784d069ca173945f8ffacd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3879c6de5a21d0563c79e27bcd5d3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e207513d577d4062297f248591a3a6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3706f8aa55afe5603cd429718568f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a51371d00dbf67e2799100e4f3c79704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a61b7b6a1e50d9e25ffb5d87f802c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0126f33968d2335999e0fdb53f53c9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1fffabe82d9220c13bc5529b5f581707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc8b1ea01972fa1e992d6c6ec0db36708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a881ff0ec72b8f1e4f3f6f1bc72cb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6cd53c6851b9b3b8ea0d2c2c5d7280710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75367fce70eff7307307db2412b045e9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c4f16cee7841684ace035891b7439712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b13f41514fff09d8594e040690a85713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758efc6c8e3d304d231ded5029f44cb8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c496ab2e4e10ec5e264a997b57bb0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea806c2084726bf88360c9cac4dc3c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852686573fc0c9b505d43d7309014c16717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc73af86e519b3e79bdc9b0a3b4c71718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc908ec996e61fe1ec7ab3de0787d4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee222028f69820ff626a0dcabd60cc1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d8add40b232b00e16c81ad3d08ad4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5ac10369f91f925e1d31b1b105461722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c424948d8494226f4abbb6d4e33091723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f394a5dcc5115d16bee8d012e6edba724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8131da3751a7a8050201e8997dfd84725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b1051a99874e089e7163efe25f9e0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f22d65d16fb0e574c4f3fc42801904e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c6d14267d6b24d9b5ec90432c18a4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da1e8086e340fa660e15fc9754e845729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b838923846ad310eacc2ee4b63be2b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b7f9782f0b7ed69456dbdd6973f6e3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e79b32d704c0df249ec4a612202ff732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b5c099aff6937692fe9ec74ecaeb6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866a521cadf936026a3d2c10d58c8d5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cebefbdcf82f27fcc8728b9512e769735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a0cf50c98dee2dade590da0ae45fe736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf619a5f40ca9d5ba69bc0e604e176737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b48bd7a9c979ae94706f1de1a4ca8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a033970a1b3f26f2a2f4a17f77abdff3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c38ef72c7377b8a406ea162d3e8690740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e5bf409d0d863a49a36599b2332a5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0d3bf4d17351e9b51208ef31c4d2a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718d4654deaf19f9bfd726cc3d922bc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a45e995d4bc234b5e71d0dcf9e195744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee7a8ac1d06a5d6b180d1cb8ba65b1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b2e9cd4e461b85ce0ce96569d58ed746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44df678651f4a734df8f4e7f043f28c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7fae202353bd8584646d38ea19f6c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7ecb726b1c59067463ec6fc7a7be1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb66ab8959bf9c5d76addef00c6ddad750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976123a591ad60c0b489fe8ba88e0a24751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663540c1a8ccf7e896226906a58a32aa752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c4935ec66602e98ef999f5df0ce4d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b99cd00e2d6f78f66e579d0419839754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c06a0c21a1ca0ea5bf30c3d3f63334b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c987b593b37ab53ae446c6c46ae90a9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960b4bcdf10eb916c6f9dcb66c96bf2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d6e333a5b3da07b0fc103ac8addf0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc79f453fb542a44b80cfb7fa99a5f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>