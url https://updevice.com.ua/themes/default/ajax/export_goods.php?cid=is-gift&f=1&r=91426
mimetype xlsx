--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac7237b856cc3660e8d126160fbe591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d058374808ab829d67a6000649f42372.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fec0ebab37f103720f74deda8552413.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3657867aa3bb43b39dc912d4242a1e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab482abff8eaacebc873304cab90875.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b6321ecb3b6ab628dc3d9b4f5ba02e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec2c923c07bdc0fd959066880345a77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8995747f64355f7011ab9075b553fe6a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ca5e8d432dcda403ac5adef23a51a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a993ade6c3afbfda1af2a1088dd05c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3140d7661e577797c0fa532d15c84a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd46f1adadc6edcf341838c08cb636d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61449c2ea6e5809508e4916cc5ec479613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f441203d355d63cfe2c7ea9d2a6ce14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae007cbed3ef19e6e1483fc46b1115f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e2e961c77295eb10bc5ad2cd227fd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a363adaf52b27236b59e91445002ec0917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdec0119242babd7413be09f7aba8e218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c3e94ba211dc7e13ac45308a1353d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a948561cf1da47e19eafc82a937e911c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde78fcbb0e2d254362c255b3be4516b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a69843e96164d8871db945140de01a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3013cca71bc97878f834e7951568eff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c5c12849c9b13bce8196661a769e9024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9ccce93dfcb6c6c12b07e5b46670a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06855e9318d386b79c8029a3a0f7683926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e64e0cbc5eac144aa46dddfebfcf5b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32502299112b22a5a7626f270b261e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da233be0bfd83ad8c32f69abe0c1e629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86604750ebff4f2c0c8cfd17e288109630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eba7ef234abcf6d57721634f93fd7c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa244970bc0d78bff2f9894443cae7232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe39e8b493c36ad414a70d1ed88ce6533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb5d1e6f4a1a5d1a1e4e2438015c7834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50221ff845a74e018c9db16397777e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb5deef17eadb6ed92205ce2ed7227936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e432a9027a25d26864442176b267ddba37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5de4d2ab9b13ff3574c24be47652ab38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d061ecc9e221f02bb591bef8a58f4239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154eac98622aa0cc82f16989cb959e040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f847ecd6a2b46209baa8447df57b9b941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9464720570424bf022a881ce4c585d742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c49c7cea3df69122cd53324f34f2543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5c5bb43f25ed7f12f8b0e38490e3844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75236ada369568efc78f0d30dda0313e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bab14f0ca31f206d327fac6ee73e6246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d608889f044180f9d6fb4ce63c7085347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf3770fc186122a76f32e9719cb30948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42616c685d38ebc8723422880290c049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6096baa2b1052e4783fe5278d690a96350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4226dc88d95943b9c4ca762871c38d4051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56af76ee71dfe8b328a149dffe82c0252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c97b5b1da58acfa0634492543bae2d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c684b305fc762d217772b2d610250254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac70e3b67854b93da2972a11a105c51355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5bdf84827a2a3be372c183f6fe30c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e30c301d29835e6c04e2e72b98fdf057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6849a9370d6773ccac27303e0861725058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9eba19a702b359b0c336cdc7f43cee59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9245331790fcfcb913102808932c689160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c93aec716e92831006cc27c90250661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f035147bb448c01f14698873535ff1462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4e6bdb383045b06eb00e8315b306163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d815ef4642c7454bf60dbbe9e8b06664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ed4460f051f1ef8e97d30c3ba107665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b52b76fed4c3f3e7750282270e5dd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b047a1fb1ebf2d6eae823f8e0a4f0067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e480db9e2bf2b3a790642a2783850368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2923ba21db4b4206a5d315128e2fc6a169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02596a0baba90fa5076e10d935952ef570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fadffc3e71fe9b9574b944e750b725771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b326cddc4a20aa39033127aa997ac72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240bed62bc90e81b5978e9debaacee273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110883e22db5d62fbc9b091f6ce657e874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4623f1eab1441e1cbe4306ff203730c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce84ac2b223442a2476aba05336e876976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8356b72d9421a29fcb74c375bd54183677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ff3ba22fb328fd23fc20101d4162378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156781bc315491c73d3b3139b30a64e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d44a184782d0baf8b301878fcee7580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ea669fcc7d969850637a1b547413381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613bc523cec77be919e866ff483df37782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1fb812c69bc747b2c9931275885ce883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49b2b81c14e59e37547868cf095787084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ecc0286b322b2081f572b6c16024c085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69664c8454f2f26f91e0e63504896a6186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e795a59f8cc0bdd7a4327141b2fb584387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922dbb15b630b9f973f8c00a5ed561288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea785061dc1eb36534ea328ce0ffdb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850251f3f631779566aeecf1fbcab5090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361ede3e539052f6d73e904e54e59f191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e81521ae65d63dcd2e30592348e4b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54bc17fb40381a2a1add0038cad2cb693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036510d4c52876646ad8f39b531f60594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb2d2eeff8405ad12afced6a60392c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd951fe40d8e5f90cd5ab189e0fa433196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15162c5ebbca0e4e44f5c4bd3b2fc91a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d911c74198d1f3c6158552bf488a2298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4060161d8259808a8e54e962ca5a699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967cab63b4a32314650594983afbd183100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340c63b81b17cce638a6b3681ade5ed101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf72a41a45ec550740b84f6b7f1c053102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e536935c36af215344d8192f90093103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e1968d4a647c47ec8f8ea5358c31b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec5279112cbd324b8bdd7c8d8ff6f5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de71fd8476c4cc9d12f263899ca203106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15bc1d4f681471b84e14d1009c3613107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c04df7d3871af0bbee5bf021694c1e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263a5729efe102ec8e9d069e02f487c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e09fc68ba8c47234e02d9e6d79bf9b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e8e38e04692ec22b261496d079bf4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540599c537790b84661b5406e377dfd1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4955f6a8afd44a769da8b05a1a2024113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb00bfc71dd756689bf0305f664ff5d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108bd36f0b04b60ab842f592268e1be115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadbe0f75638e0c70d253c9a0ac5c58a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3823a76f1bf1e2158c14724ab22215e8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e81fed91c2c580bf820a8e355d514cc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1301ae3fc8eac704d31b2e04db2e98119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f6dc9f122394c4af688723647c2d7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22b6626ec7b8d681b6ff94fd833da6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba66da7bc747032e327e45f7a6a45d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984ea5db20ffe0368713d7e9a374ae5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc2206d0b780d602f1900fff2a43dc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531560d7a58682e89df672da46f56aa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae04a2a6365d198b44792088b6d1c843126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27f16ac8636c8758de3568ec32903f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e117b1c372a23ab39fe4746bedf77128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ee592c1e697aad399dc523294eb9d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf810a5af5e53060dc69ae6271eb87ef130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8cc46316e571294ca038ef522f5902131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5312ef9957e08bcda9b45141e770cd49132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bbe7d303bd089b5c0300cff191f94a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ede7f7226c2b9ea6b86316317c45e2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131c3f4dd48d989a8b8969de1871794135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883aa82a68a48b5dcb73764b0c9e7583136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8782bdde35b84fc08abb3a685a7ae697137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e0b600860d5ba45c611d161c21d55138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963439be5eb5393ae42beec2d3f6ea9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2724efe528dbacb6fda144ad61441c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c7a8e5b8f17120341c0e15b1a08da9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f89001b475b3035c3fe658f224187a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73222b6eade49c6b1356edd61976bc5f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e3dfa30d9ecb3b2d5c662c369123d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaace871f0052069849a38cc68be851145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227a9948a410f45427c22578c10dcab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c90967002a6c866d865bfef2678ff9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af997777d9f95e49e736198cedc83ae148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8d9ecfb0a7ad90bb770f096237815149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee03ef450e540db271bb8ca1cdc2017150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816406e0edcabc402afe37735cd13c5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a5ccf667c7431b968e3bdd1816d3a4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f3fd7576ba869a79f73f0a0b9844b3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff573d48de93d8c8fd9a0c00841256154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eba0c09d37c95230e754d7a69b7b35155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54629a43cab3af0588158f28865ea7dd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c81819bcbc615fcb5e660bf49c465157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba58b5ebb08ed78067186486839617158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8e8f25a9b70c8eef3a606528f9f0d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285156673d74442ddffbcdad16781398160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062d4b7a2da2a37034b92c104538d73161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520bade6df2315811af24e0234adabf8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2de288849d243f7ec5fa3dc9239d0b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce5807a692a7882f43bea657bb2553164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5c5b362f78cb076da882647fc054c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ac767239af396e073d49a85ef6f87166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9584ef18754336c0e3d454d292e75074167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7987d0b1f4703121c15e343113e896cb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54609c0b213722da61f972e920a24beb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c5afea48033528efa4ce8c20611ff170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233a776b59ef6f84d0ab47d72ea2f8b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd56ad8d2664346d525e1eec67461a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125aa49618785365ad9f1f9ce8a15011173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471063acae8d3e2cc08af1a5d2ba38e6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17e7a4250faa02c204cd480521159e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2369e0574bcce629fd1cc9d42056284176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53499608a4e357cf1728307d0061527177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bbd32f6c441750909e40de2d1b0f79178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe357a396a45abb625f917ae614c9428179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466760b96de903d1779363d7d7316e2c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5a1d1f9ca19df426c50573583c6ac181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022cf9b9682740d26845fc4619a0419b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3033eecf1900cc7b85f8520300ff3b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec299e3fe8e96ba0fb112fe8199295e8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face18b34797fc8e4c3b3137348fe528185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc36e71d936851bc9aedbd3b99b300186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724eaaf979501a97021c3ddba05410e9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05b16cfa5b3d1c8727e2e23ebdbba8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6462261b6e6ae06b999f3f859863e6b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1810095ef9a1b3f38f225d800873490190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5397270b024f09f42cf983a355e0b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa67d54d86d64bb793b6ff7314b6e50192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d43fd12528280aec26c9f11020c2ba193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea057aa0de0fe244b04d96fe4bdc0267194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc3435b03edbdcf391cf8ed5de3ef4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e8406b7a18cc7fd875c07292f94492196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a356f686aa1f4a7b2113b3cb13bed197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f12642ca1298a2e298edcf1608bc6d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa51704a4cfe614c9978c96f9b16ba199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3db91b2d19b971def18dcc4e181e3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e057e3271184a1e4b1c9bec782de500201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c231b7edd774fcb22f84c6e67016f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0750c08e5674e1c303b6119a86080203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d66ada8cd6ddeaba57a0888ec8186204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a1d41bff5507607bbebe26c72d9f4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee8ef1dc80b666f63324489d1848c8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed71140876bf57ebe180caed68eaf970207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3227a157af54a16a905fd0fe983715208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ecb3d78b41bf90d2dde084101b5c3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49ae56b748ed1f4bedc39e4853707d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09612d6e2aefe05dde7b6e74c5a9ffac211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2bf6adc72919654257c63768305b6c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4462bc5c8291b3fdc487a5d8c1676e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f386755d5120afe73effd01a865bc8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b82cac6c810575f4e6745ba5e3039f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140994820429a73e865911ee985c79be216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f034352b5c1867622ae380de50ac2cc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86228f15c670ca9e7821284ab23a880a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9782ee845304b5772efe922ecf5f6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64016349c9442f121b3af0a844ee1078220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8256eff53ec465ce75235821fb71e6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34739f476b3831bd3eb8f58820d3a4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b63b16f574da12bb201e6e37cdc87b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34867ae926f7b2b2aac145ccf3bffe0b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89843cf837fac3379f1cca868db24c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b042540f10ec9bfdb178fb4858dee226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a138748d7f929791cddee3a7c2eb10a1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453ac8eb14d14bb7815c563806f2f3c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db251322fedc0ef4000b0231cd33a3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebcf42d41947b578a32f91e14fd7010230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249b3e105baf671f1c0bb720dfe323f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6efabe7873c1739f6747b1a33379cde232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a163df88b2d03462337e6e29812fc76233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923745b0fbaf2128b656d24865fe54d4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ffec0ac1e352180088b32a2b9caa6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44e401c318c9df6713faead1a8d5a1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f0d24a6872b4120733ba0376eb831b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383cc3b416912560b4548bbd437917c3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a75bcc673db470ea6ad171accefbc8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99e2712bc9716ab031b507c2350633240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae62a576043a870546f7b7e97d1f1e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ff42504f3063fa40033c058b3b17f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76545fd32475894a768b3945eed66908243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a8a6f44ca940110a867aa4fd8cdaf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89487a5b8d1c6750d261da7f6d5850a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d5d821ee0502a8915f08f476447d9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8c14bc4697e5b02dae18b62c2cab5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10fbd4d9e749e263aad16c0058844cc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa465cbabd54d02eb42d1c2b344022e5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ec4950f66490b5affdeeb7a511224250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721df3d24f577ad5570617aa2bf9409251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9150bb357e18e8091493e43349b539252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402e1fff16d701574140d676bcb566e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed741a9fda358b0302af33c8475d99d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc35c5d86f2fb6f4555ad8d81a1a5f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0aea49e74f6188abcc822f7534cce256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a0059d5f6e9d4db56e9f1fa62a553257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a02506e3c692825126d1c40ee965091258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490993c40447ae417121c70b8053b37259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070eee16050a3ac712066397ba5824b3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e4db0704cc7f01d49ce61ff964a275261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758d01f2f3fd9bdb3411c5c60d2d686262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d95d00792831c59b971fa269b305e69263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78686a087700b28711a12cafbb1064264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ff7417ff0c5013e806ce3dde93150265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a89c9cb22e5dee489ff7867cb016a5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881d428015f50bc109c276cfa343dc6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52399136242b1b431acf2fed2a1cf5cb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa44f777423f117b8419c2946249c89d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606cdec8198d8e5fff6f2dc62c6e3f56270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a54bc1034fdeeba4dc405ef53652c8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703bcba3789274ca9e410090ef81dac272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ecafab5dbe993114ca157d1f84835d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030e611871b0aa384d55bdacd9cf358274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04157244bcba847181cf079f0b438060275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e47301f5ba26685971b8f65645ff47276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d812cc4160d1ad9303c2c5851030f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee935ecf30cad61a8423bbaa1b775bc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddbb53ff178477ae79f5e2962f7383c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b477cee99649869735dd6ec1534e0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24d5912754b37e9e1bba8dbd9a1346281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4b4982b0989ce59a08bd2f8a55f03282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb89ee916c81900d047be1a5f2e143283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edfe051e1d0131184aa6989dc41fc14284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b62a391e1e511a15e95ee1a90eafd1e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fad5b4e62f60a26d95a147308aedf9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3559fec9d73f72adc8d4e8c7dbbc19287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a706290754eb341fe114ca30d9b00288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea4a60aaeb5f6863fc44f2f53faac70289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6377569a3d48caabf8d65e333da7e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c44db819de968cf98d36b6144016cf6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8abe139183fc88a5970a6c19350a6dd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088dce2595ac4cb3272a6d227a98d13293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7195abdefe20cee72eca821c6b6326e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1f10d1fc71e3bbba36abac9fe826c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462c262b87f4b404c259aed5d373575296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60341d497e80c41916545eac3c5453d4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc703660825355470d0d03ab8fd9d68d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2827c6f1f616885e6ac7a3cbeb1f23a6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba4115ad1170c7f73e5a885f1f62b00300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a8df990d2b957fc3a71737d55eedd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e50fedfb6709f33b9276887d4115a11302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60178f234b1c00ed131cf4eb7d47fe36303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b453d070943550e4fa26330b13fac596304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a7a6e70678e87ffe7d7f8f2f9d307305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59885518ee6ac4c92d3d1fb053dd2b1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b51d7cae07434dbca2db8f912d491c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92e524a9dae76a6953d2a111abccf7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff9e885afcb36e91095afb3853cd28309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f9eab61f6a745d18cc963bbf486002310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d854c054acc639c0f36c2a390534f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396104bc8168699f012d7801fd917fcf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8336a86e668a99735ca1e266c03068313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6511c1c88451691ec0bfb842399526a3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e7f6f7c1ffbf7da35a00d557fa762315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae869d7fa4e2ce68bc1801d38f2a120316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb40d0c10b0af0b0921ee0e12d72843317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2d0c8922f72fe2db05233b3357865318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d99e05b12723e472a6be38b12fd48319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e67e6e7ab2238621d6e2ba1a39d91320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f16442d7c92f037e2c0c544fdc8d2f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e01f98fbcd95379e08006411c968d7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa18ff489c9c52b7024d1a93c95e145323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e93ed1f44b52455df0807e9953a258324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba7f9b0e00b54314cdaa34d67c1c5c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796088826f1004b62a9981b4ca5623b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799983a42ddc7df697d8d110f6786c4a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf95be2a007665827e73b0a1924973328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c2d8e3a92a98889d8ec2558002a3d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9135a7f6f75c10670df8030361056330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b149fdbd872c7796934e48b212b3ca331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b8361d3c562f90dd87e4a385eb683332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52840b7ec172d35cddd70deb38a4de13333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4302b8014cf357637e7c34afadee1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa19b8b868b18586e83966bf3cad40b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddbbe094167838981f3dabab50fe915336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf73587fc97da7c5b34d02225f5f33337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b869fddb624dd1e735178c61f054e6b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cdcfc1d816ca6a7f8c87a9bfb76d32339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17854492d3e7eeb2624134e74af683b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328052b1320238069057ebdf8d4c95c5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b474c35cf475af3fc6fcbe91a9df024342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61ac8933fe9fb51ceb5b280a14ce1d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21d38d378bac536ae2e9f3c49fd5dc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a84f4291a26b1f84b8c450f92e292a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491df13c0e95d0a306ff2b2f2f721e6a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234b7edba9aba383e16619ffe23aabf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dffbe7f78e44fdd838a5519e2aa48f9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a1793f5f25c3438948f9e5263c1782349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345536163856d783ba77e9e06b4d7e1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c12c17246124edc7986c4b8c42c67351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe9e75f8ab3c63d0372fb04228a010352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f91cb75cb855b49ded704c5c0b4b28353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab06187994ffbdd950d173bc572913354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2229d1511a1cf28972d9de02fa447d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85481a27f73d7a674acb10d02caa640356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e3dbfb82a5d53c1482d917b1387a9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a9a870d2b4fc8830007c5d8aa65d8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0f61e82fbba9a6c630ca624f6b334359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a65170ea4f8b9aebb8636bc8110adf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93607015263d877355bf924fe6e805e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28815b3e1b1cd24a09b7e20917894904362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837e8e79146c1939f262efdbb449368363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2dfa169f92c6951ae654c96f60a49364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592881d702e6fb533c53b85da9d62bd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df37170f352d8225361b8e384e9f435366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14400f8da807f420e184a69ab174097367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7acb344d488ca663cd43672bd2845368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f247190f477e85e952ced4cc0d07c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2cf758a6a692ef4cf9a7b9f5e819dd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac670e48a054d0b17a725617bd9e8a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306bed507b2be9e04408068d4965bc6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b22dbf7bab02d4db996ee19970ad83d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992cb601e48b793429b20c2f2334be9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f21d382225f1ab40d1dc2cf97252a0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae256e3b60c0bf8ac324e0f0d6bafa2a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2228aaa72199bf29c3e9dbd1bf80d63377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af1164529ac8f8e91467bd7e098184378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e49469aa04f3b1a4483f273d496aad379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d3ced26a3fb6e845f8f844d936661380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4828d824d1af7bc44c1b5858cd8d6901381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd177d0ba1b995ad039f7bfe00737361382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bad5e6f9c5908bb1a2098b9fcbfa9c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0033055678edaa8d821a3efd886ca384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e69c2edd3918aacc72a8345df0498e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a1c07aea0053e0fdf2c62025e9206386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd74451b6e624008642bb89f87da623387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f191697641c4b82bb3cf38ac152cc25388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b1ac38bd1cccbf0ff74d9ca94b55c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411042d1dd474a5f98fcb20fd91c349e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a82b0b50f6cdd082f250ba732bb83391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6582865c5d09caa0f02c199084bb5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeaf778cf1a046e82738f4c956e21bc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f68c83225cd1e6540d851745f9305394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82743a0b70260590f7a7e35521b8ff66395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475d79a1ceba59000c3e9128358df43396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce548d25ae0e93ab985fbc2f468bf4a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18872b7a87e7f4f967f55c86eb09211f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31720a99ea0613f6f23cdb2b74cd1835399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb691f4ab48d13038126dc3d41898c48400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288023af1c8e325d1bda7f0be66c2019401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5cf717ccbef757c631908ddc3730e4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db634721a8473732032f8b8b4bca5b87403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e7b9073a17b70802f38ed50c5c158f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a7b424055df43450d2deb17e30a52405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4929cd0c873de94df702e3ede206b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef602af50eb761e5efd1d9fefe1a5c9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c4e7fa181d950b4edd0122747764f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29380cdab80c606b17f39ee363f7032e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ae170e2d1ae9f832091aadab1a89c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f6d967235648dcbea3dafeeda7a4a0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daee61f09cb974ad02e560c972a923c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2665f0c9b07c2bcf344be67aac9cdf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9227df21b16717bc076a38955ed3a345414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a468adbe16a407992539884a3907c0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c5bfbece78648a67bad7aa6f4a0130416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572bc0777367301fba3dbbee396e1383417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8988ef582a22f5e2dbfa760f13b67020418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17f14c1a88c2ce7d9ca128b794b450419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f300714ff9b96ef95ea5a727dc7ad19420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c7a08f98981e48b34608f2fcb10a0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa822fc6114c0060399df0d542392a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b782961255f1ebab725a43cd9bf849c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103f831b93b604a5adf5e989b56e604424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff451925b40c46d7253da44b64b816425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52373635130dbb667352fc245830c76426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3770e51e29adc26c5d7fdc05e1c17fb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39714cabe0efe4cac1a680e4175870d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7074620a04c5c201d36b96f5b2e55d7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b144b9ebb44bfd377a4208e423420430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f6fd8596adb64f21991e862e25053431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c7fad9fd9c0cc8c401246985bbcf6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1947e6261df184192eab29580c56b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9141d9156f14464e5128e6058f732434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cba19501a546b2e16169b778985504435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9994b7b3e503ce113f43f196bf4bf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a80009c30cb940609b680a86a4a6c9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cba553491c8e5ae62a3c1a68e11c4b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91086a551e303840a331c964888acf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dd61f2960b3f003a012fe82f45a967440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5cf6be9b1e13d65fa9d1144751f580441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b623b2902eaab5f82bef22ee4841beb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8748ed48b35631a3f96dd19fa0f2bce5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b91ce2ac25c5acaee333ffa553c2d8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147dfb84cd27c6421bbf6c3565e39c6a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f89e4ce9e011666b3127ce2bc8b4c0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd57588449408bf4b83dfbbfea730e0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b451b25dd2e643de92b90c9797ecd7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5cb749bb22ba7186e72c5f4bf0120449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded28d3aaf2503022755697f76878986450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf5ebf4f57213f91005e96d0d31540451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e150d422393d9c3097cd9784f002f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a46b78bd84a712a83780d18e6146d38453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100efa11d8ce2f086d6f1f1f4a5668f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f36ddaf5d42d7d88e622f413ced87455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d5edcdba3605bcaa83edfd8c450fbe456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99747dd20141865edeca4386abacb5c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91b9ed11e094e7e523b1eb9bd46b52458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d2f117aa7a806097b50981b776b82459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34bd9b6e68076361ac9ec3b68438d07460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a27b75a77cb41c45a2cc711f8fdf1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472ca9c15841e096f58b183ef4d6dcb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975dd80951cac15db7404a30b9d0332f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78226eb1b5ce7f0c8c05e6497ddc5d0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5e0ab038f826cfcdd705df0fa83dd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20619642464308fb6d497cc45b9e1793466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4aad76d28dbff31ba5a3798292a29a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df2584f676faf4c0b4e85a6317e8dc8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc47fef944ebcc25a024ec44c03c52469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb36cd153af9222a89654cefb0ad83470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7513f94617454123e1cb95f9e90ca7a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec144816b4531a6327f61294bb6631c7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcbdadaa5f1d2923fda7552b1cdccbf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843711465c2141fa715d4a322ef0417e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adaa493994ee45b844cafa9c1ef3b1f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a5ffbef1bd6e62b0b3b7e5a42451a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7d8757f23ace9e6822cd21794f325477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8483a14615d367fc10aae8f15445b6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7daf15e5ce3a90d113511904c7cd3a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f12f7b7a4d42a4f91329e7ad0de55480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70635ec7ad28cba1a3f35614724f6c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d3e5152ba9c66b9a5a8cb0923ebcb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56360643169024f0be21aecd8f9899e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4cf794e6f77e169ae392b9633c40b2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3ebc5154f0ba55302fe3dc19c74d7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553880a6d8c776986707e9ec3982e0da486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a22a51386c3f21176d4adfcd7eeba487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5145ae266b2f01166e74ed18f1f3acf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1fdbc96014a864556c5c3923f6fba489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c38892ccd716b5e99adcd9c3bb0641490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a70e78551376f077a05f53de4511289491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f870efa5cc008f7724086a134206703492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63f38aecb7627a3adaa4545a090628493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a1fe10e85279bd0c043c8a88c4b0e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326449f291b7b5aac82313648c1eba2d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1bc4e5bd6c54a8abec6dfc9f80f886496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7446c4807214c0de9b7062ef5d0130a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba74a131ec553b924bb690612a9b61498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a86084053afc6ce2a1253335182ff499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313347378c01705f8fefa8368a7cc5d9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d19be54874147559e4ba04fc29599501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653dfe0630c312551037d990ceba3c6a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30dbf34c2c3045ea924a71b580250b9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3fc1b8a31087f1f2c8e86861af6e3f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d51895c399d42621988f0fb4777013505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc2ac59f8c13ccfb5bf0841970e6bb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280ee95d4be4e764aca7eae336034e7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65b7fde295c0e75bba4e4cd68e7bf9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455e6561da9eb600122caccb1c36cee509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ec58ab2a7a049f2ed9c91c94ad1b1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce9f59dc9edb7fc32d90f57ccfc663511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f7e1e24797190141eae08e95f820a2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e1d94c74e4a301d799cb2b21266f5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203eec671d133ead6e2946bf788d00c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb05c10f77b55ae9788fabad23adef5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c2fa0b262e1945f7ab00f2b9eb30d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e915595471219e8480f003fb522685517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942328ce41e3b44a904f5bc937cc2bb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da0d0d86038a7f1a6c9752d3b655b97519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee001800cec4ce666ad2d23eaff8a5a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b0eaa26169b21b153b9383537a6de521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d58fb3f45f05099b7fb3b1108193b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d9915436dce47da1b7418118e40b1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e020e81322998fd7324cbf5c07528833524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ae36ec24ce6aae994cf1434dc61a4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a26c2c3c51f5a6ccf1aacb935abb3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914db14ec2d3cc892049f58f4f3c0a06527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a615d14e9e0bc589535e51e310022e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a29f312af0f55ceff04cf79dfb797529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f75a8d7644478f6ddac112479724d6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69061ffc84912d02780f1fb424da13a7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02728b4bdebad09c1c0f889e4a2d9e75532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f403df0e719f563f9615f57588d66164533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e71dd0fdba94859e01494c1bcfb437534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c8427366808e7f24024848a225ecf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331bb62c4a4eba6379696b458baf87a4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de396d098d2dc5dc2eae51fce077fe1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b805704fb7794863ab711f3ba357d6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e60872ff86db757a423d9f8aca53d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7de3a81daab1b690b493ed34e8b4f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0452d7f349e41f61c439b65fd29b3e9d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75327190a70609ba94cd813b28b37a7c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd128299117d3228dcd555882533bc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003af7c356e57c78be1fd6fa1a87faed544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120aba450015b358766a83ae6db107e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4d0f95894737c1efa0b9b2a3088d5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c0327dcbb39f0b60df6f2a3ad5ab74547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb070d43be99575b427e4834ac225a42548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c8d22d446e84bddb415b7f78fea7ec549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bdaa5946b94f10d8147c21b1faca82550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904134bf7a2779738423a06eee513c7a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0ed0d347400cbd57b6ce57e899753552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b99dcc646748b8e72d16640586358553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee08ce8847e8193d4a3e2cafc65099554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60623bec750cc5bb833312215f643488555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c0eb53ebf3942c3975b3b5d58b191556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46643517d8db16683dbd875530502a8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf539a7f7cddb3146ea1fe104d9083b2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6091f3e1c8a32513ae18ee8b776a6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3112cf52f7d4ca40ab7a0b2a86aa8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57161fd0bd8905ff9d18c335fad5dac561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b4432a3e093675cba3b5acd6900dde562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b2d601965ec8970d3a4165296741c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9805eda136f225efc3e70fc31b61256564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b9ff4433629519d8febd00bb224ba565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c83355e558e809056b273f314a50d5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485fef4f737da51b50868ec69ac1cbc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05359cbd346fb7c40f8c0308eb4ac48a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b4f5209cd13dc5c78ff0942faec06569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf3895c74da3586d6f4222830b1794570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c263d85a7b6f3bd859e7cb22e32695c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbef2e063da77c5644a59de53253033572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10beb80a5d0c949f09e0a58f5f3faea3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4bf8ecbc1e51b9be5ed325c1288b7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23121cf9ce8661f11ddcb6f7cd76657575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4facbddf0c59d883e09c49e810392c2a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef3c1d859f69feae300a5c2b2751ca577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c4abbd830b7ec6ed5d52474b4acbf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a303549952d0bb0c2a5ed425e8b00d2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a80162c3df8c14ead65483532156579580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d31ea664bd68bdeab26fd97f5526041581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed3b7b889eed2d45936b5933405cb1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f7306b697a6d828fe1ec68e34583f6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0586f9fff709568808a8116c1d07d509584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae04a7eea163efdf534a856b0933c53585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82235567d67107f2c78c2dc45a1a1f69586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c351c830fbcae278030bd966f7d05587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab3a3a3af1f6effbeb48ff04c3a1a2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522efcc8ce7fbd0d484b8fe12a961f1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f8ad5b51696e956250cce711e79e8d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a1ac3cf6f7e57d67f68fc29d4d2e4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a22a747242009eb603bfb5bf38209592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500fae30d1a9c8bd58dc43985572124f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320a5555f8adbd260f6f360078ce746594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2577a760b5e2706c3ae4a8d730bd52d9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e0b7eefb0d3e3f2a8e52a8407f63d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33178c55c880f67c45d26bb1acca892c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a91709aee061894d45fa07b1e3b769598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d4fa17d415d6e10841921ab564d73599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b0804e34c5bc38c818a263573e87b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34266c1529c2bcab25267084e7d1528a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65eb210629b381c963ac8e51a1f5eab602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178df7b512cb7095a0edab978e371097603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce51e9628019803689fad419a7541e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f137b5fe8143afe00d5eb3abe8efe605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c4941c9c06a21fe08c9ac06e7b32a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43423ff5818206421399979f0e3a6d28607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a670d08f98b23427188206ac99c4f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1c410af00ed63a624b33b63e39d1e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ff7e859c89e4c2a5f01e52a592c5d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690d906eb3dfe3375e242c51cccf7e7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29689072bddbd03a11ffdcbd6c776c54612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36fc04c228bd6085992aedd893bfdb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810902b0c71f61496f24ad605f78b392614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583bb82f41f5648ee644712ca8b8c7b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c2b44dff05415d005c6380e7dc33e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65560c1f494ebb37bc57c3ec29312707617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b26b2a9bea244c1e7b849d5a97c657618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db677461a979a9d9fbd80b2335998b79619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d5aff50602a6cb3a3540cd41119b8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5190f47f67cd72c92888a83995e66621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f66b1579746c964c1ff03fffc170e8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56106ec3236a672d4fdf15abb85c6220623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a41cc2bfc743ba45e13f60d6a2016624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06b11bc14462a47ab7c93d2c972474625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400616debab60def10c99f47576f571f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588d12aeb02031cd5f4b8e98086ede6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cdfc443edb1cbf0e30e0dcae4b6e09628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1695f6eb69629ad75d7534e6f457857629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9029a750823eab23c1d2647133581630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c654c1343ceed3761c6e197ad3d4df8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e2a331c9f79a20a2760f8c9eae48b2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67952139c6e98d499f1b00ef173e6ad633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9811d66dc170f42955d6de1ed36a2c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e88f0d9546409d6b58058b636ac7064635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa78fb2954e5f80d47c0e2b3b24f6a9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf712f34b49696919259064179fd14f4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a33c8d211e2b5e95eb910539aa099638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc731bae3a124cf14d371e2df370f3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc49d430c69ba6fcd836d54025fe83640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792af7605032e15566d8cc28a031c661641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2db10a6a21a900e98b1f7d5b15032642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f929ba73387e13db0a031cc02f878097643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e5b0725add40941bb65c82fba0453644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff9418c224c2ceea2624a6976995eb5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7004777d8593ed1ec8f299916b4a488b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e361c5c743879da8f0e5fffccdbd70647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c02177879f1951658c0df74a4654f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5a04458264efc0c1e749beddcbb7a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b6935df2470b12940035f3eed536bf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d665d2876235e7ce2156cd108afd7f5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c889bd8a2d5764bd5c2583176738d78c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ebc2dad24c16812a5af81c7490612653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b69fe689be0f7b3e8c9ee2bde4020c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462f48e681b8be6a8beb1aae527f701655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f0e9945c553a937c22471588cf5b7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fdfe50530332d043b0787ec9877b98657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f6661b67d8c74c9ba43f4a615d495658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b84b4dca8cb631999393f944e2b78659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a704984d6a2bf1140e7a418890c8b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e6e1b2a285fd4be704562dfb372dc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab18b92f2cadd3017fb52f5d416fe0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab47dd7eacb1daea56cb94aa0d5a5d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a08092053a8155bb3cd5fdc0b230d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4adddcee60d0b40892360ae14433920665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6c806784b2a190a461317e377b6e3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92c2adb57c89b80800ee0d0ff6f0c1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b82b5261a530fb45db7f86678ea314668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb0672bbe9b24dedf4b3a67f262f179669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b60e895fbf506c671399f16e6d86e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3accff6b3a55034e4522070c135899e2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5edde090b9d1f24a9ff29ade67bf91b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2a3a519638b57a68aaa091734f54f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d14a9ae37835cd8fc39be7629493fa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7c3f7e169cf316cd6bbecc88a6215675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d13b1d2dd060770e177d2267a16a3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7818db31f7385e8907c8c32c6792eca677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d44f3693b8ca81d36ac4c43e300835c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98dae3559b66169517e00fa3e821a55679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d76b33c39904df49e798a4a00e72e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b35c2fd53ee84b88c1f85457b6654681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa830d8dd2add27c826eefd3fe3774f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad8a71529ab6fc890c354ccdd33b39683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfeb1f0e8043c5a92bf3887c8898895684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a2ce2593731c04c8c8b464ad4ce5f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0f144f8c63f3325f54c70e18cc21c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be764bd573ab1f259a683ef72db95b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e5e1510744741c69c6480877df492688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56024fbd0ccfca24f73606f1be4ed36f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75312cfd09d1178fd99f040645110fc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9804bbc2ece6c35afaec9cd37d2c597b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda34ac28d93a239c81ba87e870752e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ba7fac6dff1f78de30b7c31431e3f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6abe1636b8d1d03cd68dc234c1b378694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a8206dfdfe497772a1d081553277b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d7c26a5c507d8f652b2c90a02181d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5957b3626759298874eff1c9745241697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca1ac2d845e8afcad50b52bbc0e0c2b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e05ad72f313210853920b707ea12321699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63ddd4144922dc82b2e1d3e68c8286700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04588deaa1a443c35d0b2b057e6f7f9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab556ac9db46a1f711fe947e70d81b3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c6e229dad5cabec29f5dde1feb3e9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f173893602c84576a817012be2c93704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362995ce883bdae21d37e8af1097a932705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de30b345a5757980f53cd886113d6f48706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf1045ceca2d7d807ac1d12aeca90e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28fb51749f0000fac65b03045981bc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c55eddfb86f602e68df15401f3e52709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1015e791bafe4e562c27bc29f70a2ae710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6556b551482dba8ae8fff7b93729232e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2f3dc80629d1d50a9826c68998f4c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c74a29ebe46609ef1adeefb1a4415e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9715885149c6fd40d3cc086907e80d5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2ed41e9fe8a3fa224ecba6cbeae30715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da4fd03f737b8661fc27b48877d178716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac4c4aeceecf523421b752185bcb9e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039161929fd102bb4d092f9f8b70a2e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b30d185524c1afee2b412ab58379a9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a61484302a4cf8e29f1c272b7aa51720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669857c2ba35624fad8d176869f6947e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa981cc10e2de46c0a95934689004f7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c919f9c7d510c5b04f820f13e0f02723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531772a24a44026c81273d7779c6e944724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdcdecdc718466a3a0d07bae88fda2b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c307ace08963b6c4b954e916a0078726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31724eed8217ca6e8e97a2fdecb9da727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7192289d4f1c7eb6e6c9b401f340e182728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc5732d95c626e13900869f38fab42729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d6f88bc8c23695a67f25d910270d6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10ae546e5c9c9ce555cf2b1baf877d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f66ef18a43dd50cbdbc0f943633d2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8a70612a389611b6b733e88b00997733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcfd40914e42d5bfae571a24fa52dfe734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab73cb0754c091c910fec53ba0dbb51735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8275426ea827ea815981c101b70169736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9709a1c844a5bfcbcea7e296fe1f318b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed5d7654fed7147b42c94a688867514738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c544d2520a1d864ef7f2a8e571df0f6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd091c2c29e1e3bc3604e077d7dd83f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc6335c2b083ed94f413f89aaa7201741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a72b1129c4fddb3766fdada276764742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd770789c1c94042e97e3da4201818743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602c635b9db6b2035d8eb79fd177065744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301aa2cecb7b0c463a7647acff369e7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f2b761f3af185d1b9975b210a0af03746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8eddb1b39601ceb503fd7257cb71f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2439a56855588839430b0e66fbb5c6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb150033bdd7aaaaa3ac696f058e56749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbdbfd9d1ee455ad4fc1c2e0ca95c57750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229e14ff694da20acca3958c1b0331c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a583b58b5b5ae62389f771e5eddc126752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778fd91ef9efe32836d899e250b6c0c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23482e1031c4f02843399c44f4c31ff5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad65f035677f920e06fe748193f63fb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626172f50245124972ece25d749cd85b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea4c5030ef573dd9e002dabc7d82f1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da764ae07d4658b0ba6375793d4d2283758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50054c9f2b1a03d66ee072976fbbcb0f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8168de3b274bdc663ab7af2f847021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1192872aa540c679d1881f5169e97362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21565a54c7077b133fdb0820e2125dcd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc6a22688119604420051f4500ffa6e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d8ee5da349b1689562d4a3334542475.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0f516190e24a69686be22fabc1bca6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b560bae3ba613b3a02d4ff9e74761a1c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619707ad5e8a0e9ea4f5cdb1756075378.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5864878411a1be29ef54cc411bc85a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6482eb16e71ec3b35b3a614af8a672110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298bfb8c14acfe032e99e934aaa36bb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57e9acdbb8355df0251cdaf84d775512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278ce53dd7281b48f7b2936bca6da9113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e953dd71dc8450df7d168d5ec10d5514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2abbdf5d0e2e47e680060c7bcb22815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaaef9ff35c96fb609f6b22e75484dd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f43451245db5d76939ce441db52f017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c670d0d0ca05c5e8b224b20668b26ab18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1286964213ba21d2a7834ad4ec16ebc119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064ce9b0028612d40993f22fd0bcf1c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dff2adb568962197c4e2f71dd1edf021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b360c97fa6a170b0e62939d31b6ac0922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75540e78cbb09be1302dc0dc1130d423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8febde21e6bf12207f2b181e22070c224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a10bc163533361a089c21ee49c15ce25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b9caa1eba181a7f462444791bb111826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b4f4a89b0fec0b315978085840ffe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d280b87620159dc369dd5bb1f2a7abf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a80db7fd1273383c31b5936380d4129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d14f0127c8346f10e09bcda72183930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6762752c0bf202a4d825ec3d5a9f8ee31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5392af09e1c86fd813d865ab5d20bc9b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd0e0a25ce780e6ca9a6c9b2847b0133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63763351c01933bc61488c01873e878434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973cf1c4a4f8f02b9824b84c796f909e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba791bc1430bd354a1c30a3c5deafba636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a90095f0babf8385fa23b4d6d36b0d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b331e308de9497427f4e13fffda417638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42957617cbb4614ceb5a3a2782f3f8439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8709395c4081cb48fdd3d7fbbb175e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6653b1aaa99fc1dfc78b2e569e110c841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c8101b915078ab3aa8736c37af4db42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a969ae256503ea72473f7a0136fae4343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c3b2161de12173b30697bf639312944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251ed2bf646ef48415a834c135ab70945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ba9b84dc19abde1e5e86510101f1046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c69e0d0211bfb66b7f2e62d28fb5eb547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186cb4f49b66a6a7cf3b236e737d70948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd32b05d8b36f4fb4614891b05c86749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684eb4726c20a701072cb7d54939f89b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a9685df2cb380d3d3b3f6594e73c251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f3842049175bd696d051ce842f95052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239a83e6838e223d09711a469cfbf5353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515fa8b181975e1ae1a7bed4c23bcb6854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733ab2c69922355ebbeff262ec0385155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc9ccb5d096b3079a783eda021cfb656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6604292aab57443ee37002e5bd591157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c2857636d63fac2b85a6ac6c2bce2858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63fea21621d13e0574d2f84e484d0d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6334ceee181ce1fc5409ec30c652f860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877c2a2d52cc4ed9328ec4360a06f6b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8276eb9fb5a80687b4e662d63013a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0e6630ea964180582a7bb48f3dac863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542bf583a2ad92050fedcb8d04ddf8cd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0decf6726daba567e38f8055f6de665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf0b5f2dca55cad4c4b5b8bad5c7e9b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19910a14ebbeee626f1314cdd750506c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304fc37941089912f7e86887773eca568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e26f3d3da1213d5ce9b387441ed87d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc323be6d62a40a0dd1a32cf4750111270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06844d3f72f0a53e41b264894453df71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8092b5bf96620d95163cf7b9f65baa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c4c44ec417274ad0c4f0e5a924887573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5eac573ad63ae396ada041c58772e874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c3acd6513a2d625cabe3ca438510675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a6dba07d1f628a4ae19f1653d922976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b4253013d5f89025a1d41a8a88508e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414ae4e5c177434b2a9e8c3c3375cf478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c5570afeb8980370eac2cf0255bb779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522f161e37be1d2e91f5c01ffa3387f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97357e968b6bff89d74d5807de81a56281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde04beed9719a923ea7f3759bd47aa382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6afd98c194ea1b145206baafdae4283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39363742380d26b4651d7906092ba4fc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966441f7f396572d31afb260c78ab9f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a0dda1b3bf1ea751ef3729ca5323586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c33e814e48ea622b64185059525c487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e62c5644d5adc81718aa5ac8cffdb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085dc0881b9d3711776a295290177eff89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9514d9bc4341bc9a52005f15fc8f45c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8943c2444ee3ac783ab5eaf31e4dbd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6bc45d2b3f27836a3d99fe689758e292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffbff2091308d5b8c251693815ce0e893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2435883a9ace7289114872d0fed31e394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97f58889c45d1bb81a5bd3aa520c9d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d14f95e7b0d5696105fecc411fdfab96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfcf13a3cf3ca08790a88b839fbe2f697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3aa0ed099053f2afe5e6c78c0647f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ac48c29bd8873124e266c8e67e80399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c3baa8cea9df9d6f035acf7b930dd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c134934949b6362c9ab641e3df4bc1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda51358b6d9dcd4dad98eaecb24253102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2b9b2669eca62063f8950b10ef076103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9eab2a2b66cd143f11b5a2040a5e11104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580f0fb7c33c0cc798c58d71c3d2d18105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f9c256b2914f219c5731d4fc3ea59106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7610f1e3f414136951204bb96b1d0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cefad5017b668ef93f5f25ef318620108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21dc50edb68d8f554503575dc914a8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca95d202082cca715a7809b9aee1747110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb82dfcf2525fcf266fda00f0ca4f0c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94af317f850efe734467339197f31ea112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b5816c8141627ce3cf6e5f1e9aa1a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8721c591886212d2e9113d2c9624bce7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea7f70ea84d68691e52a5ab256ffca7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f36d8c7d68dfa372c002101e0a2478116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1a21f3c9c11e2f2d40ba8e5f71320117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d3ee7b91faa843716de1e21fe0059118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bbe30d3b48295d5177eeaade133588119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965428652e2339138451f6851757809120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d243b313061a8a3aba1687fd9a563121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f226e08bbf40a591db4acff6fd8fb35122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258de8b15c493514d84ca107c25e2b2c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265e3d7ca8b030fd9d725e567b73a13124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b236e867aa38732871f17231f6afe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8342732e1be9f810accfed62dcd6f9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b66c6ebef330150f9199c75358a265127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c477e71e21f29b23979fa7da10790128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c730e537b77133fc927315b6b67b3951129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54833aaec387e00e299950bbff223ba5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eda407ca28e331cda693e79bf88da9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b014be326c52ff3278a3a0335ad2a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2a98245ac33a94b527800ccefc6c6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85b9b4f5d89926599fbf45f28344b5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a348466b879bf9ae636b8db23ef5d7c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94339bb7dddf405de68caec205a09c58136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5acec9a64af34146a86872870974e76137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15789567c94659f59f138efe1549b811138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af94973572298618bdc24cb852f6ab139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ecb6f9e34bb657527adf542ab60f5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75511c2ec4f5d117288a3e400bc963141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb382a68ef67dc7f2e2823d4be6676142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3726b6d04b6d8be30d44df67914f74143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f1b8346a7ea72ca38411b90ac32ed144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ffc7dd220da4d7231a0c3828ce60e5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f338e2e3ad33aceeb4e8cfb6d38218c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ba05c18d28936373c79a7b2dfea4c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db8a63350c579895597bfbb80ad6e5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8b1004239fed3acf88b86c92572cd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cedbc306651cd22d0a4a111118665b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed660f5f647c15ad85d82d9e5b1948aa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45cae7eb5c45e07db55970a5a9d82fd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cedc7017392594ce45d8498988bd21153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c4bd1511dd44b7158d6b413bdafc3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc143aa09a334a4470587c9870a5da9c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a4435c333e3a1a835d626b7613492156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ba0370488cb5a7f676e07e193175d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9dcfcbe3351a543f094babd919668a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093fbfae9776468ac8df81dd24053fc3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b68aea50e4a930ed12880cc2e7fba160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f41c52e47b1c47de3bb38ae3b8c3f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98c31e229130248d09c453eac8972e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb746705bd19602eab1d06bf7e4c62163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf896612a1d8744ec1a5367c18144c4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af431c86a57610001b0fe6027e51b876165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4462865dcbf92e1b596c48131782bd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a043acc6b2c0790f3053fb2a93267e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda9231e592c8d83b62f5c1f71390d0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a07af2c4b17a807438de73f5e7700169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08bc15974e59158fc524144548a646170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f9dbdb0698329af885d36bddd70ee9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb0753d5ad41503122572702b3bf5f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eee578dc1d3069eeecb60f4a13cfdc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f403143a6c480a20e327f9b3661305174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec7da027cac87c16286d5cc7238cc5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e74901c79282230fb18e5ef025db5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384552a2e8ede6681a1f8a2a3c879ea7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d51071deb216b483bc6fc5dcde39b5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09796515fbf9c37907ecc0d6e6984e7a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85920ac0be4867af1a7c95f3322048b9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5629cc86ca16bc98a8eef5f4ce599e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53403f051d8978bbaf1e35750fb5c108182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a634d84e48bb7c8070fde02c78c7a4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55828ba589567c7542ce755d13d2f267184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903fc3f1b4b70af19657178c479c47b3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fcbe860246c75ca1613b062c4adda2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d240d4641c0c0ef97c427ff1ed8c00187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f927f556ba634f1e876059ea5076c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf035bfed10da1286e3eb981da525d70189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb642ee8c57a1f17f74d1f6df1052c20190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac025033af5f06f394c3b75d59838d5b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502553a23d4bbb3916993aad369678d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5544d396de95e68456593cb803ee639193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ff366705e777242ea07e82a1b015a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c18287f3edb6526240dc5bbb3809d7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edbf2c2d3996059dfdfe3a3b110d6ec196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441f6faedd78632642cb8762f1e12e9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e935591e8cfb6d6c835d89fda1b1211c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55698760f1936d19e656843c9c517db199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f2c9cbb2af8022e18aa903989c623c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9bf6e2ddce250fc3f7295f3f93c94f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b3ca16a3eabe65ea438846f73abea202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff2b5dd5d33033a267b9d0ab9c2321a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7c9602a5932e3b16553bc375af8ec204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f725f0bba85c4c2bf16c1bb2b6063205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e058d1768716bc435a04985e8a0323d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bcac9ff1a1c1d4216e8bc64c7db33f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c29cebdeb7d6eda3e7c088440d03b8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4670be7615c1acfa2c6398a32c48d9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3ab87cf1c5f5c314d623225efa5c1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06af8b9d554bacdaa62e1d60074f74211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe9b3f958bb90298b67b122ca2cf6d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aff817064b3578a834e89136dd0de7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea64e3bec29932c7285cb1e9164a35214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4908b4e5010cf31e5a877d02b906fc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550a232d492f3c6153a4a8a8197be6c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be993ee4a05678bf8087e5a996f7f25a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b9aad0fed8df17219251b6724c373218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966282fede78c9ecd8b601e615e55ad219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a00dddac72de4697431ee9c076a7c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0111335d6b057259a2a29ad8cb314d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5fce772269d565f4485eb7478dc6f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b936ac5bde31c0360fde04b7536ef223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f44ffce910b223c835ff4b3c9ca1c6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3455e90f238d0a7272f5d0f02d5889225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a503eb128ece373bea90e9883390011226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1504eb5a267958a5c822d2015da2d51b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741e5e3f2f69b80641ec4dbd9417884228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ddc2efa817bd4c473ca56897c4f3b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee2434d298b033c428eebda6544ede230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553c93e6657efc2755ccf752627a874231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5281420bcf21ee3fcd3209f9c7485d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe692c818addc74810ce370af9ed48233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c6d7e29e52ba8180dc6d4bee07b45234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf998c03bf49806205112cc425cf5f8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70595d94e1bdd07159e4a8ef8b446394236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318fbc462b445d26b213747c88fea23c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee7eb6b353b6802178174811c7e059238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d711e7f4d759126f8371dcd069164b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63550e658490e2894104922747c0756240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04173a2a6e97060fe8d74e90613736a3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0098826bef79cbf344cbfcf851ab8a28242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66aebe980027b5faeab3545bd2577c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642efaa881e986eea061a0a4e835711d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba586b0db0fa941e17db7c6bbba881e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff3037dcbebc3c99133662361f69ecc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511141ad1efa07cfc9a7b60893f81b6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b583ac9d2cf5e345821e5e4d58441248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa4f91e353c97f4f5ef7e12f48e4f3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3abe77bc8e913d9596b64ddd12fec98250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47000fda64b48b015dc971eeca474e97251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2358f2aded340c81be082f03f3fb080252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab3b559b6ac01d4dada18aba37d827253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169bb7dc7addf3fdb4063bce6e32b84254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3cf3acbb890cc4534cf2517b1957fd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3916fcea9f5c7639642ce9784e3adf2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a2c7aca42a96e3d9be92b1e8fae6b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7adbbdb5ce9a6e8bcd7b485369c6984258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da5f5806606bc31437d3aeca0407b0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ead5865b7063ebcbac995defeefa7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc45c84e09a20772b2a750336f6c5c4d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece1e322107b5d8b9f61a0d94f88f6b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e39d856be1cd355394c8ef32a8f61263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422a856f3496599b9c6bd6fab0942a3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a03bebd8100f29b75c095a19e021d8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b96093cdd9a433c92400cd4995f10b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97777d21aff9f3bd5bc4368178f62ab267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93e1a4102bde8e1154638263400059268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886fb8daeb7061d549b03d9dfa79bc1c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bea9c86b6e251ab75dc180229328b1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ac4a30dc0227982519ef122cb62aa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e680bcfd8c17819869613dd5ae1d0155272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc84a6b3897cd28781ce3f27dcdbb9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446ee6e1f43566c2def56ae5902a8c2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f321768a8b9f3be7106fa9fce4c0a70275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a366863bddf38b630c147d42c5c4a6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d09d8595e61c04d41f2db1af79f47a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0b1c20dbda388714818b95fca32d6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055af32bb9b9eaf9c43823097ce9f7f3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2328157c60760cd19ca6cc6746ee3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3727e0e36582110c59a48ecb65820a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982962df12bccb09bbaafed9ea2ae73282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cde44967051a40274ea0e72bdeee64283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2883f17b7424c3b25bc5f0d7b6e061b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ebc42d7b6c1f1552d24335b5f8aa6c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458b00cacc294886fd4b250defbdd62286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f8cebfd9123bf98a31044a562aa5d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c84c201b27e07ecbdf9bd7a6a9c1a8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b1e0d97fbc4a4feb83f1c200aa7ab289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c683e28e938590dfcdf455685bdae290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d15a62e879d205b1acfd87454baf1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e56646db4ff925bc88cf64c051dfcc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c205eac19183e2956065c2c9446137293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265aadecb6e1ca1b06e377f7101295d7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ac3c55d5aea82a5708e1604e85525295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b5376982473896d2624bdf64a8e8a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c2d236a112b8bbcce53c88c8abd24297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d691e0eab9f8cac2c5bae2207b030d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6b71cd5af46b0ac660b0023a0df02299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ae43cc6b34291d839e726e3792648300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16972f48e409e204d875fb59c7d82e3f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bca31756b333ce0b60de45d109ff57302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f21818605636417df6f13b8803b2ef4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab7b723c31162e49d36b7865744685304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7a4c788e00c6f0b62fac939091b01305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4df3525f8779520909cb2846ec8b6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff034056be60530be23492f06e90b158307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894959f74c219e0e0f2e18f2402eb7d8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680057fca9590bdc45e7e80c329d9be309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec211846da915a33d402df3d91d76c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f2660228e2cf382f313ba4f97c3e7c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f6b35732e7ad7d00b664ef0f322b0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93827d51fc9da2fd8d1f75932b56ea3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c694d18a1f3ffd13934c93cf6f2294314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edff47428949b3f62c939fce481e6bd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4436db3028dc07462c3c7fd847e8f1e1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58fee9fd543ce24c0e4e1650351d54c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05887e3e09651bb2250b0092698c4d1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3868c4aaa9c299a4c0e3cfe30e23764319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d1f8d593f3952ea2e51955b25efc1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12505e254daca27091efd8f2235ca456321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf50b9b10f21b63797d2dbef4d0943322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a054f2713394e320cbf3a97f051e1db323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c965e6c0cffc4819ca0cb08d2c9ae324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b5881574a9f4e21ecf5602d98b7ce0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8489f1d6363aeea41d3c7d0d80dad175326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c8cd1f1fdecd05ad6b5db6983e134327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f133797bc398d2ea76d243c22d3bff33328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08c1ecfb59ba64ea97f173ce50fa14329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8529fc2d21776c47dd3ddd458f0f02330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc44e065a3b4583b0521291bafd073f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9be2303b9f6ffd658d5c706fda30a0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea507646311add172befb012425bf98b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d127c08152010794bbe46bc9b45745334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953d908b6e96e2d700ec8d23421f26c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a3db3dbba29e4b3fc6d4ca07b93ec336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539fb95ad2e3cebdf5a2e81fdb7b8da337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce995bd08474d2cdb8d31d069f7b37338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973c45a9c13c8038d69956007642ab3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3635e2938657b1580c6ca20f9a0eb59b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5969b10785e7c119954be74fb38e1c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3485d60eca31169c5b7df41b9cd8e30342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65657a964289817fed128fd4090414be343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b4bd12e51be26431122d1d8570a0c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e494e0c3943ddfe102a2e1f6e0bfc119345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc34737c21c92269baa9b8ff00b31a9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d10dc1d079ee26578ad64653196616347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c99b2897c404717d0225a828145a81348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971afe704ee4bedafc81ea2886fc9fe349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0debcbbd6ab97d6ea94cb63c7418d7ba350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66431ad647a518835136516133459300351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ffae0905a2fe7f131193a5db350716352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32a03e70472fc12278c6e6c400d0ce353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c172e0d1248f747901a23bafb7630bbd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0319289471efc00741cfd641122387f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92eda32f9daefd6cff5d1139550b5e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14798dddf922a1a9e245b1235b33dc44357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f3818719bf8f388dec3ea7db66a65358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd6b960a5357aa286597d060898f5d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a1fa552c07a01efabb665898792b4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575dc2083b8e69579550eaeb30847fd5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88443f5a72ed5c78034339ae8f981f05362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20cb692318f12fc615f69f68416a0d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176145c4536d3eed26d49c162525e4f0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09a7978ef8d96e2743aa757415a562365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67826c56a7bf4d34374e47c8f02681366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be826d1d7b547a63ee453839e00cf323367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da0c861c13a82c8a450d12c47ea4ef368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bebf988444e1ce75b143e52460492ad369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29028792a279dd6aa29bb84306ca7701370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0585de7171009b7fa325aba1e19d8e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689b1c924efed5b26a75047b3cb3bd9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd41ee014a7a0fdb96f9cdccb90d0da373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248fea72554c0c389b27a0a13de39f6a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aecd2bedb159b12a82f3e863721edf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5436766beac228eb1117b0214057f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c4ea06fd512ee362b5b614770bb94377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b1652c10ddb9f5e1f4407b680a1f36378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e159796485bac2db52afcd698d61f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89a9cd7a2d6fa8b8004023cf3b8b20380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c091969e0f163f118b8bc6bb19b13a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce34ac9cd620fe1bf41257e2795da3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5f855e6ae5f4535e5253319a1fa60383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0dca31d7ae727ffdf7f592394d33c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567e52d74e1d6d5e0ebc107a27ec8eb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c3e649fc70d6f8e46287dd62b47e0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91114c2cb13adc355daba871e8cb81a6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e6639d6500e5d7d038c7385511dd8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7733e57875a2e02a55e49d566f031b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ef54afbe116992d11c6a314b5f6e5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c6bf2a8740035b19ecfd4000e59ed391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b0328dc2159c9cf7c582412c85270392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7e7b60a32aff197d6cdf3b5f01614393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389e5cb29687846a782317f539b64bf5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34961cf0c8e89d941eb6a5a328bb61395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fce7cc96c958a203071a4e1f84e9c2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0216d331640cb77ed1410fa2b01ebe8f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9a535b908fe715c09d6ce80faddda398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0ae029bd842dad3af32e216aacb45399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6c14c665e631631339f6125dffec4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f315f8e3f6058ccc2ee496e76d75ed401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e417d6f81c7dc87ac2242768b5a41402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7cf457a1c1a3419746506aa1edebf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a1fef57e9f1c49c372c544d65e3a4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06b991da821f6ae4aa5b02552210ec405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846ad9a45fe65ad85a62cbec7ebbcf2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b845bec47e133a74e6c41bfa32becc0a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d96d2984aa67e02033beb660692240408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b30b867fa2327dfe4e83a5688809f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac60f87d159c53a560afd97e96b3b3c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248597caa7b991b47b8ef88de5e5a80411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12411a236453a8a5efee75036f4e00412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e052f66f7c47b49a2b55117fcd3a4f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d1bd71c7976a3755236067955bc39414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10bd001744f13426de3b39970ba1b64415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd20ca5118d505bbee79715ca814a3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a448262730dc9018b054437c3239ed7e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77721e9267440d9a9e7316595901b4f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b0072b281530aa5d723a390de6ae0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516f678369beded2b8f3c9435e41d2c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64043dec1f6cd2345cf792588feeb7a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a41776a1615912ef1580d53a5f4658422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e14f4b7cb134027d6ca90a0e03d1d1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc2eb6b8a5c100d04bc28a729ad0a7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944a7566f8ab3331190882451386f78425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af07621a463e2da03b3f979f970ab86426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0a73494a9bfcbf455904764c19b4d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae694ed650bb692bfdad8bcd721b69428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca27fd62746f36c2addfeba485e8eac429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d94a3813d6733fd719570c669e8a62430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde1ed4a7dfd3d58c3a0d8e822716d57431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc37aed6ebb81269d2102005e890999432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbcdbdb330f2623f0f5acb844875680433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f8a6cf5e49a7ca70aad53eebafa83434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a67585ac78ddeca197ea8c42743a72435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3405b0487e9d9f3d32c66f28622592436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630a7887e7d1b28ed6f4d6dc77a0e97437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660be46d17900ad3a217b1f8e7f482c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a274d2ce13d25ccadfc19731b158093439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c155199b785c569138ca4418d869e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f827f6b58c360192ca42f143e55e9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4124f03103b6eb0686bb2e9b962efc76442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1cca23199f6f7ccbd920159996315443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e07e5c787ff13361fe56c2af3b30c9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add193d8a98d0f7163487f35e0a0bda445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f75aee4fc667dc2adc3ed6b46223470446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ddacda379d37f28c59af381142ee5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe4d7098dc7dd3b6e9b38521e3ac6b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288724345a78b1dc48bc8adab6a2ffe0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd3cf8ceed30501beb5586bf1f0c02450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed31c73e206595492245c3ff00b191d1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a3647a45715afd3e2839c741a80f0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb189fceb68dbb040133c00491f5d66453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19cea99c97a8311f738f3b366ab316454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7235b69103036e807ce92ea5cb84d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498e9c7870094643c811f194044bfea456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16bc75b1d7db2263afe7f01b7a7e8b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad330f92e540c888952bac1d96d91e2a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b531a3c6c66dd4896c709aa311d72d1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f4d69561382f15d5d41998f9b2b66460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd94f79d3b40e187631187c914c669461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd21b7d0bdc4fc660b43b19abe304c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a615e802b28b1bec8aca716d837f2c3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704199a78036619dd2e61fd3581f880464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f69c1bc8f58963d3a8430982454cf9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d4d545f2fd198c8825a30287dc787466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3a4d3be892c6c94cd3235848ead5f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d091e28ce9d926c668aacaac778eb3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185b3d642f73ae236bc0f7fcc23f28d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d1546bac4dc01564c2827d655fc8a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b49510c1749d2580eda7df26d0d13e8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb8f377e47bbf5bf08601ef5c646c9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda33e2fba456a6c0477afd26429c94473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c841850dfcaf32fa69942c1a11e475d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15128cc5c848b6c627183764def7ad475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17183a6b07204bef2be1e19a1fc022f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14e6c7286635e1aa9eb88d834e1e66477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b619acc371748ffee95f39394396c5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d351f8a931b6927fad5051ec230447479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca2efd89a2745022538dfaf0947652480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec918cb886358962aff1b8c3f6bc1133481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268a685e9e9d6885bb68c485c4feaa2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d032a86420d140d561892e300a9e7e6c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b3f0820196222f9d1e148fb096fab484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e0de2da95e42b021c44eb6ffe5005485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584dd9543f6e2b1d1737676a3eb2b85c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4114ba85a4bff91efcf5d8d6cfe989487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed88158ad6fa5ca0f02565d17409d3a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d465c88ce7219e7ac944824a1aaea489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cef62d7ddc840a234113132cc18a91490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61f8c9e85c042c419dd07ba8bad617491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ab589a35f4e39f62bb53e0fe0a1f4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208393b724eae2b546cc2b233cb6f68493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca6ab41091e85aef79f70523a7cb80494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c4da0c4e6c19df58359b9b02a5d4cc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc606f739d245df696d565f098a8f14f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b3e7e1d49d95abdc725f54ea38195497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f67faa83bef86f3ced94e0eb5045b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bac3ee53006af3c635df03b3e7edb7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff048d028d0f9953ca2bf50a6396449500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012eb6ff63cd5b9774a326230ebba5c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc44f41cfc07ec1c22cb10622346ff0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449990b2687d7c7e07b7c2d6c5f3a2d2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecabacef12963931cec46cada025474504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1b4843befacef953cc37b7cee7eb2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd7acc1130da336a14fb26d7bb6980506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef261ceb4ecabb9746ca63d5f65255507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e0975be706ae0efc0c98e596b5790508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb5efd558381f5e5742974c6e32c905509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39793223913ad0d28b59d88e36af35a2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c755ddb0e85c7f41b6f10832e191fe511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b347e1b339ee6a5cf248b1c1156074c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19672590e49339cfce2f2050090022d3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6767736915115464d4efa6920df161514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d912a478f34b073aa1c2409d07a735e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea7d3d2ccb1083d3f95f00d7e6f478516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a080e5214e51103490962397b25a3d6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf1e541ad1b77f452a6ff6c510faa4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90902a29c548c0b392fba99eeb7ba77519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935b850dcf260a5fc710e4711d7ac65520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295070c95db408949aec5f41f910bb82521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01d8308f679ee60893e3f04f36eb4c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2010be4c6c4cbe44f5c2ff6745eb48b1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c98ef8257024c7b650f64bc451a888524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb48722d3d5f6ea2256355a87eb7323525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173703cab70be53c90513cb8db63cdb5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf24e7e047644b1857b0af54b6da97527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e951e1e896baac67be307f53e84f1dc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db4bdcfff56fe3ad8c788765c946133529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb280cfacd371286f74ab8558c33f4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6640bdbd9419cbd3e1146c2f510f74531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea6fb17ac98f198e5333b1d76dfe6e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0003774a264a0be792d65f7d43d6e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02b9489a0195bf3fa40304b416c8ff534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab16df5aadc12d265399fe76cd0cba535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c889ff384a4352320c30f3d3f4405ccc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d986b5f38894601aae65d891a03fc0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb989319a87ac00b2f9fb80931c54a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880cffa494cb35059507d1455f89ae6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b192f0d187dfae82e5fc911cfe270540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af78c17aa19bb2c78786d4db30cc37541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4be54282d3d2962c525014512788c9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b121e8aaab0ce9e17a6d362f0d12a351543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f925efeab9e748025024852055a7e9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e6a246d7cd39f003603f0df509c93545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c539dcc6285ce33849aa3d7481fd0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84ff676620596bc2d85cfcd32bd94c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ed3e48336336dd69d44cb92f8a891548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa15a88899b5d5e62f98b925a9d2b4e0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3807f0a675ab9e0ef9936a7437abc043550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9862ebc51ea8c04ad9117bc88674d57551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c995669af0cf0d209bdcabc8c453bf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1fb79404691079a904062d9d877cb5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9deb44011aedd49f8b7f285e3fd2a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775dd7bbfe5b82b6e863f1f214eb555f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722494ee8db88eafbc26052b83f0a50556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e435053b3969fa96977ba17867c0a9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1934e5336865b75e9410c0074e4f3bc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ae885ce9e9857f577d123618cece2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497dc2051928b5197a6e27ecdf51a47560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9cc864e2cf880f09024b5f0d78216c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdcff37923c4d2b5567565cf31127ed562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0471ab29451d414fad63d01cfd892a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b44d908290e26ba057dedbf0532349564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d716092161e49c69ccb2005a86f4cea565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c00f002cd863ffcf555fe6b97afa7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9143bb0f572ff2a5e840970985fcaad567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced1a4f41bcd00ee8371f38c3be1dcb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dbe11f6656f06a428841e207536f51569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e7b96ac7e8508cf12580baeb2b7e9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145b932942dd04d00d2a597ca21551b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d5bb1ab5b3b6c86bf98bd44d1241d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871cded817c1d40f5f90d50aa6a068b0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de46f7cc2234115b2376879c42c478e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71640c6af1d864339d4252c16c63672575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab5f2cfd9f051caf7178f0d1b191e06576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd2ce7fca287446d70c256d63010cf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7769488a79339d73ff269498b0b65578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab8cb30bb6cd45563d06c48e939707579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4607459f6bd3c4d9e9ada67817aa65580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a5ca4e625f9372a67f5d7a874063c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4594c0316d66a32efae2d7e9ecde885c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d9de09adb6f10060fae20264bac64583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413211d16d795b2e64189db550267edf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8312ca4d8074e4e67f0c7e00dbe848c8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d9654a65ae622710dd090b3f01018586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d102fd198f4787705d26d2473616a18587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20242f75d2045b6451a64c2380150f22588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf70e7e04e79bad81d8ec0fb0ff9abf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da96b5242d41fd6aaf3c2e718d81b93590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1914f25f8704ba97bc262a08c2cddd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856beeb252de96eb471c49395f43a39592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b177e65baa56ee9f0a60012fa2db986593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f4578d7ec4ae8d48c142c0e9a2000d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b526be7c696385f1489c6b72e5909595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035a8cb478639bd9e9254f2866c52d9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c88528356d944b9354f6a04886d6d8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c953fbf22e3981bc5a950028ed99ea8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67c1ec77c22246c83eced0ed67f2d9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc0fe38d3c8a3c3207f25cc4c56058600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796dfcd91a7f8c45e78371f55bfbfe2b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d69835fe778d53c0c4c2230026780602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c254d681a66af05b8c55284a3099a6d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242568546740dc9a7effeb50929b6826604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a45be8e6ec25922cd18ac3517bfd6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012b3f5ad477d88fcaa5d9f33e90716606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb47af03e5afca7b1ab08561864cd362607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367c3223f7a91e4571707f9a3dba8ec608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab9220c453a47b4682b1fec2ede458609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacdb2913722ecc72a1272def2f70a3f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff15785337028bd4a9658f30c773a5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eca9e2aca9463178f1b08f4e18a9a7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae5b76beec1722cc8ab58953e309830613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eefd3c20dc34b2c6da0436a8f239ac614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a420e2d204cebfa9ba99ffbaefe67c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c44d095e263d6bfc01536322cb2ba8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4834bdafab10a6e61cf85a1dc22cba2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd46d1de569e0a528eb30b01b6e35d8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c997c30c06cdedf7c44d05d8a30f97619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a5562eb9611856ee662c08a7aed6b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1bcfb6a07223d8fef45ffbf10b97d9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3695aa742fa828c93f4a7c9ba50464622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6e3d5d8b882f6ac5fed1785abe192623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05c1150333376a4d3baecd87f319dc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb95cebeac126baf1a5cde5c46be68625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba98dd4cc2b8e506889b863e2d2780626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b152192fa62d57c29622d17b10c15de627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e3beda99652f90fc43c0fa1e5770b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ea8bfcc7bab10da45d990763fdec2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fdf693207d8a663187b07c62fea327630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc652d351e6824d4487b149294d5e7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004200ca3f6174df6107ed0a1e7b2da632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1a05b6c63b143ff355fe0794e21d6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2653dc539293acf88d6a9dc59da98634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a7e4a833668bdc06fc2dd7bfe51a3f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72289856a1ae9d10319a842178066e78636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66223d559e0d866156ccaebde6d92d81637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc35f7db905a3fd439329e6301665635638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc19f82326ff7b65dfefd5d89d4a97639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a0e828bb120e2755b6ae7504fd41f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca9fbe8039114c62985061905f852a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bcba1c02f844b4695adaa23d7adc1d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04aa56d7c736588b9c28cb0a7889edd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec61166ce74d8abb8189699d013bf9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909a3286642413e17e1509127697e7b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c46daad3457fc3de71ed55d1082e9ed646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8037b16b8ea01a40870c3feabf1250647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b59a032536025943c9ebdef0ff5d816648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd33cf9cde3969a5562cc3d00aeec88649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0accbd0b13a04c6303f25c864caeb4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ed012f6a81e0a7aa92b972afda4ba651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04bc74f30ee195208483ca1fd75d89c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80c91977248add94736ecfa18bf286653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b62e88f257af345aac41341d4f8ee654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb285b58bbd60ed52417668d08ac3a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17787388b4d748bbb78b81f843adfaba656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a030d740267ba0bdb5b5009e8b266657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e5466ec0a7451ec8699d15323efca658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a6ba66b085d1b6d1180a820f4a825659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2247f79b525df9f404d929c975ad6c3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde1a6e0c4d1583e2be66081c5700a2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0ddee5aca6e3be984ae250f60f1f4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e524e7613b65a9a84f8c662b1e9752663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b9a7fed195ab520e0668d42378fc1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb261838d1d6fbab6301a214354ec8a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2213d3bede9a0b36c26f9f3fba99e08666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3cdc60d5c1200c055392324c7f33c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df2a847361ee71d4767f87cabe3f664668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dec47bb61949b260f2f9fa0a81caea669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ecea18a8754ea9c59e4416bfaae59c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c965aeaf8b075c32ef2043522454634671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440903621f5ccc63af5d009c7dde2d0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26327ab90dc8e50f6856e478a88b6b4f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64dec3febb5d6a0dc5f8876d74eb01b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55a937a54bad9b38d19d393f83cbfc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f4e12822a885530ff1565243bc637676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f037681d08755c049ccf1d3efe7d6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b1ad46209574ce1ba509416b2e251678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45fa867c75c5c2d2924cc0dd39c13cf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd184525077f3e4b58ab34cb7d35daa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa009ae7818ba5993185832db6bdfe681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96944967ab6111fbdc443b3467763b61682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37436039ff3c6d620e492e86abc0cbc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9255adc700e19ad551e320a9b48590684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d1fe24dc9f55e79ad42d70ceb54a5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e69a82a00a09281e1f81f788c2009686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d6aee257d5b7524a2a8331d8d0013687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e665ffe2e9ee987e0840deaa72bfc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3da0434fef9a45d0f93033fa6c4afd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4c4f9db42c7a5224c74246665bffd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22f422ceaa0ff47d533bad4b7c6a47691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a9ff2688bb594b14551b5112ef22d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde741b74eb8f2dc952a31f6891edcf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00f289505ed58c9d73bd044b8a9080694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ac6fb029ca87e5939313acd60db2d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246724e84377f13e3d1553871290fd0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb634bd59a082d64381e566473b41af697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855935898e0d88177a848a7cfb0a2c5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8791228afb985037ef4df641a26126699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9c934dac444faaf74636ed3b23578700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22872a0be348949305f45b583a42931a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f60bbd3f4322bd2383efa65f9d4e7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b313d842c49030c1d85f197eecf05a3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d0329c646976d4c24ed53888fef991704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c73745911c3beefa45b9371cd7f9de705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf156dcff820944832db71f75c7991706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b339274a17d04c0b962cfdb3df001707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a8ffad8f330aa4e71bf58f69d07bf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fdfe1210ac99e88e32e34b6872daf4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac494bb091634e735edf38d27df14c3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697bf8d9c82de12f9fcc2d5f68ffbd4e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578dc8d53a5a4d4cf0732a7bc998d883712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a6ab6764b0d2d542dd1bdbb623a15713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0390c23932e941ee13efaff528bdfce714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8111b3bdeab8a16d3e3c0672497a9a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae06a145f1e7a21ce47858fdec8dc655716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c08542570366f4c55a4687de8dee9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4759fae255fec44c98bd37f21b6cbca718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f32695a66669cd92cfaa28c4c0d2b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d82714cc7f8cbbde2f94f041898a97d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b29a781d04c66bbe1b7a30e3255c02721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39169ebecfb5dd1c619efa2f8325a05b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e2fd0dd93d0a9fe88682a50670ba43723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18a626457cf11a3b9781b832bc6ae0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266641bccbc447563899883a1075dcb5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea5218b514ad2046abe5a3dfd5604c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad7e7194b2dcebeeafa6381cf175a67727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e18f53b10e3118fce66e103227a82728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11847009349c88f9db01c3c747d9c3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4675ded5a6650c902e2b06b349b423b0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1c822061516460ae17fc1da259cfd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8baa9e954b45747a8b37af64e57c200732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55df4691d1e53cbc9c9510744fab091733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128019cbaf63e919c689196b16b559ca734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6290647ae4e45fce95c2bc3c5cade732735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2021f9833890bbbd5bbbca7d04b701736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16208de7b30a56df8af191c32ead72737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c99f13adbd87a2e4aaefbdeffc00b33738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34191d5cc6da4b6a524aeb2368df32e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91297441d120b163dcab48d4bae5a5f6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585ac6209c901d9ff685e902ae823da741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8eb184e77e52d70225ecbde24a864742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3dc76b429a5f3948a1d79fe71ba5f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb907a28b62bc381a94372d4452ce8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee26aab23fcf3f763ba61da14c9efe6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bdb9219677e77ccc56017127027a3f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c1a44c13fcd182fc088ae1b183d8f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8464d53c986a2765c4a4c7f06f7e1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ff853da1a69cfa0b9a1caf1079e3f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a2e3da302bb0571ab49fa92fb8b56750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a31ffb6f3e5e80a89fa0327b72d06751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe96efbc28a476905c468d4fe88a84d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4007aa39056041ae0f2de3330e55e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57974cb571409197e294a09d0a466b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b7840d2f351f2eec1c410077b4d51755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524ac05097d1920270b0457a12f7b33756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef4712a734d7b0d259cb6ce89e9cf1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2291a8ef1237860fa54a639551e24a8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092bebf230ba3744b13c6d5e6c212d1759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>