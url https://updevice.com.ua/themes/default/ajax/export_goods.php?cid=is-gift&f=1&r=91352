--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74fc8c651d82712399e313223ffc2a81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396650427c9877e112a667aa1f691c012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29c4027f7eccd8833bca2ba831a2873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84902cfb9e895b3f63293d611b8664244.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80754d62be62795771ac769b05195e05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2867e8ed4a3313747c2a9fa4499346.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91f7fd503afedb2753a7a9486cb8ad7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ca3373de7e03a2264037d64b80e5f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454dbd8c19faf0a43abc6445adf43059.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1360d5dd9f86db01ce6bcca9c26e4410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b35bbbf115972458960ee6f586c0eff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0fc520554bbda5ab9321e331f917812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39413f0ef3a022b27bf7ef53080031f213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4076499dcdd71d6434fae983eda1c93414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa090b080ab8166751c9f9fc1a7021f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1de57b52b477c638b57c4bffc2957c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8601db415efed1acc8d6c652acaeda17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d89ffed3eba854ba77e1e9b6d24eca18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3086e0caff8cff6c803989acdc61b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd518f5e5b5e1f07c777ad9936c97a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a976a47289cdd2d322d6a34da2a4621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b253c575fb37a90138cec97c322c2a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957283e83e1a0c0531c8942a04ca9ebc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a338498958e782d1632eca4dd0a35624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c26d38d2e041994c1aba199604e1825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991558d04372a5764a618770244fa63d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd42b2349647bbb99a05fb0884feeb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a178943d34a5772e95218189501847228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029a6f1ea25a4703d420879c1ceda98429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ee26892db1b03878f5daf285b9a3030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e65b141db6152ac77d1ac3e80ecf831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7fe8a4101854a53ec4c500110c4e2e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9725ec2e5c67caae0dadb108944f7fc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd4c9d4b26aed2aea3144cfb92319934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ba27b338580f86f036ffd9f6f658335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31663f2fce496c6d54748c728d23e736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b62e248aae72ad699edd8eac35f30637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29970ad0b090855542b8d633a4d8a37d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2b8fb7276bfd7f4c2b265cb00d4e539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18c0a781e914431b8a6c63bf1aac7a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e6cb5345e30a86fa1e35e637814cf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db560300e10a7c3c2d19bbb4b8fe8442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d063ebea7fa94e349aa23ca63643f7e843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fffcfe8e19984c4a267c93f3318f8944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3dac917ebc90f5bfd30bd463aab86a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec31f0d29284354f135c9a9e53367846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d7fe77d03ea9b40c86404d589103747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b4c322a5cfb0c97593c5743c33d9e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13dc5cbeb92c76e25583ac33875a8c549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97511a08363f7cbe761f20ea4559e5050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6615a4656395c4a3b1499d09f41af3f251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a1a409c366740bfee347ed47ec29052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac5b35fc9d7ec42496d9f615697d28553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90621a84ce0d97a04cb649c11c9aff954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172356fa2f3f373c326d4d70397a2c855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196610e5aaa9a06321b83331f2d1b1956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33483a6a09d6044956abdbbe71fc2dac57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912495b32781ece0420dad89bda330958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d45936b922c404bce13629b6ff05ee59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e95af9ca64f52d6a943127a6b3090c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42dba612fa70d2df0439b740b56761c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293121ed73c082e4423a80de31ae00b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33edcb9f06003c6f120ee60bef5dc53163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea8d338169dd713db97782fb133c7564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26431834158ef7b7c85f5a4547cd068565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738d2d6de0e7f4dda1ece106dc435d966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa28c749e982ab2fc71c1e1b1fb968467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7161cc172c1ffe4733416fcd258f9168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3168963251cc265d9f562aa24e0ab869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ed53753bcef7df3acf29b9aaa805770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f7225572f61469658cd3af996c789c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e5de746c9827ceeabf0d82a464fbf672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a6aa13ecf3718dc427aca9d6ec80c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb707454f883dac64d1ebbf2dace2f374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57902b04bc213669cb551f1b0906ac75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a2fafbae691fa650885bdf965bff076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542c0832253eaf60fde43e2f448e9e577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af52d119b34d5a37dfba2bd0e24ccb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959ff8bee717c6214706768e4a7062479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008e735f09233b1bb21d7e84dc1c23880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f00d6c24b58cc39f5f19902652ed7c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e773c8a0fd9a3467c6efb3a2202a6382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb934dcc99cfe32016715353c0cf51283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791a37c4c6686c18ad804a9a1a4eb1384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8703baa0359327b77390ce0f822ef485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7eac39699c2cc2dbc3acd085fc81c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce8eedca9c5d6ac04250e10d4b133987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960230bf18b81261930c03d86138f13988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8a373b29b8b21a656414b2b7fede189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44319651ce796e9b2ce9cb09508ff63690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b3bf8c366c0dc4ae6d462826f2517091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b134d3d0780752e0d2508d8cf16f1292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5282ad47874f8090d9d1064f2362e3d193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3489d6c0f40c7f6690b2b05260b5b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95893aaeaffddf1ce4b5a06f34dc2895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373af624c7981d951204547ea18c1e296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b0f709d0178a1cf18c24f6d5de23b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e842997c8dda84713f2611cc06f48498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2549afe33f706564eb08817a2658bb799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de975e1efc5c2980131814b7a1b9a5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d13f3b997d08c790f0bf541097b6e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e27c7ff7e1412e505b6accc7cc7514102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4803a4ea3708481dce23f4fdc1e0d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b26517a3e055a265f14e6ad6d36b9a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b2076828e32cbc7b1cbc227f832cc7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb12a61fa6006143eb956260a112ab1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec64d579a9efa3248770d083b9f2d4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25c7f8e4f31d91123619b136b269e9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1411fe739d9a369a4de9ac325c1a1aa4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99faea3eff9d09d0f4062a41dac3d150110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a537a8827fc165de95e5e61bf131ab6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea185d04a5fe4b65cd69cd5de9e8d0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c831fabc6d2eabe281541435139a8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f72344e40a2a76131ba36fa57d0835114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f92e1ca984d1af23d7c14ce020de38115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab44df4247d197af85857ac965d3ead116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c30dea5ebb0bd32e7f4a5fd0803f4e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951cc40e9502d39eba0f30161d56cdc8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d1dfc932c763151a29eaa5592b5e7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab03fa6e451be5aa440a2df9ba35fd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43a8d5d352fb8aa892b0386d4ff798121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbfd118d156539958e67293341aaf28122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b1ab7ad60a89f6e1fdeb11c2a9b076123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2155397d1cf5d450ae224bb92cb176d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b981972aef614c2149752ada38142deb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b3dfb38e8882f63e2a43134480f30126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0808fb95ed2c0b757b8b35c7aace9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4964a24b59a4647cb1ba00312384ab4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0170d6dd63724f50f37ec86e3e43b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d0dd489986318f04f7c9b1da77e99130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb1c9a5efb147f4c13894c144e8a0a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29983564538f08e30da780ade102621e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189e6dd4d82be0900cf3a6e9abed907133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44ec2a23aab43721153d4f23ba5f67134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855d44dc0164b937a52634b2912363b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d1063133e56baf3d57d619b32a21b6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912f6141361a4c6fd16285867f0fdfe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b0fe6fcce8ba5f42fb61114494519138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce1cfc36b581f09b324bb35b52b2c6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1569217aef9abaa1df32daad04619c0b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e71fba81167f120e951156be37654b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b51d4c0fa7aa9b4c7610ee34044d0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b023566c76dbbdbafc2d8d25bd59e2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49dbf34bd620a77130056fc26708a1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e40e66e66224245d9f88c5e495002c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d690f9f5aec5dbbdb27573a8127b54146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da243a89ab766e5e50b4d06dbceb62a8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242fdee9b0129fbc192f69337e5772e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933156dbb992b90ee5205b2d8ecf6fa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a29c02843faf18539658edbf385bd86150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9a9fae9dce66ec63d6713a5b75acd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da641b5bc5e764eb36d6c478e46c572152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7b58e1949c97e45034f655d4d3929153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c3b113d6f9df920256b4fa73161a5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d2457dedd358b9a2a3d7514ca6e43155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee79199fa837de3c9cbc8b3ea549a61c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322854f3bf652733a9d54a7604c3ce94157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7f2f118f4b53c19b981a57d192464158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc4044a1a499502f2273484615757d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e695f4d6c052d911b0489f2f187be6aa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc096642ce92b7b00c6c72684eb9a4b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b76f5b25b4421b4b4184c1de21ba9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd8534f84d9ff62c1d0834719fe7e22163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9497c9ea7122f716d3721ee9d2b18a2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a5b4147c0abdbfb511743260ec32e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc789ad822eb47ee7dabdf7e4211fdf5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167faa480dc751ebcfc53ef4bcbda890167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a287fd6878aa45b96a3e6bcc71b033c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b126621eb2a4976e8dfe0f8cbc77a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5854f734bfc7c5baeb09e9ab94304170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9ea295f0788290f86e547847479f1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd20a80f72041ed83abeb7dd343147172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a05ac9090ca878db1b5742d9e4836a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1326cc21d3c2583b89e1e57fd85c5e4a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f70394399a528a0629739d7d8fff43175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ef22a9bbfd68aa1868f79610b602a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcfd594027c2e54a66a68d8a3b43d28177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738cf7003cfde0b38b49c28e9d7fbec9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cecdf7ffb4e23059fff039eb0a5ef2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef2f6f6cdc1a3fbff8339524017541a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95f075ec176390732b1007ec41cdf5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a33748af940664d8a2a8a9a12cf8e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2168bd775c3a1732730f80115f4ac2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd42e27ae161574cde3358f23b9d25184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ed68119b8d095efc771cd6bb04de1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884eddc54fd49b77257451ce5915ff1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d70e429d9bdd05e0830b05fd607e499187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92a4fa58e13d31301a8dc97477755e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a429b811836fd49af6a0d30a7cb0f81189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9221c3c9f7ff3cf791fb700747e916190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84538d841aaf975e72cce4f832127657191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5034e5818ef2e4e69e5a4d24a89c5868192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466779b823a05d72b9fc5c018e635eb0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa5b0f06b1707f5f7223721bd1ce5f1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c458039f3b28efaa9c5d45fc876d42195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f68cc0a9b798f906640a1fa1cb91140196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092127054e499213e281caed554f16d0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb162cb737e982a1cbaa2413434569e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0964cff09c5aba4b4001dc566270b34199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad0da10d881ce4ec499c737fe50814200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac6d9bbf12bfb847d157c48d5adcef8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad34f4269456e0f321c5952e626403f8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361fbad35566794695bf19e18951f68203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a850c9da9b0e49bbcd75d2a5f22544204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99141ab26c63ce4b0e85536dbae145fc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c982d96169c170580849249ba84c397206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52ffbc1fe2ba3f0e1df50c719bcc21207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e9af1eaa092f9056c7e20ad62459f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9866dbd3206afc94e228b61455787209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0730952ce4299bcd35d324fc05b91054210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f017d38ff9cd626bd7d38ad949cc6f8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e52430dd87bdf6ad5abe588810ccace212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207f6a693eab049de531ade29ae9771213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3ae4be476848b92451d3fa48f7756214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15e2c6afabaa096fb283eacf946f8b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acbf97ed3f8eaa71b3b8f945eb97f77216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa393efe6e142efe5313644b293b64217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c536bd0c14772ebd84a8bb907cf562218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829805dbcbd6d286588b56c7c57eff21219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc54fcb915b6a3a3e70eef63dffb5a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b7f1b9e08e4e03ef3f39a33735e0b9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab62f502200c2636bf9ca2aee95ce4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ab1abf2850b3ca4ff1be85bd28567223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce74a35fd72244e86a68f73642831ca224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65895645b268891c898c68171871e3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734b64126d541108b5fc84bffc07562226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba91b24646c828b0f02c2513de4e3c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb73cdb96fc31d16bfc02ce6ab3fad228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e792a0cbc3efcdb2e1735bbe2c95f84229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab7a2489f9d7e756d2ff9a5ae34679230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c55b403d966ae92425c9aca26927189231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1bfa928b877708e7459b0e8cb2081b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e6258396d8937608254153cccdaea2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ebbf10f352ffe22d5dd957ae560798234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee95333a4e4e254899babec5159f30235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcbe8891d761360a59a82cc0ee0d580236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d9e8bd6570390927ba316f3d6a8cd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef88a821701f117cf610bc79ded88a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288cabdcc88e52b2c6efadb78bbf56f9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3fd95b602ede2b7a92e2aa6fb532d0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8720e8b11a9eeaa1b7812623c49e9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91639a65e168185b7aa1731b4a3bcf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06489a9fa3fa97d05f86a201571ba1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59abc4061ad4d197a4000e94732f469a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d239b5367254dfd600a1c93802a9a5b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73396d7b50116aa0ba28153996b1ebe2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256034746e9e9995d9b1d81f642543c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d31f78757399c96cb4402123a0852248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34c1aa913fd08978065e31db27f9be249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03aea69cbc7f3ada31e9fd4a4b6740250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50abfb6285b526b5f4f820a853e4aee251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76706ffc8a486459fb76403426eb88252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84df4b48985b28660d7940834202d9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace6a09a07ffc1c5b3ed8b8d77795e4f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783ce9fa3c082ad347bb7ba4c636e9c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ce8232d8fee4c7b3718c76da274ee256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b6267f090039a29a6b3a358b2c2ec257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f033b36fccad6f8337580cec4b62a286258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d95841c4794252745b96432efb5515259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d900f37106b43bae855ca33135914260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5568e3107dd4a8de183bd1fc065de261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761dbb39429dadd592d623395d923bd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dcd26d0dd49fe2add1eef74970e36c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553b3a4edb39a0bfd91e34e21446ea8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d138bb4c993f5875092d4b915b9306ef265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92375350a2d304f4b9e773986028963e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58575919f27d820b427b5b88c0d2973267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83e28d13c0c14d5c8f0da00aee64fe268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b9deb55646d6b5644b966ced60561269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0da6986c9cafdbb3c44b17abc4566270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c50f2e73ffe7340296cca3610a1738271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e8dee908d181f61fdc1ebb4c8691a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98151e93bab6fde60de021129200ac8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba5b97b9b53e159885f3373ffa82d0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ebecc32a96538418b2635a1218de54275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9925d7bca8b9551f5b4e89322c683276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad45ddd5854ec0a6dcb06ff4ca3a05277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e641d7ba9236cb7d4cc58d92aede8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f8daee3f6ac47603cea4a00b68c3ec279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af751a4e3ba4441bb394139251ca89280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a86396baaee22c3f16ebcfc7a0ee8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9a78a19d4a04319d43e4e0867c308282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f79417a2cdabfed999d11c9e0bf9f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780a55c23020f692b956f01a5ce49dc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a30f8d9c73079259af0e78b0e31d98b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54430fb7987d470f23bd4a6ab3472b2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d13f704d738659d56468d480aa831287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbece60a9a55b31e0dbf9ae742929187288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8dde874eec5d55797c458f5c3c9048289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db44a393ad870d6573fd32edfe77461290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32635626f7b3dc8580f5f7df398e1a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d20e883914649f98dddd2618acd4a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527269620bc56f585fec10b2fea290b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e4e9929da57aacfdbd1fbdd1f5764294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364338a2d970667ebab06b15ae7292db295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b278ee849d6a32481d8c51e32cfd4d4f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635142208e54619da0d92a71035136e8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1973834827f6229e23f4b573b9d6e463298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3bf543d01c4a2003feeddda8094af299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1658ceecce441512f09f521dd7861d5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf66eb956683587ca521c11af638a5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ee171338b2712b2f03cae764651ad302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d355dd87592eb11751673f1c5935f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d2b51df63c8fa468089a8f65961e1f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66571eb6be2c21571d4992e7ff22de305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b5b03e1248b3f77fef4e3e11f28ef306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3101021f8f7683f805ef445bfa0ee6c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772ab93d01c4547d13bae5589d50303308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1094dfbc238698e9f868b11eb6bed77309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409487b3528aa9726b7232f37e3f170310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6724510ebd277b69f25a1040c43d65311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a17f79cb4b671da18f7b3ff373297312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18d95051de73d0988a49e14d068d31313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc22bcf4d55c3c7043a049ba8274617314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f3b0998d3e2cfe56e3d2500bde20f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663501eaae76dcb0643f59224cfdd6a5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95388b4bef70853a9daff34f2d180e6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c4ac916017e7e894d39f18a3f1cc6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018040eeb8fcd13038851569ba1301cc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fcf697173758a2b2e9d3a430d8f028320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb7b56ec22f6f1cabac0d6feaa8835a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3a65569364dbdda2ca09ca2ddfd29322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ae1b2a294e6de5dd2141273e0dc4b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498c6522021695947e481a043b5eed8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7481269a7e936b6b2d25c96af3bbe460325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb61c3e803906f5103336a6bf8e970326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce779c5ae83c4eacb45f9bcd3d2c98327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6556dd75e4126bbf1c718c15cb5520e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174db01ee7d92276a9fbd5ed94e7ae81329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e7a37c71cad2f261b3195e4d42046330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7615658e593b0f141f3db717971d6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d37c36189d0221ab8ff55b8734290332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e99c397a7b4ef83ce9061d834199b0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa516cbd2912c3dcf03e4b3b9aec8ff334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9902ce58139fb732dddd1cf4d70017335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce9a4ec387a356103982387c8dbc7d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e9214bde92bcab3ca937c7f8392b5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6a23014b48572402fd3eefc03e8c5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f201bdcebf26726c7caeb85b6c4e19e9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481efd0e08993cbf514a4b098bbc54e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432c5b600952f0799e140f64381bd72341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14121b78a210fd404c7c11cd0eaf2a1a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af96cd534fb9691cd48cfd6729e54d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb483988f9c5e66aec5edca5fabeff344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36248c35a84f74fb7ad9af5e88549b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66011e5de2894bda31138b6e0dbfc6a3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5821c3056acaab981bc78ef9930f532347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5490c4a2a473f79e5e447628c9682c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223bb558d77f26e8c993c82c42ac533349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2110d6a24b5fed0b2e8e394cb60a50a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a448cacb694588ea6a042401487d2b4e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159eae92849a10d2e909efe406cdcc0b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a704f7d44b9ab5cad616803c758853353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24fdd5908f2a383c39ca32b2d5cedb1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57104f927fbabd3d50fe15b82c1a77355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aac5dcb482ed75e8b550e3a5036d0a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94352bcfeecdad186bd566d6fa71c05c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fda1e0764f9811686f470d64930b02358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404ab57ef379dfb11cab0cd5a90f88b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d8c25aee151e9d5819a063e19c3fb0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59478ca655fd55c4d26bbc63e7c4052e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1cecf2053e91fcda66ff147fa5c740362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6774df3a556cae71719833e461d823363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a225aa2fd13379fdd5735e675d5f1e96364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb11e7e41332f8f2b4f48f1274466a1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a1d0bb8d09a1a9643be9c3e6b6e54366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef16e521476668949753e2d42ce7f501367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe8fc18972dc27b9b614a3ec067017368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2e741c336b3d6fe17a0f27a7f9545369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f2d4a751184a17e5ea1fcf1e3bccf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924edcfa7d044c0a705179c0b0df392371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b528d732159e3c2fc5491dc0a97e9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608c7785e12a957c29a9fe6e498c057373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2664bff773ed2f0a950db490f0400b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6242ea95c1fdf828e46e3fe8a5998375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71699e048e7fb5f5861296b3ac6ab5ab376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6931311231f22d5ae176e3aa2ad42555377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d775cb9c777970ef2083f3313eae695378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17bd01697dd4908c85aa905dcda0b7a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f54246d6b6778e89b97c116698d6f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36994bdfd7ce79cd3d7769610d8097e2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e01448a3905250ee2bbc78293eba4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff9d7b1193798414762860eab46700383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9bd5d6a827ea7322329d94fbcc5639384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3bbd7c23457b2d272cd0311d7c2d9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d154eb3ee81761b0b07427f3db082386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4eadb661c955de2f7a6aa53c7a7a4d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc80de243e61ff4ad19b9529f93206cc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cdc874fdec6ae5a4b3b1b54bcc92f9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d86a95e2114c42a40e794e2af51bcb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed918dd3601368ccc08255f2c69018391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9eaedebaf2972c3a5480cdb31c770392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce211653a59987337f3c8997a72e7309393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0d55eccf0256ab836565a0c67ec08394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991a584a19309f9fe3ff58d3289f93f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce152bed22f6e2cc147f980e9f1267396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588657c4b9375c62c1bf461eac09004c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9389b371a3a0d25cb44b97af5cc59bb8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a2a692336d689d8f235c1f08b310d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f608ca609fdae6c2d82df45f799051400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c943277124114f3855a43a58539150401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbbaa9ee5b83e1e0f158461daab2fc7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6114d78a5cde73f8691e80765cb3bf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41227790fdf69a8c7548f405a13a84e1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f7812a1ad961606b96578c5ae6380405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c1f94e1a9f069b8d00d82dcc024cc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb522e379bb333b6a62d596ed9879b8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00753b74d7d7b79594ed0add196e5c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088437bafbe1a7f68f712d95a5e0e49a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb300ae7f9c633fb924746fbc81444410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a7511f9f29a27d7102ccc4b33c62f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ffbc356e7698e531cd139055dc0070412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d6167f1a3a0c449b3c50e7dd56e4fd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253830dda3294bbc7d8a7a901544961c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc933b91a9e943d81b2d7550d5bbb0fa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c9aaad27a4a31ec0909ff249ad93d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349661e5858ca1b3300f166c6eac8396417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af306a02fe6dfa37651170992f21e26f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c7779c8778cb2fea74edba3aee2a8b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c29dfeb6c3dee592cbb041e06603443420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4d61898f1bb8e403298654bf84108421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8fcce42882b9e3cdf8fa7181ee3c1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f39541f639773a99733b2b0955e064423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b63404959d81f778deec208b6909c8b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6d764c0333e71bab71e3beb4ab14b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b245e0b0d506218b2364582ae3f968ba426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a9b177e54c1caa15b3b9713eddd4b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8cb706585973d14213c241a194e901428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab12072e5dd316a54d4fdb9a643b0e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f496807e56a27e3ef79a4f6d019a5e5d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60ff626ed290e953fe19c70e01fb5b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda229c44116244d3e82b4bbc7f93929432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af21296bde9835feea979ca6a04f21433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9cc399f40838b154ccd76b6602f16434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaac10b0d4ec7ba32ac66abe2cdf53c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94014c246f4d337f5bf10855ef4a1478436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d11ed90bcf87dbc5ad1f23ae4e0f2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351608723ee3837a0f3594cd44ad6f55438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180786621a842e0f74a912c52311dba439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55837ee45a1de7f5ed51c91e46f1137a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c45b2a85d4a2c7f3c12e91bab1ae4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9e99869cb60eec1944cfe7be00c22442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa14740986ec164f979f76f6f423a65443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c45201f7ea006aca553073ec1d9f0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696ad2cf8958d7ef0262b5543daa1a1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb334aaaa400b6235ebcf2e582e0bb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c0771a291c86354c82c2347f93e13447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1467ae3111e0f3c0af8b8564cc6d1ad448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f60f1bcb03249d388cf30cf11c3272449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d133198b862327c4e9f7322ca7befb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411b9ee5d838d20d8a68563eee1b0e9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7833f9850546d4c1f8e8f3cfc556caa2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd9891e76cc58b2e1c424d6fe154f5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d15dd2ba82ee12c465e3c9ddadd4e7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e06d909b369511abf2627d63e4301455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0568fb95473d339949e0b9ca1512e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ffdb47e595d931eb24a4872427e73457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5056e1ded2894c2c6991e664980f19458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea773eab23e122e99c833adddee479459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a7e29fdc22d3cf11db248fcca4586460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365f5efc1a117a29a12604f71f28e51461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744393c2a49b0c8ecd023b70f9aacc66462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562dbde6bb2133b6982fc4980a0f481463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee5723cc6d971ef3d22ff3699ef5db464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64266fa0e331a6b352aba156920fb0cb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afdd774bf40dc2992f644afbee0132a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b0a2241cefa2adaa3bd1498b1c829467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58240593186ceb3b0dd9b261125e2cbf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73620a1ce8a07ed9d2008bc71b33b84c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97072d3bef21d2faedf171c4ae9fbe64470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6163381a7a254ae6e137fb03a3db009471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf768886094dd7a5aa56747da0a965a4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690054e7c56859c110b5c2fb2dba256473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7408b3e75d759a4b2c191ab83fa6ab0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602fd73b71dc8c14c78f948f43e0e50475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9a64c8bd167ae7e099dd837b9dac5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd767ce55ac3fa0a96ea09fc65724cf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ddca64820ab62e19e08202675b65f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477afa9a77993622571ba727c8e3926479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73522670c7ac99634293b8395f7690d7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b09069ccbb336f75346ea3aa976c2b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5d3f3edd2ad15d624891b92620154482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83dc92e26cbf3020d06a2728f34852d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75c3547a4da771469c105448b6499a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed24ddea858ea5b2b2c42ff7546fb75485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b483d4c66259f51ecdac51faf51931d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9291bed267bd38ccd9a5dfdbc1d93296487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0de346b3a775ab7ac3117e8118687a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15013b184fecd7de038c32846555c75b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e7626179ba6a49f85aea643459fbc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08977d6f17b528cf5950146b9dc7e9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffab0969b83dfd6bfaa0ef92a30c703492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177491687a492105a3e4011cf5edc83b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d08fcab4ecc4b3e8fd4ca991aeb694494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52bb5029eef7ba0f9ba7ca8f5d4a838495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c3e7a99ba547548b3c524080da013496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f600286aaa7c2f79ac503a86eec49497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d970324b5ca81c28030efb80f1e737f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a654ace02c78bc10ab8b692cf68d69b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a37c0b1c2193767f1a9c61cbc0269d4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f2b46ca0f6ff68893fcf701468c38501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60733ac573572117ca304d936317ed502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dba2537907e0c46bc7df473289d304503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee48204df6c3980d600f53c0afa5b8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f608fc8f52a6f53113b703b38dc94505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca596d4a75000bb2c56f3c2df000dfaf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa9a04a5592a18632b2127ddb98f664507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3555b38f3c1b4b39126f579eb6e0a20508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eaac9972334eb005393f7b24de47df509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45957c82f5d140897f4a6f66a4ac72a7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1e1950507ac2bb356489a33f8d11a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8054008d0906e6df549264643f4505d2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756dfbea6a2e884c7905874915d65cba513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8782b5443eb290eda555aa69bc3afc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84417eeebc06e2e96d1e16416219961515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5a338372e6fc0db6e2b447cb14f2e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494b5c4589105712511763a01fc909d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e171364ba76ce7e57fe86a5a0fb0a773518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb9f5df87502e7ca5eb313013a74d5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a00b5acf01c8f56628c8eda4ff4b3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52434500434e05f92fe3ff8e2b821d2b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3beebb2a2de6f4a8da1d0978a1738522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451d83360e55fa37888d58b4e5f8aae523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a738da90fc9256b38e3c22302fa69524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d94c8bd5a87695f8d9018d4161d04a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8825bd63b0d348c4b03b4c334894bc66526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d721c2433b4e728c7dea74ea17c037527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec311b5981dca20adfa23fd2639909528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065bc06d3ea0d22823cbfd6cce7770e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb8769d199ed509d8be054be0516e2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71164a7dbd45d4f1154444e023d6088c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5d78777f13c5f502695433a1ff6b3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f494465e6b04f6b447de71f915235533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5826b406eb10fc16f6855bb40013b9b6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e93b8c3dc8d45cb7a9585dc80baff1f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4e14e1536ef94efb7b23326b96432536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d22382cc058156658a4bd3cfb9546537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f1aa89929e5066512adcc06b17506538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91098d155a4b639f433632bd28dd4862539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d49fe819263bd6759f09d25943631540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64556e021ef38f59f8411c210fe1a1e9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773edda046506488c2f31e2cb3af74a0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba20e24e09f75c05ef339ce403f8408543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671886927b0c9555daf856b49a4e05b1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779728fe7d7884d6412f3fbb3546248545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e680cbbb210fa03107ab5fdb73fdb4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca02faa5290ecb93b3427efcbf55e35547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c76ab6814d508a71afab5e69cb0f14548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267b2a89f874b76baa884404f8e2a51549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e8f3f3aeb79121a759417a3fac359550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11639a4d128cc0bac82eb95da9cd5d45551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f348c76dceb0e8de9d0314ccaa079552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e890e5935f680a1844182ffba3d7a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096fe3a9038b7afe3d48624e699f6dbe554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af978876c5027e0f0adfc03a515602555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e998f9bd214a5e69b96cec30f45777556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274851cd3ba976e4a703f8eb8194d05f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a96ce7c5af179502be344af66485dca558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d88e297969756614054898741a0f5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d3c2e84a692fd96bbba381b070970560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3510258f8fd74d6b5522fbdc58b8d0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190602fe4675fe74e4e039320356907562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560bb64eeaaf81690ea7a54d8a71972563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4165a404f140f4422d1f92967026f9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69783c543cc17a85cd19a52efc75a0e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984faf6645285a72ce21257b566158bd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f9b8c8e81d4bd66cb64abdfb597c21567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dfac22597c342729ed551bd4b25d2b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b367b4027feef90f650173b6c1e5347d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01815c771551c4697265b0e40785ff16570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aedaa9b47bb2aaf6c493cb4ab6c3af571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb738beb7e01df45077c62a5312e79572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c8c3c0fe97cc4a4d1b9e44bdf2178573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb190e14ede5d517196f5be9c266c5a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e549a6a4475d75c832e3acde37143fd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d23ca1306eeeda54016af7e6c60ce9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735545e01af5039ad7bbc6e787cd2243577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39f604125806c00bf18496b8a2148e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e190d0aa6b41fb1de1585ace5374843579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91314cddeb193651ed36b8ec3dd0d97580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d49821d78e273364a5c271b2a9b43d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d35cbec9351c8b65c10187f608da4d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae957554b2ac82d82a955b54b8893a54583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c8a8e986517d81d289ecf2edc8e47584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37987e819d1088346b0e1aa848edf2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f8b8448889f3908219c6b3aedb838586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0717ada4069fc5daf685b60509d8078587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a028e5b1cd85ff945d9046abc0997ee588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c17eda676d8c395263410cc898b7293589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8895a7c40dacfbf5f5007a8d152444590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37917a3411fe9aefc099f0585c263bce591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e245aee6fc8543516576058dca462592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d809b3d78852f086c47ede586182d266593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f522cbf06474f2b7a130a02a4e679921594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f5ba94d6c9e8341fb86546861be2d5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e5010a4b16b47138da0116942f3b58596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af9b77b0b71d42e17ad186d3bb3865597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a55dc99a2a4cf07a6515463f4bcd2a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f41953db192a0c8c2c83fe85d41c2e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f827f92413b826bf687077bc31349600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9165bb7a93042e48270cd529ec3852601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce9d55e9768923e4467a9efffc2cd7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807347a93808f96b0d5a632e7790a85603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2eb088c57aca373059793396635776604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee765922019d77353fa2125580ba879605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637c289efb874798b6541557a3453de606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650527295604b9d5d0e85a571694a15607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b615b4f60455173d7f1cf8fba0a663608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e23e806f3443aa1859c24f03e119a6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23132386268f31c7ec0bb0763bde785b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a07836b11264708ae8220de634b646611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7be4d1a61db2448063043cd02416b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41928a4b30f22a3694e06da08e5add07613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259c72851595645ce96e5d04173d5c2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9593f2acf15f98099f2d65b437aaf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ad75f18f209ebddfa4dc74a05609b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa4f8081e362d2c645c2866f56349f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f0e5b356df6e67079c75a6f49d101618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8c16dfe6a806480328d33f49ac788619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c730a8080cdbbce3510e8d74369453620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59c659e1067f6fbc82994cce5cee33621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f17c759fc0149d857062d99c71260bd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461cc863471fdac9c3201e00eba10200623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759ae81ee9c95559e6a0cd1351f819d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e6cd22a7b108e060010c68e2ed324625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbbc9580203eebf2aa4cbf14800bd1e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192f0ea893e9385ec9d7db581053d85627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ddb1f10e0c49727d8e088505c3a5fe628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5312a4782dc28583089ea416f2890a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e14867e0734d9349852474f005c17630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e05aa592841f6ebf3cc7ad788a753631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512a6cd10fbf34bde824b52085ade38632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9073ebf9a62350d6c4691045a7018b1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aff3e9a303be3b13b03a2c45a71690634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704181ae2251af3e4c6fc2cf76643ef0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9183e557e323646261c5ca9c29814a3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c792c3f873632f67073bc90dfa5abe637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b885c6298a46ee83943b74c07cd9577638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7258b6cd547c493b05e8471e658de35d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0019c853bdd1094c23527104d1ffd48640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0cec1a093c3bffb413282085a25cfd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb93d148030180f78fdab49b66829b1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012eccf0c6c4d5dc2ceeaf88e7399e95643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80524addd2bd1b28efdb487ae18d2045644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e01956f13211544e9c1bb657f63a24645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3a96f56ee458b39e94bcbb7a99c58646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dcb40dbac742b7361787e0607d4914647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36043babb7386bb9c1ee9653e783faa0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c263dd368621f12f4250e6ed2f603c8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bdad08b2124c3aee374abae0f2d21d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0aa993e99ea2b14589ad3af808aea0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe16f31f8bde5772cb9f1d3232db01e4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd892ee42c318b3b9d8d40ee439d6ab653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c72d8cabc511da399dc75530740ad654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3114aba3ee593e92b76c6dc7754f4ce655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a16e00484f551c3741840f357bbf33656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7fbaebd7e985056af1bc77658eeb27657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015cd153b3764428d8006b4f50f16fd1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307a4f691b6eb4032277ae124f176ba659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a191824d795d370e709ce374eb0eea660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aba9b46ac1d298b778a1a59d4752f3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe811354bb53e1560a79803cfbf2b5ad662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c379c41a7e16d891744a8f6c26bf130663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5d1079080c76e989b4542de466007664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a41d981e6c97f40a816635c4551f1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec01f33321f94f695fd944a29a5111666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf6631aaa778d8863fa32cda6b2b81667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0816931802ba5d157411856bec6bbda3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a20bdcf30983102991762fc80366ee9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085875921170a4c003060bfe8ba2f70670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80fbd21b6e3fb408c18a2c63c154727671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f47182d4f7dfaa59342e01f3d883c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36744a053d0b365e35d75867c1e8a5c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fdd3639d0339e1a6c28a853c468658674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc899eaebd65a334072d3d54f89df8a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593bf6431cae70e4e88ba6b9fe107225676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba23f87d36a82807b2b26f22fa5bab677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e4d83f1e29fa17d3ad88158d2e890678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf3de9925eced59221820ed9c50c27679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1e336ed417184c5b032e3d1c27611680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80160841a944fa17251292480a2260b0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d519df8f7ea37d94395b28f9e8356682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f6ada1c2871f41302a60680222459683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66fd7f0a45cd5955ac802879d05a85684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dfde0a44a6fb2fefe88778e5660a59685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae05b4af56d75f338dd36b9e45f8c1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42384cabb624c840860c8e8c65c1ce08687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ea5d99b46b243c970682eff55cc91688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ecb45c191d1e719ad0a11d2c62c644689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063e7cf8dc570b225d6a0772abcaebd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72018c4d2210f074980ad705283f37691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0245b9da06cc63ea1bff23ec2092af692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43888b36e1c384c5ec57ac27ff8962693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca45aa5e9b2625a5bac8eac60a0693f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cedc5f9aee040c1a5fc8c02a0dc4798695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a473a493abd36ecc0b57dc9e8590969696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d23466fb58207fa1d48df9feaa537697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b69285428326b13bf0c1c95f4d94ff698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089a5f62bede16f712147154537b000699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1288316b5cb6e8f031f3cfe439bdac700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e236019cf7f3969ae3f4fc322ad69701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52ec10a6bf1079b91667b250f2c22df702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a312db6c05c5d15b7f9b3fd411a83703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0039bf571f94fd1225cf7a9babe333704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb0a6e1bc1913e86b8470bdb235202705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb83e91ae8ba0856a42a3c06eafd85f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ebe87bb8a704193fd1fb7a0c640e5f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca9683634a97d549be36240de306c9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578fe1b75e07a4f26045e9b7ab524b9c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baada8546c8be52b772bff95acb6a83710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11194112d988f05d2a061c44b3aeb134711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7abbe04ffa9d61230e6a3c8388b5cd1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c47092b073e4f8193aad3c8fb5f6d27713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4064a27c5ce0f922a1b1d127eea90f2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519d659d7df0acc363770a29fc2e9c5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f61468bc4dbc44f7d32b31317bc6cd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ad38f2fbd7279edc8f8769ac86968717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd32fbe544a4ef8c998d6a56adae355718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13d9f75ec5efd1d8528989cc249702719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf717e2977551a0c7911593ab74784720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ace353c3077a3482498040437b061721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e07a803ca25b4f3b468a3aeef913f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27267e51312fb5b522d666090408942c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c0e1a865d21f77b4f11ad94294160724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed29f8be280022cdc8cbff06d416b03725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a911008d21fcd64c8a5ba8233dfb9c6e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13e0a5c25d06ddf9c2e33905ca4d25727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc828976313337db285f9ff950bd94a1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42527cb52e836ca8ce46506fbd8a0c41729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90026633e430ebb77dbb2ade41849cca730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18300ed5c9c583b41c1b4754ed960247731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb850bdff755827d21a38d9a76e107732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4685b4555459494057250c06f680183c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf6d035d56f7a96fc7819f8904a9f45734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba86933dd52d4191a7d414f06a27b6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120627b0be57eb21ac695830b42dbac736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f099c14df96523265c165796c47013737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691324d17f72c0d3e4c3b8f2cc3878a9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94b4598e69f7f1f171b78497a80c6d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10092734981233a1d49095af97c1395740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a9bb49cc1b27121e68f758305eab4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c54ff4c122cc47cf541f866555bdeda742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf831f79740592f7d72d87be74dc1e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808db44c08e1fd468f4f1d12013c9fd1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b295904e85bb02e7594a78e5195e5265745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f348be0d3f79dfa1b25e9214581a9632746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a5a66ad6553ec8cd4860ae622823f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c2d5b8b3df563ed4e86a1b4e43c5b7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d79adb8a51b2ad1a1d4f18ebad887d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f3df4966f922e994efae5c496ce849750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59ae7b321bbf09b7e03d9518f1ffdf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc270e90fa7bef3bba1e41396947e0a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64692cbaaf4e28bc783696ef9a0a6743753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c656e12840bfee06d481cf407ddd6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52914119eef15bd038df2f0b35926b8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a872511cfc55b0e21909661632a2e6e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a494b4641dc4dff9277d09a4aaddf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4fe8ffad0d2727cdfb7c75106e1d3e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cfd20a4a03c268e8b6028a5ae3b11e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58dab9066816c6791f758c944477d831.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d3d0edffddcd0bc2d240624cb5bee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4dd5fecb5e2532ace3631011a357e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd454fd0ed1b15313a7f8f7f9b55344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7a7b7b321fb19c7a5baee9ea42cbc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb75127dc562bed93e09c091ab34d496.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e1cfcd42513f8ce02174decf329937.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947fb474bb04bf8ba13c62d69c1633aa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289ca618cabf1780b39036d6a9cc4f69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad82bf2b956268bc3a7adbac199f3f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd5099928619c9216f03a7e8befc9611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1c71880523bba0636008d0fee9f5b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4245053d6900f2a87bc203ad17bc2de413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0159907454ed3f6963f4d55b8720914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9228d89052948a7e9695959b44168a915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671cfcc29d7a6e2a57d2acc4ac8168f616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e657ad65092e129be69071559dc808717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e792796eae4cc13829ad2355df6d9218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9774598d70040fcc10907cd2bb3a94b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b23a7968a863a7776d16ccad5807e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e741e6033cee2686714c7ffb9125c1d221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6ceb3a5eea6da78378330208f97cc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019ce939cf4b4614711dc2172cbf79b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790119cd21c1010fab3b5b33fb16629b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd5242c1c9f1b8ebd14e770ea73a3825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1cc603026c72b876a51041889da4e726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f548a3d752b297c091c0d3ad679e227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a06860dedaa558a7659519c378c5828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8c52e9f605b5cf6ac1a1154901a0329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1015d9c17a96e450f19da871294f465f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f58dcfea70e816740a67c65c0eaf031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694c5d68cdd26a80f30a5a53259c36932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d0b5e05f8d3bcb7d63ff5c1e0510933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef37cbc93538df9798a76da17a92ca2634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809527f753b777b6c2ff93a735bdaf8035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d83be38ed5b362bf89c4e88617bd6036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c69073badb0962b43d1cab871cefac437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e2aa5b860697661f0641b65805cf638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f90efdfee30b7a8c5aec6b18b58ada39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c908c89778caf7b6e592cc46378c340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57032103d1a67cb7ae026a5c023a539c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63785021ea727022f37efb51f797f4e742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858e52913ae5aeb68a49c984e7f261c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ce90eb938eeeb86de0e7e7644ac0544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1877eb56a30855362589e6100e0486e145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e097e3abeefb5c7ae5eebf35cde0dec46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47833c18895034f6fbe342c15b28573047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951c9cfcae9881df20dd555f15e417048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe581cfdbf2bcfbcd86fbfb74f6820b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46031eea809df4baee753969a055201950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25132cbab19fdeb5021143e1d7ada40451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624a652729679bb0577e8fecd80516252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f261571b94e7e4ee7ee76350b9b85cd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71382dd5d183a38f5fd4958ed0310f6b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d9a4dd58053c0fa294178179702e155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f8a4126d29d08876820e5ddab93e956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f5cfb58765167864c9a0b69a5b1f8357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbccc3306f463148a4410ca3f23ea2c758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db94cd6637efb7a3451f906d57f0fe059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa923d9945f4a6be99471c0f6d73cda60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0140c181908e27dc3a6936a6a864bd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b0652dece0cb16d2b36506315098862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57705766fe8ec55027d90d0b58ee62c663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ab1448b3210bf1748d5dd70ccc40164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fee497af50878508e96fff4c46a46165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c33f8b439326624d14da340912e0166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4b0d236808b15ce44585be9ed9b3267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903def397a8c63494b1d2d18edd8767b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f60d801f7502491b3bcbd1d1ee7dc769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27aaa8cc71496c06413b614a03024270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c876b7cc31d827868120a780e4600e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72f698f035f4d9733b9a0ee9f7da7672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a4c72e0c0a0a5d751e24b996f5f20873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a92f76da4ea8b3c024c537b83e6d274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e2447fde90f925e8ec1b653913c6075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55852c19c91e699d69169a1ad0804b4b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f8cb0fa67a596fd2c2b74f380c316877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f47eeb6d1216b96ae8fd6d5037af8778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781f70e076fad13a84387a2fc5d819679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5be501cbafbb78aba2e04c0e71eb680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f200c677404d3f62afb6249997b1881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80a2ff45dc4c91075bd3a42699a63d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d3d3a61f3cfd075a88b4b67b30760883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18e20f2162d02f8d374ba6ab79993384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0bb58ebf20f824a5f806c0caade8885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8f00c0e6cef593acc401a2785b92f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5263447915d98ca0c12e50009b9bee2687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f613b3eef6d76a423c4aae54d61da88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9be8490b7b457af381165c6bc7f3989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e41f1f474fd180b9f79bca47bc455c490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e46c67552ec386d7154b9f03dd99791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abef3c41844a2b10d9df4cbb26eac3792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbbed62e8c6acf1697a9c5695fe1e4593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c39bf0dcd4ee196095d10143e3835e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6504be079a44d56e8d9197dc7947fa3b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b25d3c59e88fbaf39511cfbf21a7996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d104e240365be5c13c8b6eef3afb1597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8a13ef75fe75194b49500cd97b12f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387966e5ef76b8dcfcb0c17c104a244099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140b7ae6221ac8bc01da1a26bb5b160100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96d17c9ac82f4492437b32aaad799c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1172f42194273fd20d22fa31f9d73e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1681f44010c673ebf709ee5f4106d298103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3add46de89205b7c6be4f1800437670104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36d0a236949f1db3e4bcc75c888f2c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c33e8028a87c3e785a2a1da5724eef106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d09c6ae96c7cc7a7265e636d9cdf9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba188baee2d6ffb820645cb4abc48822108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e6d3ee9848b20ad9563bcc9cc426d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb782c8984fa713216940f77fd1134110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd59e25316706eb5cc8c39ea48a3d3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a5229b3d92f310827d2edca930157112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029145a84264052d130f2b0885d85df1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31af43ba5cab77ceecdc34094a9659114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef7eb8cac39fdccc32783a0f5277a73115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744a1e191b8abb3465d2c5f21c7d3f9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd09c77fca22c29cde57d48f6b2e1b8f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709e2b4d7fe0e42e7f91f01a0f8351d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5fc619a1e969ccbaf88e030136525119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d0beeff0865f37cc4811ce6b700706120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c259ea71a4eb3d65944cfa866e5ea121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985f3ea5de2d7318ecacf9534697cba122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa68335d5c94be58aca139d4daecc3a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20222b987af72d5c499ec8d5700bc26124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf33a584fae9046fe9afe2b8db41d5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc333d0cdbd89e4c5057901fb3916c0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc855c9d81023d61417942a792309395127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0b7396364fd5c042d39d17aacf88e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02638e4f0b9b86106b9c13ea50d9eb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74916c178bc891dc9266ef9b4db973f3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f57bbffdce3bc641d85e887c4989814131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d4cf797ac5c374acf96ffddc7b073132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636a6d7c90ba7397229a8c95961011c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d85374d2653165a95dace793cfcb0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5406f715af51eb4c53b60c31afe7117a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11bb49d23d161771096e17fec05d1c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585616ff263e30e11eaf4812095169b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b09119ff0a1150f79527608e41971d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b566b8684e4061fc15d96cca5b1d9ecd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ec321a15f955d638b0da50d56c7fb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ce597d937c7c050efcde60d944a3a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e80ecfc86c346b06efa6e9e607bc8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ffe877b4685ac82f8e1288b603150143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8cfd771b3e4fb8789b6f1487588467144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61223cebd831e4e95e74b803c2b95454145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a9049e8d4bdf2a757e66910c6097a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44821c26707f63ebbed6c61db3df4af147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f326b19223e972d03d788ba15732cdd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7dedf10b13a8ff0269a4b56587de88149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da037c37c7bacc99ef7e2fa3cbc61db1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555a83ff7cbc65b3677b16953fede49151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42330e880d90b6298250a4a997804f3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615879fe667f9c252256f0657cdb5a5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640454ce046738664f0128e68d27ffca154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3230c298060b732e7502234416a27fe7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b4d14e48743ccc493d7c28bdc28ba156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5b55b8fda31d8495cc00e67ba5024157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d23876aadc2cf35bc10e521919caf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fbe9f300461db6a399a1be08368806159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d37f9a423e144e4e84b24d29cf6103160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995be1ada886bd7f4a9952b27c4ce8be161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb77084c3dc35f5c1b155d5b93f0d0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b0f7e9240c0b646d0e63be4c1f875163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c499e27a433c151b8e6fb9ab19dc8e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2dc00c407a11aef4da373756804c4e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277951784ab4e0ff8c6e67cf9df5ba4d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbba7f9f522642b204ce58a0ef27e7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd0aba0936ebe19e3d665d9f76d5ee168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7059de216a7fd031f77865832fd36169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa61b21f7eaea9fe1d8625aa14793a5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f259750db0441c859468aa89fae56171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066b961c99ceb3f6859f86faf134a3c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d3008c3bc56c9176cc7bf70ece9bd4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5258afa733cc8e73e9885b150f9eb8ba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea4497d176abbca91795828ddffb2a1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede6a09d22dad26e98463fb8a15d3689176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db8c8f604c833a4ae13dca4077bf7d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387225e29cf3a4e20c6b04f677dde821178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ead380193694dce2e1aa47521bd484179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec211edf6daf4b8a2525f83d54cf066180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13e7796441ea6b789a8a9530b00f0f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726a3f88a74153e05e4442717404696182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff775adeb995610bbb24498d23e765f1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb932805338a66be2d616b2c63caeb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd7976f84b622971af207b82d259bdb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6bcdc9e4f78940b69556a232c7ab2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b16ba66ba7b9ea11831af69ad09243187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c0692b392f2d9a54f344f548f0f80b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836a5548176ffa190680db5b49fb610189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d1c9cee56ee93434d428299e1d23d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e120dc42cc56161299107d9a79cc7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3f5ff8cfa8045c21796f36d5f2941192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90e270c12ea757f415bc69714e8b26193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4f961ce9c857d82c8d1fe30d3ca39194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc5eb1fedd98f6a6a491e885664059195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71acb3c8cbf7705860bcc97bef489d19196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3cd08e0acb3a85670ae2074e619e99197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3175e44c83e21879bca34949cfa14ce198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0d7477c6a96c0f32e76188b104af5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171ddba8b73ff04bea06a2d5b92b672200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c2c2c022c65c2775562fbda2bfe9d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5f631e7aa1b21751dba4be68b20ac202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4631c6b3a60b4776b7746f758ee7a652203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b8ac9503bfda87647426f84a1f42b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1341e7cd7694828b36ed5379303b4ff205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823d968093b5ccb7e15554f3ec3c118206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334151756e50eb406f88f8303317d82207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283a113ee0bb24f13bf5d3b25ee4730208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d02b50d17c7d2d3b03dcfc29f1911da209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d923d1d3897c9b6fff5df48f95a971210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40737492bee09f9834dcdfc0918e6e45211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b960d9cc4031bdeb9d08462c1174d61212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5df709e595034ba7f63f8232e023fc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb3364516784c8b9b0466ab173935f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4595e87836e8f796217f97a5f59ff215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca988ac180ee455c063deef17f1438b6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315bf5980b559369d8b4d2a33f5baa2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52ecd145899c7b54711ac3ce906cc4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b32a03010eaa38a972517bd517c1a9c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d210868da00a47b6f43ba3b586aa9e2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb7f7e86dd908cb3de76d997954586221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071123bd6917f7169812b658ab5de74e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba84df418a45052ebd98085a5cb0556d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad8e3a1a0502b9eca0edc854fb0387224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf900dd7a1113bd5261a339e19d1a4d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc8be116abfeb24c5686859943ab21226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0566438b903c1a948a2fa14a589af42227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44c5826b99c10c642a2f0d6978e1ba228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00a4a510d691b6c54237c3c105e34f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649017d172d70edf47a3c101da89e0b7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee11756acb062cf51266bca5e29833231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f6dfc1c64933ff6e224b75e87c59a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f8a530aaecae8a385763bd45fa2a5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd150d0327b0d408f58b93cbc60d0d8a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1df9305de14e44a62425f0089ddc54235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f4393e3b20c6143fd8420ec175b6d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34023a39053aaa6fd0b44c9134f079237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2a4cdfefd0735e93676e0f1e348db238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625359853e57e08f6219df96b33e711a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3fa2c91cdda74d28dd468b43e8effb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708dd8d75698ca0ee8e2a57cc2de86b4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aad8d8ae34483ed91d62b55dafa5be242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7ac6a5e4c3d4a71dfd0a9ce51de6b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57562c05397cc4344ed6b4d9895ba6fe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a55365e012d1cfbe6685fcaffefac245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c8330e2d4e09ae0993137225dfd8b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283468a7406eb153c73f3353873c2d9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a8bdf2563a8285b175cc355af5dae9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30718d9ea140d4006c19187a0efbacc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c211c740fcee81f33fd103cf57b7e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64313be6c6f35901256772c3155f65c5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c4639b021cfcdd9e7d1f1ab5a8edc0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5327ce8e30fbcb715c322236f286b070253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59992563291ee34fee0badd5004076da254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9066fa7108e6dd9e96aa3ecd9bffa77255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d21619583d2f74e98975728b68076f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c134c77fa9e2dd2f56b19c07facd4a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef9dba516dfe921b5864fc708d08638258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0132746bf0a58b3b57105a8edcfe575259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7dd3f921a8bd5812280e3c3579c5c6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218810f58e74e69abc74a91026f0260261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb5c1bbf00b74670434c3be5ca9a5e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b68fdb188a475565b9efb4e7072cb61263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a98e70052c140ed0ba0ae91986d64fc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c066fa31da8e49a7c5c7bad2d182ff86265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b41abea2bcbe76c98c7568195f232b3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa2369fd4205c82b4378b32f65859d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b34308366113fc6fa456bfd526f810268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b15b46a8e160999706efab1180b60ed269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1999f443d2f6e9aaad78134130514b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31719b6b52b8b060b5cd2a9c571541e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7842c72907f4b92e1eec24e6f842282272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c220b005197abc41ae39d77d3b56b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ed79713c7f872f80ed9d213858c87274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9200bc0f28480883e0376c0432b568275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e908061cfb08b258d2937d7b994156e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5132d074e8239b9dee5e6e37af3da6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d46cc8f3674ae3b3731159c58332f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a7ea78cb603433376c4b0b939f5648279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40788ea3fa47fd67165cb3659c80cc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843e6ee6c1ea045d8ce65b35785799f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383a05d824fbc1a155b83da7be04e9d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783cb694fa154536fb5ec3421cc42c7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6258f3701bf739e8486a25a35c3112b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21901f01ad5cf39cd6872078ad7f1588285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc27bffa03e2c71e106625d07326115286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c682d7330eaa9c6f163b88434c67eeb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd694e160c527903199ea8e336ad340288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6dcc07db6d2e0181f292c0745629f0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37040e403cacca1e2b916bc93678396c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb595d86c608ad72ddd889de752f8a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718fb7b8876640232cd6a39d01e51f1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf299779b21c83093003fb3b4fa19d8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7a6826ac5b2504a0bd7337e3e68aa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accfe8e5c49402d88d38be0044a5f786295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0976f019fe4533f6c5b615216b10e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e24de3ffd0d8841fae3dde03fd117297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734da3ac87d46451cd9c193370981f43298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b83581052c8807e33138e56019379a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d02a0c87e05be1461de17146ab72b7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d0a00ce4d9acad912a9c9e3ec5e8b3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a27bc827792581dc98a600c6c206a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd337ec2d110a9bfbe71497723b628f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a6afe419bbb65e11c78e90b23daad5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ca326edb70e7130d4e5b3c8e0f7df305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de996b561c871a44bf286cea83718c6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ae6129643f18821a0892394eeae08307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f35245258253ba871b5653da115f0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb57dfbb67b75742bf1654b312cc984309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f915fff574cbd1b0e54c4ca8eceec79310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54a42685c8b55aa81dc4439b8b89ea311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa4de705392d00cdbc5f75a4347f54312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafbdac59390ebfbe3faa1628c71150e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ba3a5d246b86d92f2f3c3368b12dc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59578b3c8b5559ee2ef6f1291759c901315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c50e3c164a2a8602490aea8100525d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faecab30ef631e8930f4b0d5401179f3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d58368b22a2757bac0d16fb3af1546318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ff1301d9bebdcfd5e37214cb65f49319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca93e65d9189447b520ed5840c6610a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b3813e62a8114bb9b33d204663238321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5516a35401d9dfce14b798579c519322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d190f266cab549195eccf0f89b2c58323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cad1a52b0c315855ee5c88378605a4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0415e97b410228c989b7e36b4c3cc8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6006e1348d29e324af524bc4bfd6ce2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c95d571d3581fbcda3d11aac706a0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb351b866a6ad48962ad4240f3e963e0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a82c5deab5095dc8eaf5e01c13feb5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe82c3041c547cf94378c4cef4ff52330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab6246f00d2c9e631a0d9b1d2a578f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c8d1456cd6dcca544d0c179546736332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0dd20130e6c197d4da02fb24e715c4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc42eb1372c38e3746c2fea3399e867e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c36f14b7295b43e1fce5de4bbfc46335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4cb13c35b34ed849dabb9a80772f76336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c76ce9271f66e27a92f4f36b2b982b4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bac5caf0a18c8ad351b99140ad0858338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647f8e67b11be25dd6675f4982fa86d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b113397e19d7343178c32c6f06cbad340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4c60658d3ab8511e2fee68ac2094b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440253e04f36b5850c3aca0465e58154342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2484d32cd826e73d2b6687f9fe056343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9545ad0aa9a1118bdaa1acd0335498344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4737b71020d5ad5057f5b8ef5fc540345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8bf92905ceaae367040d2e9d055c3a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050bf24f3fa9ab3608f49a1ce7639f59347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ba9343f099e78fd1b1f6e69da1245348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9b1caac31ea6cd63ee31a89db8cfe349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11844528e30e27cf7a9227271bdb48b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe6c50a3bab34885ef78cd21fe9560351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad66b9b7a84d336917269d16d8be2e8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544d072eb5a0215f505bfeadc4be115353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f430142046f2441cb513b47f0b83c64354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca966c697ccc7f8ba50646a7d87b92355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27766e1be70a3740f9295c177ada0bc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e669f50379981f3dbdafa4ff0ffeb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe68f3b1fed3434685d790b9bb005a9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42c6a996e24a2d3420740161562da3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59157258e9583611fcbf0baba2e4ac1a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80221b7578d993d6990f46b0c5fcab0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c08b9a6c28d3d216c01f7e2ca097618362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea717a705de131bcc36b51f8f161aec363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe64bb947e4818a203c10e3dd575406364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d348cb3fdf7ecf9d62ed5776be6bd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285a4de7e79f3a8f82362a41caaa3cc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ae975a48abb85ef93480264df3560367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432033dc35037adf817e6c2f8eebd93368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f55e8a438a3637ec0a15dd8c2cb067369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d1f4cc9d2e3490d7ca6323d0fe04d2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28817c7d9895b38e679fce4e1deb14eb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3163f6f4e76044104b7b5dcfa2ce760372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d1c82d2030ffe66b630990d2dfe3a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6263e72c7b1e1ebe992a683ff5ca5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96584b772ec4bbb46f96a388e8b5246b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538624704fc967b11be476c662f6c3c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93003f4893c4d3762b0fcb3514a9c3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6877f883e9d59b03abbcebc05f397d2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ecb063186e28d69de1cdea21766e6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dda22d6ade3261503c924f55883502380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccdcc28504637e03490f15d28ad3893381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e7025d3745ef245568e9297c5a1a5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4b444c4e583d90d4614f0441146da383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77be7902163e44b3d1df6a6e57da7d2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7628909ec6dd2719d3dbfd9dc688d7e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b4dd8c6eb9002d0a538865370c03c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6631ace0b6c35dd3b274af9ea1f6c8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97df53238d5b900f4bb2c6ed31db6c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e95f83243b1e33ff5fa414abf4a8011389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e988d17772bbcf8fc53ae1b25ff578a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240fdae3997e867f75b7a9904fcf7277391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb91104a0b59079cba92ef796fdbb09392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fab004cdbd20dd4f5c09a429838a51393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb10f84eee85f93cb1f44257d9b9c79394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2414f8a6ea0c24be32d347ce7e04038395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58090d44741c695749d403c2a73fb2a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccfeb73099927ebd121b5d08976efb2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b58ac06ac40b74f52ac62b20b82c7a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41743f6490e59313257215fb47f1aa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b816594d2d567f67843f108826468400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8fdf55d7ca3f0a4fb474a3b178cc9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2504f483a5bdec08413770d6fad00402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c92e8f6892f0018aa1a06eab0cba4b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5241a13099179500d36a83e5478f41404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dde49aa86c8e695b121b23ea9cbcb5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140067b5e41e7f75e04745cf6ba6a576406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70955b529727f50f8023737f5afa03b1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4a53376788d6091cad97944163ce2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1cde7f1c00a710b66fb79febbb3a6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87932c3f5e4c10522e3d5383bd4663ac410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19f301f4e0805c3045d21e408114ab411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71deda57ce70c72e35f81d9fbdb331d5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7dd6fe2d5fa88d9e149a2e5c2e7c1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b1c19c3757276363cfc3e7161f200414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28588823087b5c14feb8e2baf9d23e2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9cfac28d73fe4014d7c547e370c74c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22585a1082633865bd015cac20de851c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e055863917293635e12149a1986df418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ae0469206f50cb9cd579de5c9782b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b38f300a07f33673222ef4b71336e1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d12eb41ab6693e6a3aaeda5997d3e5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805af1d8af09c94047cdc8557c7c676d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686a9ed2940c46cee9615d2ca5c4c9b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205618c59d9cbe0be7164e02c82e744c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc613774e22fd80adce16139226b68425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ba7a1895f18f8b70b107a03196f1b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6ec282484c531534e0e1422381de0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c9dbd0b2b5de26bfa0f2b75ec14fd8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bdc5ceaab31b445f9e7480e0606374429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e546780afcb8e270178468fca523d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453e84b4ef4dd273a5e7f5f9549c91c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd6bed9b301306136bdb13af766716432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2427c11d77f8701c7afbfb007383069e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98484962451d542a5a842d0ed0cbdd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac19ceb7cc5a0b8579f10064d7b542c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24adb7f5134a05368dac122582a1b556436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6517d0fe77007c598a11315c5519604437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af13805828c3ea925281ee48d04103fd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d217650ddb27bcc28494fb9aa6200439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2b7b8e66cdfeb97b935527e234595440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c26f68b2851e50f62bfcce361bf551441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f416cc2a66e88f70fccdd2c3759b8146442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b14654d949d4eb787bbd2c9db0932f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1da646ef98aabcbdf786b5b2799b7b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf5d2143c4749e8f7662bbef18bb55445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881b227f3c21eaa0219a09b1aac813e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461fcefed0466936cacac7c6676be001447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95253cfa6acede6d01beef521925f2b4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aff552755b44374700a61002181c3c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d6d5f3db68f2015ee6db6870d3873450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd892cda9f29e204787755d86b208be451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d98fce5d6c22a6e5e0644b7af7bbf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a70d3b77406164d911317e787bc8e2b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c973b2f75d3be66872d8f4aad7cf98454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449169135dc7e9bbaac2ce7177fce636455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc4079adcea7a9d626b749a171ded9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51ce0514f64238359663f5b78876bd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83963765a82bae4e58eab405cb91c6b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aceb58be4d8f51a4b1b7b2d55022325459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e78dbc772b14277d0a2f1ebdaed12460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a193e05b42432998d1942dbbd11c3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352671757dba6282ea7b2fdb39ab9b18462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00fbdc29a9971019544e526ec8e9f4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b80d0d0d07e055a6732da3f090be8d8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76933a9792abb6fcbf3b62206633c7ce465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc04817cac52475821c8bd50471151466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38750e26fac6b683bfa466099c57c835467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ea7d0293e079eb8027f12db5f4771468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4524e16d1a7db49eb9bfa35580beb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4484e9b9fc25b4c150d591cb200d6caa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8e307043dfa0e8fff4f50ed87e9a7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e51f38fbe900a80dd195833f75661d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017257d00794d51e6d998bf2340193e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323460cd8fb61ca3fbcdd23b62396c5d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe852c02cc75f4fe5509da2cfb395a6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ec4150da9d52b19a80a52c554183b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0478b9100e48b040056c29f524480477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff973d7d80be76d5b5ae3bb327b026478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2a086edc2ff0d816005fd07312215479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833bf2d302df56f73c083503bc0ae36480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b46d6ac5903a1c3469ecff9d3e1d78481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905662929245ac58bcc66377d8791166482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85705e683ccf26eb15164d2640c89328483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f2e635a396012ef6ee2174d971c79484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a7a299c052fe866cdb3e64dd835f9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a503f5a3cb8283eb54f76d6998a6f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544717f6abb71b367d19e56d250b5ff2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1321bad6fa280343a7fc690b57cffe7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d6017bcc886c153c37ac0eb35ef6fe489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600e51e05cdc0de6812fa4e0dba5aff490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0edae7e54e90f34d697b7c67a6d9ced491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eebc45de29fe50e4971bd0842b980cd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47aa0be29dba0042c9070990ba4e7b1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45aaacdca94bce57f4cd78bc255ec1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f21675de98d57c25fa13bc49550463495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bda1f18eb7b80bab47baa85f413b8e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90834e39ba6a954094c14add3a8214b3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da96e5c7fcd729082d7dfb675dbb4c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db7e83d8721f9739465facde64aa46499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7fec3deb215c18c5d36567c270eed500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084fdd5c3b3e090d34b49b3d06bdc71501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb483703531f09a1ec2f9bb945fdacd7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d9c8aa0a87d5e704a991f66e6570c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5778e779a0586c27acc85b924cd6670504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9e66c9f69eb5351b81b9d09a90e8b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d206edc66201bdf0b538927577da06506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ad22b59aa2aa49a4cbdbf5b9bea71507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388f25c072c6a010032a425c7cab6cf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130da529d58fd48ae46ee579e73d9646509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8331402027bb84e89a1e30c96e9e43c1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8ab88063c59d6853bfb3c8611ec2e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a13a3fdc445e099a97ebe9fc1d9d51512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a8a909e84e2a46070dcd9cb0de5db6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbbf67db242bbc1ba5cad3977c264b2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577910f5f94c17a7599e09f9c630eb4e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea7de42d5d52a29be3921b346651cb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da783c6d7b7c95728ca7447a2633784517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8e2557502d1f84343eed4cc1025fc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7ed311fe2e6d4cfbd05b921e1d1e8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa5660dd94b3bdcbb8e6bace3dfa32520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873da8feb56ed872dfdabde9f0db4c9c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ad0307daf7e80e95e3bc9efeb0b64522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff596323c90ce3f0783a66106c024d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b7047113fabaa880fe4334e0b2f23524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3911e24d81aaf786d5c8f14e7c4488b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6016101cfc7e9797127f160010041e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f888e11a3e5a239c7f9103185fdf22db527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c461cd7cd237c65d720400b32e361528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4952255958d69b59bd1ac0f053334529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c757bfbb8165f20c9882a7f9e87339530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee7264c7fce3c9fe7d01d16d17040d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537c42aca8d7bc574938075fd07cc48532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e176e2159c1eea58dc3189848e544533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f43385649cca4ed7e8ab93f3bc5e0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da101b5e115c58786ca92df78904e5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5bad3a25e6e215972e6285e65319c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f7ce3bf095b14864033bc3f713c29537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee79aab0161b81b23437ca953ac0883538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61153a57fa939ca7b8261f1726d96d9b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ef889a5db1dd47e98333edf891804540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c2e673d8204b6239758adb7a41e9fb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d91009b68fb9ab52754bbc9b6894ed542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696dd811d47b91e13c300bf5f5789905543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78200628213b5046192dff9ad4bcff4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cea4b6dad9c071f0f48f3a23b4440f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d3c3e20f2135c27faa38da62a8b7d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85ba4479aa333d8632409eb3cf2030547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3290c85208ed45a2f6ad185b644935548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62daf47bff62e7d96a1e477a65f1514e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0d742008aae80c304a14485243403550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f79a6eb5deccee378de829e202ed21551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aea4155e2170b4ca92e0a06ab87987552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185abf332221ef36298dc1bdeed1dce553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6172390ed6b9a5df616f63990831f31554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9dcba5f7edde526686401363f01de4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f38cffec4b560eb700d86779d1859556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c881051303dd8650ad8b9378a166cd7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe9222e22aa7898232f5b1e4b334d0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577efb94857f5b4b5814ad126240cecf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6564f5212bc02a7fc728ed1d55d3a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0f3420e4f71cf9f69a8351d5d82b7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69754710abf4163d12d130b3263a023562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd64d3eb771c2f1e2fc787a36363332563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4e2bfdbd033726a0f8c455c4e2817564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a551a53f876aa97d6a56eaa11d6dcd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec99e270aa56b2714a0714260905ea566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f1271f4aedfbbc4f09be46922811a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4656229a7b5534a35578d04489bc6fc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805170fec1371a1a43e4ed1bf7d77052569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a9fe681f450aed1e8f0ce3c81bf32570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8241333096cb0f1ff7ebfc1ca13df1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd200e4e2084c483b7512bb7f4459704572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb637390aca2f5ca3fbeb6bef6bdc40573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e10a38f87a5db0c6cba4ecbf49acd2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dfd22c0414eb471a19463db7e46985575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a22b5287d9b80797734bfb0032b02576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cbf7557ef403d8b02e92d7663622a2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c552e9446bd9dc660dd9f769644a5f8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b35156fdc880dd3f3bcd025237cc1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d50f642999a29758e944f72066460e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea5f267643dea8911df33b3ea706f8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f7ab71cf3c479f3738b7236e2756e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b6fe4fef69e4666072a4cb985132e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9f4750e8f9e00291f2fd92b58bfc0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed28c0ba309072c6efc9aa0d115e575585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5df10814f853e709ceb4d48ea22d45586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf57c93537a855314d909241f81e6d9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84cbc518cbc953c052b31ec1499e142588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b487c8da868367138c7c0b69e7876589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b7ed47ab357f22114e12e2f087acb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b48b38016b9178d25a8ba041cc392591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd525c84f376c263cc8f9528bbd82d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acca580ea27d4e7d8c236e4ebed1859593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d76d5717bb4fa6cd2fc680bb27b8b7d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b59f4742d90525eff356443b570195595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25da0b7cb6a38d9bae5262c7ec18094596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c52dcc3d1edb6c19e49623cb3d56e0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f7fbbf329844c67e1d8b51d0f93ee598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5acd4ff6e1ffd690882e9c2a76216599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100b2fc4e387d5c7b1585a6e24fe7d0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae04d589bc8f64ce651b7ab0b8ec34d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea29853791827b00df9296131da805602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe456d722f00acff529946cae6ca8a4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9ccab93460bbb45fa83a1bfc05dd1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a036d23c57330c369b4e3120eb75e4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629790236fe1b301d2594b38d94c364606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca21eda2375ded29f7b1d737f782260607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7515ff83ad32197458deb250ed93dca7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9808cf2c6091f0b25e96bed71e4ae3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a5697b117de8fa56f2272a5bf7dab610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37cd91ba1d700c755c1dc466bdb5cb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7104b584e996b28bcd000618d2dfe612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec64379ee74800d7600871a17b2c07613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e04e0cd2a803cdf8f65f378694a64b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7904289f41a5323c2686ab05e92896615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc700348714996fab6b20c8a459b5f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270abd09e391dfbc8dd2ed570c94d968617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb00811e6b8cbc6e6d59b68a23e8574618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583cf65fcc06ab505ce9dca6a86ca60619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5fd5fae8d796efcfa19a139d796a39620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c759e58a8ee2a98f66be0566e0ad8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e337d751c9517baa0575ac50e9fd55622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0987aeebb92267e07cf3bac3a0a0f5c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f11a3a5f61796fad3d49e6e5e7189624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e18bf107b95dcc44bf0fdc00ef8224625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b9501e3e244ace8a5929443efc9c93626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635f2ae48bb3fdbcc2d638b49b2600a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707dd052288aee59fa283385c9cbe084628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04d1faefa146a36f5e749bb55145cf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530ea7c06f0fb69bae15f7f98374b1d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68599e4a0da909632c3412ab0ada9def631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c797283dac409e9c65c01e7b17d98b0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eddf241eddffcd8e00b639bc4e7c054633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581716da5e24e1d929a23493a1e00149634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716751f6d2db4ed6c834463dfec3f92635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fde40565ac41868b4329f759e12490636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e446a75b0b80cb1a3a9678e96e79f1c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee276bb255fc0937deb95e559a04bf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34724cc40f8749f76f1e3d58e7be409c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36ca8c2e0ba99d56cf8bfee21d2aaa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449cd0e7244b89f48b8a47fa41d04a35641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b6eced8e2882058a7429ff2947f84642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0b11ec2423b51c56dbbc67197c11f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0604700619d257e2b71237118aaa9e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c00673e0e55f43ff45f278415f906645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e939eae69bb8f69a94a8f9cc04aa5a63646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe049fb28a3c676aa660b6030a7f82e7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343991590520fb1146cd64197af6cf8c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b676590539986aab9568e2286dffbc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a5c659afe7c2fef697bdb6370b34e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f79d994f2799eb977fa4c83e2df5b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71881cf13b2374b945d03a090ccc12d5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e83d70d051944d78dadd4dd63ee029653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad8d4d9e8788a37428325f4c9c89fe654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbfb74e69148e69c0399bdd63bbe8b2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e754af129372ce444e0fd57188a13656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba05dbabdc17bb552a934d05638b1c7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0590a70a5453a588f921fab043cf8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9bf3f17b63d1f2ff035c91e41d3cab659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48f75dc82faa9dadcb99e53bf732c3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a245484141c5cea328fe9d201b607661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f277325c73b91fa830e761649826ed662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cdbd23c879c4d5b7053dd7a6ad48ff663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb776d3e754e0a1cb56f535218042fc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d514365d05c979d5548bfb56fd95e4d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e278545eb3e99a8761d126795fd13a07666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d17160b53ffc473034683a54989f3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d3b69adfdb5b89467e55078a2626d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74b736be4c6e9de05a0a5a99bd20f3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1a686efc32bfd7360c2939ef393e7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31948285ecdeaa1cf56864cc03a29014671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae7abe7f4f7e7930b7ee020407654b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8fddb965866010cd12917c150499c9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7083b9c7f81fc92eb8d68c0e1bb9ed7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038782f4031976b94a6ffe0ee1db649675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d25c0dbc0042779d362b9f0c78045676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f684ef8b6abf7eff9159f34c82f94677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8b4c473165e67c1fb26185f19408e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1450c8034e161c864b410b3c2bfc5d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b45a2c6aad099e6ce08aed8e1ec280680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60331bd3959c63613aead7824d936859681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd9a8d255af51a0baf1fdd1c639cab682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039eec3bc32fbd971e01bf5b52996956683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1275690329613d297ef709bc315f33684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccaa0a377da6054c1d64dbf94eeb90e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cfb048ad912adedfd002f03a7626fa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b0694613e2bdccc6f61752fac414f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ef6dd71856adf0ce63e78bb865506688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dbf9ca715ff03deafcdfb5d94dd07c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16d9b042820b719b707aaac78ae8a7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b238150afac6edb8bf51155d9850a872691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87477a39bc3c425f111f94b814c2e57692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3f3301fa8cc3aa457329c702ab929693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6410af98f5c45c225cce8f68b62b1a57694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0eebfde741ac1b7bbcf77026293786695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e924c0ae1c11f0e234d2f8d5ff53d2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b876dfbb4e8ff6cdc88888484600207697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e2d5215a7d11e78aa7faee8b618e2c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b177d8188392e13a70d4b80a9a18f1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c4e1db0f89cc0abbdf585d8fecba1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a993fbc320300c91edc91c273fbfb58701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19491755fa341703ce552678eecd380e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f199f47dff4bb45230e77b2dd6c837703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4181a5f0f997f469e0d719adf3b6d3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221aedad1fbbecedbfe05d310e36321705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ca8144f5e21c662cff06d008157be706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65977311d9105969e5a9835ab99656bf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2da77383e972ebab8869dafb38323708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25952cb22a9651c4a7c9584c38fbcd47709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6668c0dcd5aee5654e2ff324b65feb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f3419b3b042ab5a7fc3a196fd0b87711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9b664b43c1d984349bfa08c8e5241712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb9b0cf9f5eb5afaa2d520570b181f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33f42ee729aaf10ecbd68bfde900f0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ff6d9af7338953b94422b43484c42715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf8b04dc499907a71490e163519a06716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd835988c239ee7461bf44b2c5b52e49717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55318f465719b4fce3bc8ce6278c3ad5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26463aa55a78a433b523d7e1d233374a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7ed4681f0164b960661cd3d0eb501720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe187d598bbbef0d8a6b46cec17b745721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac2b9038661caa565f4c6c287c625e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038642e4fc0bb1eabad82a624b96d95723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb538e5d02fad1c7f89d042ec13036724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0c6cf8fc04731113a0f134ad8e0fa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1974d46da968a7e850175f30cfd3367b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0c230af9406c5a24201f9da3f80e4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc6d7ffb935a4938383f8f50e3a1e6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c36373af9ddd213af377e9a41e74d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae64808b6a9491b4e611b44f7847a9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fafe85fe5793e820bba3a1bf1b35d0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e62d10b01f0f897dafe833336aa9c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e8c3bd8c4e3f059b49b6876f33f809733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3521b28252c9bdad37cdc1aad9137734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d1fb1cdc3628031159fd33a50c51e1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d787335d5b3bc8fb84f14db786e24736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5277fc6fd4e794368ba986a25de3acc2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59e0ace771eace41e19b3ff968c6bd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce9a0e3fc489c934ca73861c4a7970739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a3ededc58e9db150103587a310ac3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88df4ace1a2b2c68256f25207b1c5d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c963218fc3f057396b51ddd9d5643742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3fb5c5e1af9173eea21abf58e3f325743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1269d3e5af8de09c0ef8abc7b847bd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199416e9cd669b5461dfaef02f8afe3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff297c2293c54dd687964ca6b36ccbb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ce1783b4b3914f818ca3d10344e59747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e52d2326e3399a67c18e72f7178667748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db6b1cc79eef38d6fd88ac2a5370113749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519d4deb36666514a73f702ce7f8eb2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44f523a7551a7f81fe6f4252dc7f8b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79ea2fff10b93eafdd05d7c626e061752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0afa225739d2e819237039e14b2a2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6a4cf197d5b92b45768c0d1af74e0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17b006432d1a1db7adad74ef4b1b2a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92bb6068223fa44cd35ec8c8062e95756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f185996690e78b48cddba1f01d0efd9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e2e5a38f3b0454a9d9947b85ea8f3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb4ab4316a545a81f4246675c347f3759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>