--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33466ea163ca6ab26d095384ebd1ac331.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a4983f3cbdbb0302fd4f84831497e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415cefae52d2a4466dbccde95a78af0a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15819783640f89418a53aab8a9d4344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b4fb54be6f3d995a45c548025109b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51b7a7be3ec8172d2b8e0e21e41f1a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b106c130d459bcd2a75bf248df4e84f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0afd1e94dfa9403ed8050cdbb23748.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2c24c38027f8f19d53c8d2388d2639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff76fe9fff259977c9f764bc47fd6b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc6d652a14cce666317cf44e85d64611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2daa577de65d21283452f83ab79e212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e570f33a68b5bca631628dcf7b0d113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90b28226971137db0814e7754fb07e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1311891d3fedb836473718bd4788c615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa02e3712711fe792054d1fc4679fc816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a90b87038d14321fb099c3a2bd94617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d966da088d60dd12c78dea1998d3b33018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990bd684faa6f5078868fcffa479ea919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1125bc74a06ea9ded29ce290e5d3620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf1d1e853cb6f55129448c6ffccdf021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405522f0c42391113171d361c0b661322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c45db303b0c285f56b162d03a162223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2064fbd5fe88c753cb6662bb2f54a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7d203daff9a823b41ac7054c61df225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf633b860af8b2b2d5c3bdfcd18337a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844abf1d1d40e2b7ca01c13cf77d082b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc797fcde06ebebc6219c5fd24b2a528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dea31d5e79136fbcbb1759bd9143be29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf97d546fa23bc307d01c018f2105330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c439f2e12f58e8c7234eb82aac07ef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a775ed9e504567a102fdfbafb639b032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b636eed10ea4169cea6c51ba5607d433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e06eb4e31fefd76db4c46341370a7e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe2188c98cec2b8e3d3256b698df11f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a949410cbe1ec130fd11b787eea0f0e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b33230031f7dc570747eee27bfd3e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d209e0ef2379771b528b430330f3338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c077521ce6645f143d7cdfbd652a139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92682870689785c3170d406ea1f16e7240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf240ecd90176d7b6b00ce72b540ab41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54714f889e5f23b9b575eb2f26cc2f7742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7cc48c709b346d11922cacf135d79843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27377fcdd3b0311e3c51bc9ec9537c4844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd8cded54da82c00d8ff15781d989e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5478f66c69d7a335e0a7d610d226d146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ef58a8a147c23c02c4a968b78372747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ce4fae95fec2382b05d759cf4679b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf56066a006ed4864f628dc1c5274349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a9ae5568fc4c71d826327c36a1f20a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9e7e81baad710a447da3223c5066b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbbb451a6179ebf91fe40d32cd3dc0152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57455d4b8341b312d92ddfde100c6d2253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415abf3bfb1a8247a5d16d8f13c979cb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dcff5708de9e4ee44c5757d06b63f255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b809030a6aedcc10c96eba22f62cae5d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799fb29ed601e5e406c2193e6b135f2757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380dab16f19872b6a91a9c92af2e75f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9abfdef7a2480b29f73364886002a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bddb14d41c53458bbc3381b4a39943060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1d31e6eb44ed31e3b810633bb040861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6eec37f6d16159c7635caab8621c7162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688060efb2f20ae787277e2201d2daf263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2815de6ef4cdf99c87afd8521785e28164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d8e5a813e315b35fe1779f5bfa534465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68adf562dd1471942849bdb677d0aec66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb4b70ecfef3a860a7788704b7991567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9455ba41b94fa63f73a4219033eee668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62402dc891919414e96dfe16652de46969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e5dc1f252d86e9d3ea1808f99414770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac12f8c57ac3e793c49311e20ec3fc671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a164285bc4cfc5ea634d2bb8fdc1e2e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9611e163ab458fa13097129e99507973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94d702f2915fa98ad3233d82294c8474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9de1514b738d27eda8bf6ebdfb6c0f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0011519c062af37d823465e504ac7d776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b2dfaac59d84e05ea71736919375077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb4f81760871cce60c2f67bb37b8c1178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1dfbb11de70bd1c5e63f5b974004479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd62a32105655d44a5f4cf88608b8980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77550790ee94fd2df2b767979972dd7681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7ba02f31d65cd32313aa5acc9a25a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852cf52fe597cbb324ca7fb02de7b67483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a33f480a4e4b540b69d52d46a7db2384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e31020c322dbe76a818c9d2b8a876d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff4ec311412719d1c08e7ca99c8483d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf0f17ae8a96e214f2160237d1fb9e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece6afde2ed2cdb13f83f40e3b2f0db88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc4eba7b827442a7bc1ae2652ae06e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364fe8ea534446a0964a1d147cfc63490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def1a543172fc075b7060f0d4aaffd091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd43916d8de49d9c161362667eb015a892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7db641b72f2d0a5548f53bd007bc8a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c5eaab4cf83c979f801d8e064e04094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b8b307b01e8704557c4427a748f8c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715d2bc285892eb89370c999d55bb6b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a402eb5dff970accec40f779aeda897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb0094ecd68c0074f41261f995ec6198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a48d21959a6c64bea715b87f950c699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d790a7bc50e2f2e09cde68e8eca52100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d23a7898507665b9d5f20f04eda4d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef840c095f89f24b6b5ba118f2ade8f2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a059e29d0ca77baa07bc08eb1f03131103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e88ed77453bc5a91060e7deb65ea8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc5350f23297f85cb6278211f2fbc8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ea05b7baf9fd9856aec65604181d2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2f3d277ec0c96a1cf83f5e4e32cc8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371da6273add8d0dcc44fce4ded09d78108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7a7b8ff9a7e45f1b7fa6a26641f56109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749c18463ea7e4976f71782bf44c7d2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05456f3441aa09ef48ee9a54d24e7ddc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0cc30fa685ac67da355db296991b68112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f47f748e47ecac86a6683b35741929113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014f8d8a81e0ce0014f316ba72c99a6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f9d788f265e5ebb23f64ea9c185d3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9c317d69a5aa6aff4c3a3b3c5a691116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988d341ec4061ba182e9fb8d95bacb3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097f04e4f2cf5e8c75b867be79f226a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d723bc86735c3bb6d924548a56b647e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117a94a3097d5ecaa4ef31ab7d9b9a5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118fda563f47753e9c6a783fbbb4ea4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f19f234d924adde009cdcd401a8163122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b91fc7e39caa27f72d271224291604123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9057641a18a58f6015e59067a7faaa5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d932fd5c98cae87448903ad87a4c5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8615ca08c7c2927d2bb9f2b368363126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf3fb1dffe33e56b2df837088c2046127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95775715f9cd246b30c391264a484bd6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd7a0aced514b2c32576cf77b23081129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2cfe88f14b0d50ed8b709debfb671a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1642eb0589ae50d3070effc4e3e35131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428129a0ede39bdbea682b4cec721fa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10b420f9d2d13461fd89406f5e4ad8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c3b5388874e33d9e3609631186cb0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8f0ddbc131365c2f105c12794d18a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff8bbb94912ec3ee943dd8c65e4068136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc553e7acaefa30b48cf931c0bbe64c4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f03e969706da291cf54b50148c30d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf04e8cc04c69a466d65baee9482501139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083bb500849bb5b567e5beb07f3a358d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3285af2cba806d79b9e66b388771968f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35667a22e4426e292a9f4f4afabea5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af12ac3999e19b8a94654b37f8706d1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db74ea5eaff6ecfe61eeca2cf9c2a11144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4311422046564a0269be587dcc375145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae73eec77b73e73718360cbe271675146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a970a615032f3cdc1b2f78de29a687147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a63feaaf519b9f8add23cd00480e1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded7ece267ccabace1bae0f8662da6f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87482fe5ac7ddd7b73796fe41cc2b218150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec684e1c25daa50a7fca185d1b1875f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c92d9b50e8b206e99e4142d218760152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b551da06be3c62781df5553c251a66153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd276c274f69b1c2e96b83aff9ede394154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8343f83de8fca0b367cee6d5143745b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ed2bf8151e4c8d24bf2a9e52ef42c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5229dfb988a60dfd0850f699689e3986157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632a48f333c3b29098e38f831b9ddc8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79892c25365a650e435eb7595dbbe61159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68196509bd88da59527fa9a8d05201160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631280a4083b2340d9a3313b2bc1f24161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de842d6bc6a8e0ba27b17c675d9780c0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c24f9487f97d9325425fb2b40c9130163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860aa319ad968875168b29baffc0fb2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324016fc6c403a187e36f2292efa8a69165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb3e3279c68c97bef05523f1924402166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a46835b60a22f0a098aebe1d8db8f5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dcfb4a4511f9c5e6323141e6c466dd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2abdedcf0c115085c0d8d893952758a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7941882a8116dc7eb93b63dcd79dabdf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b98e96815abe2d2e0496c622e25b4c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360ead2b24b014f08e335cd786f94b7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09481be974bdae906097e10ca1ac2dde173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a20128505cbb1e27377c1c5a3906c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf5bef1e0e0a175cca47967f39ddf6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ca0fe5bef1baccc20ce996caeb8c4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6fcdf2992c0549b54be573cd674f6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c0cc783076e6b1abe10c9afae67e0d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df8d29767306e7bc2811a3a831b196179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ead1bb6d6d69c1f3c7078b62447879180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949deb49361c60ee1a0eb078a7cc1cf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181fd70cffdeb9b823c6dae19638860c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aafbc72c4f466b782a4c84248303a0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079523963077822c6da582066e48fe50184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7a1c315a021288882504df229816a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a748005627dfdee3f869dddeffe71d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfabfa97bc207f329fd89fda5ae086b9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f15cb03fd082c7267b9d0736c634d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f599d430388483353376d53a51197ea3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84672ae5da6f7fa06964a62dc81aa2e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aac3fb96f29720a3571bd5628b2368191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e17f6899323dcc5388f2a76f87b4a7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c52fd186ff94a5b621ab5b8e6428776193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec149b54bb6e0349613507531e27c7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22989683a8055f1ff42faacf9344b3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d9e8a1a48447ea57af1237a290361196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082a026e32cfb3dc48abad8c8e339be197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5405c3840ab8871d02cf8e8cad7805e7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c4c99cd2cf3cab27adce681b95a58199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb8eff15a76f7b790242be606ca6ef200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e503bb28135e0e7eae2f09ed09559201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d06222478a6085ee9ef7f00754b059202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380161ef76abc4cfd1f87e4a7a263e5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f740936de9a65889858587d19c68b9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d566ab524148539c7d775a75fa713205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e043e04d4a0dfde8fbcef5b605c9fc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dabf9fb4b1746e942e55471c5839f5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dfade3e7d071c04dcab9da9bd358b4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6d451adc9a01c2c0aa4c8c9ea27a2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e4b092971b2902548e864a0fd9852210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c3ba6a953566c448106fb2342e19e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ad86086bd660d0c17a031dd119413212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d7a877cace8a48195a08c02d25f8b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da309429b28b965e342fbb264aa3600d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16d9381ee70a9e3b7fa1389b5b70fc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ae0f36b0a4fbf27fa1d590def6100216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9fea8d7edbb5ffbec30bca4d875b9b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94dd70bb1dd2190b4cdf0cd1d113a8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1df16d9c40474e5afb86d8c9557f3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d855fb548e73a8fb130fb1dd142479220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33886bf217ff8029b90c0057d3781d9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d4a9a182943f6858b0230513bfb8f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d023b543400dd493202b696dd5a13d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c1938c8b00794aacf00c9346666e1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186f5b196965f5ca4f3afe924fb6f13225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27576323b213cadfe6eee1fc134b6dc4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c8a607529071a46030a6c65600f2ef227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b0abe64b00105f90495ac6947894ec228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c4ad2dd7e1ea13b7d4edc81c77d87229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973886a90044c09af99e37620e0e6fcf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591377a35480561a4719d78eb7fa6d5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ae5d628f06caa4c786b9c9cd68961232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea607142fa8a196bb13957b4ab6c7ff233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560beb6b7ae30d4bac1186f018819a08234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef485c5b74f084cbf8eb8ec9e439836235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d27ebdeb539bda5292b6981300f07b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed649e501eafc37a749ebaab58a5c0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6253e12d24d8f8d14526812ee89a62238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b2be8953559d36200c9c7f7c88369239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef39f21a78ee57d4a00744d0caee2f9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752aa142db1533ffcfcc9ec1552a4d9c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a189c4ed588f361d62d6f218b239f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e71b5b9f43d476236e7f58ab6ec030243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c41d5e833964913da7d3fefad8be0e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b041e8c5643a717e6b68b5ec9a10e4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091cbe0f1256b5dd760a93357055c63246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898424e49eb6fb47587579aa2a38e91247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3919e1ff4a5f276ba4eff82fb5c057248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc6b1e01f16550e8974e04013d99b6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631662f7152939d380ffefe987085c4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85896d9fa726608ad3ce3a864ce6003d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81356818f9201e4d8170a3fca8a03fec252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af4254e652b1eeb1561943e4ebd58f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c99c51dfeaadb845fe6d576b814528254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df23011ad904ed4bf43e31a50feb488255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3475b1ffeba22076a4b1c6053e4ea256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a3ad28b391e51fb5ede8875f4f536257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc283d28fb1a41b090ac990ab951c96258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371121f5255aa768afadcc1cad1b4ab2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62760d21ff46d4b6c0fb3625a04a216c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba4060d90e3f8d5159e2151dbb8561261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8b33bee6aa9a5c8bd6f70e136a811262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68e303e9d1bcf7232b243b748339b2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be862a4a51f25e9dc24c840724ffbe7e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1abfbf33eef1a3b1c56cf9dfb9e660265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca831e4d1c3a74ea31c82897c7eb13266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67408fdc03fcf743225125953b741ef267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27758afdf59a816262d3d7bb667aea20268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cafb38433b18126e78573f43cbcf878269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae8aa0a98f35de0f9eb375b145eab7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12529e870c3c8cc27ca429a4cd2e6bc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938ec4c6bfdd0d58e8f06d85bac573b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a759b948ad608b87694e665f30030e5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cfc916ed1fec6541a594dbe5d56e62274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e05f6a73e2f670f79b8d865ef1e57275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10c99be1ffa2335af266b67e55fd7e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a958d9b003cf36b95ac2d31492c1f9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb821701ce770f70def6d9d6c8d6a35b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965eeb9e669d8fea7f8e26ffb8c09505279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c448b86a2e640dc809e3cb4d2234401280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bfae9390486a57ccba1245cdd96d85281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8402481b1b8f07f979a9e3f4abd04282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75965e5fd4ad627ea06ac6a048bec1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c930611d0ac938e7d4ed2ea3dc43b8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee45d200775610450b1cca409a3ba6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d436adb46a114fd9e1f20111b2ca10286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4dac2b2c01a1c8bf1d82b4497d784287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05d1052fc3e5de1947a9f6a4340103288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66518f8b23db17aede06f6d97e6576d3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853daf074f7d390ce033337ebfd72e74290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a2e89965ed31622db0e8ae0f0fbc6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d42ba51bbc62b786cdfa904e245e9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a427a5afeb8362054f039a0020c647293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c732b877bddf3445d5da4d3dbf1e89294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595525ff7862e77a4fed1f75bd3e9157295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6302fb0b8f9f9982568d3b1845eb3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614a573ee3984b42ada4cd2bac6932d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b288019daaef1bcf0d0d732d0b9f0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9173a135f7261f8fa2d9947a4fb9c73299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e8015d8d38453fcef31c87382d9c5f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c080d479b0600f8aa7eade7df96a4d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e644a7c0970f0d66a43ec94eb66999302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7878e20eaf88e77e27eb6aeb125a6819303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1405cf08b5eeb5d32bae4e77ef184b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c847b75752ecbc568b03dd8fed22ef305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a362e1b44d42aaf9b319ba9df919d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba474ee7ff48f9686005e6dba0ab263307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05431658b3590ea4aeafa90cf9fae1b4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86145af314e0204209a00f5a71813f74309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f81abbf2ff65f5dc3de343ea7ecbd3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a99a5a36078720db839d01110f34c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe8c9de2a06c42bbae0bdc661f8ab4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f171354bae374de0ce519f550129d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd8635b411b3554a82e83e580fa7c4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631297e6b9cf85725ea69eeac2d14e1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a0037a877a67e3e53674af6a4047f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca07a307255fc910e507e4b37f33b8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf03565b0d902b224c183673bd5337318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056bbc5e303b46d7cf7d87b79189a15e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ea20f73e262d3f5675122ca68f856320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad35787ce79cba1c766f08ef411c15321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35dcc5f7bad5c5f3490f9bf6a32c9a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dce34b1ecec2b3315fca61aaf14968323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b9a0b8b778b7c8b5371a2ba09df09324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9fa92c987ce610d35a9811548c5d3c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae0cf2f10b74fd36e6aeb54005faad326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73058a4f75f3ceb04226b5ccfe32ed327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c6192051dceb16953917173ed075f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f6bdb73394fcda29bb7693712dde9f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614da05368d070645d08fbd515cf576a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa39d1f5b63508c9e10248f195c13bd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d554f9a1bb96dfb583d9d4310ce0637332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a5f07fcf25febe3eff05b6d404a5b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7944607071d682607f27ee57c21e33d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b88cdc43f9fb633ee5b915af24a2509335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0f219ebdf814e768d822f969d4b91336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450fe214c8afc798c4d18e44f61852d0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e364880d09630ab3aec14352c986a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08421429bd14fb7bde0fda4141f26ce339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21537c5d3c3ef5e7e126d52e77a19dc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7158b5a28d08558e9985c53dec026bd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b3918f76cb5a0fba6a5f1bf277064342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac742882d3a3ba05039d31f1b58d8d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a729af5ea40dd671e4572f1eb76e6b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5806a359396ea86db2d0b4ab6004d3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f8b895f1ae26dde8229bd0eba849b5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071812a87648585492c6d099baff462347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd32bad645a5bfdb54418e0812e9dbc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e201ab9a931a092f1e755e7d31c5db349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9775be944843ae8a4c1ba9322a36e8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58019a78847f216248bf84eaf32e4ac1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e8a43a9d71e7827e14faa03ff1415352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f802478b0a5e4c80fc1320a35712a9c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d00fccc054ed1509a54f3df6fc78fd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a276611e37b06f197d869e496713f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e4ac95c4f4810ff1fbb7467ff4c568356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c515753464b80f9ddabeb9ebf1aa488357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59b4097ad0e08da5b1a320d260be95358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b096b28ce1176f7b032ecb54423afa0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b64fc695e6abc68e73a57d5dc83c1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627846ccb11809cc3390c6f9ab8c36e4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af98dd6cb6179f866cb122fd402b56d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f576bc8cd88ef266ee19270d16dc0eb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8a605e69e2cc549d1bd82a244e06a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a974ae2ac78163e4633019002801ad365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb01842a3d1f37a48393d17bb41812c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676cd009ba061c176eb40c9e21242b53367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4668addfa565072f3812a4688f6e65ae368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa126b2f8c9cbd50473687054895524369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be22ee84acbeb18241a13fe4bba85a61370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa36f46fe569b3d509d978cc80c4110371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc2360332a7a299648f9dfbbc6443e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe5ccea3be1747d446bb4953e2c80b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a1dd13ba33eb7f1810f118f69ad4c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8194e2e4ece367cef999c3bf84f6b21375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4bfc4b851f6b80795ecb59e21f53f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd42c78337a804c0face47da7a0ad0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c7e3541fcbb206eb9f10fb3f7bd25378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da85b772b27c0a590f1f899defb3e98379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b4ad9fb45ba89b8686faab060486f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e300cbdec9ee79dd1ec6ff38a3cc4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e1746a7aa119feac1c6d8e6ed7412382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70057d4d4095f7074f11d1ef60426446383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c09a43324e851c03695582319f3c16a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a98c42759d12434a2214b10d1fbe8c2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62121cdf919ed99973490a188d5089386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f624016156b6ca52857b34aad68e1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d0464a71e1059149ba49e90eb53cb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd785a315a5cf22f6186bc9d3a81ba389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894ed57c03f485de2813cede6cbe312390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f154c47da4f64311602308c9f9bc03391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde1b026c11a3829a77de17a2db6a28392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd18ad51899d91b896ab7d6f55d2d5e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6897ee016dcf650acbf036a7a042d7dc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b22e59a297c7d429673ed9c1b0183395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167bb5df69a0932a0262e631eda8fea4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57985fb8758c6b7354190792d522e8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b191ba3ff2397472cde3b492a76538398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d5be1a4631bd5d8239cb4e9b7969d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6bddbf7f905c2c2b9b0f6c4be15ec5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ea41e09c8ccc0f11c8c5c104dbd1e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1e426262c818cb2681f5e9c97a7fb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14020e2886c30e7ce5c608393f500313403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c2c78a21e826318e8166cf4bd29b6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a6c1a4f345f13b8b9288ccdb36dea405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5fcec1aafcf8686e120171fb88354f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8938d8c6c3abc4f6106e12a25ed6c8c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421bdc73a8187551c4f3679a7e13927f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e38aa5597436e39564a33aa086936409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad1d1cf4a20c19db80aca80e1cfa3c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03344ea10759ef8360fc7270ce0ce130411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e33c698493c8c07cdc844554bf8b95c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e9be2609cfef4c7a40d8d68d1e44d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42259d9c31c65a4fdb6234762823ad2a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e386e47b07c53699673fc27e31296415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34084706e56250248c4234b8340a9a45416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7fa1887b18b602af27738cc516e25417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c1211375c5b7c72c31e4d3987305c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915a6e81cb90a15d98260bf50beb306419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17878430d65792d666b5b60ff9cf26ba420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ccc9eec96d138cf8d71d800c64ca9d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de063a0b925555f5dde60ba2ac3148422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762c05123bb266be6259e8b57986a20423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4915eb9d80f35ce7d412ec00831a4f5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba6ded53874a263922526fc8a2357a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d466cffda5d90df2ed3b4d0064b0b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b378f09c772335d8f8c01ba7a08b7a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13502bf05faf1f57e7df37b0961b1ef2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc8c292bf983826a0af9138f36c95e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556fecde749a52ccc08662b42495820430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1bbae9896839f797fe5b8d86c10940431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afdd0ba01aeaace180cd7f1f1d79250432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8908030b39fca17c7f682d6a28aff6d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2707426c9961db6f84b21dc4259bc4f4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c853b2be707aa4fde8f1cb9d1286b8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1fb06ac087e058210a6676694c6d7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdbd74ccd17ca62e7b68f46d7f61c24437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ac900b1c6d5594dd8ca17904b3326438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5132f7cdc085539643b981fe112d2d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9dc939c292660d990be288927464ba440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9defc33de1ed2c98a914ef353af56abd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb4132fa9e7a4d67ff5b35b5a7b3a9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c96d8b868f39d1309292635e95b5a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602b71cadee15f506f068e3107cf973444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ecf938e641df4d8f3502f749576ac445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322285d70c1bfa6becf0fe2c7afb3016446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d425ffaf1ed6dd6d4527f5c03fe15cb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99fd682d60c4da9dc88aa40c8ccd201448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5627cacf0ddff9ef7335e1f811e107d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2907559321a9a338ece6a4f62223f7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9330d268747cfc5350d81513a5117451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3725d97b49a6b0598b6a0a859f83b764452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91bc54ec5fd60c73f74b27c7c6c81ff453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0cc5e1da340b55367fb346e2f429c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed87b7e3e3b5f1ea7e787325df8c8d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c3ba122aa332219ff93e2e8f31434456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba17f323ad5a40df5a7615102b2f52457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cca0d04585085d9ebee6835cb171ba458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef32b22793e4ffae8b954c6805151c0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2702369c6a76f60033896e9def990460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2519a1aa7dd77ae871a059f224a6c696461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6e66aa406674fb6c2b73b48c28e55462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557c6ca369fb318a25121da0ecb3d80463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36179f790f5a7c925ea85022329c833c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe5b2e00c2eeb13107b2ea180e3feec465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc99b9d1c8bef57eabf8d254494bc9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506d90a1e75709f49f1802c20c749bc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14937096536877045f254200654a3aa3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096200bb2e7100fc3ed10f7a40c7aa88469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c36ece252d829c5ece6b19ad6d627bf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620a38007b35cabbc1bafdeb639dca4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe014b7eee087ab057f3a49a1cfcad8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a70bb90b210e7ca0ae69dceef6b442a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f239aa0b54bce6aeb86de7714e527474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d55245d9b9551aff8870224cba049f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f43e8796646eba09fa2c9264dc0996476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2690fbdb6e274869648f13f97b2f64477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3827cfede15a0cd4cc10135fc9fb2b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2938731d8a2012c123808719e46282479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a7fe9a89f1fb0b6dee6102e3f3fcb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce28176577ea8a1a0bc9f8c87fcd320481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed4c83b1cc33439e68f2dbd235d951482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535ec0200155146ced8eebec05b3950483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1537f42d662c1f262eae3f3872ac2d1a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe2e382481f76659e093c877e05204485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88786b700deee8f8cc94f2967c622c9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa19c6b859378e31d0850c47670e2e2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f64ee6b2a120442fd3375e9a4a777b3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb97ec2564d0b1acfb93a1916a744d0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b16c1151480c41269996702a0289c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b45cbebed860c4284dc2cc8939d95491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f77ea901c0367a4d4541afb3ad1e6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405a0d340110ed9e6d24ddaf91866c1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41412886b424e698906ddec58e788892494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c11c42b126bfe358589af8e95d389495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292677fa19302115a396bfb8b24e48ae496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0399dd07b6acf893141c587679c0dea497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210762607ea9943059c825dcfc57079b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7b44ff8ef279a33fe1e9f3205bee5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9271d4552541d4a2f14b2e184279a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b91ab54b5050a3ac3080a7708b942b1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda5573b915aa6da9a3891f151c892f0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d54ceac814d88d0db4a8f7aa18880503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f2bb26e042e3ccbfb630b4e863d57504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc14fd304794b89a22ffff8692df1596505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219f7071362243783a52cc8b54c675c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad4ddef6d03fb4a02ae041e90d538b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e87a8c8bc2d09f248603dc44c3341508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc71c89b51af01eaad0741c57196dba509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6865767f15a81b8927af26a15c0b70c4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783aaf52035b75dc2fe5ce53946dd057511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c101a79576c581aaaa0d00861b660bea512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8457b3ffbb078b9b214289edf3077513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53e8ea6d0dad707de635faef6ceacc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a632a5f539f501a553600455ebca331e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a6a076a088abc8f697cc8616338b1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787f05c0b41c2d3b23ab148106faa18517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e77a1d97b45abdcf2cbf784e28414518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205773188b8914342effb23597f52cb0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c38b06fdfbf92ccfafa66fed536e22520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719f24be7ee5c2ea67f5ed007b1671b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224bf01e387415c3c4b2835f679b49b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2852aae02b580352b097c800902ebc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b4ca998e24e2fb623095f1d73c406524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efdccc060fc970b48f674f2d3f07942525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e536c7d0c4689621877016dffad8830526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f1925c7636c5266e6986b2a6eccc3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d4a655b3179c6b052b98914ed451b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858861defaa27f44cada30194951542529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f926aa45ce01b9819a1cc47b311ce34530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366cd414c1f9ce2b12e12c1c403ef42d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732f23dedf71b2c2520652998e29579532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe8c4d91f70560c05e6aca520acad9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a177b0c5b483abe45ffd59921391adf3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa24a521cd786235ff9cbe4dffaf38e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36180db96ca2889b67d601e3d1c4a3a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267306e24c36bf99992a6f7041c2610537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e91ecd4a5f79b16f49497fa7a228e6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a9da8afd9d3c7c6f6fd408fed32b2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4593cbec5cddf45f685df80cdfffb5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e94ac23995c6e42df162b8461977afc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de360b40070eea5af6249c51d0dd15a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a6481f52c858830159a61ea593ef1c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56b34fba386bde4c12493c88bcf9e3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2e3e2687dc460774d4f2c515fa2a4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3206e6c9dc2abb25a4f8714402a6dd3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9797c5c8ebad37529b8b19d051cf1a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda0114d3efb8c65f7bdb80065d05d6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c287747bac207462edff3d4e8109f947549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc075646caaf146ef888dcab7aa3ffa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eabf7014853120d93d6cc1bb402c2d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b60597526ef8d4fe6759a4a6f63bb0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b158b214b9c01de63920a9f6fd0bf3a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f13a1cdeca332d0196ca9d3c963b9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7896070eac09f28b66d6b0ccc81a91555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b646ac7ade7e7454be91f0e78fe58556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9799c7ec0e3f643f25499e4baf64b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1637cebd9e32421264877628c691d4d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c85753bf06cb5cdc28d3678819f35559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae5d154a9a22924c4a248b3cf9c587560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08df93794c39962eeef77d7716a713561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e4a89dbd9ef2737441621d2da641c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946fa99841ed53f5b8ce236d8252ebf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c391e9433b53211bf5477eed39f4c4bb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b388a23358cf182b6ea98a0db224b4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e23dd0a7097244daee66af2bd9091de566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48db459a349941761e01eb07064c4d6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614dc9bda9807c3898ec2c6c4b33e6d7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d795ec2240b4c982430f9630723d9b18569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d32bd28c56555160cf845ac38b7f7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaffa19f703160ee789cc0cf5764918571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47fa98e34363ee76d1f0761258eff0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd58503e7d7588f64afc55d958ea1991573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2803aad782d413f8c98f0e1d9219bac574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfdcf9c999b1581e36c9a7020c0d50c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e2a632ac8ea0952f0cf3a6cfac625576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941b232e5d96328bf32a76187d4d021577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e239b100670f0d664c57d0f33051e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b7a8dc56a34da8bf490c91b572866579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b72ee4cd2294a78a5b54464c4704d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88cc45eeb2951e6e846aef6b9fcb97b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ddce62652338b8761c515a8f9ccadc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a183ab41fe7503d7d3f4c48184ff1a50583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f950be8b3788f86ac8f8f38c0ec4c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d01352d555a4cfb62f64b16cdf733585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c791c9427867823090bf88c17ebf8186586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20047606249576bd1cd0287684d88b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54baf500283064bb5d51360004ba09d8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0d6aeb6b186ea5ce581475be01b02589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fdd44e7ed7cab96b50ba1b78383ef6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e0e9cb57c2d1d4a8a1f44e85fb292591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616082a455b9bd56988f8c155d3dcc6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2bc8d3d707569e254e053b2c36089593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5dd11a04a5c61deadea85f4815a77594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6fb111df60eaf312dc351a54364902595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333eb1ac54728f73ec931c5a571ba94a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949e1e2176a06378c45bb57ab69a204597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3642dca2b2b60a2e7b1cf0b3e4bb72598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61977976c6ab8418d57cc89f247c70ec599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d9be7e01bf5ebe0084897398c0fa4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e061f2fe138bedc92045cbf12ad8f2a7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c47cb365bb963155f0316345fb92d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc507dfe51f289c46a8db6599adc2ab603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8cc05d724c53289016771afa6740f0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c707f4b624734ce8704bc16f8573b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0653633fb06c7c4fc4933dbdab99946606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1b26a63eb6efb653dec707c040ded607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c14c200be8299d0361ca5cc4eb6050608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c6893f60b642186b8b96fedc055d5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7babc2b51270218def8619a2cd900610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35c418af83d8e99d13c13c80ff1d1d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f857f9a4eaa30d9798713653b49e44bd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b26afb94d55322aaa127ec28c7749d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85441b4445d21d6d10e728210ea36eb4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9240ebec717e14d5064164f36961a61615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79da4326c9b782e2b6bec23bd60bfac616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb54778a5e9a449b8255c01f23425f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e2e14351dbe2b589b993c90757b57618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70834f7ed0d639af96042c3c909361e0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7f6de76dc8165801d4b45e2b2021a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807211dbd246843fa2da7179e296f4c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2731315d7df8c9f7b52a698285238622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6df5e1912f8df8678eb488583634b0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a014c5ca66bc004efa60cd6ff5ad10d5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431ecacfd0990efab0bc984f7fd9752625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987df5a3ed590a714eba50b66647bc8c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce196fa4dbcde083042df4850fbb354e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce719ff3753edca05c886f3fb376696628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783e5373dda519d346fb4d1652b2b69629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ed29a0046b1e61c4694f9b48fbe66630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deacfe7670060bb907eac0d3284e1c4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd5d8497b217c3ecf8805f8e0d4b6d3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0edbcd7aeca21b98b67218d6577e40633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4676198164f8d89afbcb6c2a1fe705e9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0959abac752b54b4c1dff87ed16fe61635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642bbd4ed2079825b70b1cdc7d563ee636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94fd9b36012fa91fc119154d90b55c0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68c34519e0bedfff8f1201f2796e34638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dbd21485a30866d9619568d1362bed639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0808a37fa735daedd5dbd3e9de829bb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0feb24a22424d3537ccb13ed52211bb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f240924aeedda8097c79e6c8f4535642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea1d3a21b118e84d234526f8183b7c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf62b2b8c80daaf3dcc8ca3cbe93008644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889a5412e6f748c18e9d94db63c785a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42fba1ab49cf7b01c1cb62116c73993646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae05becb0f632ae970bf2dcc4521cf3d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4a10a6d5ae74f57971dde52e9828b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcbce036f557050bd91fd763c4d9195649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a5f18c123c40f70f30426f0a5cb73650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba5ec5df7bf9bb460dcaa2708e7aaf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0adc2c0362da32fbf47cbcdc5d6450652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983bb68b1a83daf4e5dbb43f984a790b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790edb3b3dfd05b7ad0090548b4bae88654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec74502f02324fb9dac3aceb3e5763c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5095d69121526945fefd9c744ee2c23656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef3a53d0017711e722435cdb847920657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c9c1ac2d0f10ffaca72214ca20788658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83465ec954c6b1dfb78f73e6c5da1f40659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a52a721aa607d06ed95a0413f254d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f81d252da1ca4125ad3f307378dbd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b65b95f8df908ebfaf8707170ecb51662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3543300f83be4dc839ac4a7ac986e45663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0723d833fafbfe113108873137145966664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc41db8b51078811fac780f2e787963665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524527c10874fbf069e192df8f360371666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d066f9291ef3e6c24a7f763e730b4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a860ba7d438f78e488246bcb45592668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b1d741b9c211986f9fe5e21a52ef2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70358219bceadf9f9f9e47efc5413d59670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2435a8b828985982744712c40c0e06671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d639e736c08a08ad18c686aa95e907672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f546243d72c88d0616d4235397765673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ccd48dae4a105a74ffa2a99a229b74674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79bc700a9b6b9b32bae0a3cb83fe163675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9bbaf5a34eac03ae104da0aa2fe66676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b841e7e50275af81f8b9f5cbf02753677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21fe7d636f313c5012f870f0f794725678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5fcc5d90440513add4577b18d5d60679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3d6ab74c6234c989cdd3b07fc0863680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4839a7c98d3a9b31f416e4452dabf5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ad138bf9e2c60dfee4c586e0faa37682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a01bfd713b035becee49bdd897433683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef43ec0b9a8e2dd00d4b7ce9aa2a16d2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219eef4f113319675ad1524f2306b89685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568ed2ab726f9e984f0db23a4ce2b2e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764a03005387bc96496df07f60b6064687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a3a920605186a4abaa88e13d0a662688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb710bca97a415fd3459355459add9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89504ff0bb9773649d80fdb90301fdeb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69d1188d19c8bd4ac5f101b269d7f1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612dbbcad20ba300a8031341f52d279d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4599444cf94bc9a339c2e38175000693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa87550a24a870affa04ab9894198b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a2da6b36fd39ec5d7dfd9834fcdd3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51448bff7fcf9f99d800a4c68a2cb405696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67c654709c363cc89439289ac66311697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f238d347890b520bf1530310a348f7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008438f3b5101bbce26833ec89d47fa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b12272503b69db7e842e5081a880d5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8d6583a903af797a4a39490ebf100701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150d3b410973e9d3b13ea34251b9ab8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ecd0bd5332691d8dc53ec54882177703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae9c208a247e41ea5801c3930dd739e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc6e740c00d33dea0f4eacdc7106242705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466b0fde55b904b9af1c6b1ad75bbd2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8711719f86284c4fd87cd92a6a7e33e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0215c24292509b2d6c3865455f2b5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511d23ca9117736b47da6dae7abe078709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029143d5590e9380d8415000a4ad62a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c998cc27ec7fc97fc12bce8285ae1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04da9e5b17e789f130b176e174c7f30712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e03527dfcae03d723272032289587713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a95e76c15b79d4dc32db36b0d3d85ab714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba056085ac95495fc9d2327e4018379a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782eb2afcbf81da4f0d36cc9650efbcb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da99b417aa3f223d2f61ff59affa2d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c63f5f39b28c4c87e5f762d79b1d9a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f243d3c693ccbdc6b89fc6e9ad19a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3944aeefccf6a31d8fc4d5e8fa850720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d905a4682e6b14868e480d26fc6a87721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d426b2ce50cf5490311f143b36b9d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfdc9a99259e4f3c1a80834e5fcc420723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b2e7386e3aaef067e973006c08674724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdad0549ef262543607e1d28637f190725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cadbb1a95f40f3edfefbff604bc49e4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404facac5d011b15a236d0dae29b24d9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f62c4c4442d112fd1c56cd4b45628e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb2912c1418353be15afd13025d1fb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f783fb0873d66fb139997bd3df66d907730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7620383eddd88b5fea342ed11f0afb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51a2d3c49476d462d7dc16f33ceb94732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee9871b0f89007a6cec72a4c660d69733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347d5029e3c2083451881be9e9a793a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c646fb10930d5f43bbd9679e9e5e1b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37d7209363f27bf930351c1a4e8113736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a07488cd10eb902151bce7d67bfb5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f1c470f2bf642e65b202dae342f4e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e76de731892483c791b6a29afb60e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2236d60b76304ee7080ddd53fdaf7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0160bea862f04859c4a94523a14870741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c819e4c05252d8ab4d895b86fdcacd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac668756e305a972e4398d63a56768d1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ddac367169c5c104a2d46b187961b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7bade98b85a1e7873f61759c3c797745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980b440fa40c8285df303ac2fd37b2c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ec99c81d7940c3632d767869fbf2e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79657f6489867fa48093bae4ce18e943748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347abe0004333e557cc5ef9000aa2539749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46db522f98e4a6127abdb54531778b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db449389f61adfbcfe6bbb25d62df1c4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf96b02de44bc6313525a5e602f3dd0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432104ed3f887df206e9efeddc1a347e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07ff88b173c7321a7384803e4898e1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4389ad96fa18dfdc472e5f4107b44e7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f74d381c74473f8d1c737148023e36756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53693c401bf5d74a61e86d8f7152dd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5df26b7d3eeeb484b7acae32b887c7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e53fd617ab0a14fc0fb6f66b5721c2759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b377dbe8a8beed9b0654ca644e26568e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2fbffb4ff61839720a397fb47ec6682.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb6f05db9ba3bc7533c046e995df143.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec4901a57d5446f39e7245754e23cd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c853c7ac4d5012d01c6882667a52625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365e5b60c9a9bd9a4b46f70824e0f186.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e4762d4e5c6eb8b8b38e839dbc4fb37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c2cf90164b0aa7c7ab69a3180b2a08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45890605f842f61e5fe56b378ff13c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92994f96aae6cdcd6b882d6837d216c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a260b1d1c738094bec752fd25a5923be11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc217dc4baab7bcff3230e2250211712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03cdb9adacc618987c50bc7da74845813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41052062bfc107b19f528b09765f01a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed3be6c9bf5945dfe0229f8c3daa37015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ecdfbefc6c1426b31d5b955720978316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824bbd93f8c251c2133dfe5f84e4ff617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e3497499cac5fb642b42e02bad68018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364508566403a2f37d0f526895916e019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a4206dbf8781f59ee4d3fc9c8030a520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e196b29627695520c23c59aac988e36721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03b5856f72c6b6d9ba643feae6738922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85b6736db3b5b606887970a9be40ba23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1217ae264a740916564ad5022f882524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79905a2f8848fccba6087a06cd37d9025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30dfefff65a5f4a0a00a11ac6ef410f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf2ec8841fe9970537079dbc687f6227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514953d1509343501cfd778ed0e10f828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008e8bfdea9c0261fd44165e1e6cfa029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c8c089d730ffa485525ca2b3e74bc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104e1bc900bb04932a65cddd4ff8f6431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048996c6d26143b7714cc42b88d713432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde23537ff52d249e765d915e0fe9eb333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f44fb2245bd2d1195e434448229e4034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff5cff41c656c0df2ca48eb0afcfbaf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0647c693e139b3148f9f1f20cb672db836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc749abbc0c9acf9cd41a07dec4ec4f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72675716f228cf7b8ba4a56b758982338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb703fa6e8056fc0a111af8780364739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40c733e3913432abed5b376d5de66640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac92869494a87a1b89f7d63f44e61f6741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21e6175697d964b54a13eab34794b142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f83a8b4a388b90ea4416625c8b3a043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1e5ffa7decc53839f90d8a822f08144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba102c63d549bca5aa9d22c93cb2a70545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4721c7a01a9480636a74da188af9e25046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3adfe5af8e8ab05a78c310eb31f09447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14216490cf520c44248be20e7d312b148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670b1fd2a5ec96802ea20be17b3195c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdade4e3135a1d2933adc0430f5460050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0cdc4d9690e397f80a95057c68e37951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d731514b02a9f58ab50705aa475fa852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9ae1d79ed224317798b194f5b392953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba781b728f5106dc702b7982ea0c701c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9972061c837f1812732e2812b60451e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1080c76d9495cd434a2e76eea3b8356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1084dee91920e6c928978c8f8a12e54257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ef163af249621109148f60f3e605758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e048e98e4ef2a407f2627b3faa22f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74331f033d15d5097e44dc77532d39ad60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7653e4fa395e362dab9bc3acd88060661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9732224fb744d9d74caa3367795ff362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ca777a0ca72ab34f5bba7aee94e3163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af97042fd82c750ad49b1bd83afdfc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7dced3f7e25b5f473096a64b4f67dd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3fe2aa951e61f61228b2b60f5fce0266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb24d7a0b52fa44ffbc779855a6107267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf34dffa4ed9a6bc3026b8ffa49f90e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90832d3a292f4d76b0744a4f7dd4275169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716350bbb7e42a05cc550f9c736c03170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53181c2aa46d4645ffaa9cd486b83071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea71f336f39033799c1dc143d12da3f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ea1ae65ebda6e8f87030b9a8bbe3b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9f723e35cc08bb843c01f1022f07774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb936fe0da13c4f39af06fce55cfa475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e625b7b420f9ae9ef04ec1e5ceaf3ce76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38088b497ebc69495e20a0411c73001a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da4bf67be8e3a8835ab82e27661056778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a94be22081a874172d6c1f6c2506eb979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd8cfcff0e09ef01fcc19d85596a7780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51040dc0928f4b205b23850605c8177981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978ad09324b2295f698405b89c979d182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165cae044e4e22674639538e11300ab83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd2683633563d8d395cd0b9be08765f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311785143f9273607da043607133445285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7856eed75f6cd1512947ddd5accc29c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e29e586f4d5f960cbb762c767082f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad0d7807b52a026b20fb1bd3f3f6b588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41830663e50cf1eae15f478674ed75789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd40326529bcfef6a996627d7a861c790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7efd6defbf20eb1ba334adb3b7a01d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888fcc178b9fe3161cacf49ce248631292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a0a519db99f2feb9d51c459bf13d493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b488ae3e04bb73ccf0e3d683ae078f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad636de79df477edc190a270fd5afc395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33285723df6cdcc3a945137b454f04896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7f5a05bf392cac6c822f3dc56976197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f0b080c81e7ecd3296468cb6e839798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42a380df7b44a5cacdc6286436dc7099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62280a487fdb82aba917866fdcc0d3d1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a55bfe6ed83512b4b9b095f9f296d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d61d223a557baa81de3eb2b50c8d78102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea0e32302e074a82e441924d94ba73103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8159c4e1ac39a7a98d698ed996e0edbc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e39ad928450eef88470346caa7abd3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3fee08c381d3dded4ae05df0c1e5ce106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6b7de1c9e96a23bc4a8f864ce8422107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b66a88233275fc7798b3ec82b2ee2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce4495c1f8ea5b9440a8fbe1bd628a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4183d9724d70ec39d644075b1bfabcf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536dc65a02cae6344e07ad0d321cb77111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9e6bf2fbbbfc6e68221caf337f3f1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7748169c635107d36c96bd985e7df2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae93c78f45eb24c83b82722d65852a3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4105af79f385063bae2a932a54fcb851115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25624de1691021866cf629087d45e4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e17cab23162304f361861d4534b6f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ade2ed95da25e2ab2cdee2a823a8c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab03fdb6d4d4b809823686aee8175fb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea8647fe4eefec3d2d35a2345519c4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63454c52406b37e221252c071bcb24121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846e0a275cfdfcf7ee310ca587db0b4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18042411f7ea1d6ecd78b050565a370123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276827d3f27ad9b7150c718753215c1f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed67e0e1c105ee348b46072bd1f1e7a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4caafeb50802bca10a34e447c68eb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436621ec4018674667b825419a7d2a8e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036202c69db34335c3d0d9c9981aa71128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975331b78936d8c18e012e1c77ddf30129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef6f6eb23e228010548c932ae1d687130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9dbaa5600a3f52c3fc4c33dcba13b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502beee8492d8e6ecc6150220a03f14132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2dcec162c14a161c8a64ffad5e0b3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49294c922ee4e0db6c178ca3e12cb332134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c0570f2a4db2d4846a3c02d2868c5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02305527f2ac673f228270f787ecb6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7df7c18f41f9eba3c8007532d8bbdf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3440bf3dc81d8003e1fd33ef3ab5c5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b719795e02ead93b99f033c2a551186139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169331bf99ca7522bf3dd4485229678d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332db79ff7f2947895ea1f76a1380042141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5baf54363c3ea0c38949648c671c1df142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e54fe6be85401e3bf570c117acc88c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b65fd875d662f805c3a1937080e376144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b6f3d86852681464aaab0685913b3d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6072705c4043b29ffbeb59260a180b67146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4974891d8b9f0695e2c67e0f7a57fd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ad7ece0b7892d9efeb007324de15c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44832d0520e5f1d0ef15a830c8661a20149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4fe85cb3ab78a5f77ec25d162c16a7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06af6997f8fabd5aa8077b1495ca2b8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6161f2af93ba215f47e565e25b08e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864e9896f6d908fde9c347c524f64fc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce08dc47aace389df233225b2147ee8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739b620eeac38d0d14de23459f760ec155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a325784af4556883a49f97834f1b7cf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5ba2f6652bd2d2913c2fa8b31cea1a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9965b500a8fe3f957f7e3e54816cc72a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2e1d73bf04f789cde5ef81af6fa25159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6e757a5a50307da90a2df5763a88f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030bc720b5ae6b0ca91343c5af8d8240161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf824fcdf8508cb62cb99e51ab0432162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc991f296df2c7d77d18ea0ed5f6b591163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079fbea171a307a838a5bdf4ac7deb4c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db049da4a872b0c316b4427aa70fd46e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4947245d2d655729b8cb3dbce7e418166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe11b30481b6d38d49b8974c0f900e0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2aa27b442b3e659e6ef9ff27b6cdf1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ec0870c5792906e957009fca5989b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94aa52b9dfb8e495cfd823144c1cfea170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fba51fa59c08bca640ec940685d6bb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc17fff33001a2e866f435dbae741ec172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8403216cab13f7f2f9c7a818a3918353173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168bcaea9e5cb1d43f948b092244e43174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b161de4e922bdfcb7ceec65db97f0b8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40dce4fcc736a694010b6695a243d7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5b8b531da46136d74a39b3c7a66c1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e1d472fc0641fc6c9928e3fd377dc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af791710db7a77d3fe1a787e242ad110179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1325b198046fcc176608faab85e540f2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d12785b50745144522361a5a4cd4ca181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb28db26ae8f166c2f42296e587dba182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be74e37d7c333ca10d7ec622c7d29a9e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f3a99e45d23ed50a39cffafdf84b9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a07a3e9383deed953822cb583b1ba9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ee877f188f80a77d8aff5e69fb086186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51277cdbd183f0fa62d19b70f64883ba187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02205df707d0c67365731056615e6f8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdec556c3b5f07e7dbe7b51df5146ab189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b2e9746fc21b7a9c419179ae7adfdb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9aaa1d2b8767af5aa07aaf5afbdf71191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634524be6f6c2802f76360aa3a1d1291192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf60072c97f45b2c423ab31718f143193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1117d86beac75ecc568ede77a4ae07ec194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733694fed1a071af08bb061a7db64a5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58347c0611d2d658ee55e92bef18aef4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85579b37f542734779b40c1efab8234197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9cd8e5643021dd1fb001c009d75048198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5459b993e469e08c9e7f725ab6f47199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e988b308c6b6c423739fe3625eab6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0182e9323cb52ca3e425d9e09239c63201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574753ff1f4bd9f5fe057f445b4db6c1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274479e1d175a79906057231838564fa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc69628c1a69bd4748402399412620d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeffd699a3628960c6a46f429d29a7e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b5e1798f1bb20e93fe18af98aad45206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6e58e41ceabd829b3ed51d8641aa2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14710b7d3f05e1eab745c6c3d422e2a8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ba0b07079879367836a0d7467c400209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a07491b5f0924724c2d148215d6318210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd622825698a186530a73a860668a11211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2f5f0c4217d6a53acd17e6732d83d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36942f668245c5475165491156552870213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f690795f2c1a1d80e63aeaf493687d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5578b9364926276d8494ee8ad4e5dcb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4895fbbf70b98350ea3d7b017fcf43b5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8399e9e8e117aa10f7a86a3a6980d724217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c10acfa3baf66acd16b3aa33eb4626218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993444f49da580edfdace59a8c8823d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213c8962e4bbda7b3dd53eaee0cf680220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd06be4d936f62eaed9128a341169e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458b6c395c2c6e004f6f336c3c85486222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04be766ece8bf50c59bfa54c5cdb0d4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14187a80a11ccb4f1ef9e48a9530d2b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba24b0b4d45b3419fcd15ac48f27b36225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50a5fb0645d6ebbd14ad10102919c1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faffb82a1f75a9988516368ea1639b51227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60527255b7cb7088277e31bebd6932f2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4bf9defd4181a2f2c98d95120cd6c6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33880e398f2c5e714ada5b26421a3885230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f2fc726c2ae0387acf201f237cf8d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616abb69808c3dac8f7cd54a21369442232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407fac9ab7617de95b9b4f831a314dec233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f83793555c25b4c504b9101f093488234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d887fd80d521ec0f9c96cb74d52e0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21303fbb8542a6c1c0a6d7cb8ee75483236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4124075a1484326a572e39ffab4bb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721954af495f86bffcf680b70852f10238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae139506a2f2ed3a31b6ce4f347acd86239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b837f82b8283fba36898ce419d2c599240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd235b9acd3a67f59ac89a1680d244241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446390e88debd5d59269335ca35dc8c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f6e072fa6460ff62ed127f439b182243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20461b87563f8f63a3edcb6751e13c09244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50500ccdc6c75a656bd6c6d0b8a05f8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0000dcfefb17b529fc04cf756a470b2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a7ec09e81735c3de424a1207c4a9f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51919c930fa3fa966da05e420ac1f32d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ca72e4d199e50f9bc6b13d334805b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311afae5c6cd6d7b119196f904aaff4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d51e9fdd4ee31a9f4604d715bd1f2e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13735ead8d5eb8f1930fb9c59e1e8c9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9849822a52e8b5e7899866f7a0e7ab6e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb35ec9ee62a9cb1f31d2e73d60165254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6554c88ab4a02e33d5e24828ecab1845255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201fa0ae33bca79dc98b4eee7b2de7f9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00121ff92e581f3cf2daddaf93258dd2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c735bde8e5b6ba454ffe625f2223c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde4dd19400f32c2d89552e94fe936e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6d61d3687fbf937d5a71935fcaced260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663259b81b7db01be6142c33fdb0b25e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f185c727acded0481e6664170ec71edf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66ac2eb79c859bd15c58b911ea6a54263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b01a05df94ad4c44153252d5610ea264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90fbebf0f8d2376c48b946864c2a4e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa6f4579880387bd6234a9542484495266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4558da3f8975a000e3f50b965ebdf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3020dafc14aca39d3f91209d22f8b365268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad4a31e0d787cccbb4832fbe84ee7c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d495ff2702bfe5898befeed6810773270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8186b2292e8ff3df0e077328a0db4fa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a111b2ac15c07bd756bc3975d9874893272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8fcdb72ad82c1fe7c2a8331830e18273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ba86ef5fb6f543805882a2d0ab5d5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e21b5f175f946ed2e1521de070d6a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b020faf1980070916e937da4d567f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea9b6f36107a45033946ab552a5659277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1ecd6a351d30d6fadd385f6dd8a82278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b1d46f7cb62733de7c24dccec269d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c86f0e3be1155b54df5af7ceb4f56280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa873608fb1cb66eca376251b2810c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810452b0d6824573b85822637f261ee282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661356df9b4c894a7c269c86c0832860283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9678441743113186d405f4d3ff1632284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5185e01120fd99739932c989859283285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388aaf436ccde85501a577cc6a4f888286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f604466c2500c1132321b00fe9209287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3017724ce5b0c26cb2281530dddc7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03c2bb5e7491982df3ebfb1199075e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdec1dfd2e6ff23150c5843cf3129f3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d75c7f40acaa73b9d189e7c9d53ad291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d0c24816bdc49dbb2016d188d675f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae6ce46914826fd26b5a4caf755b39293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5fe2f019574aa8a14b8e3283b86b09294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa57895ca7e3ae31c51ccc411ab51a5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb4f08fcbbe792b7b628d639b87b18296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794688e8f37689ccf487045848b4f4e0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e59b3bee3c8d82f06d5ae9d672d4e8d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7891acb022a02fa4ff3c416fb10152299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeac7ba9b013f3936d8dc93b00c9fb2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78904f1db721e7c30f88d37f341647301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aedbfd842bbc20444eab90344ca51c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3729cfc0430ed0009563a3853bc7b9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234209ca18d64393a9eaf4472f0a7b0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0b4ab062fe88b843b4f5d307ff918305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8806cb69219b13326982d2af7911a7ad306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a518dd294f4080c9b7360bc1ab4e04de307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ee02a5646d3911a7f2bb72a9c02a8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee969969d339daeb7fe0c16fdf0ce12309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8f8d43c55277e01dbb58215cd92f4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6523e5d46471ff16dd490cd41553bc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1964378b7ccfe19e528c47b1b94e504312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff15ab6b0cdd4ef8235b894a30c516313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874155f8cd0edbef2994386400d4db92314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870d0ba346dde20c549d1ca17ca1051315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3848cc90018ebdf4928fcadcf466b4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428989baa8e6b90114ce1048746414f0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e0cca93e35e0e227c8f2b36940a054318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddbd0a827bc18010da4f698155ea677319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b32e7125fedb8d029079f226f00cce7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884c259f14909077ca15f04c7ecb3fe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f07a941f613ea0ec41a5d60c61af2c7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ab63935cf4ac9ba3021c7a026f3e8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ff44acab7227cb4a1d3947f19acbf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a2810c10d7e82d41c74b3128bb7d0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aab97b7181f17ad83d2995a154048d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8053238c3abfa31e908aa4b6cb3243b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099eb8b666096564768062273e63c407328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e9d9a3657134c6693a556e1c70a9b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2ff2c139578de55bc567f8ff6f887330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee810dc8be36fe661a6b3e51c03ed25331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e811bf18d4449e0aadd1b300c22ce4b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8d742d751d2e10ade150b10830055333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc2c372dde0d1275b9d475a81fae640334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a1f5ca34d15258492f398bde9e41a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0d8250337ea48a6aeb22d47e71857336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23e0548378aeeba741d06e83fdde1b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa987cbcde02db5778c6778562621f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f51590933731282e9119fa9348c1b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05012e8c1dcf606fce8c6f8a5702ec340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f84184981e4dbfbdde11e03c42c18341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52320d62008dad0b338dae67d70cb51e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13707f8c1b4099ed8df23fa99812f0ea343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d1c080fe922afc1f9b2aa97886339344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220cb7036db0bf76371900cf1b721c17345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7c03a5d29217db1d53c38b87a8b6c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf150632240cc526c7e103cc83f241347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc890b18bb26379a7128a5a99c1c7f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb68c061a1938507e224fbe17836fa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ca7da20b5a3ba5a95a13a9cfc6bcc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa7fb1d2ceb905adb34f41809339e6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2415c0216affa8596c2e553a37d06352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb7406f5537988fbb64cc7f2df5b7c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f55a43ec2bacb86f0571d8fb80409354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612cc50f5effd83ace7f1b8a96d2181355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdba6fd1b17b8858a5d003d8ed69920356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd7095e92f1d1c2967ebafaadc92ac357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5b6605270b3c0e52e3554e3b80058358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4eba87f2fcf17252655790ce9dd7d0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b059f5205baa7bd97e8020d885b53a9e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584e71d05100603d941f45b61e0af05361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1355ce619aa62c19a8eaedef1334cdc7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e2f0b7b4fba0ac7dcb8dc54a0676f1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d60e296082301e11947152c5098d3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd299fe3be6d2749a7450a2afe6dd3e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7a9ba10195b5c1dbc3838f0d93478366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061749cf38fbe5df3779f15c0fd5d8d0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d4ef80c10e7570b59cf299b38323a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ada73f425f2a89f266212ba15a541e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a62f3d58ec9d0f55fd3674aef4d8da370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395770de9b144fd09bbbef5a3320649a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a8b3a479dc5557b167c6ab4131b42372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7e99a643e8d98c12f8e2b0ef63ce4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27c61dd10a0523eaec0284cb523730374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f0b0123442a86cf478f58fd8e9643375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d474d9b2b32c75616164f336e53d8a0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc20438c848041e30d0ed7b020c516c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747e6135b00ae63be5eb2b5a16afca5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4987be3c16059d8d2c2063c7d67842d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a771345b7955e3f2c284651ff9fa82c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd903217ae6c8b143c1b7ce6eb0f90381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1bd546b296ef5f5dc963219c3203f6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130837174929627d5ec2415a823324b7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab7477fc011667856d7fe086cc5300384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b35802998c24f677ed5fd29185312385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8cedbb8ee388b738095c37a763b823386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86802008e65b66bc5fb6e1c7cd08e3b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c55cefbcc6a466d1e0e9044b6110e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a190f1d5f11951ce2b217725e4c1f53389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29767e7845140d6d57daf39be55835f8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9734be7a97703ed93b84e919ef188cd0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082087e5bbf51266484b1cc66f7d9fc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750e1405566b804c9d02f486c81a90a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949eb2cfe72e1b1d1f6848c095956d6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712b9cee9f348ec53680fda91371f83395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef117a5d57e2a5db1b2fbf6e9f4c19396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e2ba4c182b1a697243990f032f878397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa071716f776b1b5eafec9be50a0fb8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087a174b183656c3534319857961525399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5386c4b0a9f230f3458b60e1b9a64400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3cbd875bd6ac6afe225b11f9a25b9a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e7c30adb78803bb60d0829c24bb1e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f86e88f4c4f8d855f2af204ae636f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a78b7996b0756e1b2e364c0ca3d7c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9842b30b0b835bc57244b1a19ab79c8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1e065866c6bfbc18e0fe40263b1cb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d5fdbba01bcc09c75531959b693bd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a621dd8f22c2634858ee37f0a1f6432408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a8d4d1f52a6c0bcc01be43947a580409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ffb3892ec480bf8c38824bd0763bf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ec0b43236c9de41fa2c91e5251515411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab702fac97a2ac97edde08b7270ef38412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37626296f4b2dd68418eeaecf541dfa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a02bc614987f27a5b5012c3496ebc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7160d3a00c15fdb369b8ca74f85928d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5eb9eea6272a7c6528d34d98c158a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e698a726768d7932630e2ec378d340417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1b488667befa9df0272e29e167bbb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c8b676c86d9c88535cb2b44c36a83419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85354e0dfa426a31e3ecabf272e50096420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ad3170142d429775499420dcb0ebb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab97d74c9aeb4e90bb597433f7414301422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97beac75b30393ed402405e6b7ec36f5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b55077d01876035f4e8f2664d9149424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087251c437ee84c8abff44f37280c2b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfecedde225380022caaf37692a6829426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f04c1c30669c7f98b37ea8d19c7b7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99283705b370097d4c5504f2ca39bf14428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8dc5ee95c66dbd1ca95d8ad7a6046a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51eb478f1d09f15f787c40f9579aa58430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b41871bcd5ec7b421e5910f54dff91431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1144baf259025422e25832cdc988b459432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742f5ac34d969997f34976c53fb7909433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a6ed289b49d00a1c69746f24fb6ae434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b34737a4f0eb70d6b200d89b547749c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa404a310205d1502827a81047e3df9e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54093d7b7cc79241173160bb3de8abb6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb124de9af5b5ec6a0a33cd5114121438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef43aee73903ae7e7157bd98b6d7c6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d0e147b8ab213af6335058e579b5b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1007e49a8874cb2ef163e0f1e927ea2e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6fe66d8466ee2e6a05d4a3a2f5164b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dbea88a88f50f99ca31bba3127acee443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436566fb89969c039ac0aee0dcf916c7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda69dea61c9f5cbd81f73aa04cb595445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad584c061aa6ffec8ace477a1a6cc9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00102af604dd47a1805e50fcaf3111ed447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79681bef9845d6fb20f3a13bacc3d098448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e0d958b02de7354f14e40c50a00d1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e89ae0efb2263e9dbc39d352f7f19450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f73459c8f0ccd013c84d4ccbda65e6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238ba2c97f1e315bc208905d1594846452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8341ae9b90f3b1c6c25610360304988b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0756c13bef648d9b1e6bfa39dea69c41454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5f2ae4178665b0f2f2ccbc4a78d99455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b44725678739c6edcd4ea14aee3d01456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71eafdf6752655b3d9a8706a124678457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda4ba0287db1eaa88b12d7662cd9cb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681bb7676a712f19d554e3e89c71a1dc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f73aaed0050531c0b119fd29122fc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef149855a842e9afa80844207f61251461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958f62892b2b810518800c92839328f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656b208a79101818b810a701a415d6a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ccd51496798656148f52d7866312d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241297723485b46bf82b572025dcdec1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ecf81e5805a9a465bba3a57812de03466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3566c2cbb4104aa880841e09152a6ec5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f482ae4f9d55e0ae663be2f9cae94468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695125311ac564d094a1e9ecf202639b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02749e414149625a9d078dfce007373a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b148c5baf1d4152e1c19389b3fb36895471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e7f22644d6a12f00411a04d716e2d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca33ecf3f91378e24b0efbb424394980473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ef4928679c4b82021408e8eb7f2ba474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ebae583f9ed276ff7bc3786e7f91d0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ea418f466093f23669c0986dd0945476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597e97d0654d2aecca8379296051b35477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5759ad7cf7e141996ce8986d9daf578478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6021622e3ebfe7fa9b39d3224afa474479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767f1376c5dc91c257f568cdbd66783480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a76706c98307da6f62bfa90324029481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293283654297381434f107ecfbca68e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90856170effdc238a8887752e165c764483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b772d432c6cdd8e06517105545d7e5a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031fbf8bd64ba1d7733e4eeb04985a7d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3437527f9c123ab0295e51fb15e49ce4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8512cf96a0ac24bdd37642a87ffc3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cbbb98af6bab725a5a43b7d6f64c04488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4091b49e52cf5439a3dad90acaec6a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff570484a608ab813e9e9f78409a17490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551a4a07664b6c22d7898e738a1e85d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec457ec850a5424e50f1ca6d617c2723492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f4e5fe673f582da0f2ff979a4c0b8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71937da3b2d7eb19562c2d3a563a10f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4504fadfc455b62d634ba499a1f86819495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92a92922d72e29eebb64f63b6d9e75496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2ea8bb58ed8eda7dc13d006748731497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133dfd394ef05d4f4e8468ee84db991498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09f6879f7f5027f23f64174bddeec1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c3789786e2e7898e1703b1f378058500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9432e844130759f5462bec03ec66c4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa167b447a8d3eeef9b75de303fd434502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c68a11ba4a80359e4c5ef607344b4d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec6b63de7a4987d37c3f70fb929160504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a872aae50dfe119c9d72cb0982f7d36505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30479c1b794e842fb78a14dacfd7dcf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ad4dc48fdc1816210324aa55b61bb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8efe29c1750b8b7cd975308440ec5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d0b5eabacee856da8776198b93182509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25caf3eb7b355f439a7d6dcc43be0556510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a537a691afe1a036c2bff7a63d3ef93511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65d85d013c62591d85e260f494d80e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2207f8d29871225a1d4806ed548c8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b72fd2966170aa5fb0f12ad3c3958514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc9742dea5f54a652b569384bc7e44515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5226edd5dbb546ca2dcb1d704c1653516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a586c8fcf3d02b30033bfc562f842c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb3733ecd6267e303570fd86075951518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5171815a805444c23f3c01fd9eacb68519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3627511e9ac46fa7b863b59879177520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4125c29bc668da0c24b7cb6705b3d0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e627590f4c8d479250c738f4595b957522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d5a74ba617ad14b6554fed8747525523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c03242d6b05141340be72916b60ba524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c911b49157d5905615fd373fd8be7b71525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbefaca5cb660f2f8d096c264a9d7fe2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f96a6a6a6989956a760b69608589a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2f0fd4172090a030b60c06163bd5f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da216544ce2dd3f2a9d04a9152b2e27b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5227a083fe505d2ec2140da3097b46530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e253f82cace02792fc3421571a01ae7c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ccff9a744aecec14157b743f87736532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e4c32eb1997a0b16f590965d01492533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba9994cdb3915dd928d37af7ddda31534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafdd04388324105e375dd88a3af9551535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b3e4b3bbefd94d1bb946bea84c6b4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd14f02733381ec320fff93840a8e3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c14cf052db8d38a35f78f9bd8a0fc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c629cfc52bbe923fbd50459471396b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95948fd4711c7d1e210a0cbbf188466540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5fedb8494ca95d1cb6631018201270541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4a7523aa4daaaa819a80947a53a27542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3cb526bc96d14b6d5d0cff45bfb94543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9eaca11496d44a1bb6c9ec1b44ec7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd10fb99fe7f975e88e7c81cebdf1c5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee97e20f11c4127eb320c86679bd23546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa23089b144aab38be41755b07fbda3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda116ab3e9f41e5adff5dd860c57a0d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652fd3fceac8b5bbf2eec69a07006230549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4f83f06c4fb98a1e7bc6b7c6755a9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6558c714db180cede130b9dbfe9ec1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0642b8d698979229ef69af009ec49d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf989941503927a460c9d1e8e9c9a2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1717625a1f3531db6975a098f51c72d0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf3768388ecc982a24e5e134731f80555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636273b94ed122cd544e3e7526f3cee4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de4718896b2b3e7c4dcbc18b68dfc75557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa49ee8c802127e63828a720ff9ede558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c0753105e9785c22649f61af6395a1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70724a261452fa8506096303c6d94b1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf1cc8602f218154868f6a23d718a8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cbd933b6842c297d3dfdf5ad6fa5a0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69626111bb46aaed1e7cf7711e22cf00563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5c5b685334841869ef2c21d0c1f6d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e454cd8e7b9e3e51f28504d84801d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb504a1e61331ad237b5c25724a0ac8a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759a1b835bddd48d9d9a67dfd7b319b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c942d261949b7ff52c90f28baf61abb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821e56c38059a973cf599b98c474904569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0bcfef6fdfad74dd2ee5ccf7b0023c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586b3b589a886e60806095beac9ffa7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff7674a57369814e954e9388528a55572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dfb3a6a3091c83ba50f772f65396c6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e1d7e183dd0c454df18117a379902574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c298dd49897ca3a6d7cbafa7cd5e4aa1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf96753214a1585bcd317819bb1445576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e73c49e7fba7187857322fe6474948577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b72cdf13b32380ee9f1157c6c4d5d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed61a923af43fbcf95a10c0315b53d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25991da55af81ce3454d5189963afa66580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d1a37b704d08262b1b8223f610a78581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e26419ac1f865310bfd46a1f3ae6a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa56a2ca1dc075a30456e61b901408583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b7f1e10ba60a51799a8a6f8520a6a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814725e46d33263d61b8215c57f8150a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714fb818e8b7a1d737bdf474dd0a2bd5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c77f14066d641b72302d2753b1935587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f28ec35b8b9b8584b7388708b91b031588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd5afaef0831926cffcd4c4d8aaa28589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02ddb3d4ee0e9c84e7a88869942f2b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a93c2ed2dd0c8a00a5a31a10039206591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c0f52a05a3ceec88fba650d7e1971592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4ab16cc3ddd288bd282c2a52091ca593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18a60f38cc913bafc5620ff51cebae594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db3de4fdaba73722fe7f11d97eaea1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96644b3d2b57d105dd541288529a050596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27617863a535759b8d67c1056ad861597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc962ef4f095095449b8bca1de8bd06598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c106a0339bdaa58e5ae370d8b45ed61599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cbca4694e16f4fdfa6660c291d7196600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72af3878cc39840a3b2d366fd8520ee601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8950798a55e67bdbe8c51d821b21290602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37443f27abf953a56d7cbffd01f4aece603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df286baf81e74288b28b955024f5a61604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45bff902ac22f910d95c846537c0e6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ce50f3c5a648086f35162654ed598606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b76583fc68bf153164f26b93abfd55607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d88d0862c9d60ef4d211d4762edb5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518488a0072865d18d633d66f8a82191609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cfc9c4045b721e823436ca0486e12f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79d10eeb313d4e62006fb7c5d28420611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b8ca444141cca9ac4bf55da6134ab612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc810da13cd6f3ffc8bba0c9fcf5660e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdfaf4fbb3b1550339f73de20272de7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff35a8df3f1a228b7ecf05a7f16237d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665005ae933b8fdf2f768605e05825ac616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee882774dc3ff993fd60fb7adec7106617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebaee1f44fd15c96babd80e581775d6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541b04befc815284ed78620a09f24cf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c25771b65e08ec3272e3573e3af1fa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e8003ca841a8b17fe67cdb97ac764e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd0c2fca5bce66f628d88351a41b44622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3525b7abd096ec338f954540556b7c4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03bfc83e5a8449e7f96e6404b5e11cf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53aa58b598fb177b427768a06640f8a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0eb2f44f061cd476d206593a95c44626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4952a84ee639a29c4cac89a53583d2b0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f445476c9434de7712bfb819acec3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20d6d56dbbbff8a9dd6c4749116dea629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326752531db76e603b469a60c98a98a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b94c92c3fb6c8f153356bc7b6cbf68631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616471018462d0c258988e4da90429c3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcae8f711d32f307ff6ef3363719974633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a29fc17acb416c80558acac414a71634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeecc1c25b9496f94afa649e01727590635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c20bb9fa3080f70eb9a8863a222bd2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f59dfdf5b6a313862bbad0089e720e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d49481583e7dd3b2079f6d1625a667638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9544cb999d0594acaadc04dde608ad639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d89c818f9dac9f52f69215d406d63640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97aba81b8abc86031ae94b1a814a689641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced0789ff56ba462c08b14faf083e92642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f2a66670e483b109926b199103167643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a715c3be9386ece0671d2d4400593644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9603f356cebf02abb52367e0be93ecc1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e69071aecf2a9b7ca72e418d20385c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e9e482370a075f6ef01080cbf7715647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f01509dadf52084153465dcea38856648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212df9397a16f5be72837c0b6b5c8db649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d106acf98817b083fb5fb944e0849650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66274e7594e05efb7f67d54b6164e7a8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e95c99f719ab412bfc9418ec6c30a4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452707cb9c63360368e3b6a3585f88b1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a10fca186ab8e5136926d8a438e216654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a1d65edb3bfa3e10ce30e4612594d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dcee83882b952469cdb2d92b6ff341656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e115775440c0fa6c71e348fa855cda1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059dcdeb040324ede53cdf18d4110a49658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5def91f703725c7a4ea6704ea7ec0f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c72c1b089c54713a3bd91d84434b71660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeebd97ab02d6734508e442f2557283661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ebdd91f082e65bc2ac8ebf5445921662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ff82b0546af90772eee28ca6e053c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bfd5c8dda1018f2b681ba6e0857359664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2eed61dcaa6f2f6e15242698bfa5cb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df568f3884170a2356fd566a5811423666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6834fd7b7ed85f3b511310a91a6be1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30775b5881e061cd15ee194ed754d614668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad7018c5c5cc8492b2f4b9230047ca669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4532533a021f2637a1298066f9b49ab670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ce8713cb4859f52d80a02202cdd23671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195731d207cf4d8325fd4acaa836d409672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb029e5614305848bc7c904c3af8b9d5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8ae142cb974f5ef9b456472e68285674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3803c626598f1cba74ccadb92f5403675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85151f3ead6bbb0a005af2bdd6070fb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7090266bccff2ab60f6df28ae3abf1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566fe6305087a700aeb557ba91980d98678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91302aec11395ff4b4c6c83273984af7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f08cb3a8aaa956647ee637ab63c4d9c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a89babc67abf9f2be8eaec34c0dc3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad8d40a7508403ca7352b9aa1b0652c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202772f216fe0d16a75d61b092f9eee5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b1f87c09c435416d2d869876bf4939684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e6ee03c9f744bfa57b1cb6ef6b6f46685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe4f81f7b46806f1ec9832eadcec43686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed9ce8133683487c1dc4fc92b229d3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66699b0deb0c1711311f8532bac987e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195013b48b2d9b71f10fc18f2592defb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf4cc528d8f004184ad8c80f83eb0b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f652b81fcae44fc78c57f61b7da96691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f096d2aa1510950d9dfa7105a9dcee6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d70ae594a2f6ce45fad498217909db7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd0dc65550db509691cb03768f7897694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ca7c5123b1c7fa6220cd981960cee695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a72d72993017b126a639168244c49696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad048335bc848c56618d68f77d45b58697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5492a71d37e94383b79cc0159ad22b76698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9684f3448aba1d23572e8bd4e1cef89699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09478cf970c122cbe3c90a87e0244c1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292caa639f0451214da559d177f889d7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a44343d8db1a01b5d864c23b5b8ff2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4640b8e8fb55250902f014df591b5d6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7235ecb266bf83cc4ccc68bcdbac9c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8cc06e1fb29d21b747d5cefd0c2024705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf8050ea1ed326ba2abe7b1bc0ac73706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc83bf0ef1b6ea85bd199ff738dadc4e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5353ebf0e09560ad2add90a4b83500708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2188b4b878e73c195f1c7fcc6ef2e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2740ba3f0fb8b751768952266f0cbb0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a18f6dab86648eb62caaa2156a7c5f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c714fb9815a7af69b0f820af4a0b9cd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe566b28c12a36e7d19b0b93da7ea6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c52f363a31393f7c9eba58f5f4d45d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38e7c648f01250a6a39c23f8459f65715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5393f392c3f5bb6ac1749bacea95d1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb2e05d9d779b99102845d2bbad252717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f74cf5fc02f686a44ec544652f9a9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635502af11acace14835ce90d548a23719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab94b7411bb17f8f67a45271eeae92720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d33b629a066415750d690e0e263b7e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0051f8c4dcdc9c831d3a9fa877b83536722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf390a837d28120fcf5f66a06cff199723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee12b887f71c9334b3d8b40e4523f7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616de8ea1a9104851d627369dd7cd2c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32f9c1792a0f6bf8e1d6b0a8edf7f6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e76207b0b7a7d7aad56b20a72bb52727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22507464cc355c558fd1992b30c4ae83728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039942acff15864751aa379fdc5d4b49729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e7c71b6c94684815a8c149c160fa65730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84dcfe81aefd1149c0b897cef072dd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bbd9d5685643055b00104d8ac6a8bb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed14d6c0d6165aa97a01e3a581987d7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b4e8d0738174fa81baf3ba15651f2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba70354ba553d6e907734d343d7190735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce12f32cab0034958802d96e6f42c86736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40577511a692352e67ef81bd4a45d7e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab9e449be02bcdb7258ba9128b32de738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660816db98d530d7fec4e3c42e2d5ec739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb75f1bc59d8c96e0518f002f3bc22b7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a77cd7ec3dd119366b157623327a3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca92d19627027c4196c3c46dd7daaf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b25ecc5c2883f762bf893799b1eaca743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbdb4badd4adf5e84b0d6ad2c4b103c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ae0ec51bd0ef48ee50e1653807513745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8566b2075d4343ef3c1dd681ddc9e039746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9cf6e66cac1e5d49e24cc38dafe2c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55593b1d323c1faf0ba53fcb4bba6a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be10efc27e48d94f35c6d9e2bd5cb11749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb5ef6594d9e873c619531793fc569750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890701aee8430e22d0c98dcb08994b4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7293ab2477ec361eebbe15ed93577752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f8c9478387ef121bd0d9a0c2ba856753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>