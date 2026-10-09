--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360bfb128856539be833ac810fbc2b1b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8b444ae3455a6272ce74bbecaafea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507358cf3a6f904b61fd45a9366c57f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc02c1d79ada04b9b71632bc1f20319a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524f05030f2db881abad14837e226d35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be305814d6c40410e37d9b50d6b4e886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929830b070b815304fb9f8b04a6643b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6226c567f4bf4063491887bd43f68c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1960f54a23047f7f16a99e6648fe5d859.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd40e3653219a0b96381fc22deef55e110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef8f6104022b329667cfd886f3efe511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a45d1bcfacd87822963e5836b193512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a8252bcdb36edcdc2f412ef47ca8b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09107aefa9016fcad75fb33489ea06714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3895feebd2b77d2a9b62cf17f53e3015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b877a4b69a39b10a26cd4b5a4d8bee16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f19551097d5daa488a996a86247cc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e85ff2466bfb9d955c93fc87693cd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef3fad89b9bd39f3edf8d89cb14db319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da5d5424fbf89c99ea6680ab81516f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51affc0f4442ed921732b1702afc4a1521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d62db7be5561187d5d7dc55e758aa922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3b462f3391b22e7a30883911f7ec923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc682eb0d56149d22a38f46decc26124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df659b23af25b91812195cd883c29525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2fa408f5c9db2a866aeaed8386420b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d9264ee62bae2f8016c98717ae12e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37dfd8c15c867d35093c7e21c2e10b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0437e90d309e16b75b135e71d58c8029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c99b7bff0d1fd15acafc4de1a07f4730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b9c52913dc30f81c059ea1b53be7531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0612720ea3855a0ab13bb3dc2b573d032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e84e11474e2e6efb62af83cdceff1833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688dca007db73a2908daa91fafcf827c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc57e3f5b7f99a28472e44e69c154b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fce2e18512c60ffe3f37b606ff7d3336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75378ff7fb9961c928d1b7c4f5bce06e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff3def0cc1e6f4b66313dbc2469a2038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4920e2b7e95a2a911597176a007325d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f95f9ca8962a0c8ae7bbc3f4b9302a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e440b60ef79168ea001f3c4d9618c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508dc8fb7c93979719861e01bd1875242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1da70f2a9bb473eabf6eba6e80a11e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb21cee845003f02c25e53345d415ae44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a53e9ca4143cd34eca0e3a3910fc245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d56ce2f4f967ae91534734ed4e543946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41ec72ff98bbb7861622fb60d3523e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93081b9ca1c5aaa4f3843032ed0a2f8748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150f05b172faa895a5b9689632ddd0f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f286553042bd11ec7e2478e0c464d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7fe1b13c566dd5018ccf0939c9142a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a376bb7c10626da373bf9e7aed21a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19db000de2a00f0e3d69c313cf426e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088e7f576c73e1906b4d7870ff6373454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51b95cbbf65d02c99c0afe066bd49f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa90516274eb8620088b888124b320756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b904fb3fbc644d6d0150f79f5145257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3f508273b7820c940e9ee8b66254f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f343ff7a7d52b1a892999a7c34dd5c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce8299224642bc3f1d521b34ef2292260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d252c4b9c2e3810efc6886a06e0cc8c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8473a90a287dc0aff66273e2b37d90362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73501447668415cb0566388136618e1c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ba97dd4366c94e37b4247eaa39a7064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60bf6bf44b79e0ef46a6df226ce12e865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e6f43051808d2af7fa70309c4ad2966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b5782f48b370aaf3949620970d1fb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f937d227b5f5c67c9faf61ab4deb9f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240f3add5414864efec381b3566a29269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc08e5769cea5dd653fed572626e0a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd698296d81471501e136719279cd5cd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7b7eb8611d2c9e2981c06c11b054c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e80e62afb4ac5f32e4f8fde83aa3d273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9917277a508c23dd205580dcabdbffc074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98940dc77ab1d1ad4fb3b0c4105c829975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b56d48a44eb014329c7ae9b2d4b4aa576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda98a4b43a624ae90104e712641d9377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72082d6ebf0bc1eabaaefde29675f5278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae63dae0aac180539e68beb6a1f3e6e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe39a9c34330b9a6edc6746eba77a980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdbfa528506a88b155887bedb8138d781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35673fd4664e07f84daf0f6b823c1fc282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360339598937519c4857cde5204b5de83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd87a5436c613767126fee48a75c0e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5db45867f4b14f8ca6d5026ced36b285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027cae05f8614c07465e3ef34a9e9e5986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c0c426337ab5684bc44b600a9fc4087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916e0334328f196121ac780c85d58ac88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7815e03145ebc0556d65c5b31c21f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f882933dca6e6e4cbebaaccf93487d0190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5dc125fb0f77052f58aac2a792a3e291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c48350489a5284674ec25392e540c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a29749739f4d00963e8c89479af6d193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5ed124bfb4421873cb93357dac4c294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec25ef14ad188ba44cd45d01b98aecce95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b7df274e812d7d1c41841c801d781296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c58818c346cb5aceaa76ed8aa537597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419513553c2929bdbd94841b1638a0098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c77cd8e3140c437cf8b333fc5328b2d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265675392b9e3c76a232a32757e4ae0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b008ef5d201aaaef7ea99246a02ea101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be4e6d06b26b68e0f45cc9e6404e80102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b2db2cf136b9b9acfe569136adcdd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4476094330de4047657fc4bbbdccd4bc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a3363d617658244327ff60ec48db7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5963d10d0dc2ef67e34c4b962494602106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a7c544f9f7a9e1c6e5f698a542f51107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fbc6b183469bbfc8f17b39f6bc5f2b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d2f524475d2422e65e2e39cd0de56109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb857620e9d0db5221e322f0ffb4f2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da299638575b0f0ce28620b67d6a95111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af632b4d4560e54dccbc4e6e0b141c8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3792155cdbe82bb2876fd84d9a8e4c6e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59860f954cc55a6c5d07d5f3d74e2a8e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad326e97bc2388d2bef22c3a6bb461f0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d240b3b8f70575933bca0d598b67b05116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c671dda50be462dd6bc19fdb9fe7138117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e63cdd2fdfe0a9e3013e33b416e1d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f7fea265f5b55bc0946fc956b5b3e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a154d3f4a538a866fd6471dba52b72120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45be4a30cc1f74c065574a429e74b6f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9e975eec48890228c9e13c9c109eb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2d7c047dfc33d04f4f09e5449cf50123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a52dae660f0c31fff4ec18189101a9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d53fddf1a9427c6ab80e6a22501a10125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c70a22444f982bb3a64866b5db6d9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4cbf4195893358828ebbfc6e1f232127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506a275d52a57b7122a0ce8dc9e352b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf048335c5bcc3a9397c3412a0f42d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623563a5137dbf8473bb79b82d11596a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32306d0dfa91ae63e007ca4a9f3c089f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d3aa3186bfb7ea97df3336df8c864132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bffce3e4b233541221f53402e05593f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875d773d402f3cbf3f2ee287ce44ebe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13613ff7c95e12c81aaa12323fbfa84a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842641742a1e7a28ef364adef45a7add136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a829399ea5d900ea81ef768ceee7e36137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e4fa15d42c9d1f9efe617b344a04d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bcda83958073a8cdb22a01b4f35448139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c99950fb9c98ef17570dcb96109da140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23fd28bf1feb919221e6d21dcf9e4b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d76da4060831960febe8cf6b0020c21142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12120d69f870d428cd3ae74721609942143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7912c5e78fa08a7e836f304d72367f6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19fdc680fc0f18efe52b53dcc48bf2a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae11fe93693636f6873c8dbcefe82f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb99ea30c4331b99410e1714eb9153147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be64348d231a6c6bf0ccf9b9c49baad148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9dc6f5fd8bd657cf3995f9477b253149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eece7bdaa635755cbeb4cfb06a8892150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d418891d43eca33c030fc41f62d055f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c488f13fc001288cc158267f831806e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57aea633fd5967f67185330e29ccc3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce5e0530c43890007135f8b1b74797e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a96d3c9e02d16f65dafe6b5f57dff9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef44b1da55fdafbe99a0086ecea3cbc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a69780da9da90c293de513443f3e6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf1d3f5b09638fe33e4f133e661f10158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f122474d4312c40035a4dafa9064c7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ac96ace9357d49b3cbdf0f4a53da4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f4301d200c1dee319cb392be40ddb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb5d21d29c94f08a951e67e5d1f72b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d46f0c54cdc8c17f1a970a8e231ff84163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a1e3b52d2be0fe5b3029826f4b475164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a547667255555effdc9413c4d325b8b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e42f636c6a67fe5b7e023b028b3cc8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723918892d8ed1c04a51f73e52a5c883167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa77ed9724af624ad83e81f25f88ca1c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5304657a9e406d6d2daefa1d05e56fc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ccf25d89c519490de7d92849300249170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359eabb65c638f8b0d4f393591708f6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b541980c5ffbb7dfc4429dd855d30172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800fca6e5117fd842001998214c27a7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b795ec878313ab3d35985a9759177174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1bf3c060e5607a1b6513a3285607f4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1444e158b4692a81991427d81c2dc713176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0320eb14c9aa19efce8e8dbf1a4d3118177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6914a9263096f444b43fcfed8f39c7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a592f7535fc7573bcebca0f36d63e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e9c7e0bdb9b970356b2b66600edcd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1086d7af2af4273e31447e93082f05181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cfa5f5c0d118bcb93108fc7a4c4270182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c9d7f8f009f9542c6990f116555e4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00689d083984a31b564cb035d8858a22184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb8d585151eaf5154c513c6889bd310185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325a8b00b6c6cbf1f1cf7da9822b0af186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e17450929e525eddc1283a4094b023187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8411fd8daef48adda198af0e22dda188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b9f760a6ed70d03766f1ddf09d6c7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e36580f8c158ce245c4c2413397cb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a082daece8b7cce0ad7a717c3612b651191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e807b1c9177d744418734051cc444e8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842a81290e3dbb0eb8f1318143fbd80193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da81367c06b9b8d56690d347879bb60e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836a71071d0eb10f436b2127fa63156195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d50443ac8418d78bb3c7c68255722b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe801fcef8ee3325558151da0333b35197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079d4f58e1418dede82728ca56138e9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75658ad3408417b088fc8a8f43a48cd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce72022cea8d4f8f18bebeccdfa563e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97274586ebebd4413e02b1b6abc16ed7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9934a270f75c194cfaf01f738671ac4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e8e13fea6c5e3ef2fc65967d79608203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6bf142a38d12fa297de8eee390fa7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2fcf8378fe70bf7ce248dee074bb7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0874b05c63ca165544f431cef67402c1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917f5644b9ef1be41a1ea8a15d5fa32207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e288b6e1b4560f7d6cb14c015b1c8171208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f9173f20f2a8dcb83926e6964eeed209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb580cc43ea1b98968d1d8ea16b279210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea22112f1a1e5370c2136cbd05ee34211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55447849336b3e98c9f190dd160f2744212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d0066e8be3706903d3fe084f9647fa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1251d1d62cb2d31d46203a6f56df16c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5825c321678ee7bbf9c08c6754d0ad215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f40491d734ef3b5c58bf898c4a15cc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6d565162fa057229e1c0bfa84b516217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d60c259c20333848d9e87af1195d51218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02099817f2815b3f4f2e2a1749c55d6d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb26b2ca137e0ea3c26c7b1fd58c179220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c036554ca5ff465d3c2159675ae7327b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a3df9c3716064f51b35113d360e2f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b6614852003961d9fb5c9d8834542223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8e12c8055cc95400c3c69a7d193d2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105fd07e905ad44cb808a45c33b504c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c06c5a75a28f9afafdb4da2f1153b5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd173a5f7a8b0a4e67572cbb24d70b4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cfe269e162ea32c2e1fe8b8b5d2cfa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4debd93dd9561f36226f52c639fcd6a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004fcf74b1059ec736974f120319977c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e6e35dd88583af62f8233090975d0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d7359695ba6d5cf2b5af10bb64aab232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb6ce8f40556f99ef73348c96405268233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40023afc3a2832c3085aae7c4b0e75f1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6223e897e75af554baac04592feff235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f0d2c32ce74e6389f8e88199b3b4a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61b24b61282e68d036a7774e358f7c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e88bbe6cfc9c515400ce589acb4ff238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b0a86766e610bf9ffc27972a130ec239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c344526a177670956f7f5163ea346766240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24ff90570976ad60c6dc89481813cf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbabe17d5ba752f0b9a49a3702f046a8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a38509e4c741b97440fae28845c9e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe1ac9f11817e77f7a61a7ef3d997c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6480a022fad43a589269248240f513245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b06d552d776953d4946271e4b583b8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bcdc1d3142814e1e1dbe4493a0bc94247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb258758fb2a1d0713aedb6ece44d2c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ddc8f44794e9240ad3d4c2cdba9ad249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf90dfca2f97ae20a485326c33772b0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa7650d910784adbbed5e9f55edef1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa64464ab1a16d6ed69e9c3ba2a078252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea786549a03413d8d732ab82a09c1237253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd90389072fec1ec49687f136527363254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5333d89069945950bae31176012de5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e55769357c032bd6654223b4e456f9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3986803a9dfcb0f489be78c41532f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152aa3ac78260ded064c4395d00cc69258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b41834570c312ad88341b0b6721c5f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73283e4eb9e32be97ec134e5c078d2d0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142eb7930739434910bf2ef185515f98261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53295dc7d635a81e72fafcdf03d3e0c1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7fedd765cdbf07683c8657eafb198263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07520ea28045416db8a20aa878d63d49264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05204c5a05a2b500e3f4703e06f7f2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20475c905ef6ad5b4629913306679fad266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8414eab8a526c753da143e422ea7ece267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ca14e24b88d3d30b737e82de480fb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e02b40b656da492deacfe7d4754a8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28806ccbe004f3cc54db4dea73aa553e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80aded2e6373e5f92adbf4cdcf0f551271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d3f92bf36dfe9d9806afe0ff993ea272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8ddc7989dba516959c5eb7790f189273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df267c0992dc3fdbedc7dd932a75c52274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8bd0749e02e1151570b6d75ba68a8f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01614f36b7fc708fd9c961f35cd30b7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008334846629799fab0527507dcc1915277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9895bb221a847cdc8a2a6b293fe9dc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946a9a07b0ed1fe70e35e0eb0b1be8e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c276f7e15d89b822290862e5a82a73280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9150542cff497ebb69d07d42004c7d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae33e310b7ac28d320530283cbd42c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad11df623d48916968e3afaab08fb2e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2038840472a7aa45bd01070e607744284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe88a53453c2db62cc00873a813e6c4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ee631c405630023d44c0113097eba286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc553a728b6942a55326dd50b1dc0aa9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174eeb2736dc1a4213b191f7178bd984288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725782cf57496daa7e9b8740d7412e5f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04532b85b2b6778ec8943a26adcb2c73290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188895d37f57627bf7072f5cdfe418c3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00fd0943bdb81576b6e9c7eb24e35c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae0f9fd2c21a1e778b96b0dfd12f78293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752e3407babf2b3a26ff7e9d9378fa3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b9f8c7338f42349248eddbbce0302295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a354ba87a7975949ec7b786627968dae296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3022ff9b5dc75af4a96cf338be7a7e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0bde833ea8571ee111069287807a7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41b6a0eb2a10b8c250df95bc1b8f4c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf827327aa665133189de6eaf6a155300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455736504aee2d91145390b56c9347d9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc75c30b6d62f6498e760a08b8b973302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ad228813f3776fa6d4578a5e71301303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2517a5b1d4b642604aa95d67ac43d7b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41351ca468ac42163ac821f65203a093305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3ccd614526f76b0225e27f58b0f61306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c732da99f2153127ce48c0cc690b25d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5daa08bab45c305b512885a027d438308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e737925729090e8a654b9d234e7569309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabed45fa4f6fdebf2477825c1418450310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd0adb4283b9f24ea15cc0001a8ec3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91424499cd6e5e4485f566d0e627ad9c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c69a681a9fc1631951d7354c2cf037313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6022fe44966d7f69b8a5f21433ff48f9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c53f823fa6d8694cd7f52e2f4d13c6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a2d76c4f998d4d30640196c52ae00316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9f48baf0ed861c3cc130765558e50317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d06ca1e0027d38f8e56a4bc14a7708318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ff3ba9a7ddf01d4a9bb70368e8248319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9441c66b03854c0db373538e28b2bf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38cb5be3b77fe460105c05a99dd5a7f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340a6cd386d9ae8863a79d57669cacb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a75775d0a4c625ffec6c0e8b2bb9b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b9f1ee8e56dd82304ec92abe0fc78a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87808bc2ebd2106a5c504f5097cb05c7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f46393411672a4fbcf6e77902e042326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb48d8f3fee2b0fe74ec0c42ef2550327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70bcd0e8655bcd48a71e6cbc425ebe2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72896819706a4cf515b6a5dd5f2ffd0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6dbf98dd350e2a4c0b84a5c313afc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ed625042dc8fad1e302872d2fca50331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2815e7847a78bf99255e1e23498d87c6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9e2e64f241bc85bcaa6eb1a37cd02333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af68715d5f89de042829600fc368c41334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1753f39c91747d4fb594c9bd70c80db5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7d196a6ecbcf69e481ba620e0cf73336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f40ae7b0eecad638f72d388271acb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed51c7cdc3ad4fbbcb4f0ba5869399338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2899328ae9a87607aa1afe0b0f2f0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b55990b71d84ba8aa3769072dbc00340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29907b459d60542074c2441740a11b88341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae1968204eb7b3509fbb5e66b2b4e8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f7ecb9db75e64c49da81836bf6abfc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f822452f7e5ba0e198baa2d1787914e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54363606b78090e09c839f905ff967345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ec43bb0e6590d5ad8a625a7ab8690346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d631a1be204e611d26ffa0f54245c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e1cd16b740192c617a0c28a4dfabf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abaeef64a453ba42db4de8bf9cb8ddc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416a4022f82c78f3b4a72d21f84e632350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb4cf83a666846ac7d2fa5ca4c462bd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea87a4046791dee3009d17a781249b5d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469a295777bd82e0a412352d0f7bf18353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91dd723d2c6719f3af61121dae9d250354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc73db6a3aeb51e520d9642588f887355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5591041af9f4353be9906f97bbef081356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31973076b2dc0307aba6273738c34c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848746a563a819fba0e9c53735e9a2e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5d611159f709f11e6c68455f59768359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357cbc3208297719d237acd17dc4440360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f43cd9f8efb585a0142f1ec35b6aa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca26080ac391db30d2518416d7ec7c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f613159fe3d98baec19c7241e76301363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666b120d73bd7e933f927c746122660364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aedf0ae1740fab87106f0969b410b9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c0614928d0a156b6bf239a6c90dc3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a246bb21bd541a34ed9ea57afef5b7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6091f3ec8b49116daf8e8174ebe32368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b332bad176a8cf1c78442513dad4afb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaca4adb479519084e78b2b37ee5276370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a64040fb4802450fc72bb392350198371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c96bd59c52327275421786bfc0996372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6e8611c2d68a238efadef352b973a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ae732541bb5c09a8b9e904e20c9ff374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e9e8e2206fe2271f4aff1f7402140375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9e314e880cf3c414edeb8ba27d7bd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed564972752752f873c0ff739bd28d1d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91245357392440b9111a8c009f0f9da378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8ec1e21ccb903689e3484c4feebab379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf053883b339f617a245ec235ab7b6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c3b7722ff43dc89c4320606050fd57381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b813bc2a48b3b3e677c7f9a10505661382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83dd876bdf7933ece2cfeeea83b55b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a20511491bdd0dabcad35221a80496384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aecc99c0b6d3dad13b34d9c9450c205385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5b2e0214d09fa55f92807e94d9063386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bded5c1489013d9fe6d10a054794f5c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8297d152574b13d1d43cc479ba5644e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632106f9207388f88f0eedf09765e8f7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ffdc4bd36845992c994361cadab6e4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb37f95b82f3be41dd8f1fbd449e26391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d8ee24e2b8de854bac78472788c15392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9f6ed74c97cb012ef91872d2ba390393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b10bc31ce1eceab0055ac57528b6de394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d468c5b1d45d8e057063604555299314395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17bc72510559446a15669f14a0cd1ca396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfae212b124b22aded9e0a7d3ba5291397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a72f1aa930eb4e9bbde5da0e498f0b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd5a3bc219f792ed4d999caa88b965399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daef0ac655f916c51e5957633ad53e4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64051581f2e5cbb9e604a022180dedcb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886134b06506169c761373bae34533e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a3529a3c17fd4ee41134c25f856e0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d61492497bb01c3fb4086e6026f987404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7628c701ab36f4537aa912bc27481f25405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6e43d761007ae72afdfec59121c38406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76203d1bdadf14633e2f692addf2d268407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106763f33c91aed3d3c2a0aa0ccdf19408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d83b81a6604bfc808b6a63f01751f0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4c3a6b1c5b931b97a8a3e5b0fcfb4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbf0fc37cf5a7f0ff5412f45dcdb40411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fac49fd187db94e99ccb0602274612412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42864df31214b4d95e446c70776deb5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243b9a250d110f90c6fe84e25a347b5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75961e899c1eab244c8c3d42be6f1ec415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd38b2d622fc0f8d760a8e554929afb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f44f483927f7e57e6d2cbaccb94193417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3325abe3495a92c7f8b6d82b8c172b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53098127fdcda7c698ce1e39bcd571b7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d8847bea21a9a17bd08c95827b46bd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6943f4656a5c7b70aa47f316c0b08421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48dde4777dea84325bb56457045ab9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21dcd563eee5f2ea2905dcb92ed0dd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6dec65846d3df2c1d4165c7c24b9f6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad73edcf2a8b4622499895389f87fbc2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8898b190cde514d706e63a0731712426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8c5e788afb5f05f18f6fd1f785dd0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcfadaac27b9c94cfbfcd487a2763e8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f99d450645657b5c0e0a076d260bd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf26b9d8b825d90b7518035c4e850a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132770dacd7960546deb57b5d8971584431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df3f9431b90319754a97944f27e6d66432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e525d8d205879e6124ea2aebb2198b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983af0cab81b393fa3a94d9521eed91434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52299d0e1d37a90f8a6a9a55e496df435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420fdd7628fc1808b1a312c1efc0d42d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118cf8f599565f625ca1f18d94105fa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8278a9cf80c1d56eb74a6cebe5d615438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c6e90dceac57069c6bd999123076e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdedfd161b74706f8f442f0bedc4080b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44486e295f540fff84b265732223ed441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5449af7d71f78a1e11652099be40d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b95c4645e04ad1dec73adae060555443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca2f08a61b5ce89432ab56d7ab9ceb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12f6c54f36b505730546f1cfbffa5f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181713d96e99f00fd99e0060c9d647b0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219de7e48e19269f0302a758a2796852447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90290270165dbaee0d478d0fcc3f7584448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904eb50438dbbaab3dce4795275b88d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae145fe957d6f2be4b7b8fcfd5d77c5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbbad6cf8e9b29d19c3a1aedb601368451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d34ba9753847247630efb915eb1bb5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1ce2f07da9e7569da2d91ef7abac1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028959707fff26734276cff532ad8024454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c34fc71ef48c35204e201b38d3f12a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39836ab93278196b8dc7042c9052bbc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da95ca238ad12738a3b9d79f44e051457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4654512840278cd349fc9d4bdfed2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a184d14b7ab306a521256f5d174700459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d1401e43803623c60f1125ef61c4a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab5e0fdd902a01ad9214ce09e19e0b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b904379e97aed56440a9ecb19233cd0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e036c6265abc443eb61bc36113ff6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f97ca5449e51396f96aeb4f7030b2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66e89a9085797619fa196867fccc0f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5b58ac4fcc64bcdf684ec0910cf1a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd864a11720acdf4568689663d5b500467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9533cc8a81d2782308a3e6b770f58218468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0afad7d0eb4658ca037a9331e108ca469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66695296d560fd3e8315cff56d85db2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6673c4db6282f6269443f5390844210471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c70fc81a2a0b3025f5cf8d81c7e50a7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218d7443dd8f0b8f8070fd6fb366f46473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e322df2838eb6f1cfecdd2df9f6c7ba474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afeb7cb8300ce99cff1802d5bb33e09475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de24f117383bc974391c2d57d4e297e3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6eb2232ab1b77bd08149e20410701477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f606350afc750c0ae768f2122bd1151478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee6a13748eb1bdf62e643304d65311c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a1f79c29da9ad5f7c652dc18874f3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36598bd4540553b85c2e6a7279858d4e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493b3d5a31a53615dadbd6cad738a3c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d817272fb6df076effa22f56c2ace9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cbec8357e1d4d8b8c09b411426a74d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24acd7723eec5fe18bf05aaa0555ffa3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c4741040a236acaf3ceccd6aa6b73486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a838a2e710207c61007f7c5114e09487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186a64dfa26770f57bf90b13e44c24a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fff9a03ec259ea7a364ba2319a3d31489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893a78d966060b7c6ca5e027e847433490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab545ae4d2158fd1c86af3fb2355ffec491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206be584d1c0bc862730e197177c8c68492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d1d9540fcb2b02fa4412316cb5303b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89385e5125c6e59f6f2ccc51c149ac6a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c75656d0677a74f7dc090a89d2e34a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be76aa095605c0112951c40bf96d960496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb9df15fdfd31ebb4d1906994ad3cb0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b23554ff6b0665aaf4378aa44abdbd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e73ac2f8388b217fb422f6516fc57c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234f5ddc4e932b0908cec31e30c513f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6f1d45eecae44fe6b7a160c23bfbf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d792a0ea9b813ffff816a309350d6b70502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8fd3954cf1be562b61b01b04eb1f12503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b60582f3ab973c05b957890d564cb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6335566962b289c523a3c07ed0043505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc98515d26c09c4d41cdede5deb4b9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f2e0f8d295375a9f6554786d9c87f8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a75b48b2885a57068b43d419320cb6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf374bd9ca3d2979aa69f2255e2f4979509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d22b1742753153ea6013cddf69ead09510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b75196817ab60d1f87e324dd42eb0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b303bb4d25201a2d6225c96a186c945512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b6c120a6c18a7eaf57ee23d516c9b7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ce739e2b1cfb168b5de60f2433dd2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde1360379b0293e16883228af824584515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e3e712dffee63b8caf2af16986f3c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a66558075d284db8e1fa151bd7c7fa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb873ab91b83a0abc22d33fae4d1aae518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b286e6d6cb019024c3357de58867bb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b21515fdb3232e04163eca7fa3bba48520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ecaa476501b73ad3cb3bc5fd90a27521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022db9233a95aa2f661134f9166bfcb2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7ffdb1970564ce1b571e105a9723d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee39fbd1aaf80ccf3951d93a50c0847524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e5305a08fc7752533e3ed069e433a0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1efa23cc0e43e14cb755276f5285685526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69177894b1ccf75cb9e9ce78ef5b2f74527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de12b1cd76999ef82b446a182f277e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3175c066f67cb6f0b7253519858b20c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba4ff011a4f51fb4724e38a03e3c068530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d359063c0b10a2ef28c5c0eaf06ff531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac493ab817d4d251606b01ee4c97f7f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491480b5e07d6e56367ced200511565533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a03d78e902c6f95bf3bd8d0f8a0782534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52077c43ec60d7cb6039b25d129bea9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d621f2979cdc3307fc7f230aceef2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e13e470166b1f6d9474be279bf0fd9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e71b2fded82949ca88bf996bfe5df538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732862862ac34bd490e7ee750b1cae0f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b1e91b9cd31752f8c4a3a20626be4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a46dd8820a9b5dd5fa8be205db40f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de00a8da42747b66935b20b31f0b7f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e38ea80f8f4f7b9ca2d17bf3eef87d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df41708b1f163a28684d249ab033f497544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19acc052fa1328254a0551edd62ed68c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c820116b186c434327c4abaac8ae187546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac929e728b29127ba6cc484f851b852547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98904653811c1a55b3a8fd911cfd5ede548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181cae32643fa75d31476685e31511c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16973fe3424dc3833dae56c2b34501550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb857342bab139b86f39813e8b95e1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f63f1620313b8bb33f1ad11907e2f5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1424a39747a6b7c70d06150709fb236553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b324bc0029b91a5096137e9ecaa9679554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf115b296fc14d8d70b972423e01ff555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb68f0ed18292100819e2533645ea72556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f6b6dd69da6dfa2e3b74ff481487f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625f4652d765871a67cd036a450ee53558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9cb01f08fdf1a666793154c447914559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa57ed3bf439d4a3f96d846fb76fac560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4571514ebef10287b5301fa18c6b6305561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de262a8317872252a21435df8ecc71e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687a63eb52cfa989a6a82fbdd1a3296563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e072508b5e3b32fb27bb74e61bb43564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16465ea077ca4ed30ae5898ba2b760e3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593ccce980e01724622417d2512f4a8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e89ff520a1c9825e928469f6f51d8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf48eb6996352d023ac26bd13c7c2ec568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4672f6659756fe0a7a4c259c6e0a04569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8be5bb91758cf9ea096fba324dcaa1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca38ac273390aeddba02fc84983577571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c494039afebddc2326f481e696466572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5fc3374ab74b3753179ab49135bc69573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b6b972feade42affdd7c1cedcecb1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4c1e3bd33d5fd02e2c9952460fac2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3c58282c914101817700554de40df576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a401d8ad8625d471857f5e57598909577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85106ebdd7448e40da3e24bf8aa34740578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746f891f1d8d757dc90e2ebf3ad7ee27579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db69832fe7e644dc098a6429b6916c60580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb80597f414e507b67016765bcf3d5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898cfebfe8e2856f22b02de5893dee2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e6745b1297b09ff3d573296c46268583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9503ff6efd76c7f031a89b86ddbe8ba5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b63e1c5540243bec57e0ad5241c72585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde881104e15487ff883bba6b95f1b8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28716a15ba0ec97b44994be3e1ef79b1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e81542f3d25869bdc8285b1069937588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87dbd5001990a15efe28ea7a64beed589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b56c1f74ec91df673e971f34534ed590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a42c050ff0169537cd6fb148a5e9d3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644a7fcfcb7dc8e4d73d76ac6357733592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257f8a428ed58ad760b85465b5473dc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa0a71f3dc2b4467ae1092ac171c8b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a776cb84f66ee369702795a397e0e557595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb09668f9895d7e86e503b8793c835596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5860ef59400b8e1304defea29aeec38597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5972d20baa9a4cd104d31b23593e645598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435cd82d8d0970e26c43613c5e1092ef599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74001ac7ca63aa4e6f9030f1d6d8d2eb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c66f9c49329338d6f8a8e1abef378bf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ad14bee166e655d3b2400ec6b4808602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51360e17f95735febc323150969b8886603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ff731597fe0c0f8b076a710f25392604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f54351b1c301135522b897420fc23f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d9e18b2a63698c76254b6fc07d43ef606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5080abf42b020dd1791b612ac8efdac607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21534feac857701bfd37403a1a980bf8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5aba9fef3c2311cf48148dc1cbc52609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f768e660ebb03fe35bdb2a9ee6069610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97294f85dafd775fcc2655b7584757b0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b3978ef1869f36f45a1f7c1ddd34b0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45512534bf61f684eb791ae146e46d1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891eebfe566fb2de765d463e01b80446614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9cc2f5c0add98278d3c2fe76a81e3e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5572ebc93e15e0f125064f847cd386616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b3b644463b69cc98e39839d4f5333617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c2a822979fd303ea14276fdae8299f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6dee99bdef74811fc2e09454b5f09619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb70eda5d6472d9855b8a2c36997c96620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3421166fb2d5acd8eb683bf732d35b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e136bc0c433b993f793d21a66bb048622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25584fe8f6a261033b41b0233b7d87fb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c2ec0dccbcb8212aafc680a513e77624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e66ec92b32d87a4e93a71eac13eee625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08532fe6eeaf3fefa3fc9fcb03ca7710626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef4248a86552911d03909b2fa745a5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa14ca2c7b6923f9b18250ce7e179300628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee36f801d443936d86d712e86abc14629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7253c45567fb5993874de26d90ccb1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8180bd62f8c999e73c6404a68789d55631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b795768b80a71a3a50c320e74edb3f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9203a1a451f5887f2df64f782d1e1a7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c432554943a89d95842fa65bf920ce634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5aad1a4da599e2ae1278e9aee1db26635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04b9463a29de129f6e6963522ec85c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66131d3a27c4fed4fd00fa9d69fff865637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae570cef1f6c5a4bca6d0d113bfa1b2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d650a1061784a805ec4f72a83ef00c9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c55bd442762661dae939cc2d234e3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680767d4317198f7556690b71b822f8f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5228f1a9edec10d0913a75cd1288293642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5d4e6adb69af8c220bd68b6e6b9a5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588cfc6f7c3f6c775b95bc6f89509429644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7907ce457360ebb6231bafa4cfeec6e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3b468ce9205e40975914700b72d66646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1412251798ed8fda8e60ccd041bf3e6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b14ebcad6b97ecd1fbf76eaea44f6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6aee82ff3a6c967d9ce1d2389b8c8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f3ab419967f10239ce5e1f70980489650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e9ad0af793359c07a314f31391b92b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd861b886860a7d3fd4b6dd2d4ac627e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8ba51f550a95eeb6370fd23038c51653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef22a3bf6e8dec99d321a3921a2d7fc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b5b3b2eb37c33774d69b2d243e2a88655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e843cda85be2b7f26e1ef39afa874f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c3961cf7cec2c4e2eb6b98a592322657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5d2e4f7405876a719167186e5e6f0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3198b5a66535b398af0d594b86adac3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b834a438e3dbed21d0742681355513660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368847f8504d43d45cf8c000be471b1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261cf51174b7d583d6c15c3876f72308662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36c7d0a661fce13ee31c0787e2562c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae5fca72b97c3c3b7b788024753872664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f93f4567899b2864f888e86b67bbb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e635b813f6f6e537b2cfb788d30ccad666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c79542b7eefcafe3c2e9695d43fbe667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303409e85dc3b50839eba7597052364668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be8c65352482828cababa5c644a21c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe42b8e6c2379f6def9432253502ba670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de7ad8fcce866e0a58649ae2f9531d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8a21d19a39b91bf506fbe8161974b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899db6bd91be063efecc23ef1e76c344673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92cedb0297ec1de45c0fae5615816cc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caeaca430413b59b3ad1b834dbfaa08675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50925b130fd8c35759413fd8cccde468676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c4e0fa41a3f169277547eb9793a27677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2390b711cc6b1143414e8ed5dddc9f3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6750a6fbca2ff098052c967d3966f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e1724641bdc197078efb4f5cbc6b8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43e64d5dffc887492eac07ea47be8e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd024a37d295b4a1baf3efcd5f8979682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e432878c4afb25de04c8dc99a78c0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6503407617d850ddfe2a966c4f5da4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33840d30a18d287f80d2641b72a99170685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a741fe01fb64b7c2316e84d66893d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d94a836828b15222f173c838f6d82687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57dfedffe8a72aaeff5d7d45b4ed1ee688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e9a2508402aac78f9f7a94373e780689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b5cb81b66541440ae2273e77f54c99690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db904347553a59f998c88c70ca10620691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2524a8d4f6f7c0997a6b4900bb7149d1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa9aefa59ca48264047de9e2305ac3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c44306f0d792ff6e0da5cf1e337e36694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a470e14d9481b54fda1b3f1b2ee53c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff2e431e0592aedf0f38c1dbd3ea64696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c8757e45940296fc4336fe7f1e2f6c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d1f884c5120e9c37c327b7a0558f4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75303faf5793f5fa15c8aa8451d16972699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d14e0927cb5aaf07a648e176914596700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684225f07b890346563a72be654182d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760515c3ccc23315ce259b3ed6d6be4f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf065d26ae19501f1c58ae5001c2c10703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3523bde79ec8438c9c747c1492643b0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09fa88898f601a0e9a1fa53bcc743db705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6f4edf21b6e2ab241243455e8e87f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b52b7f6cd705ba408143d5ff93583707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba8ad5ccb1c31aeca29f80fa1b9e3fd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a9c165b372be0a4f193a619ae58eb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a6e7c9d3d3d8b75b4d1a452620ca3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f53f027885b39289f8b1fb5c2bf50711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a37e3f873e91074d8d7b6a4c6ff70b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca6dedc4e8143aed2644f01d9a0ccd2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e4b740bd28380381cea8b45bf7960714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a02faea011d393d57f446fb729411e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029ecc012a0613e6b80e455090ffaf0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf2010f289579bf651e513fa6700f2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c8e877a6149c7f8c6d0b4205c2610b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c77899048f0fe51069d102f8573de719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd684e4816aa2538a9f9f06238f2f0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9c3e805d564dab03a5c28dc41c18d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd14dd39dade8630547db2aa9b96c1e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377edeee09f96d335db7806a5f7bbf2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e5cecf1a5e34b72bc881206a910545724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a940e2e5537c76fc39493adc8beec88725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203391e5cc179644ca58ed3a2f1d353726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d382d69971e0eccf131c8baee8c50b7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00acbd465b6938f90369f289393aa574728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb622b1e878083ccc050fadc692c17729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd928fe5be7e06f3c084078753356b0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab363cba5438ced6d5e4be9f218c1b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67fb8e44d722f6681377028344ff86e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5a04b2001ec975e0484f8b22064b4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b60f20ba9b315b0842ab80fe10da7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a9c33e4605ecd8c9eef95b4e30c577735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a303e86a8144c9babdf3a6d8411169736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2236a57cdf934fe3ba81cd3ecda86737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e351bf7ace1460fae6223b52d605149738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51ff5019fc541183e77bbc23fa8880739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57522eb2bd5c5147e9f327deab420c8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d9434e92130943121a83e817e8d15741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35413ddf8cb53d38da69462c132e29742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e4ac7d42290de66ebddaf0cf0035b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e169bbf33593ae8dee7c897b1a2d765744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c2e03e7b7a5e302c576c987ad5446745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8089205b74d1f319a1228820578c498746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f8006bca46bfbc7d085baf70cd77e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7af6e4d86f4411efb27ce89f7a9db748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c516f2934bbc0f0c6c1705738a9263749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b41f3078158528575a033691cc728750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b2b67c5b0c2eb2dcec67ec40b77b1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af141fa09d258b47341e722f61f2cf8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e8b9cd4b5910a6a40f41dd24437082753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d5712f5944ed511f6f92adbf515de754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e874adef9fa17004517d077ce780751755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d0039e1e6b6c7db85872e19d5cb6a0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77918cc6834781641246f0ea9127b017757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb104567f452685a751f2d0ba0f10391758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec9ea080b4bb41b7cbd09e28fd4e43d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87feb4a00e8d87853673d978532c4ae1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bde4af6c6a6b04903f9d0f0f1e01bb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34c7507bb99443a028507733f3d4913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c8019986fd81c0147614047074cda4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2ff4c4322abf6047bc5fe314e5c935.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee382084fb38661447d5f9f3d66f8ae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b03c7eaa3ebac9a9ba00a2d8dd19f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e032da38c4ee999f1409e73d2b53a78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15954d4d1478fc216d8a338c3da1099.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d8f79efca2a252c91ae625eb7870410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a943dbcd2cf7991ec55010196bcf811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcdc514390624e4d6c873bf66e5a45312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04027e5ac1ec56c49f7fbbc547e568f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af391b41f1f24bba44d4af0666b58f414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae0133c7b3011030940a497fbc8ffc815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46869e7c904385665f8f30608a19332716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e840d97af7467365dd4aece9382dd2f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba3516edd068d61ebb20c22d3cf4d218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6befdf20394a7bbeeb416d3708acc019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c25ec3274d786294589f66e7fc0132e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21836c205e88633227f2596533a3eadc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706fa49de1fc482de56cda3441a295722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c50723c41cd099cb94d415198041a823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e698ed93a558e29f32e8d6418e97624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a3c817dd76401681c18ad7d152b4c125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e168f3ee6709777b512d8add13338cc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a2ef3f5fe7c12955bfeb8b865621227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ba8a7090748eabcc37fd721afb08928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc22541c7f3f6b567792b5a2d5cc91529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f5608fe95998946a782952d1e027bb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3398b0ff32fb98d167a88b0b0336a22731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd343de85b4fba70695bdc67105ae832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6571b9fd0a252b685c34dc67c2b5b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219350e7d8839db6032ca590e53f0db34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac33bd9f62304d8df28b9b7643c4b735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f66db68002faca4b7ba3087cf02fa336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4a93154fa439062414a349d76db7437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928cb2c34797272f99bb23169d04d51238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c847a02b605079f7b7b8c06d905d539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a77f001355afaa170d825c2cbf534740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5aab9db98040a71986e04e64ef62341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b00627280c990a29d382eebfcb6301e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77540826334e0b357cda2278c0e76d043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a8493d4fb6a5d292cde24e0ee6b1444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe39c44ee3ee57e4760c03d4e40e2145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1132787d93ef382935e8488c5374db46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f51e79a238bec1eab2d63777be746447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b55b67078ff7e76269798b59c6d5c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f872080483c89405e950b17c559aa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a5f3e60c22fbb13f9ba7b169e2add850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f1fb0870f762246dcaaf6640edddf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a67e7851271759af370c3fdb2095d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24197a5bae8b2e536d3c278b332006c553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bef15dac7d5e084be3bbf91d5ba68554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a73f2a2748f1478e9c9bf5f36186b455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481052f428d96cdd15f860c326120e2656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9650fe92c857e02c40bbf088364d6857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e24ff630b6713fc5f496d6b3b0b9258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf513653a4ab5f477a1127b5446f242559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cdd2e024fb90f59137330f7c02967a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec30a47c251e853c36d8b8bb2feb1a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db7e3003b8c542a9d2ec308a770de662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f6983ce8228a9a8e9a7c60485640e663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505adbb185fbd58173a44af50d447f264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70469fb43cba78d2bee5f5cdf8f5b4f065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11164d7300b1ef15ebe3a5b4d9d6b0ae66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450094a3d3d5af30ab6cce9b8ebf2fe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3d886277b49d0970c856c8bd07d9d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04cba805821a5098631fc0ce1a94a6669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ade272e22479dbe27e3d882d7292070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92826cf4791b85b76b91b9122f34fde071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58439c8e464cf59145dd75ba15d424972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12be6025a99a938cbae99ebc6c1b39373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe44291c2d2fc4ddec791485626657d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae8c8becdcfdbb7e83818165ce5e0e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba2c6a9bd66b9b85b62913585be2c376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9ce6ef8302d9f59ac5d9cb34da40977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec57b10679804f2354d940f4bf1a7878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1fac69588576542eef460bd82fdeb079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d13fab629982a0cc10d79b9dbd522d680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f20e6c938c539879f98461c506b159381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae22bad304c334c5ae7811e1d37ff982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a251596d3648abdef445ed723759083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb90ea982c7e4707e8a1abe1ab0ab3f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a1e07aeaa6647ff0b1b37877df34c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3046f578a38f29993e1dc48d6b33286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743664a5564e93639d001993652d6ce487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe5a495a31db49f1a0eb8189c34ee488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c45191eff1bbf97ede67ba79eb67189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4276cfc89786516bd952d897f463fbf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d640e9b46fb072a015dbac1aa0d403691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7fc7087c22f47ca976106f50b577e792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2162a4347ee5c5f515518b8f1c56d393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968d6479f8174b9a2cb57b5c8f1042294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf26d011190f81719ce879b0b250d795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c011bd9d93c5ace4d143326f4a9b9c1a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a377090d64d77971b0d4a261c1cf8fa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6abdb8d11b1386c20a733a8e2e12f498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb13420d914270e561a2d35f6b584dd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27250c2b4cd02e29d520928355098061100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1511c588a3fb13a6507e76ce8ca773101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e5aee4b67262d047cfa223b44070c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d31d5c911263e18adeedccefbd896103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f419366a7050f080a543bf026942e633104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba32dde8f0494104fa0ca3e3f7403ed105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e28bf3cb3d8f531342561e7d3657557106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886058d7671a6ba9e440ac512c378e61107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8bcfcf4d2a01c6db55a9f5279da81108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f10150792186d8e8de3394d4f00dbc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1713a9e919a0315745fc93bb430f8d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aabf0f6111bd5bf2ff5e2a77886b32111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b536823b4a56fb6219cc34aec392aa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b19844651271dd32adc28bde70b0004113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7632141c943a8964db46bb701ade17114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34632fa3a0976df59c1670b35f012c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff282fc28cff4ac6f4bbe5fe7a035c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4fbdddfb126e3e83896ce2df0d6e4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e2fe7bf2a9c23e1736cdcc6314e70118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c963e823eb161c7731e9d0651ae124b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75af6a83f878c75225e5f57a68111da120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c7b9df8b2f0eeefa8657a5a23591bc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f8522e44422b8e1aaa179b5cb6649122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269d5a196c6cfd4526d1879737da1bd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d9e81c27bf5113b43f81623aae82b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d3da7459dedfd985fe9136fe3f027125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45300e760bfc597a81268a324f879f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39437b4c06c96c9e3226b10e8ac3bf3c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350074bd8c564c317e9620c1491667f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa84faf0fdc830e9155a98c156b518f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885934cd8ce205f2c2214e7065e3a41a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8905f9d400d4607b580d8c751785de76131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916b295e39da64177225401d27ce070132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8655cf235fd1bf92dc8b92147c957133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891666d4a650db5a45e74d2f3db72ff5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8048d16030f11d58944c07759076b6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c743ae9609b0ca26ea5643504220d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07735a3e76526ba9b8a1cb0f86e4baa6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e6c300a39c77421f998ded4425297138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb225c55a558d565c769cc55003270139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278219f944a92dcd704569d9ec11f0ed140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e331401a2cf94722100aee260194a9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8ec15bce5593f9eca10a862b56874142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51b228e3d91344d83b003188022825143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec09f8e9265c27a95ce25fcaecc06960144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a98c40b809087f077543ce926c445145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077554d5abeaf1da0124a26be5ce06d1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f01e1eacab46aa8b7a3328eb2d6c75147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bed1a870f732bdfb3e83be8e42feb1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b989a47dc83afd622f7b59beb7d9a65149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28efbd2d667565847e2e69aaf6444762150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f5a66a3797e9a65228becb598af06151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b16eb4e202a9124d0c17f99eb3320ef152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09638717036934532ed32f8a2cf14b74153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e30be766792ac407fc4cdb1c1622b26154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b940814edb784f9038f479ddc89e8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade65d0493c3c019e13c27ef085735b0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150ac065c3f416cf0588f9589ddbede157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e637d6b8ce4f3f8b100f92903ddd2f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09391c37b0bbb4cbc517668b018653af159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c309098a74e889a15cdda31fa109b76160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86caac7360c874314912dcc3bacf0022161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254977282e68b3183fd56ef0a3a7bf98162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc04a4b35360b90bfb3646eab9423f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac435aabee279032e148ea5587940d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807f01215d0ae8edbde5ffbdba1fdcc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c36a3ec23ec936566d4aa2782d5df1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a18d4a737212ac569c8be6401f4f0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1319b9a638f91aa815c20bda27fd2c8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc3e0ed5634c928e59ce5a1497b0708169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a858b938ea22b133c6f8a43bb66dae170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f72c4720bda492df6c21e0953ec813171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3877493c25c5c5116aef408049e32b55172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a90c7f6b91c6bdf75424fe2685185173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592bda82443fba25df2b4b9062bbb760174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb2ee90845f2dcb12e593cd4247b38175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b51ca832cd7f322154deede76160fe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b4c58dc383a353220233c0c846aef177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575cdca743567c7e33774f92158728a2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6c5f53c5825509e8c9841cd72d9a4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c16fda2c2084c0e1231ecabc1b640c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b475f8b90e50a41328e027f79227956181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef48b0ba6c6e2b2270bb3bf338f214182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca95813a04e1a7caa8309b27680de73183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ad088d980ec2fe30a092a53d6daa6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9256ff3e64388c7d37fb12176e97b9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53722a4b042a7e32dbc9c7a213c337b0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65ebcad272391d85eaf3e7cf4c5c6f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c74aa98076f5cce90b68200f5e224188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349090d237d63fe45accc1c91fef7e3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d85dd80d2764f11da8387ba5b7cf07190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181de3704d37675544aebe54effc933191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5f60f76bc8ff418b5637af8cc5c1d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e45affb888f925da81748dfc5f5812193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ece6e2a7d329913ef06e82a1431743194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a0fd7fd88e467dc1adf46c7c57f32d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2164d738bda42b85083d33e7c3b3c58a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e515ec85a0ca7a4c366d54b572b7d966197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f49a6c7519f82b30ff6b07500b7a27198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58f9b53101546aca379a5635303c85199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d4a4cc5c2eca389aab4da33c2a761c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa6cf304c766a2145ce4fba1e82d08201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045451aa09632f609596e2ceef581bda202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705dea16cec160d09dfa8aaab04af0a8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc51b197671afc2c398501193c8a47204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde6db8240eba6d299566f7d1517bae205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baabb8b9137dd8766f5d3c3ab23efd0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bfc0ad26f6d9d1fcb0f48fce9671a2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b809ee163388d2b36f3a5c3523d7ed208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccfe6c33aa12c61ffbe98dfb51599a5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9b43a878a3a820eaeee9cb286dacc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edfd3b55640e285d5c59b23a44d0cf0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28f605eedf0b0330db0d7de9ea59a7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769789262c15d97d72f3829b8d37e273213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2be26d62e4cfd7c34eb292c79319a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815fdb399917d7025e4d0734596a568d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7dfb3d972266aa66a9756d7b6b4e40216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2beb823230eff63ac27b3394f8a84be217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5dbe05acf4cb74b9221c5ae44be2ba218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736bce0258b6a28382706b3eefcd30c2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5a4ee169f1f0912e978ef88dff4d1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27177740ae892e65ac2842e8d20f8636221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2441f4ab23b38dcd94273ff2070f85a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041c22430f8ee7ba582c16ae1e36f1c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a3d46e8f702d41cb315b9e137bff3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc432641d324d1768226b6e5c6f783e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff977739d7570f4e7d9971e7aa0ad110226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21687c2698608b4d3c27fdba3169fb55227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02188bec3759e680126054aaed7f3c9a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2b2b6870abb773b0e22ec4b5b4070229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1483596a766d0a7855075e30bdf0730230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd09901206e110b17f98c765c5b2f8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4297effaa6cf2c50404e9be175124e7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82aa5deac9940bd29d850bba1f4aaf6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5375e4b68adc33412dc7e81a7a04d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656696b0d987ca6a6c98bbeba6a3c1c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c20552b8e005ac955821fd06b9fc6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2632dc7a3b18c5eda1b63a686dddd1d6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cabddf24a2ad6b668a03eca449c0a2f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e54615170365d0a10f784b0fa8a130239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2cda5cbed17a8f90dc8c866fc0afb1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4359997f728de9bfa7fb1beca8031241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0324441b826f70fceaf2a74f2b1b67d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127252fb6c8d9cf0894ce19047e7e1b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f50c6ab31d58defe9e94bb5c23194a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cbd42cc1e10baa072405db9bcf0fad245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56757901d77e344837f997735b21cb17246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c66937b345d1e41841b055e20d96a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a819d682da2746fe0b23d1aa1058e67b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a59cb8f3905eac978c861e85f19e0bd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470970e3d782c4c661490e5701148845250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c36a8f50ae826b8d8dec6e575f63bc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b234142de42fae9f70cf758ae1faa5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a9e9c9e4cfdd23370c0d1c7305c79253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbee26ecb4ef699d2f55bb4e50bb7cd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04509afac88be09d87a9a2612a080069255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcadc3e849a806e590a90c4e92a1e32d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933cc780650acd402cb6999d356e0ddf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefcf17ff16dc2fc65944f770c9533a7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31b1cef52a7d44e631dd6cff07fe0d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adacd917542f6968a6a46b79ce688f02260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db3b32b7a477f3d2983f65a1b5a188261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc7c31806973f3f4cb1a2cda41a28d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ec4cc93ab90b4a826d741630c35c8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205164a847b7426afa5a70d42e9058c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab14452cdb6d6119b974f2b260dac1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892eaa1640bbcc3deac2dc782dd56160266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac87d5fe40e447a5c8e9e82581d432c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b083ecf8e45edcd33f822e35d5e9138268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0d79357fd267c979eb5e21d0501d0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b764ed817095660f80b5d2730d46c7e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b425dbc547454a6325afda7373c892a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91fea063100ba08ada600f227f321c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc75d1699343859005de1741783fbd4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b2f4c8f643fb538587de60848adb0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e80521d1f0abf54ef077874599ccfe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c0e9c48508901071ac2dfd867d9de276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98489387ec4d3c331bb67471953e7cf6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575220efe14c62a63d0a8d1bd8552610278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651de8a74a009ab14fe04bf61b6383c4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a5784f820ffdb7390351bcff76abf2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402950fd44c7cbf94bce5eb0f4ba5669281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61bc8d9de690b0bb1204ce1fbe4544282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494b0c333933bead12ebf58f7937b8d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceafcf64959613c7bdce2ab132494ca284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe7a95c479e439338bbe314a41e55b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07fb275562b55c4b6d1fa7d6e87f143286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ebff98ac357c3766c94519bf127d3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a483a0ae6c69f85bc49ebc167403906288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34759065b75148e200160e5f5a4f2031289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92bb81bebb23970e718642a7c9e2c6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd8db0d70c3824d230d36b6074b2d7f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f751dd8f0192fc3e39fc9917f8992292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31885ba398dc1adefc24780e1febbd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f1669beb34f4ed680faff389a5df0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0194f77729a67847cf05a54734fbdc2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d52c153beea7c981e0ba7b46c5b706296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54895d1eb1c8c0d17fe443e0f3ee1861297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e973b2588b154cfe98817fa5084dc9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fba02e86613ac646ff3db06adb7bae299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076505f4b949fa7d4ad86df5b55ef449300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c0fbcbd0cca0b2b4c79c82d7161d3a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bcfdb19c9265d531ca94cca2c7e196302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee61ef33dd7b98cbfdad0451b0e671303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d635b3953e7b1b99bf0f6afba65194c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a8476731779d1c0ef040e34245bf4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e7c063e0032e6c584f8b06ede1e04c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72ec151932f94ccc825a894b14865f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da496674efb94d74de3e521a99ef0016308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1756c0d60a8c547fafe3ffbffa3c4a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a87bf0646eaf45be41df071a73736bb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9bb7fbdb55b9e9b3fb4cfc1c55b3ad311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a921124c2684daf3955b3b5f5cccf721312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156655948d73f41a00e961a05b7f9360313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193186d0d99e8ec64db91165f0458cb4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4298985aed21d0042ba7f3e8caaad9b5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b3e538b87b949649d47860324e2b1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d814fdbf766d1369fdf469eeb7c5bf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d5fe44894c03fdd438d16acb3fb10b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee7109e7b2780b261f66dae3617d13319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a49fa571e0b97b92707f7bdf365bdb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936b223f49e2444c85e3cfc4777aa6e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3f5e4ccc0c920e335edb941da81fd9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439c79b4761dc42113aa5d3598bbca7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d877f5c51272015c05b588d9350fd75324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26f2ea9cb55c04511932cb7c5329f3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f84b65e926a9c2305bf66bd576af7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5387dc3d7ced774a773428db807ce17327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9557ed7bb0c2c6403e023873ea81d65328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b894752a7f92034fb95a9cb03092b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2052177ec6b4372befb70d2f9e9b77330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde6e9e0e904329e35fc9967da80a75331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33dbffb1a73212a9814994cb10843d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc934988193156d22fee424a55e95b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b14ec24dbab0e98cfc8fcf95afedc90334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f739dbdd1b83aa2bc80d9c50ffc31335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a368f456c2a4aec27478d845a0efb1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2145cfde372871a818507347dd52546b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3b1fae37def3a8c06ab5b15f80679338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cebdf636179299a45ddd813ecb8d4b1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e1e411a977e58e1a7af7e79ab4ddfb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c772fb61e97f8de137565a8900460b8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d1bdb900ac68a2db2e79d194b0fc1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e63bb921ff2e75d2e79e5a5f15375343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fabbfaea2403ed5f28a246fa0616ba344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b845e5454bb5d6ddba191f9f96e09345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f0eebf4d1d933204f00a880e07fc2b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0180975e1a1a707ea24a5af1fc299a3a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd19e756b01864aaaabc51bf39099d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a913429f853e8ce0654a1bdc09986ab1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97099e638c8d72ada4fc0ac916b4642d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d241d718b47fd510bded6c08970bf5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87686e89b4c93435dd59e50061d8612352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d7dbc32a80233074a338887dd07de353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d604e184b652585575166f19609c09354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9c4bd9408d105c398ed98b83d639f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105732e4b7f152875607eee138aef23356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0e6e1b2936b37e9189c468b863cdc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05637aca8197c8ee05e755f0594332358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd711390286e86e5872358b44666ce43359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c5adcf0a1112ab46c271276ca01c1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546daf0d8da40fbca828b62f2dcb0aed361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f6b9ad294eca61168a16c7a83aad1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfafc7f80a918ae0ae964d11284e8e35363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2954899b821ebd14419197ba94a60cd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fbec049d2bf5028598e81978485d09365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2535a9e5f7344ad3a88fcaa26f90bc5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e461d0ab1d29da5e0ecd890f5e50c59367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a2ed5abb74d7bae9cae52f06982984368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d255c3ac5b14422cde5bc966715b70c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3aeadde5ef178aace53770b1491db370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c485ec08e62b2a12e02db5268af8d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1268813c5090f9b5ea37bf9a81ee3cf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0734937f95c8f46e58367a2173c0c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f196bccdc6de814621841b0c6c0f708b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7b1a2c4f2b7b1c5c9cd7ccb27d672375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da301951db24db640a5334b01de7894376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6039020d43562b98a7acadf61639a4c0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8bb2d19c1e7362535148396cf31e8b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90ec620acb5b4bebe2c0d1e4e6d153379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076f1697d43f5e091a898a1ff8eb6b8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a71dd3a4a5b43a3359a9a7c0cbf4d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab84905493cc15f4ab6c14d822495c58382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef2058afec376e4fa8f23a719526fca383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f959b8739352e2732603d7daa332c8b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9bde608c3b73fcb17db00f12872d5c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f54725735bca5e1744b921fdf6e5c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e532f5123829795e669d1ac44f9f8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9f9a1f133a6163523730edaeee5cd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1e5bd9b46fcc3fe0e337fc7dfb20b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9e379a460249d78b3ccd7b544c7d6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c7265e0592c0007e6b69032072b0e2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172563a5a283340fef6fc5ae2766f613392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7ac810068eee6b6246f1387bf23d6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e7a33c22d442f29765fb873fae0a1d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780237aeff0518ffdd27234f31eb8850395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148336e15e2293a61af00b448483150396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d95b515ee457ffcc9812a468559cb2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0e8724b5d3081bf70f11e013e282d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f62360605bd0f69b07e5d7e0c418d4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b7e4a2efa7654b3a44bcb0b2032a2a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337975e64ca3d3df9f8881ffe2213739401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f8e742f71c87b885f021445fc4cfe0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ce203f2b97658eec41b6d7645a7a8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c4e9e1003139d4312c730c46df1a2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b5f5206033832d1b9717c950e1596405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073527e38a5d001389a9da9a0fa8027406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50363281e26a20224d9d4a194dcdfe407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846cd3d75f34d4f62bbaa49dd6fdb45a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbecd6aa05574cc64a554b78ce52884409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9416c0ae1ed04686ba54a97399f235410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c3f0cefd7bd6ab5e7416a9d24f380411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d0c416dfcb9460ad7cb890a71f637412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25a27ef924c7c2d420ef201ff08f8d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94e86edcdd25cf861244889e7df438414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa8ccbd03b6b68607ad65755de6605415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e75ecd7020d6e0ed44b76b3c24aa2f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568e0e8363c2020e676931da2db1509417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b40cbed9f60ad4e30aa0d6e0841f4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972363a26865824498b24f0129aa9e3a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641bfb404713e1389381f48ba120dd8c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8acd8cf40fa874907f4c1aae9a60d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb46ed11b4909d170d089e9b60a444422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d4ace92aeedad76f7a090f4fe32c3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27780fca1dbabab5734d849abcaf3c61424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e164a503e922fdc687a32bad490b1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b3ae705fdfb32cf58ce4ff9c9902b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd1b1c186f7e41644460dbf8e9e13d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb3d9f4bcea88a236a6022e78edf61428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f4e17436ba305a2d66e506b57870f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b111ea2a41d72952debe56076d1c3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983f8893e357c0b16d820c259e67f93431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff08a91b1866d51525f0da64ab95b32432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cea2f6ace89533bbb5322872db9a22433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13458c75d54bb7390e0dbfd96180f033434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c739b1298f3d573d25a75882d4aab4ca435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c90571cea6df245655cca7308e715436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15da80fb85208b9d54368fc8584a1d8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ce53940f4abcaa8d052ac36467f52438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3f3cd325f9334e212bef49c75d97c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c7f80275e18e777d8ab7d1ec57c90440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c5c9de2ad201bfaa8c8ffb44afaf7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee079b7652f3eff7fd98913714d7b59442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db49fdff8aedb4930e4f0449869d1e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0e06eec14aeed20a116937515f178444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0a5b3445033595102eeac000b140f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f00bcb9971e2e4bda8a7be40a57b9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5132a57471d6f64b6a4b2be5841549e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde4e16b2ab06eba23c4435fce7785db448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71489ef231e7794e7fea6051e835236c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71272c4ca55a67c598f2649e916d25fc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511882c6933c958d68fc3f5b02d6c55451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d6d33001afed649a4321240c6cd25452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7c58ad948dded5db325f4213ca58b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dfa758d5ee9d27dcd42a1b21d1144f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4c19be8c57e994735ad01c636b575455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144121530a75f2252a9a6824377307b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2562b968cc191b3deb25aff0234446c8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d7aa10d6da254edbb863301fbf063458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a81ec13fcfb85a66827362d5e114d1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a3bec3d6b9eca1631408e911c9dbb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa1699d48b629032367df5dc6a6cf73461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76afdd36d1aa9c96ce63a6e8564900ca462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0121b4e79ffdb041b3f1a9cb27d2091f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67ee7860704b84d3496b71a89efd51464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a75cc78aa1da30c0f238f031d2d18465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee403cccb98548c94cd592903709ed5f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640f71505d70b8a1747837af67e2b13467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c76437f74e7b359a768ba5435e720468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b0e711cd27f7e56e93923d55905043469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f27d2ea97a48857113f2ec0d7f996db470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a843e1fb7fd2158ce3e3a7d37d7f30471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e206c2c7ecf83ffeb0580082c37a0d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992c4a86f455f1e3f3184e666ad45f7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237833efbc43d8652e7c3b6b8dcb0e74474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec9246b39fcd6de8dbe394d27ea481475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd116bf8aebe7d0bc59b7aaf2e9c0ea7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c9dff56ef2d11355ea08cb3421b23477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91713bcb91d216b9c71ddffa6bfeeca478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5011abce56ccb1bbfa0c1ff835e985479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d85ee5f75ae7d57b800629306e7a3a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72e6a0df1b3db6c004aa3d6fec87cf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20c8843368d15557a45e6afccae9a3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf1f57fd50e6200a32b88810e4bc7c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550cd6d9880d3d68abcc9f51144f0407484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e10c6e274586ca9d571b8ad7ea800485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db827c151491b017326e1e90c250be46486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec3dfe6eb4fa52b51eb7c051b17f3d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3515ed79fee977fbd5224e555a2441488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c0a28f28ae2893114d99b3a47c9c68489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a202ff35fd14bce767a0ab0055ab612f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5e96897fcbee7c05d1f9bdc605e20491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb61c7edb426c2fbb57b5406dfadfb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d2d303a7282845c0e42704bdd3a55493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4fe88ae16356df38e97669674f1d6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b67325fee9adf4cf7639340dcb8b6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1286db49a314de14a4afe298ae140785496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b55cadf369c109fffa8fb2481debd0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b4a8c8b3b47552775836de0700b36498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aace15d4fb8f9f1e5515cdd26aa92d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d88fa374e42090bd79d77869e710eb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00bc695901dd1c016543d5641908413501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061444f621f38698f6714227548e38e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6db62cee709145ec7eb707c740805e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32830e7f91fa4ae2d49f4c4db3cce1a4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767582cf81ceec4d122a3e1ae1cdd4a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fee8623427d8885050e139c3900189506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d8d87919d82dc66f76425b9f42f32507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9574a9c871c4eecab58bec2db2769508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bcb2be1a9e5fb7dfd3853b40eaabd5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc60b589ab5d5814fd2c148ec4ba64f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b68da36eb1406328c4173770de519511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd83b52468cfca4a0420dc5597a1efa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77363f2b7e21aee0ee3965df9c39d802513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7550b1fc35fb5538b4b9d3d4791e4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc66d6c6602bf5cb6a4fc6fb70e95d6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f74b6ebed3dd97c8a6d727a4bf7711516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6870424f46fbcf26f89ddffc76573f1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f8ce4e375d524223eb6d0c744e8e4f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef632bcb4d66ccff067834205940c5c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd4b681f9d410b6bb81b8ee438da4b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691cf77ad373fe9a4352cade18eb959521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96418a2b6f6dfe3577885ce93810cd4a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a0f50eca2a4b692a7b2b056bc145d3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871870724b2255eaa49cc281b29206b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122af18516dc28ddabe94a560610201525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab105f05133ca4d614a02415078314526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563af483bd545c5fd4ad3f66e4a4115a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dce60a81933c1dca66d01827828054528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230ab9bc92709ce7b0aaba83f0bc04d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71056123cb7fd9d5e1f967e8e8248f1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58098f65e04a5ba944d03af7c3066760531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e411471c5af3d812e5dcb122a7d93532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f8a40e7c2abd245f3f68567000ad7b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e214b0a8b4101be43c21b41b2966ba534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ccdc80897d849ff93ecee891223914535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e3c8ff2a939f47dfb32cdcc6540a5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37803744b058099f52849e02edf33492537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb0ea34226b978f9fdcaf56d302cda538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b76acecee241f820ecd383fb86abb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475e8ad0c45f91b868e69520caf7f18540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0ecf7be2ed95fedce3bfa1fb1a3f0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b94c31e399978073b57f1513725372542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6931c26d62d21a143d87f6f839e61f0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9300c6e8416e15457b9f074d5053232544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ed5426391de6a0ac2e85d4f21f843545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfec9ac59d446eed6323a73ecdfa934546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522ce810ac5f6a43b00761247e4f3ad547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71febcfe517c034737fb2681bf6efb89548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8947858680f39e24d1dde7a7ba637549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5696394e77b1293ea9c5ea9c6a5c3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add374122f056cdd244c5d9924be302551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3fac462484b922c6cd169d9384ad8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a398ef2b419a4b5dc27912c0571bf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc28e83d71698c3c4c59b44e6f824d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4b0b2eac4e1b1f6c16a07fe9587f6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed38273937ba9757e564638a4c376b8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085d0478d661a06564bf186e2d1b3fc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78078c8eaee56d0f6afb72fca8152dd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299655db9d7c44ad54304e64b1a0fa04559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d7e9c6c8575744ab1d6860cf7ff40560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c329df4e389a94e5d0be85ad4c21e71561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325dbe19d1027669aa7ccb057093d4f6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48309bb798f0a52a1da29b03a045ea5c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7a6b93c8a40d7f33b719ba9382d62564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604e42f4c5cb60543b688eec599dc66565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d684b266c3dc009038e89186ab44ce566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e303d5e9df69c8819d242bc74dc8c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d021e21ce70a049862e01233fb8c2e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37afabf0b7f6a12254d87c0124a26cb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32638f3f440a33f54ec9628a8f6591570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03debf06cb0e16de702ed248de86233571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7396e7e536c4752eb7efeb9b35ce018572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ec69cdb1948bc84e63c523801dfcf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a06090bf27123f4c267d34fedfaa312574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c0d009da65d59e5f48ac98988ff81575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2d0a82e4cc31dbaecce222d5b739b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e87727662c60e79b6af6831df8936577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03dc2025987c9009d2d916660604036578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f26eb7b9ccdc8110ecbab6b7a575c0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bfb11d16477ef21dc89a04c8b19e0a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d97729b7870844edcc77d597bd296581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800e8d9c9c52e960d6e06e3ea88b006582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb90f84dec70c635ea899c13595ca8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1578908ff00fc9bbd164c1ab76c60584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a7d9e9b70b1f11673ec221f22acce585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a36da590157efe9f6461ef9e7bbf62f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42d1be8c41dd53021e6b9f5e119295587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f58bef55b8d7fd887b3b117d025f2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5033570aaae5396db86caa548a54b0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb58a06a3d53b5a7f4cbb75360385ec8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7127daaf8d7c9f9391e051cb42359e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13315e347041d7197f942ead68ddbcb3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b2aede9a7ada6ead94c9715254df2d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c91920fd3486081fb4a2d2c7691346d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597d902b2a8487cad14350be7c2a43d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe0418b06cc70b3e77fde9780a873ad596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f687ad7eb81483528c3b530494dc4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca019cce16176f499a66a686844296598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f9deb6fd479c718d2b33ad1a43442599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a246566a23132748c17ebb8e8fb416600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551003b7102d324e6d1f87561b9b5a71601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746f2b40d617c6e0111bcfcf08218da602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf4aa48001beb9c313eb61c28a2ff8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc0b8efd425d61527ac9f818f47203604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65b63499a150d771c1c5078e4ab204605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20e007441e3e02464579d89f1b7b3e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c70baa817b4a8671c2b0f02676013e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7973c43a76eebaf6b176bfcd5cc3d9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc31219b0c3287d681589847b0f8f7b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f194a43ce2d786f1e18199781e229610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce93bb2d9193f30220ae007576317b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a65b569505ff1a9ff0ebee86d398e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd7c7b8a54d0a56c4f4a1a5cd6cf16613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b894961b169eaabfd3edbf6cb0bd273614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a5ab6e8492d3afc659a98b41bd6d7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd474f81c9ee829467d7fea05e3e93ee616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786323fd6ffdd2c2d33ecb1f64aef837617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7606425324e9626d24d3daf6f1014618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa1ec984be1c3b7227ac20de05cae3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bae85a0d21cd55ca5f9c3c51e95c4d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed395246ed82fb18cf0c40c05b2e01d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4cb41e8fe3ed9e675ee6495a5f28b4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96672764e074c31aa42ae89a1c7586a5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea5eeef9bac53e47cf968abb6acc15624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe655ddfb8dae73db790eb61d3f3a29f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c63701a9baf1aa9c743fd7d65acff626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af8511e1be32b312279e7bace70f50627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce6eb0034aa141f10f43a495068143628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b7c08c3304db392fecc294710242f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7461a0438d3a6681e0d6e27f7b76f3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa55a55c6d2f8228d0b2943d70cc092631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a647084c10815e7209b36c5d31d3f7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636293a75cf0b4ffacf7942a97276cb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e879063dba9eb7c4c0baf73453dc931634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e0de2a6647fe3645835becccf63d8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84629592265fe5a76acf6f6baf6d6caf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e79904bb875e95ae6e164f93bc957b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7eee87adcaf6f3c9e4fc9c7b7e5e4b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6beadf882cff8637152423cd937f8b7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d035544aefcc65cf608f6bd5639722640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0d4fad26296ef1f2a49811308e1a3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f076ed72be85773d5e955df141c91a94642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ed47c23e61bb316c44d2eb3e2ffdd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa37a565113946d1a288f564cfbfab39644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0609ecf7782d08ecae39728d89be49a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d871fba87c705d21b4105d2d72a4b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef865a4ee1adc48476dd623a167b3ea7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d632bf3f6f28053fc21ee466a3959cd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0eaddb2de59f282b2deb85f040eb6f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b9e90a2074cbdd535771fbbc8f0846650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024c565791195191ae4f18239ffd230651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529474b0faab045137f94a8df8c50c2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c394c12e49edbc7c13d580d8ac285653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a245908fc35acc246a41d8f7d94fb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368de0bd2793498ccf72c29cd8360d8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf483a0473ba08e18b00ed7b5334e62d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6eb6dcd6ffbd2d68e2a11ab5f38a20657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabebf7f33ceba3d8535b833b04fd558658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af595a15b1e3c6550d1ae9b59dd0ee659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe375cfd938a398292357180d7b7866660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff46c8d3a4907087d372a39228f132661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431a1cea034e5564e743e53c538b8d4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b76de6bead29137e3046f1fb750569663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb5f4f67e870ff661fe1724a3233948664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36096e33889621ee9ae286284eeed34665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057dc1d2420b111c02fbd7d69906845666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570c6ba29cb6b398ef308e2994195e8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3405fd5f6201278d18e5c130ec29d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85abe3600516630319b28201bc2ec8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ee2ea9cfba59669cb2ee59a0130f6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88db2336a958499bb1483e68c11f159671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80eab6e2bc86b983237268f2da0306e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2de5f71a029197f3b52ad7570645d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a181b200939bd756ff6d4f295770c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41d9570d0e3c446c79fd71d22bdf73675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52194098784e7d1632e820b97ffa51676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0956b1e74558fa5c1030fac430efb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd446cb72e2a1c8b14af52366aad69cd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25b50110f5ef5d9c22468dc1c06584679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff79b65aedfb09cdf07553f182009c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2608e85b7c58d1e26f298cda1838c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb0b3bd3459d946ce8fa8c82021de90682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e4dddb797b03251ed51a9f2b9a988683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1bdc6474e5b4a6a9bbbceb7ed6766684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c6d010dc8ea6037412049dcc45c8be685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899cf6fef81b5b08edb2560a5f53d284686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b775d10236908f2b7f8117164311b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64fed27e0aa774f0588e2e88ea3154688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77309adc66010ff23fad14f15b21f7cd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ae3ba940ce43b40a27cbe50334574690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b7fabafc6e6e56f9f8d1bf49eafbbf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd5a510482192965b529cf563e2c4d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76a9c7698621442dc8ee591a4b3d34693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118c2fde7dc249796bbe1e5f4d4c850694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a89af6defc51ffe8065093279f35f4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8655c54d137dc2bcaa0e0ed6375612696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc88d3389ef264a3cd584c314d83da50697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e8b4bbf953d54674f97bb859398ec698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe7ca38fde41e2cbd2e244ea1fc567699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43932e2ed30400cbecec8f7f08fac62c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dcc6a60ec494ed9a889dc18cfa185c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e51ee4ccd7175d7f45e9415f7de1e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9103b16aea8fb8554cb3de5d4221f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a38c0b02861409fe2aaa6a097a754704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6025992fc469a206e87e947dbb55089705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67969341a5c3784862c26674c66e8e79706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f07f3b7dcd2c7c4f654d1eddcb12c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d3fdc126af46492dae26094fbe2da708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26f360aa50294974bb6fba43d73d38709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8fdd8285a2942aedf21e6597ca775a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e432e20bfe845855aad6bba23695dfd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb97b3da9d357a2c8845fb0b2b2916f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b93a479187fa5dd06b7516652eb73b3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a870b990172548fcb6408e6c44a878f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f07d3348633dbc15e1fc411d454f21715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b15dc51326a3c7decb82702233780716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc117c3732564f34f044d68fc0fa4d72717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172893e1b6bfd1fa8dec248b34e856f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ed0c0d02b98462f3d26cd23987e4f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95e69d458b59f34a3b3fb8faa55dc4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef3366a6a6211a99921529b308eb7ae721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30869fcc06c8dda50ae97726073cbdc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a925dd1c36b202d02455207abeba8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bdd4e4e51f1320c679de9ab76142fd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b2d261364527b1cd66de68fcfcce8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38b323fdc280f2a5c27e5ca00598f9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56174601280f6157bd46cd2fe7c3c7ad727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4615bfc0b192d1ed6dbea3f0589c43728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535cf6ce6d761b0882e66d0074a1210729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64840bfb1be09d6980c4048c565d1082730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9285602b2407827c0c672d1c16e09731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b245da42d922f3d3b92b43d7e88549732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b4c6a5371ba425fc77bcec478cfb3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca04d6ae6f8fdad0ea97fc3801e9553d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aee503e46d34a88f34b75863c9c47a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fab9201629a46eba7fecd1a67631d1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4437558c6a9007601604281d94334737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa027012e8ce3620b5c117b7750df6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f71e2edf7ff5503e46b09ba3f2aef9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e53c43be0796fc2c1d7e333cd44c0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e419c977b53598090c15e3155d05f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a10b37eba663917ccbb0c933ef380742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5765bb35a5e670c43d0398d8a759c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c19885c3787de5c7d30fc9469d590744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59750f3c4fd9b40c01793958de158f7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c9cf3367d8686c5c30d1330959e8e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed37708c77360accd881c9b6132cf7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef73c42fc54fea3c041b0b88401dbb8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6fafd4c85c5b9c134d5caaaec8477d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0382913bddbbf609d81e28e9ade1de750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3930fd08a49e503858fbe3f59993f5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a2d8b0d872eb9510306e4afe6c15f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11122c6204f7b355b2062d10a6112ccb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5999b6c9eb4dbd219cd84f5d6d57b1da754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95721a8df65e76ef882edc7ddfa4911f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c660ec1b0569155982d7cac10c44d8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd031b1157b3682f0ddf72aa33dff0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2b2f2736baa906fc2725cc773273f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8912b474051f67fa2ac3438367553044759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>