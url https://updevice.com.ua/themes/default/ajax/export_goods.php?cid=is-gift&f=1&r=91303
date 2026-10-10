--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d96f5e2546a0cd04d9769675acb5d31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb5b0cb3495e253afc837c864cccfe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43896029e767a9d618c89a1bf19d72243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed744b984c80d4256ecdc6e5e4ff7214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5974fc701111580a356df2529de2e25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6784f62e219480842d28777d3856f7f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f916f6b6428de0b7c4ee8acf7966e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72d4c17a5f8000524d664c1303403a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb43f1f791f6d50cf3eb15947cbaa299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e833bf64d342ef882d5143aa20a74d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b54b6e29f232c2af8ec869398d51811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17727968a9ac6ec3a5559b7bf2fe670b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39732ea99322bae3d6e63a9c75830eff13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377487495b8a7de94b74c269f6f84db14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f4d0ac1d78e7227eea9d3f3227e1115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b2c7730ec7d51d820d2d1230adaed16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ec9fce1d1eb17004ab00626ed68a117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4c5082ef7799bfff5cf1153044f7118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b918e0ca17af59e6d42220a8f309219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25424e2741bfe600dbe6da9be94fd64520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f1c205747ccdb5c07508bb238f1cc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe2469be500c99a5e44794fcfaeafe822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb6dba148779942d395788d30f4ffc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbcbfabec4720dc018cbaed2ef1c24424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1d9c1962204451061c24d3769b2ca25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33feeea51ec85370e16e3cf04103ab9826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc1bd32747143e8710bb5f16b3a08027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e03c840ddf2b6364f7601574cff2428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1896f0a425f11bb630425e2a25aeb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f4b0c53b635b9c70f0b0797a8f93b530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff463d838d38a25f2142b831a19d1a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bfd5b56d2b1cefef21cc5fc470459932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf7b12d48ed3c9542b32166ec7d02a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7364983e5d6002441dbdd057563b134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9207024a5159b9372d147a4fc436e6f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c4040a1a78de12a01f442dc3cb0dd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c069c47dd8fc7dcac6bc1c1839102bd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d1dc566bfbe7c116564d706778a0738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080673dfff74574b47074d8b23cc28839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843dc47449d6abe9a58061c3a8dbb71640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665483d2a3819f085ca52b832233ebf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b93bf366d32129c9dc91b51ba1103ce42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a58975a85f269e2c5ad66f1ea5af3943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e358f699790f50a158d7c5bba7f2dfd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf9d68a83783eaa84ccc3346af59b145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec391fd748ea19ab5e32aa539932194b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b0eff8f509d322267bf1d3a044c7847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f06f2270cee13f4f6a7ad853eb55348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c80714c8c2cc362c446e61181281bf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0af5914a4e0bb47b7ec4dedd137a9a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e1dc7f4a54909fe42978b1a6781e8b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f2d32c8aa730034aa05dfbc9f29bc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a0ce08fb614feba5f5552d4005ab253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc6400bde3e87b3a11d1d15cc6518ae54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c3d942504da03a63b42ead3d43f3855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27694008bef7ccc332cd1493ccdd02856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2e0dc91732a4dfd3503969fe3cb1057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386796325c1a3b75349223d9d97c84058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d4ba9012489569ee4efe1388eff4c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d1c613d6aa312b1c9ab03db70048460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca3d9ecf0c692083d0ffb99e79e9cb061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e3acbd65414f013ee954fafaf500762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad158df8cb30bab0215648037878d2363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4083c2b62aa713b7a2baf1ca12211f2864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc899ff9de70022fe34b9892c06ed23865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a982467324901501d5ee9154874b3866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31116728d84ef977355262cff42ccd767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe1c29c152026dd8e12bc17104e68068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020eed167ed63f1b766141fdbf13341169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bed422990697fe59f5de71652e73a270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e26669c4e709a4ee048c5ff5342f6e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b8239a46ec76e080152125eb7340372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248314e0a04d21c0faf04dd88c1db4d273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9ed3887b292e6d916abe5c832ec6874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7958f1645830d79ab1ab57d52b8a275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc845708284b5678b64d1ba652d76bb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42dcab5ae0afd073d3607c59884823377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a9542ca3dd25865e6bc2196742585478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2953317cba73b02e5e99c96ed30093c179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15131f9881215bb0f02a25c6c832c580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51f6fc2e86eb9ceb38e1e55bb6732a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a61b4f1157ab668b5c310358c854282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccedfb648daf176b49c0bdf24ec066e283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f771d242adfdc6e3852031295ec41384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5876bc9f728889e9ad4f0a8e9f742c085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff41b13870e949a4cc1561f0e4c15a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb2ef283cad6e4ca33df8ec59c282087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4bfc85e60f26b1b689890cda7721888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122db1393d3574e1722266dcb812820a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8887f092b2a18446272f58a281bbcc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df24fd001334ecb1565ad0f9b43ed0691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230925028d2807aac0703728480fd2e592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347bc3ec296e0df759f5781b7519d0893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95798827b49959198dbb2398e6754f1194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d280adb65f0a917e64e25627b62b5795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba56fc49f7a1e2bde6dfaa407744efa796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c29e43e551dc0a2a772e3cca820b397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66645609ca8015dd86a86767fdbf7198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c062bf10f7d2daf2a6971cab1913203299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876663eeffd2f5697ea9f5b18fd0fdf3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0dda2e753463236796838716d18671101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ecfd46a9575577532f23ebc166dc4b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2dfcff63f87d7473082bee1b9a5ab103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece27047c93afb4ac58f8d6802b77afb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2439fbd7be04badd372a24eef0d98f0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5259e32903a5ef8d04e3d3eb2ec62106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a866cbcb02547fb70c8b193d46c86d4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911475a2b661eeed3d08f5267b143458108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119e41427a87e31e7ca28cd7a2b969d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891233865ea0e340d7fbbdb2fe991cc6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adfefc5d5195a0bdd5efe9c294a007b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec576fd1129fab73a9e7741918d7b8e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fbf95f229a7b12da397ba39bfb5305113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d790c8456c16a5194b185beb5de2fd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1d5ca79b0d1e49bc4aa9020feb25e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60192f95bf4eb6480b6165322890e963116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938467f6ea569fb5a069a319c8edd88117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1b7d7860bafe592ddc1cc70f86ac3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00fd2f0fbd01ec167fb50b3750977a7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc189d1000a30f74abc1c67510c98e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d87ba710c06b6142d641fd7dcf4d10121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866315479081340a0f419cca04a7967122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07814535e77ed4dc67b2b381a0486645123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ed62d67e5bb6df8539b84aa4bce9e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3885bfb31f2bc475cfc5f280380103c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd06de6cea9c939ba94b71d2642b7489126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd5b158464f3780787cb2d9e024e75f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bcf43cc6d1fc3fdb440ed54aed8f8b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d023a41f3ce47171596fe80ec4ca95129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28dd7038ef0ab4991e8bfa0936af39a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb381d2a7b2aaf554e98fce896c856131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6bce4a20402f3297c47a53ac386063132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642944966a3d8cd88419eaf39ad97850133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca8fb584d3502bb3d47be75d656c3e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146e08d24628a837fdd9a23410d0e70135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17564ddabed819a0bacadc3bc0b5bc03136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ffde091f90e45e4e7d2a48b6dbab2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e831944196fe189f430db5db4cd12138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0bd431eb2cd695bec66d80e9d6736139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523295d49fdd986b677bb3cd7d35068140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179484695f82f22bd32466d4c16d70fe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbbd3815a09ea818b769ceb82646836142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703a39c7fa7306a3f6c0fa9db110ad7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36033876e59f642c123dd3837a6272144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab2b469a3900bba6d1b55b703b324a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d8460f015eb10130e5bec440ba7c4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26e521cc9aee565f3149e8984caa90147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089e57736670aa854a74c283d57e23e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d847b4959fda6a21dc11ca04e995ac149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc595d933ae722d4aa7f46e9776528e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65672c15f9a921b5cfaee897237c32b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804546a499b9c1eb47c75afaac8a724152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d94361383b3d1a991cc6a157f430c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8c689eded60aa442b92177731bd73154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dcf77461a8e2ae6906c77eb63753fc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dabc8612a80ede0e7dd906737376bf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93bb201f3cc247c7cfab9ef41aef8f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72983f3bb60eacd568b647f76cf24d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6627fc2499bb469eec76e8a01e9bd3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af37757041795d6cd8baae356c6759160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7701571cc19a14edaa34a7ac2e09f05e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63888fac5697c3dd9be5da5fd8a00bc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6678f8f5aeb8cc5710b2a45c15547d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6e3194a17e97c964ebf3c094e3ea3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0472db5bfc9cbba66734046cd067247165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948ad54e13743ce0cd2dc09611ce683166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3811ce7b45a4105594b234bd61efc75167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c665a777c62a68a7983a525f096f12168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f6b59ace8cab67b8c8350204f8ef4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3608a332b4f46ef3422f14e2450531170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ee85f83ec4a4e16e8ad7ff8d8051c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb0b6138409c06903ef5f12eba89d9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d08b3a42830d4becca881a95514cdb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682dd4ecfe9d5929da4a6263de1f6d63174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c3fe55d693422b52ccaee61800d5d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc986e3f2adbd0571beecb972ba87e25176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7870d51b725c354eb1d332b2426afd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2895f32d1b3ce78c450040e04795cf0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143afd9626a842f2ce983d2834a0cc2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0598ccc9498a712d3d86ea7fa6a20a23180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e584b530d68ecedd174ee2f714d6f1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60943854b4934c4c846884d982849d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41233f264af86b98c3ed0d15d3b0e34b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60ec5e31f0e0c2cde1bb92abc526d1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10aee76152aee709a2c74b04f6370f3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421cac5b7311fcca5f880730245cc4fc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3b30d5a156ec0e59c8743eaaf7042187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3fcc308e1cce5c55fa4aba4537932188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8c8b7fb7d9f0151dcd718dbf7be20189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0860aa56dd60653821b5ea706b4607b1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3cc7be76444fbd848614c2c9364a6c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1185da2808c7d20dddff8806b040c9e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d65248a6fb842169d85de8b244858193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540eccaa75329548250465ae50d3d3fe194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44439157d446f040ce59f427abc531ee195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63588e88e376dfe3d6d8a34ec8eeceae196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ad769dd1eca69772c1ab880f4e5e1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece2ac7e1179f92c5f372193ae35e42198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568218f70985e6c867a8799f9c827021199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b77e7c30591a86fa91be991af005a6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff337548cbb4c0ec2b76c32f5584ce09201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d88b78f83fbf6452a60d8f3bc97196202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25bd18d3de1fc0e6a54b4b5b7ea209203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98e2e8d9f1c7223c8df7105a099e29204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13878c5722f6d4e80fb97a8ca99a397c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e07771499ac03a9a78c5e852fa40d0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21031275df430b4c8e65f11ce85cd14207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018faafd6322562521a7c93243a6fff208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5a53f01f90b847ed5373b615b1d1f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2fc713bd8cd4c255cf09cc6ad3d16210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dbfd4ba87de5539916227681b9a9de211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d68f39255a549588840e9320d8f89212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd38c7fb6a8f2e70335337f690d66b2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50ea3ccb23b74949378d56a7e06ba0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebaccf311705b697e9a85198d892a19215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8dcfb015f318a8da92014c29e7cc84216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5058bf4d9b55efec1029deae28b79217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd7af09cf65e8220a551c0cbbc1664f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da81779a1b3bff79164d85d15ab4cbf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c558fcc7c27eb1bd5eece9adde8a3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea1956a01b2bd96517a3fd2b30f82a6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13192d103605b5e06989357ea2be2a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc8be9d9ed405ccde197023aabdec4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30dba5ffde84d6b9c3cd20a9390daf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2ca7536eafd35aaf7690930c69d9e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8b3bbc084cac13ac0edcead2c40e1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2fbaa94eccc7d5702b29a14feba20227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f307f9194a3c16bedce2d6c9a255df9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32293cb8921ce306337793ce1e9f2387229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401f46f7cfb8f98e88d796c6cd61295230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e98c4bd54d388547db30d7bd36771231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17225a41eb8d210fb769c77deea394e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86323fc57d814ded3461d027fafdbf83233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee253653169c419a1c7704af777f4bd6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d531c487ad83dc1577de0a1c33ce594235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d78ba44968728ad2f08934ebbf5399236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9e827e1d2c57dd6a75551ce5c41ba237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c08fbd94a5d759aba99847aa730112238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5208724c6c75b6a1596112f3dbe7e6e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e002ac9e10cfa027bf668f15fb8bd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aed406473cef4e0c8d04602b615ca1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d89015ca74e0580d1f5e8c160eaf3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d990f1381e0d8ca55cc09f3dbdee1f9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6844f7ca816a34592302e44c132b43244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe3d6c6de29dc9c3275690e8c31790245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4714b67efa5b11f22662796c61443f2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2632eb7a7b0cd7f1ceaa7d79076b7e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018849fec64e4c4fe4cd0b8c741a8af248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6777680aa7a4eb0910316e84a08446a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2ba9decae4d191e34470e2dedf43c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9b11970177099827131732ad1a905251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5fbfbd4be91609ffb13925663f6f76252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf73ef11bca3c9e62bbcbea8337ee5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468a3c545fbe346ee37464eaa12d5f9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853cac9bafd89061ff4b53eacf22fb2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b769ea789c97d5fea5bc883c00cf9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deedb16364c66cab8102a49905533bd8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6719cfdc454aa65a3bfa4a0c7c32cba5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123814a1f4c3c31fa8d6ae984516231f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea01700bd5f606e2ecfd2df181d335db260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1100398204b57ff03dfe189e90b979261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea8bec863e75313bff496e7286160e7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c4f94c05a29aa127006c1b37ecd91263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb7836e6e72cdf2c67f5e04e0ee72f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d557889526b224f00ebd28d1e7bba265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd8c7c53fdb14f813c6f1c3fb2b353266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1671d61149d4dce5128673a72dbc4f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890eef392a9d5d4cae0bc5be67f172eb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0537da87070b53428c180c38e0f570d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e90a6e0a300b81bba161c77c04c017270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690faeb4a334e37288066a91c8a590a8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11166ae89edad82306b751de2fe0205f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a61d16d2a6c2e1d1eabcd99b3469b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b530386f5d51d2d499682746252c46a6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2487f6c69b55d96e59a3b9e1993a1143275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd058fa95886dc26856e02f0260956276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ee8960f85238a76db9c67b88828a4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a78f0b895b2623370692b3478cacb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c3d7aeb6e59732385eb82412f230d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812560bb642efb6a1a06eb572aa43446280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1fef39d3328a78b1532d332e31fd4d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24cc40b8399ba79320e2c0dce2efffc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a94711f9b1b26fff20cafa8daa563283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8244d37358318503d9dce8cf8e0a2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eec74c03034e16382e0e961bc078c9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1209cb51aa264374a2f13a87c3eec1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c872e5f26b67f2085d9ffe8f89c92627287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee461c883daf97fc707bd39f050a2cd3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcbc339a77e7ec92cc3a53d8b3636e4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb6645c2e377aa934e87d3603fa5790290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03481b1d7823dea95fea98bbc4c5ebaf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095eb531903a986c4c6bd8cd6286634292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459a35eea271a5669c9cc7a85c334da293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f56b68f2abfbf1d1daa901b643d4ad294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2effddda642f41a8c4aaba5524c8f9e3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc79ea1129c4ea708fbf5a416ee51b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608d75b351dcc0f1cb47eb389fbf638297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd11bf214251d01523fd17006e87a4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0d77113f7d25c94c6a32acb95d09e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42c69c730a3166d6ade7119eac2934300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd98487af5d5c96fbc4e4040f404850301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8924053300a68a47667cee3bd36a5b2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5343ff330e647bf1c42a92bf9c88e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de3d7aa27dfe48fc53fa5ba6ed0675304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99493f7b2aa4b9c17a7ba8afd6a279305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9644bb9fdbaabd5315402a42cfedb9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb214f2c50c282e2902115b2e7f276307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e036bdd900d9b58d2f8a52261fb58308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1cf8a09507fcd43264b15e77570b6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c83978101e8831e5d542b2fac757ee310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd97f65b85831a51e11674a0e4986b3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60904e670885aac71c9a1945846dde312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bfb3d4a63091b09efc0a8a91933973313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a7045e5a6d6e2ad8625e3ac89ac4c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390c20f294301daf7d2074d440e9587315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb06739bcc12975499ba25a15559809316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331bbacf42369341c9272c67d9effd74317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc52384b672e168ea8bd2862cf81f9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c153eb727b060252e0847783f206f1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886aa092d0ec4ba33dbe62f2ca32d48d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05426daa754c365411b01e582c0ea109321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629e87d268e27f536cf3dd1ca546710322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f0ede781d8da7977f4dc0866eecde323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60116ec611459b3690cea8d01c7561a9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cceead39d2e2056a1085432f94291c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9362257ff752e69ea98f2bc4e873a6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ec9bebabaa9a5654f8907ab2ee818327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15a6bc10abf4f3f3b930a7e2c9f0f9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22acb12f4b210b8520b719020d64a66e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62835ef0dbbcb2d9f5b5790c82f85496330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ccc4648dc02f00e9c989f4f72d64e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91996c8001089ddb5180c3f4ee9c1870332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9707bbd1631bf68c509b76822c0e3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d2a908224c2f4dc9a6cc31523375d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724358ca33fd181e42cf6eb3f8d48271335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb6073dfa700c1a07f38badc41a493336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44934c14301e7f54b005bfabbc6d675e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122ca050eb1190b8cccd0dde8e73c85338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460af17df452e03710bbbd43c75b093d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131d99a21087dff6197908557b08f45340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21624f70dab53a61ae52d01daa9adaf1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872aee276bc82d2d05262c4844bcac8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82001ffe7d6b87393d4c8096e4466e10343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cccb3a71fe304c7d6c09ab0e78f014a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ace825df4281ff8e5bcb2b32da012345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c032b328e5ee03b0525967b58cd42f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e714a88bd3ee81e62aed85280f6e22347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664dc4ce7e010b1c710b0382a3bb04a3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eef9a10529b7a6bed7830983f6a6f2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c57a2f814d071af92bed434d1ba85350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9205f624b0d9e0f03c74e88eb8847f7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3625f1c4e7ffa42a1b1d7bce3af9f9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74011dcf5551deaf264d6c0697adc6da353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d93043ecbdd1aae9da7fdcfa9e746f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9433837030234fc9d9e48175944c0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a84d9b89311b63bda89f44979863b2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92465be1cf8df5fc50bb7aec91c0a45a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f161187fb5d2e429c512f82731dba358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f241c0099b87b58cc314e88465f9e21e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88997572999df930bcd69e8d4f8c086360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61154c237b9211da656a9e79b05f8a01361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe887881741ab5ef3d3402a940740d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141be51f2ad583737bfe28b71749cee363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc46115e7e5a1c1c5123333a571127db364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d907aa78d30e13e4b9d2faa802b04f67365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede5d2dd0c25cc79b170d0d16312e2e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7fb7c6443ef9a1a857a7dd42499783367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd653c0b44c80bc1c975c81b0054fd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317612173ee7b7c9ae070edff719e31369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e383d35dae878e03425b66afe21cb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91259f102c6cf7ef59c5110111fa74371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a261aa559b5fec5b1131de21b2db251372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827f94007dd19b81573e2fcfb4acc35373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5d553baf33d4c6407488d338f59ad374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac13e998c6ab03560b29de2f3d6cf4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54baae50965b054329897f16f65ea338376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9335239681ecc0223e0661a88ddfafa1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4042c39097c2a5be1c2ef169d3ed59d4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0413abf36a4ba4d81ed264d6a79701379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b82502fcb9abdc52da2ba227c8ac42380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d777d04e85512ee846e9f418485cb8ad381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44456888cff9c19ccb6ce128f8ddd8d3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56628111d6b4271623273d3cd3155cd7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76032410c7322ca60c8c84c481d81462384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c305670dbd6ffa51f09be79f78bdd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c81b3ed513039a79dc660faf2b8c2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5adf07900359f9946f81ffef7a35297387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab13cf09470bf32cd3b9a66ceed5a36388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0609db8df9b65fb1d81c1e1438746389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c3f9e66c49997f5431d630c0bf3f1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaef6e099eeda0f01d5605ab9f33532391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4308eae97745964fb09a76f470908bd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa0f0ca791d490b756989740fbe9f8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f408b8526fb4d669a626d2e80f465394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6687a2f16c4d77a6f5d1f1ecb02327b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b32183d382ae142d47bc5be8984cf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee93e44bd7f3030923f5fad0cfee68397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d110a6ed3ddbddd801c32d3bc2be51398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ecb0fe0fe4b1430307bf65cd8394e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7779dafd87b17e88eb0efc0ee787ea400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034125f6fb4946b71570abf4f94991b4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a795b2b1dd9c5c97d4b4108db3191d0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386748397a035a6cc9dddd66aaab256403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201e63e70be650772b1780e1458a628404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f2ecbfc7eb617fdfd01309d5ad4760405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf4e4bbf183673728b5ee28880d913406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab40754230132e9692e3483cb4e6da52407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c9b5bb050dfa6e8d3580fc9743f4d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8f479d4b36f20d2bca74967b6a1ea409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6921b150b827954b9543915c9ec40410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8810d35c1cc84d1a8c66a497eb51b89411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d608b1a14c93b3ee044a5eebd5963412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc11383ce1bbba62ba45677ab0f5ad34413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83af1ad0066f1abac7b0c6692726ad1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378e0a3e5ec3231202d96c731b9fd7c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc0730c019ef0128566bf97350597a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165619f7babc1c03e59efc90b18904ef417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e61419737a2182261a98e8be961f6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db3c6e87b22d2178b9c534eb1a2a95419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f9c642754e45a2b8e6dd8a83b4a6a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495dc79c8256f6d4e3ea4762ad45b70421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e2e14ffea3b88510edeab415ff13e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cabb31fb330e7bceab7bf17af94765a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbbc40961952c5b64da0ea860fd87af424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd532513790e6dbd769018d979dfd61425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad78be818f9b71a25cbe2be50b96f68426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b51d53da487563046cc32fee38382a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d2d5583f57155115727e59c575bb4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c2c490d93a6646626ad238026d7fb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5101109e03880e7dccc12990e577dbd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea9a346ac437300c8590dbc8636d30431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c1ff3828798a44ec243c4ebc26399432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec85c6a5bdcddd6f3bd84f9afee04f8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a835270dcb74fa73bf17f6e34eec5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56575b7d4034971292eb5c0c1c8f43c3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3c91d94c745294ec2ae23f63c7137436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf45cf2608e10fd1a97c667fa5762f6c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28256086a7b07980688b9ee2f32ba658438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15c1b8cfde642ee8996765bffca4ea439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1bd5ead3e6090bccfb3199ceb2fd0d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93388fa27a33d8e96560fd3e1e600958441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555ca82fa1dcea4a818711279c9190f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ba756baba66569aa0c6a41936e0d7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00771af068bdd32f1588f868a43741a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e7a9d3099b7424ef2ae4beabd6781445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c395d98dad4238652fb8c9daf4ad3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951eb883b3b1ee7ca204db0d880c06f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b1959f0a747cb6f47b3ef8ff18085448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad25303e8802ddcd7e5ba221903a0ee449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f0cf7e4ba645a1b18dd1b638df676450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e94f67d3c97765f7890fd812dd32d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96613e6b7c21d9cd650fb81f6da6cde452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c713316bb08be3b874706b3a2a86956453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e1e145af920f5574b401af6ba8589454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f857ee7039c36b900423f157ac20103455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb54c475beafe424ec397cfd2c23763456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b04ea6e72ce16ebeb47de309cb6d64457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce8aae50a01c792e71c61fb3162f38c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b0702b89ee57b2aa5c5a43e8978d4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb2d8c227f0013b7b710df62340357460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86201399e0f9c32081e3943da0d516461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b488dc26520198f8b1307d329cae5f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029a59ab5af4d5215212ac946ad93ec463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f006df6332b0438ab625d73b88b70464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5053d38d1395854e735d064e5edfe59465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c896a900dc20cfb61064bd5ddf97f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21a6ba398dcca1131b7d6ceb3b4469467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9255ab435bc7f6cecb9889e1bd5f12468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9fa6a397b21d08238a7b6106d66064469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db1320a63c705b19dc8fdf1d4d4831470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f925c2bb146081851b75f34b9a32a7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f79fe296d71d191db08df25311ad0c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965b6cfa6ff646ab0ecf31467854bf3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b800d7c9305771fabfae926b6ea6e9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8747deb2df36bb6691b42d3fd9369475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e8ea0f8cb936fc5bd8e907d8b4c4ca476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d38c414005707859802f56a6768799477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501e6af928684c2d2908096282e6cfb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d09906b4ff33925020325bf38dfc8e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e2a0ab62d7971345e3e0082ccdb21480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c159205da962529e8cb07c3ed3284d2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7a7cb0aeb864898c471886f1863f9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7916d2e1a2db1ef9dc46f89e5e0901483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50ebf81fe74d9a4ce7e40316536da4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad3449af70737a9522e173dd262b0a0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9bd07fafddc01abd246d36bf670478486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b662c950d7e46ecf49c997957a1ed487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14557921036cd121bd5d4c9edde17f42488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f536b895489919f29a78e3235f18a9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c707c4d0ef5e68856ccd46e4926c8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529f4511ccf33b29c38a5f3d501ec3d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c36b0d66d28358fb4bfb44243b69d7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf244ee19034d03e16ceb0dc7218ee6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093e36f67be7fdb403542be5f3bb49d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f5333721f42b17ab7961be36ff382495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50099dc5d7239c8d44b5c1f109f0dcc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3b627b841420e8eefc461c316fc70497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebdcbe3c8699ddf2be8c6387776f828498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ea6d6da8388557d84ddaf52a35ac9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476970e65a1d568a48a88385e0b4b78500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5eae5bcb78c9c910f730ae72bd678a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3df18c575cba76d3a38cf48750c36502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2947fb52272833fcf6be6c69c0343503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c44a0bdbb4f579521d69a9cec02778504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6186f03a891c45fbc98d10d00e55373505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79472b9d85dcba49a7f3b1e4e25d925d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c1987d71bcffb2d2b7eff66cb0451507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcdf2fcb29f52591e233047244a9003508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe064a9d481af6b41c895282a87236509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88753814fb1a653c574e87a919b04208510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804938dc16ed6c39abb1629deca946a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d85a57499bb675c84d614ff501822512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff14daf7e447a41c39dcbd7464d832513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0ec407b22e7e7cc3bd300446d6d15514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4b2879c9f34ef70fc981cd15c786e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a667a0f2d8eb18a3c3c2642350ded0c5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec8b4feb3ddab645714d438c6073f0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6637b65377fc30e7f426996316a15b31518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f90e984300297b3163cbde5fd845b2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d70d156c14aadf5e00bfd64ba808814520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b47fe524c4f75595bbaeeb6fda13d3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d1f0e5024d357115ef453e46f352e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914625643973f7571fe95edfdab2ea1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c62afb4eb4526115a20d8f1f756d8a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094c51065aede6973ae387ca5b3fef7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26597044541cf886e1c9da1e9c5e94eb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a084aab957a47a8fbfcced04c86a71e6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac708f9a5875803757afe2d7eb3d1c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd508c940bfe3fc7819a5c482d194258529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff36681e116c249b72636dd4c4bee0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734666ea3e988643adfc7f8fd791a153531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b1215e20deea05dd87820f3487bb0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a6a21f5a8a741d72b61f2f15c07b71533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f046cf2cfdb4da64de0a79bfc3a717534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363c3abf1607c4776d5b5f0b18f531d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37dac8f4fbf0bca1c6a2a19cc962b6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671ca1270610fbdf05c616d73718339537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d531de4db56944462ed3327975f01538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc34561846fb7dc3006b1993dfd190539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3bf983a1b9fb0530ccf5699934ccc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b659cc9ec95ab385f0112f1bb5a72541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c635a86febe06e4aff313b948df52f7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4002bd99c8c8e950610d04df3246bb4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27f5a6c8981d387da33d913c55cc6f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8cc7b274275417c3b6e39c3a4bb420545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18215efa7bbda67fb841057413d1d357546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5f60971bb2fa2ecffe90b6db15a91547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66c129e928eac1d7557f87f2767882548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4f691962e0233dd9305778b5f6986549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759d97f424175829b8f016681528323550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9212bdb99cdb53b02234797b04e5737e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab79eae2aa0284216e125a1ce9a8a8d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dfd02c5ac69b08adfe53062fad9928553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5baf8e98f5aecca9dff21e1b021e244554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe683e809308ebf6d71f89386bd4d74555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884233b096cc7271ddbd74f2a6921ab4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5af22cdbc3591ec9556e5956402b87557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a7982749c05c841fb475dc14e069f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99d1b47796006194b76bd9ad40112f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a52042785afadabc584e78a2da4e9a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f25689d853b5b30541bf51a777568561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047fd8253edd7a58a3d53f8740305140562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf2a383703cfdabee8cc71a00f0c5d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c267a1a572bef727b6a8c990cfea04e8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028cfeae7c25a46d78d0868d6c4cdabd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476eb1af866a26a632957994afc583db566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d59691ab86488a425bba4585543603567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743d7416dd4cee257e200c85c5c2c15568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c495fb8cc60901750d2b72941f99693569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70526b61e1ce0a5ca2d25e9cd462fe52570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14082317636d46309cd902428dffb31571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f1eeb9304c880db63d5d7da613bad572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062264e812f7ee7d2d8acd7c9f6bf4a0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0b9bb2420d7cb1889a60a8b6ab15c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d65f31f15d2881e99ecb3a83f4589575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916b49df6372e9a50ca97a990a5634e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fde3c38419269e8edc784caafa1ea5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714981be2d2d6a54964e4f59705f363578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e957ea37d6edb1010fcdd1e21692baf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9baed895f6a2768a6107a1183586c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85852e0b95cf061d944444fbb3f61c6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e2347b011c9b72010af9e684edbeb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e20c66b7429b8d213118ce0c3f3fa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf8ff8e2abdd41df445dfd0783c2dc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a9510cc7f6f113aa9bc9e1c9842c8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98e93809e100d0e105b0e540eb17af586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c687da79f1d4f2151e4c74f5fe2fe4bd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a6c096b719b0203439fba6ae8965e7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9421a81d5c1e5cff3b0f84fb2c7f86a4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aae788f2ab4898996862126d102666590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7342318f72eb077311a284691eb692591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93ddcc81afc48bbb0cd76e704a24c4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe01ace0b380172e7716ee72f362356593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476ffb7e5602085e64c7bcc2f081857594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f4e0d09d3b62d755aaed0c4a395c0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ca3a8e1b8bdd37e420854fd663424596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0df55407a5a5f0733ae1005f1861f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf7b973ca3b3ed859bca0b57d6345f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6fecf735dc91f8057c2379268769b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7a1fcf80f640d45e1dab6e4c64a68600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d6a1c875bbbd2ef87da3502b2a3a1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9a346b3bc1321c24558edba71b3f9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3b0f74352ac6763d1219455952cfb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e9c52e3d1e8cd2bc6247c30ac630b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26fc651c809dfa156910f3211384895605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9626b82132a81905d0f23fd1796518b0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2c073c534028c126bf5711e83ea9c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8596abe2fd387d006e48ffa92f021678608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb2fdcd80510dd00107662fb419a08609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa28d9f2d9564ca7b1c256a021ca9e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1256610816267b7ac252b10d5742f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d477d4673ae4add0581a11239d1aa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a788fc5d122addb3e73677c4963823613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c611eaa3ce0d502ba73f5c62d085b0e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa58e0f5dd2e06ec7611517571ebf3f7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bbce3342d2009e1ba663ae3933ba42616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035561fb7154ca4f0cebcd711cdb360617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46809ba3c31bf667bb91f34a641475618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab4eb400cad71cadb04479eda1833cc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc554dcb22f91eae3cb202e3e73ae20620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e2739fc86bbe669c9d74e14dbb6f3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1e979b7e90b6df1bd21ce82a67533622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5de436f06fafa9d20f39cdc6e240e0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d684dc17f2a8d1ba1349466c8c0f0a55624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea492960acffca41f16c01f3c576dc13625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159d376b9202a034d833d5b6c103c6a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1570fec8cd4178e395ac2933dff0c63627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32fa8999a7a4f0e059517df8ae8930628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05c31e3309ff0a6c54e6347a662bba629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f2c77ff172853adea890770a7b2df630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c406085a209e1f3dcc09366486eb04e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc83db0c06a1c455a15c3c1ba37f81632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b41f342911d578218f2296e583ee4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6392410ee68dcf468fdaa4b12471a45634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf78a5a8b959642e7a1e5af9e3c2c8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f44da032138ab0eb4d17623b3d0892636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03c5df87bac1c925d8cc7c9ed28cbb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc002319a25be49c900d22d5c92606a5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c454067514016f85f847df7723a910639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2e3b5754ff9e06353bf390dcfc9f5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45257a9d5e1e7685320ea76de0c1ceaa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e944c2e08669065399de381c82d375a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f335a0bc81212fbe5713e72ffdf178643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59d0caa51034f4ee44a98eea20c646644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46544d3d9cb9ce4a2bf6944c152d1f2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd075189ee8ad327c8f553cc732f2db5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b658a7e7018558d3118d0c1a9536bfb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6385bd0a06c701d4f3ff18642e4d4374648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac79fa30721d59921d087970bd8d0e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c5c80502b08de8806ecd24f4c7f29650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a941c53b411a9400e428781130d46651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c93b7e5506ac504c52fc37fe5cfe1d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3748eb1ee671240328c566bd28655653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc611f4089f32802595749e82906416654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f19f07c8c7f8ea444fa79c853cd6c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e595083345b4b820bf8731e3915059656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3991485561b15b77cb08fbfce9b081657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812108d89ec2c779199577ddf3c0f8e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4649e91dc24f5c07984d38a3350f3067659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b50eaea7254671cab2b24f92a96be660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137a9b1dd5ba9b252724d659e2f2baf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da308f125b14b613d3e243b5af8606662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3cc733422e22834219b4f126d530eb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467a93deda2903eda5f33d01880032e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a27c5fcc0849830b2bb4922b575807f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad0fe587cc5748c8fbfa19c693b52a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc4dc8799e54f8b14468b99faea4cf2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ae862e6dd47f98e8543c1b53b720e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa916c64d7cc21f9509d7dee48c759669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a55386a7671fe14a20008979614d2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c43431b6efa63cf5774085d9656b04671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a8031227efa4523fbda1d5509182c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fea10b1cc091dc9f3f1a312260cd35673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192d83381d7acc00bda5f39fcf7e5ea674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd267b921d455b39c008ed30fc0083675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a7748951bfb48d10b1793c0c6643c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5615bbed38965d6c775243dd4a9b376677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6f2cae37367e106614be240f9ba47678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401bd6da681220b442abfb27a7260a86679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa2eabfc307172e69003fef7dca845680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05389f762cbc7c839a1205bcd323f4e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5337c85f085fdb64c23ab44738b11c9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00b14b7b6b92c32e437dad1044bde5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4866e97e5d6da1f3d360d8c43be4963684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27ae8f5e26c5aa2717593877727da1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ba10181d3ab10a332cb6aa2a9e1ae686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9014517d77567558232b2e84e36e8a38687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd64db2c3d14343e00b8bc7e756e6ca688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427899a7c8859cbe361206fd4ec7a770689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e0ce4754919310d69376ddc1aee20690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa168c57b092509fc24e7733d0980a2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4548b263eb9248b659f7fce94555b919692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bbcdde72a61b8b6fe0e9c9f35d5aab693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d13eb15074b5c709aaa9859a7c4467694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1981b8b5b0b10119e27847196bf3ad695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2685faee6d46bce02f94a890daeea0e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d069f790b7da17dd816e2e336bfbb322697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a2b01bc1dec45e17dc229b2db0c80698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459466ba753061da8edbd17f9684db1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db52930f02c6c035c91205ab974ad07700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc322d43a58539e0aea78fe4f180ea34701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e54b49f9407caffd68d3fc2cdf778702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61979d2f09951c51dcfa7e913ec13ef6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7003c506214e6f81ec581f1a85a341b3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5894b732bb33962444dbbaf7aee4b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4107ec5e3770de5f9679463203d9a2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be172b3156f5fb0851b0f1fe9e7f58707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590c16e104ab362d0a8a5119e6f6e0a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78528a8cb0f4d131d4cc6404d236328a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8f04f86db45b6c075b5c5780419e9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4390bb14e936c1d56fa58a95b52137711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f080b5a2cad0030caeac643f219ac61712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ea74802ec6b254114b78cf6ce4ef8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef231ccec2659d31c3beb7b8e83ed8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f20b8f275fa476dfe41dd15309d84c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddc0cee0fc6716f01c65b907f04f387716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc08792056d26d3a2ee942690e32e89717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197eb65a63c4b4b8181055390d407bd7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b4a5e4db062f5450e03765a26cd879719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33802b74c7393e23f774352449be357f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab19bdadf66d44ad99c3eff0106c89721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302a9803a51e4651b399d4535907350722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb61302a0acecac25dd9946d6bb9e29723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b43ab1c6077307f029bcbe364d2c1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2130a2f5119fc6c9b0f96ba19fd0e44725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4aec4bcc170a8653ea07e00f18cf26726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c7b7a81cab8724be807a22afa299d8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0335dcf69f754f2ff7ecdccd86091d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab8109e9cc887f6b2cea70db2d6aca729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c9c52a54c741c12bcd30313aee269730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf8fcd57dc42063ae52b358419c714731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc138bfc8c5323b43deb09d9d425e9c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07361229924a54da3301fa2abd7a3d61733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e536ab7e080f6d63db7f62ab44e9ad74734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4395253c16dcffc7a4ba9450b34b2a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d4a5857957827147009a611ed9a25d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e175ce26985c34cbd80ac22713c1d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9592e46555115e0f4435a84f67bdb7b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3704f98fdaa248c551033553cbe5f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf97d1e325b4eb5b7629553248b4fc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ad79ef7244bcc545e24f907b6fd05741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b2fb766a990030c98e22b8e46508e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e17a5094af2aa24859509ec54273f1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a323a1bdf4dbfd2cfcb2b7a9ab1b818744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23edaa22855319f1befbd3ed0ba4b7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1be14ab097a33e288b5aec421c511746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e93cd1baed794da068f04170d21942747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe206b373ad31d19db8e7104881b7afc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53786d938ea8948056b56771d57e59fb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b161f734367832d230c9dd3233f928750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b66e0123f1126fe09833a46299b3a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c90d2b9a165875ecbd66755fa5966a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb2179f83712769778ae9001aadc8f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10a7033983a56e753d88fb91c8fd1e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21324de7d0db7f555bf1df0ba78b00755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaedf02d6b743469607fe5782e98071756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b833336696c1fb26e4dd56f30a1acac8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7cb9d9678d6cfcd1443e963e47e1db758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ee704dd01144a5cc5d5d2e01394ca759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dac6c44fce790f88b77d840cdad8bf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d6f0e775d2f882f2c70fa1eb5c8572.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ad071af7dbb0848c8ad5ff768aee63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02836307f3eed22fcda1d847e40c34804.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e69f6b0893cc3097fce50c460cf0995.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe689468d852c42219cc719a6f30edc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25892655e395c0abed7e831fc89bb96a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71a845745a04b2530cdc540b902c788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56ac89ae05f97f005fe6f7919a26089.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad23df11417f3dbd6fc7e43aba8b96ac10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6eac5939d33438bf8f13874b07b81511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7efe089ca1f8938881322b8d879c36b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769560e96bcb119479ff4f2561a1dc6213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785c74b4f6de5add809cf480f1f01c414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11732e1f0039db29cfb2b7c0621bf94815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aaf7adae09e129be5823d13cf6034c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20dda0664e3d95c44a157909f95c1bb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0597d26f72f96e2274e29d16cfd9d9e518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ccd9b7d5cf03846f7d9c590880dcfb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf79af42b971d049cc0f49c9c9803720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b57c849cf267b2ef3d8575b5e31c8e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c4101729f1c4c44563b7f07312b4822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156ebe58a82a926cb0cda66093aea5023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4843991acdf7a0eb0279f960c73cee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38183698e1a6f8141bfd6d1c029aa425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e2bf8cb1a4b9ab7c75845fc090aeb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc865adf531d695050b60218c98c7627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536575e363d4ddc1f4da5f27e050c59528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d07e397074d7031c73f482acf1114629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd890ae8ea4b9ed6a6e8f6523bf5e030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57975809e84b0dc608b41be3944d7d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b14958876d8ff729d8e46ff63e6f132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578740fd9e4ab33918a5ccd5b6d046933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834d35a68427ab49f1498240a0df49234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c23188a0f84dd3065b5b74de22c3a635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255780ed6841a3192f792a0079a5616436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e61813fd839ac13863c83afa5b9ef837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac900149c4396f3c5265cafd19a0a38738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad343cdf2cd7956be76c6694bdab96a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de441835a854a478780c3753df94f140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b41a4905cde0efaf40c12c2cc418b841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a522a3507f4edea1e62acfcb27880142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fbb3bfbabccf3909dd77a7c5c7b9aa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb240540f7efdf24c092bbb5721759ef44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8cdd6d9217fa8b6ce3a2d41b92e89945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef10fe21b1f4d4af5ef19a0dbc92b4746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb511c7d628885b6b8649c26358077647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a36803a0a4b187c2a6e3971111761248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1176b16b5ddbbc303b09fb06707ab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea13790ea189c1f1221258130b166b650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee611375429c472980d25f421b80c151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a4020b65f1a8c65742067c1f1f38852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00f98dbca6d4cfd62b39ea2490b7f453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6584daa9863a590c2626858cb1b94fb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbbcbd17624b23271b3a9e0040aa5bf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e58a23206db55088ca9995b4b63be56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e4e01af4e7d689d912f35b60d675857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa04ad826c116ae5341d75ee6cd4ef258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e1d6c3f64236a7141f04c9075f23d759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa933a6af3ed3af44b0b3aa9e48c65b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af90afd9281fd46beb377e30cebe8e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a580d033a180efb069557dc3d8e2295862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a0f5d8c337dfe00b2a2962d22ed5663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ae4ce0f1bdaed0f2cef2e18b90d7d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6505187bb915a0f966426000389ab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08864b344d33ba9ae0d1610c4df3122a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafec0e83309a7698f35418a8f4fccf867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ffed4bf30c0c109637f031b6c14c568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a78aad26b37e3b6bab443b230c4f28a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0d65b867cb4d6928188e18dacefe970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39b9b64751a76a542433596c6785eb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661b543262a9ab2f7b0c5fbfbacf7ea72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7ea7cbb0351251d8e598879f8af0d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f6f9f40fa9950f35001ed4c2ce06374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11af5831c4441d5f34d96f40b255fee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa737a707837831a354255ced9563676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb7e9a4d7f76e3e560c1f443b2ed6b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36be478ecfe54d82b6135b4bedb3e878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd2bb5dba4bd1df833ff134fb6be2c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8bf67fcf0a6ee15fdb26afd4eb145580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6477c88e99d4a7528ed6e06ef57f5d281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4468e9c67a76db23efe7210d45dc8f882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360ad5761b9cfcc507b348047a9a20e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b1d1022cdbe7b04f9c4f24d09761084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a2b59fa279ae51bb27bb74792edf5f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7471702ffad10c2fb5d27210f91f0a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9203a6c487609679067257b4fd38887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778be224c0fd8671abac081012ed4ba488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa4fc5babc5e2c205514b87024b37989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c24c1f51e4a4971c5159be4096a7bf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c9f479a49578713c746da87e151d691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b2f43aee5e2bb9e1aa3435ca29d0d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a57404b4ae60d3eabb4ede49c4b6b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99fd6136ab79674c54b4444f609953594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485404ed6c7263acdcb3a9852d6fedf895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd96fcf2494948b70619b7312cc3df96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5dbed8e49bf7f6d00c3221de844c2d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f71759b9cc981ca95cf7761bff013e798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e2a89a4961fe299cd1538261542d699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad14f59e7c10fd35bdf11afc18ec462100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c54987cea8fd675f0cf1c86d6b2c1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063b69e321a1f9fae495f0446d088e6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb40aab1dcc70cc5cd99e77f0b016b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029fb1382c7837723d27345c5a21b9f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2fb0028cbf10db17a2c8ac75a8cde8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e6cceb538681872416dd24d610159106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537cc8cad4ea6cfe04c5c7ed18362d86107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcace75e9005f74cae0862407222855108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd96def25a3248d980cc3d0588d34e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c798fea5c351d37fa0611eca7032b622110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627331fde0487d45b83a57157fb9a8b6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df02bed42e8b3943035fc4026db07a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e39e4f10bbce75fbf3249c19126db8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b6362010abfaea9b90c56f5073f47114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503611bcd008fe9d7d09c8625ec9fed3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a0ea965d394d296f0584a2efac4fd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a94485b5ebee0a68e27ec5305081e8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb37e117c00081baf6f0871637960d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556af4aea9ec58075f811433be50e3be119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd1abc8463cc9e277b5f5eb8f8dfb9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af317551794649705e337c270f73cd39121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be9dc87a4c950a1adf763aa9c4c6e3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835d1be3f56140a84ed209e68164073123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98ca09b863a12e9ef6045d618266d8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558ce4c5c61facb3972704ee8d1c074125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d848f686ca4bff3ca962193710390126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce97394e1372ee9eae4c1363c79fd0c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c068e9166a491450251e971e43c127128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd6106bd9e0ebb2b987f3483cba290129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28509850bdf554e6f5d380a02d6210130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747fd1243cbf1292cd036a9a05edcae9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa97194b1a3b51c9df8872fa45545f8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb22f7d4faa60eb05030e53cd7f0afb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe9ce2a72a1fb76b4560c951dcccda9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d66c79322b78a452dd852f8463c6242135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319317d1318b32b3b9a18d462a17996136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb23605c47aaa2778734ea46ff3ef57137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52657b8d964eecc2e3c8d4849c125879138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0596104184ff33a57f5d6161fe8f25139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff3486bc7fbdede3f59727608d2fc6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e2def34293baf38c900505ca216d18141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec003c7987c87a5c2d76051d627225cb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ca5a489296ee05d2b6d0f10b6dee8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094543dfae87d6524b7a134e182a4fcc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508ea4f7fa587db893abb27ba66b10a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3cb4c820205a3df70a6994417b81d4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d09f8675db8990d947279a999c4beb8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56538d5b1b7fca1b205c708e2cb9320b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694024e0d50760511be26db5d5bbe813149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d647527c75cddd2e8571aec239871f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccebe7393681aac9db86410da66f5df151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e3cffadb25be95120df2d7fe9ae32152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d22969815bab85d75181fb3a4e7d4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec4b74605bcadf28e1983736138989154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2cf065dcd55f3bcdf065659604f98d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60745bd3dabc71325b706cb289e8ed156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288156afa84b06d659350c6478349710157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842496e385fb65e9595e596c34040c58158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6ee841bedfa555556f32c1c4e9a47159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5c5dcfd40f9a2d645af67697553b5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96dc6e5fdf1060f07c140fb9cd84dc0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2914365c2b9669bf7f1054a2d5e6fdc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a8ad3b438280bfb23e00dc525553d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e185b2e0adfe86703a0ba51e8cda127164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea1b3a58f0502a47f178bf6ca6270e4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767b4e2a4c0cac846cd2a802f4b4018166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab078d29210840e4d17253f0739d64167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9509c37f3cf941b69caf9a9362d2d1e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e785a1e11dab802f425188aebd879d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50eece6deef976dc758b6e7026a92ac170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc02b524e0f073843965a1340cdc53171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ece07b9bc2b41e8c4108610175ccbd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b19c302f59965df19ffa8549bc546173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be711c8b6f1c83e3e82fd72324a6cbc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9802f11645f1c79ddd292ba46dfad505175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189f9ea6b89a976188e795359912de4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63cf69f4225281aa5177dbd220d415f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae8e81b371b68cc8edfb4182d8b5ff0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c4653bbd58f5a0de07f609b179124179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ceaee1afdfc282f13041ea74c2975180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c349fe478d63fba02e1ec2cce6558065181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547df54e28b4f7e6a52c150e462600d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497bb22dee4e8ab61d42d0284da7633183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327bb804c4a1160c9727249ec8a18a7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9bebae97c211cb0df96a47ccbc7bba185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8233501a1cb013387d39617d17bda5bf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906735ef89802f173a2de17483532759187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61b7265d74ff4a4f38bdc016447240188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea197bd7ffb526a9dd1191ae54c6ae70189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc4ec27ac1f8a96bbdd3f241136488190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc0ba8e03117db0f30d77a3ecea4b6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c021da91af3b62325bb840338875c74192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ecc962929d78a10219138573a6e31193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b165d40302a5713f56a2fbf94730e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba92b022626e12972ac30481735ffa4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ccf2e0c465046b2fd13febc86c663196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e2e1cea917aebc03155782463a274197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb132294b5c97a04bbd5a427343164ec198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ab2868434a4fd7c5fa216a36177bf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2e185f9812195a0eed8b3a2d8c8fe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f299b9546c894f7398e2f9c5822c0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca59e0ed0466a1b89e222b7dbd2b6f7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b23863a9a9f29da2ef42b0967369b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ebb7763a5918858766671687c2ac7e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b4c44b0c6b05c22a31615431664243205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d904f885f3e1572bf6d8a86c76680b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c523828e688ddc8096f0c7b540177ea207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd3709ea168266b7d1e43872c1d18d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ede79e8c5b97f2ae3853e9fc0d47e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ba7eaa9c99735d3a6af75d9e22128210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4270cc748d167271e555b9a61bd8e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4078864f97ea81b7a4e45b785c0f6640212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa6c720f3479b78ca76530931b7e773213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50503b1c7202fec85a6e72a3c9c24612214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149a021037bfd05aabbc4c036e2eb4a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6a98fafb4d2db3941fcab3f931d0a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03c2b0a2b2680868900040c3b7e1e5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf2fbc5338bb0c389bd78469e9326a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74192ece21a39d08a507bc0786f57515219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840d1c113ee2ab06e2e9044dabb1222220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947680fdfa749ed3430177d646889da221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265b345612450e38eef7bbec0b33895222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159f18bf1991db011c155e9a4accc65223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9e45adf6f423557eba6b4fe2bb6e5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730609747cb30b397d15ed09897c689f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4284849a8053484a556581930273d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b496eafbca742352f4ac20d1dfe4b33227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9c1358f732323e4110f79268e4ba3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658c70ec9c675a880c0fe348ec2ba8c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac7089792bde8ef2ef9eb852eb0275230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07302505e58deeb7a6fcd11f7cbfaf0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea361206589b49d47a46c25e28e4706232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5fdfcd4de10b6376eae66960ee4649233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0583083a4c71970cbece08a643552853234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc35b28e256606b7d477896f4108616235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7b7c42635c597e743523991de0272236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154cdd2076a872d269bd9305ea24d665237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2c020ab575a7336c611b41dd4ac61238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f55abf2d75e557a33a908d1a04523e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ed8176a33a2b27cb13323af740ad4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab90b05a70ba47d8f422b3e766be9ce241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb376254a82b70850eddbf0d4ce6a4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9fcfc4ff10d029a9b14192dd3b32df243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc6c81cf2b470c5e3501a8e570d23e7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e6150dae25595b758df773016717c0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9694edb25d22bd16c0f52777dc321e6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad446bcfb79cfa8d77d5a7720f10a66247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a7e2a01e70c9adf8cb6b52587ef85248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe45ca33e02493c208fe245fe6a6514249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fae00f3f65e712fc8f4d295dfa5718250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a6cf01eae0efb963c5807565071a5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dee8c62254eaaa2dd456ce11bc18f9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caebc1ac39bb5b11efde03c11aba648d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008368ef73c2c62ac16fd757403fca3f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6be75a51391e09374970d7a28bb436255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0c1c97bbce8c0d64e158f0fa55802256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6dcb7e1d75da8b8c83cc6b28429896257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344377b8982eed7357581e49a70b0bcf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8dd730a2ba41f69902cdcd2dc2cccf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9316fea74a362f436304f71deede6a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63c03ac937a2df0a7f32038285f3d1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ed4da82d900de5fb9bc7f66156040262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad181a66e79c9ac18254b2f886f793d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06771567cdc7401cdc98ee59b7e8e24e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ec45958047c751b5802316bf35867265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a852180bbdb11fbf1ea2d346956ec266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145808835d1564aa972152a06008792267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780eb826a783b872c103e92ca7015946268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c534f92789c93e2090caab02640480269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4464474316dc7895417cf8c3926f175e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e11590ff1fa9b5c54b7d6d5b3eed5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf4705e7925aeb2a8248251fd19e7d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcac10ce547822f6306ba40adecdc3a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5fd416de13e4e5b264c7b63140846a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7f26904f82020d4ac5518a8e415d8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c692134cc8207ea09774a8d7554984276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e1416996442d1a05bda0ccc5b1df7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6799a9bdbaa4e611425903ee767bd1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee0fffda0543e5cfa924f4560627f5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1bf529965982d1829b38479d4f483280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55f443653b9abf1fc1532d9d3bd392281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc86fd414c3c3df37b6e0b8d796ff5ce282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0e8409eb25306732f153aeaea4e2a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a52521ecd436e7b5b7be16c7b38a8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bdbdcc069b4930790318644016133c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d9738408acba8db1f8a20f34515ae0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f062aeecab96d1b330c7775e87f630287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c02180ef9f2a3277d4637d873a61aa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d50bbcf870b300f624de29ed414bff289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3c90d5d83255adc257311448defe7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962b45361f9a81f97031b675dc22b10291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e69ae1d90cbb8f89f26449c9796e023292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465246d84c2bd2690e9504342cfd624e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63556b20f1337ab621f5481455ab5d8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a1531a28d72f64c91b104fd6087db295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb49ef1a3b83e1678221eb19bc0b105e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696dd6851cc0299d8dd3c42a017c28ba297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba40ad70947c876e85d01ab254127b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f8738c4b08673a2212dea0f8adbfb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dddd9a153392ddabbf18c78a11a2d8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8499fadf6f2ffa8588835240b1827a62301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec0e0f9b974a08220912c13db9754f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f184631ab015a6e5331608411851e5f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2643f0df7b1787faabf311b50685810304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9ffda5388e886674d073f123da0c6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2de9f9192be0f28ee599f98b1291d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca1f76272225610850ef3504b5053c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac5c4d6d1a04e856eb9268c95933f5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9384af87f6d48c74c21ed15a87c88525309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb474fe2d5752a8dea45ee111b7e18310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235cbcb6fe14438fb28a1eb499ef909f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941192060422a0f3a85dd1264be5a498312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73a88f504c084accca19c3f7131f6d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca396a820f98ab96e3d65aa157d5e713314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5fa9763e7fc7396b2cfddc34cace7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061b173a85097722b808555b03c3a2a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7efba3c959e50937c99669f259533317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5e1b3ce78f167ed756dd947f15a15318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215df41a5dd4a19185fce78f016c0c75319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc9962e1dfb9ba6add92948a5d0f58320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e860a15cb0674259b7315804b4de9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db28ad1ade55a193fdf7c583f8f0a9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17cb00560c29ab423e48fb06fca7adc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9201580d93075b2002305b249899de43324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2fe670c5211fcbccb4d1680b574034325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e497020ef79817247a330e3aaf3a16ff326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675baa0a6c13b9178b40e8da0850fe4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f01718ca7caf3aad9c02d6d5a716f6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1817ec125d0c3308dd8ec882b2708329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6097da0339ca8ac8675bd3ae2f7764330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c8e9ab90d37cb93f17f3ec1c8b4b3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0936dadc109b6b85c7a3c6b3b4f43f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6130d3cee6f72625b8aa35656a22d1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5043f241b0ab4849ecec467bfd9f87b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724fb407938ff58adb0b8727cca75e7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b522b511020aa08fa8067f2bffbf077336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360a7dfd6a78f9f27c7ce72641a2f1c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd3690784c4098f3dd5193f42cd9d4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc1a82e10c8b68e67030eec448ce124339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25096ec63d83d05c0397de5f34993851340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd924e142ef47156f256fd7fc16576341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab797fc98b0ec24bcfa2e74bd4f9716f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29506cb878bbb4e5c5f54bc311028b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2aea5be5eaf6467242d4ae01fd4f2f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cebd4dafba4bbbd3d88f40cbb9b689345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044464a1187bd933e7e069d02de6fc16346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ad24bff49b153830a8ea05167986a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87db01cff00324a183628c76576273d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af7567421df3c0a7c258f414d96c204349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db6d2e244788858faaafc0236f58ca350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9757c00404ea4fb4dec86e60c1c57938351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8283ca8e94f35c74ac93ce8745f03352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808930234676bc1c46cfe887a4ba0c7f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984d3da44a66ccf2b8472c1d2a7f2be354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74780fb9b8ce10925cb51582139960ee355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf0438e08bcc625a8b50515cce9fa1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50acf8bb1e9a03878f11e4aa4366623c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3c33d96343be832f983314394895b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dabae6278d12819b16905845e2e1d9b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1e56e945980c7735e6b70f70f3d28360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd6f01a231f31dd62578e53b629cfe361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf789e6c33e59b67caf685f3f07c59362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b85d4f2c7a9f303b505842b1f0b5a1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ecd53aef4db559323a11d93397761364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac91e2e7d24b5a1514bb7593f4daaf1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12778ee5cf7b8ab2578d9b1293cbd69a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0564cb21c4916a46220a7f14b1c75a0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b27f3d7994af17cb6a653776f5b51368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f0289ecfc87ed6742490abca9df8b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77c46b1a5200ab02dc7931bf4e006c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343443c8bb5c2528f5231cda25ff2cc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c53e9af408a1afeaa1d089adb76552372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c8f0a8f956c8b9c1fc053ef203d51373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626107b849033adb1f904b0281c58a9c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab6d7d681869618955d8f01f39ed22375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63316480f1d36e895d712afa1c289c3e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ec9524c9c8686a09880e01822201b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7358503248c069d545cb21d19a8101da378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac16d92f4654edafabb7ae02b2678d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fcce220a22fe34bb54da48c8640cf3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a3b3d39903446de964f4ff3ec4c0c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d05983101e9f39d4b7dc8e1a9893b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d892ceedbab5b3f46ccb6fb1a804455f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb58ff152b4a2f951aaf5e8409d083384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e126e8de3682037e8121d9d8395a3afe385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c3808df8017a1cbe6abf144b6d9a0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e3c7922f886f09e749d60d4d7850f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f9b5cf1610abd437c91de6d1ba6bf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b6318acac908d7964cf971e711945389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c5b9401ef04e194601f59218b2fb3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a60fc9a97f85773d75013be4ff28b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90886623fe3e104dc44f6b719531b4e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2796b3ee916f90671b8b33d101aa0696393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb0cc04b7d322dcb7017b70acd39f0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dbd53534d54fb917f708126b892d29395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f299f5c39d30972beaf7fffa5ff3ae7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f508d91cfb3e28d40d2c2a62c89059e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f0923bddd1fd9cc566fed615722392398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98fdcae537cc8224b6552710007b63399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c8ca38ccf869beed24e16cf3666ee400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64607cab9160dcc71866aad276217de4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d646f642f29acb30d5f7d482ed71f654402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05911ce1bf707658ded8f3668debd96403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574da3c5d5c164d44276e5e787d62b5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe747b5d8b9b28d7728fada365b3cd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1703d093c1cd9d94ec13401c32d2dcfa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839f4d09075dce903104e7996f841bc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4d91cd1ddd271c936020cdf99ac60408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc7616879688902cc6997448f31341409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474f5d6bc1c4cc68f8b62d11eaba0cb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db67e4581264ec769fc178a22d487df5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bea22f6ea9baa36506367f08dd680d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e06292a8c68a22bb1185a335233d1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e37f46a4bb21cbc18011fed3c941d0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b1d809e16ea2aee1e9c22c580db99415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd94f912ce835deba101c448ad3439416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a460b4f25ac94cd69889499d0c628d25417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00124c20564b96e60455193c7819047c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d6111319e406a5bea86b724d71515419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f51235cafc13f6012b3e1d1b7f7ca98420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f9fc7f6bb3698f03b9ba1845e9880421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe1733ac509dd4536e69865b8cd621422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4188e389e501ad420c3b73a5a6e31e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1656b5adaa17d8c673103ef58eb0d52e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2581399e138c0b690c3a2176970e168425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f04306613ce7ac619eddf9b975bbd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f990e8202d04a8b56c6b970496075b17427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa5e9c0260717289b8c51e756da8c1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c11ec0007b9a2a2948bd833c1d6af429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34a099f33d7bb38b81ad613d20be6d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb36432265007cc24489d32d8dc9399d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74201189853975b7b6072f73125944c7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603965a98c4001a327b500ca2923561c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9cca895349820edd519d99bb578684434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce029fd4733599f1eb5ed05fccdfd6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7418ffe7bbae986b94f293c64a5da668436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee2657ae5fbbe0cfb96ea953d52c87437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088027515825d73404170e530b1c9df6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea1d5cc17280928438fc788ec97ef24439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbcb4d27b59e330c49fd48155a37702440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73139186d4ff153be06e7638e2428bac441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c5fdbcff05ac8fe62342bf484a8b5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4d42f3705ba0f9ceff25afaca73e0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da482faccb7e5d7c7d47ddfddce810444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f74393dc3685ab7116d046dcd2761445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe66a54c90cbee15a7b9f851181399446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167217c9af0f641a419f146c9dc8de3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6346858587b11c20725f62b33c6e97c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8b0fe4d1dbe08de09d747c50874e7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9536c6f6b283cd5621fbe24fa31a6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010fff5dd4eeb249fe15acfa9f7ad6d3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083549445abae0286590674199ce0627452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd49c00659e3f91fc0bfe7ff3475c3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df110d2fddeb217d6752d28cfacc10a5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6983002311402d6abda70ffaa162296b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca482d0c8b9cf947a263d3e4d597516456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e92c02c7b528378d480f9f44cd6344d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc61e1c28e508fb65a0433ec550fb5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8301f9a6bd43ce8d6dcfe9013ffbeb2b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ba406cf0bda3b0702c5c3242566ca460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca85c433725b86010958a24b6716ae6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73bc8de86b5c01d8c8f70c046c41c97462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca4056fc9fdce6cdc7c8727b2bb172463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d6f94ab317ca87a3f6c111737e9f6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d530a8cd4ac1bbee812f3c7c7da9606465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8844831532c6439d909a8dd661ab3a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299b4de9455bc0ec96c37ca1ca9ca45467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283bf7912192915d3c1d518d4633b5d4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb57a8a38915ea42ee75e632bd3796b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d83eaa7902ec5317b26e830601277e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deabc3bb4b525797f3a4c69b07c5a05471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b08f4e98dfbad96c26b9916dc760c8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fade2471d19163b8e7466ff66c54e89473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408d9584d295cbf44232f76539a34b2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d65f7410dee2890e99185579ffaec475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9069e2bcf04299622e30ce085ff6d2b5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a605bff9fc9dfd70028d773e9cb0d5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366b0799634eb710d3e3a4197c9657f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac142d7f4c8218b4e4fd0ab37d1f82fd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e7f8a3e60c3ab0a42fe94ed2cba9d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06eb3df6b8acba36bca06a23c16b6e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f39f555a0d715155c417ae4f4bcb57482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b0dd08ef5f8ce575cf4545dc6b6f9b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef2ecb189da09ee6000acb55ce4c9f0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185524f561204a0fe57414b57526e0f4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc54729cba85d9d51bb4e4674e13bcf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e8f2baa44b3c4f1846cdbb2ef693d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dd89c27fdf5ce32671280c3e52cf85488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2ab6de039c09c11a35d4a2185eb6e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f87516f0cee6212d306958ddc1441490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4743655bbe7dcf99a5b02af5395bc863491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc14a8ea2c0a5f853bed3bac692a25e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c9be0fac01f42f63fdb9b0855fc69493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8342563bf6f3e3303a49617b5980d653494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd64700caaa3b43369d8bead10697e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756377c126855c2e38989c9823b79bf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb450f6907b7b294bc2c5e6664775fdb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31fc126266eed89429a862f7229953498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e288328e1ded60fcdb876945828ae55499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81652b7384a4ac07a8a365bb090162500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99f4ed51fbad8ada447d3f9cd153ab501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ce46d104ab7330c8847fbc112b6b7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7426eaf909e0d054f7055dac00533a5a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bfdc195510743b32682446407acd57504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33bb9755f78f80d9ceb2dc6a11550a7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597db496f440053f5e994eb8761bb65506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535d89cf53a7d1591824df0abebb0fe507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc1e11a589644c65a05b6959b8729c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758d69af9568cced932db498403e087509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd434d4911fc5ac61b0a74aaad9186da510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee506c2d8708180d444a490a9a077c6f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c50d432c40c43a5de15591f51ed479512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d454615c03e100c7586b1142f921fa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0b1e429bd122503f32b3bfe272850514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1bbe59ae72fd68bc00a0a790a316a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e980e6f5ad31b71f681cd97962bd2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be711aeeffadecc1d49374b11cac5775517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a3d3147e622e27045a40fc48d3dc8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d596eb3f82b99559eee08c4cfed5810519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9421011a41f3b0f199d42c8ecd92595a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20af42793efc4310f2a5aa64b3f40b4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d07694850db885a7787c74296a3297522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c881734605e1b61e79b4f780064ca523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89584147e6bdc1e6470f60f3df0358524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92851db4e3f606723b383aeae8c72bd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc46f7b872016cdf0bf74237066aba7c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb406713a59a8e799ba6f2c4bc7ae3f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe111de3df8893bd8264cfa520d89d4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afea39fc44f6d574f96c84e76105422529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32015c3435ded02fb5f5726c1a53e47530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7aae6b3bdc48d3defd304e2e4d903f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e574cedf95514b4602b271109997dc8c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99893dde76ff63d1845d43e22b61cde533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928e7eed5c7508be3222bb24a72a510534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd501d764076504ab41899e40131c78535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0178ce65ab61826fcf1578f3b8cc56d0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7874cb3cdea98649ee846173bbbb4162537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdfcfea3e40a8fe4f02675c1891c928538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31442f1f1a573945cce3a26591289dd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545a67a038c23c21189f80625cae28f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea8ebe86ca7a1546ec7d77c8225342541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de86c1b915b629aeff04a6665058b3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f87af82ed6aa08251a36f5074598a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432f76f0f9c2603804cccab41e24665544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16fa1b56103108820ab4fa8e9d41184545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbcca77d16e11ea8642a8dcff1b66e8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21920007e7198b1a81618d19e77fa99547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82171a03212d492c2ca9eeffedb3eefd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52578b0bd2c89616b3a06fae1313de0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0777d3e022021901983572830c5d70550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c8f46dff32c500cdd9f761e3d2b6c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b91be8e57c9b187c11c9938f0f8455552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8adcb375e8dbcb6994cb49283404da553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba90c12cda1e27227fb7e1669e6ea3c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cce93939101b6f8b9f4f3d0942decd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64090939b25fafcc9fc3944777efe75e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea0823a5963349ecb38f9c0c7ed369557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2a75f6319f12b8ca080d5fd80ec63558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9c93acf901b2bec3a0e507125992d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f78974217979b8d46c482facf6b1b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f41c8ae85936db50c65f3007311d11561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd035dbe8cd051239be62803610a77562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d36d3dea290e6c5453635c4156d61f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661512a99b22f466580e95cacaf265d7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62f38e54f94c43f10398f8a5643f7a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef52099c612489d10db268a0909158f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab2d58b9926878b95e69049b2c6b0f2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2e0c78f5cbb78751626b02b1b069a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc8f56994eaa5ab82577da610e4bf2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f0da84811e2f89170150348c7e98b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b804f14fda0455195260b3bfcd3e5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f54f0591bfcde9687192c1acfad21572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3750f57ded56ead6bd162eec698b2aa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48de2f704bfab14db5ad62df5467ea574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb55349ed797df24dbeed9287ff49f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d988587e30643d161fff19f355c36576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3213a38697064fc644836c8cb27c255577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab050912e3b91af32e4c5610bcbd12a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc05c849c34925c6ad1c8df728a68d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce45e424600980d9ca5ec5a4fe0d5a7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b8ea56e94ae3c8bbf346e77c63503581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca6cc1ee8913f2c53a7f6f63035abc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1fff9dce34ca8c96f48907dca1222e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517075901f94b9e309b76fe0013eb53b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b812975d47411263913bac01bac2a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b39f4450b6ffb7aedb63d35c42017586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806b3aeb67f62e50c8f0290d193ff35587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d9e8b23b799e48391c372886995ef588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869696350167e4e13bc315b948f6ec24589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed857f54c212565472da53473a7260590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2495519b42fbed1f70864f2e396e58591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f113dc312d086c0067ca4a2412c96c9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2744038b9804fd48cc6a303646a153b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c691efeb678f3bac5cb0d61d90c6bd3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff50846d6b0902cb2eb78dd5902b47b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6849907d72dc761a099c80a0381fef7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e532009223b4e23b10a5fe41784198d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa19dfdced92223dc37c43fe6038f1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a88fba60099838c2e7de174c45469599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b26822b3048cc78a13d0890e2e892a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe171da829f930b9780988bb94e80d9b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446bfa0222be2913cc7d0568eda67b22602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4defb2969f48f40bb4eba375fca7315e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d00904d110e30c0fbc7cf02db9c28604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e0df2e985a83a456467ee2ee548bb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f63f364a34c17f6b274b832f65ff6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6a03d54bd0ae594d1f493106bdd9e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb41572b818800eb28d98c19c78c125608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e5c5c85c76487c1d912265a38d6b1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd84f907f7628883c228990c9603375610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772b1ed2fbbba18f87cf32e693f1651611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ec11f1c2f3ad8f8e42af12d5d33f4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762df73d748b4a90642d62208296c57613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37953d94f5a5563d3ad21454aeefc4fc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c640840f269ee946e911fe7b059e1532615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0897cf001c81447b42c4d510e6108a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a9e3a5b297019d41a2f715f1ec2c9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2305d64c552884524ad0ca17850f4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c2868bffe5066e5ec77700a1f07ed6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c7c3edb154d5ec6998e5aac00b9e5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f853c968ebf71b20e32f0336396ea7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e8526ca8b6b3eb9c0406e08ffd2a3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439e3de6c0d61feafe21bba6a5a80bf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0c9395389eef0ae9df209f3a24127624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763195a2b0b7a1fb596fa9c0a0ef7c49625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c827465a49386f5ec1612360c676d3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a67c1c3b544313cf998eb0b317471c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac49ccef836f3f495e035388456ea6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d81fbee260dfd7e3aa8ec285504c1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc2866b364d2c7233f2f18ab543415c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef43f67d5a3c675a8e299a714cac2e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096fe4d2c59e5a8b050527d43068fc7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725386e93f94055a459ae9bbf69ff7d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98fd41fde2a309d8c2b34c1229fa143634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f85663b94f859901a5c37869b00f8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad0477130ce1aa7a490f2367c373b6f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400a6f363259f2257ee154c2e51ea0f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a16229de9c8b7ea96bd37b6b289d1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af508e59ac678bbfcca61e7f9ee9186639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c9fdb9afcce286dc8c6b36e9d4dbb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4380e7c82dbb81d6fb6e3f25ffc4c5b4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8b0de4e107816d32bd16d46f6f566642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79821b5cc0bb14c84c62794f8b5b3abe643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549dee9f207a88eb2dfd4f0768b4d7ec644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62fd115010e7621cad21ab74641ce3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5709a727b074d9453d17a39009c187646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc37c9de5c030d31858e9c866704c9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ebb0bdcf1b5f650a10d75a3e518dd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a9175fca80503130e42ae2623fe37649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1916ec6cbc9ba5c4bcccb5ac9e458bf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d128e98e8463326eed7a1801dd2fc422651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae49e8a319eef7f8a4aeee1c4e17649652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a96479955a646635f9b2cbf3f2b33653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf01692e8171a92da7ec8eb6410e98d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5615e676a3a53a3a88fd19feb8304655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02034eb1ff325476bcaf8b79c7f569ae656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a737eb689574a04331487a2b5ad9017657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c46d30b383efc1b245b962ed56cdd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64617fb022e4b874d868a5fde669ad659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d934fe6e60bf0c12e426ee4c204fc23660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517fb6c1837f61d4295b87c68e0b9eef661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb563255a108709e91541722486213662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cfe6fcbb43f35e1343011660bfab77663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39169db0cd833ceae3e71632fe36c1b3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183540d2cf1c563a421942f5264b4528665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332af1ba76c34a81722f4f7fbfb7331666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b0e55994ce48ecb4cc19477a0c738667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ace193bf3cf58ac31e23846ba82e3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1914f2aaf38e8f117fc6925ab7265f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471268a0a148e63410f1b75d20f98628670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096585ce709863e11458bd9916f6e9fc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f8f56926468b1ba58d8a442bd5c2d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3274fab0a92b01e47454ec201f8b7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dcdfe15ec3977e2503fe426f66a67c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8927f8e927c8d7178d53e565cb670c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d25e56f81bf806d82417d4967bc126676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d29814d621c2b6e38b6cedc16c285677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b9d01a49b19dce067a6b1c689fb23678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ccb989e436301693454cae153821b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5aa09e8aacf448c3a11bf32093aa6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4e0626a1858c9ff68fbc38864ca2d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b278dcab0dcd2e6c465546df08588c1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c1926f48ab37d0a34745841d7c2ad683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac122f0ceb44aac2d7ec17ca0093995b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a95949d50c97ca4941f0444d2b3f194685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d49fe2489fd3af30c384714b1950a3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2cc5bb15873cd147f013b25dfde958687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3621eb06a2c34a0de4f566c81fcb4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5fcc9c7ac9bba472e328c33224943689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42cc352bc7d686fd17245b1a530f0ff690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a56f466a8de7663c5b5233b05b581691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e7f002b8410b6539b542dfe2eb22cc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff546253afca0a042d8f5ebe01d982693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762ec2338cb8e5d2ce67419e6c65212694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde2f2c70d71e299a803381062d32e75695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd90813228930bfc0053c76ca4f9800f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203aa24cee204eaf17d4e52748f71ef697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c365e714adaf0f9e9160b43f7242e53698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53482516cbff6fafb51cba9ba97f1f20699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ba717ddc5c524644d2a5edd130270700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984205c58c6bccdfca2d2ee440cedb4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d31c85ed2eaa29141b09fac0411e0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8117dcf7076f22a2e3c753f99ff6461703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49ce3b0e4944c799df3758da990e58704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb5f120bb984c5000bf784a0ad1318705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f990a22c312d5c061961b9cbe7f80d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc6d1ab8889d3bc82f8a3279a2b7daf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82878fe8e635e0624f9096e5161fd6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1ad37727aeba383d55098b706bc58709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b7f29a280f1abd47548f6ece707ef710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad19b1338241f65cb64c45a93caa786c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28de859a49d6796d227a6fc0b0afdf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d7d21680b92a80500140e0c6aa2a6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2108d198c720b1e44b26c8e07137fe7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3efd0e92359d0f27d0bb5a5d3af0b9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111dc80ec3c644f3af36764c738af2a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e40f388a363d4990e1a9d40c4be45717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c1acde4e7c252e3281346c092f6c5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c05c9f32d9ceb04d1f97c55c04e4a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e50f331803ce6f9080c3c13575456d3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67ac4b039f84c6868c97638f83440d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2aee3dbd79dc3728b31fd80013ad5d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a379f3a6936737c2a4e78b335c9a26a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c50071df9c72a5a4d130d45eafa3ea724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec399f477260d5ec529aac7d8748dc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14731147d693c379f1eafd450de11ea4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c63ec778ddcd3c22fc32b2e94dfe2f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754edc92407db9cd82cf0c9875c2845728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6263e0d8c3db65f39680805fa8bc7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029461ca7bb3ff1762cc40a469f383eb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9728501e76f04f2c1a11791746ab7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e09c8ef394ac4c5ab7135499abd6d8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd582176fe3542624bdbbd196831e41733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baaebb282c7a413e1f822478530f9df734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9f74cff89d553af61c729f50de60e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84934d3401b155e32476dfd78c301c98736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67b7bf3ce3359a5bb00c1a6e5f8136737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d361a9201424aca139f7353546bc68738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab33832ac48858dd86d66d1ce1b04d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd5d098b3938185445cbd81ee49d72740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f5d57b4932217160bea51041c8765741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5fcdcb9de3656148f0a7a7a83f319742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d053b25120d77cbbdad776955459e50743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf06086059b81c1ee5e29002f079f6d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3967e02307e536432f147d5594ff681745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e1f9e9b683051944215381a8332e7c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db823ba016bc1c7ec1bded41961092747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7994742cce6462433ece9552dd72fe32748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55877d88b72d7a5d43e2e9644d09739749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb443732e6bf65b3a0588dcae652335750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e69f03bad563ae1a6c24ef26a6cf7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4890f2668cb27d0881873d53146b1be752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a7ca959e372e0bb28465dbc87de238753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6d40f489ada48416dfe6fa5e5d691754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07006f66475526806e289216d5ebb4a6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c31fbadc01dc9e3335c37cf2b052aa756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2a7169ff6e0c80a0052f38c2d1db5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b01695f20b3385d023cda03ca86e488758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f1ef042336562a858d6bfda18edc7b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>