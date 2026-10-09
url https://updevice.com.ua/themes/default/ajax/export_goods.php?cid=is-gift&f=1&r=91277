--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7aef957292b7af5b77a3104c152ea1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e21e0eb1019fc708cb0c6355613d842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee62c85f2fd4e66de439016d1fff4b93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c07938254af6b3bcb33b11e6adced4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7743c112f5cc63b0d12d3329854eef5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd7fc2366adccefa5136baac9a9c8a36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db39215bf776bb0dfb9c6028dfeb4e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb25c5b9dcb0c2aca919c1917799c9f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ad0c445efde463357a47a397bc2099.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553902351eebfcd90c6aca829c983b1410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993dcddbe2b46cc02632e3e74b81bc3e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c319193cc35ed1efa15911e9d66b8012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30cf20dd150f713412077b850c67e1813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f4492d285f6226b15bcd9450cc38514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a263cc7800c21e26aa121023b6765e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c7a438fbb5ab3fece4f4f767587fbc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f852b46e859842f8743922bb692f09317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ca5da7ac6b06e5071ffa0d884afac18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913283aad9c304c6a13edfb0140d51a019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b39c6780ff5b857727a4a701ec0de20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8462cd8cdff22b8305ec240ddc294421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80753624574dfbd34732bde282d9b61222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722b10146579dfeb0a5cc1690f9aab923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b15a0eef1b21d09ea09e038060e2b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc00d3f85ab761f5a25822416e602925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3320186fb90ffeb61059f768d1cf2d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd1e1b67ffc167f5a52a92871a1d7f227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf230b37b3c82f60c7048d959b3b228828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dd51a19fcf44dab25eac636cb4bf2f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c566214b6f5e3ee02147d3ce73b3330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7efd06a1166b9f0a078ab203de21bc031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d669a9154a7040e7150d15ec49a6332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f335be0e27ba4d3ac35437445afdb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17485baeb59b4a46a731b7397214f7c534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77034fbeaea42484f6ca4542736c6f2535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e4fbe78a2470a3be31d214a7fe6df436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc99b100788cec4d5e9d6facc593a4037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01449ae918dc1ab49481403784f83f438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725906049a60c5e9dc13e63f0de0a9039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084002d031c6717012f63cb914e041840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84bd220671aaf81c8279cf0deadef441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cffcf69d8c662fb37fc60fc996185842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bdf32f0b99dbaf5bf0f79896d4ab8043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe9520a9c3e82b42b5ec0e169f69b544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bdfe2abde3d83999fcfc3249359c8645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9537eabdc0f698fce02f9bf1d3ece646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460aa2f10a83d583d121a32fa9ce890a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681895c0997af77c70f35e3e9586ca6748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b4956fc673dee63f85dec07f207d7549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e939e405953eff901371142a216c9c4650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606b05a98e20109069f86ffe9332cac51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402870e2143f89d6a7e59ed0138b996652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b417b55a409fde2a56b9fe40a9a6a1c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ecbf8614b7f21a270a0f940496b85854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c7ad39d278fc3ca1743fec018807e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c492f1a2e4582a66111faf0836c3556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d63463d857fa005981396f2ef8cb1757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b11ee475a2f46dc1667370fece780e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c54f5faee8cc77eb699f5006a371b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b544af7dc734c5069e4bc8c5bb4eeec860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b835a12047ccc5665a2eda118d907eb561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b1072d0153a1f2223cf37eddabc0a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699273acd7abeac4184d33beb0d2aa5163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5331600a601ef4581ff2a9ea3eb413464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e6219c0e19f207552534e0d25b42665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39edfbfc5f5ddf33711e9ca4b6f4391266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd4e28f7057d6b04d90453f7c789d9467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e27a623003e5e955731ca4cbad8c968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb067af64ab16d064aca633892694069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d70cc319965488298f946633855eb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd6d1b252cfc8b892382faaeaaa98071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e40628a7180205af437e38786645972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb623300ad24d405b1026f2edf8936a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2149ccf830bce504450adbc03c2c2074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9d231e19cee3f0849f5da803aace175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0b3c9f264ce103c692b0c6365f75876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3900e49a0259bb0c7ea70308fdaeab77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b2b4ccbdd44194dd2da1f90e04722778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ab26eb45ce558705e1135031cd23779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913fb8256afb183e1198db528854eb480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde0f68896754e3f21d471b749d6fa081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560365ff7689c805f7aa4148808d08882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740694b80d830fbce04d1b3239c5d01283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b39eb704476c4972af0a384749b70784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df26cdf8ba254c61e001041a155a876485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17483aeb78be121d618c6765b8ab119686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb556d12f76f3330bfff91bb89c798e887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9debcf70991ed252fcb631da95236d1188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58847bb20e758fb2c48de29d5bb6694989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3443df047a4bc9e2186eef8008cfb2a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e9c998d792e31f0642e90a585d6b391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb5549df12d1a4d193260ac6fc05e892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958dd6ba245c0337a5e13bd1d296abf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00413a49f84b4c9636ddc21bcc0a509d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febcbfc833d3f9470935b72bcf2c0c0b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674d3debd9d7545726a3f3b9860d47196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629477c5e96a888f008231a3e03316097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fdedd57348cbdaf53009949613ae1398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea9c62613cc98290facc800c61ac3f499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a95975f3e3e3315f6a41eeda2b9070100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a89fcd23731695e446f7e176b5dbd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76106a940e135394d6526d5647b5678c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e1d61e3faad07381385ec230e9d5f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e567da8bd18dc20e3f3b219e279d45f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd6eaf2c9e2985f06cf1059617121e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b50deddf62baff1398438de1370b1c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881fc6981a47c9269eb8c747b480fabd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d858f9edfa854bc8431e7f51504710f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10526eaf2108e524833790d16a36c036109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d750a30d807c7cd1737800b614238110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaaa02fc6fbe1160f3f66bc88f0eb6c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed2654d68988b2373349610d455bf7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336b5bf1c78cb16ab6a742bb6853289113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a5b8907c5f1920fde2a3bc4274359114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64494acd73fb8ee5aae53f680be5273c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c531eb70a2c5e96501eda17e5fbc5f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875d5a91f60cb16cc8c8dfd908dfbca117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e029f17d13db2c99c76f86e5b0df74118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f6d0f49042f5baa2e1a2317a19cfb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae19e45ab87245c254825b36ec38e98120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3954b61ed8bdec847e6172d9d47490121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0cde237591dcefeba9f527efa2e50a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c06a741a1a524a24a33ddb520127c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe49290a30d17e8a53a6b69793a6098124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf183ed20708c5295b99ea1c0865df6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ea5b404c110767c0ae40fe01c2203126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7cacf36ec7cb2719b873e3bbc6fb25127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b66c3e9275fe0271ff6b6acce2025a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ae05bcbf64425e1873c25b4beca67129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12beae9be0e4ed6dd443083318c35fdb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8871152975aaa0070f8564e1e8bb21131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f10e7973bfeb9ff16e9e9bc0a03ec132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813dfebc3c3e2c389b3163b1050f071133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ee2b98a8e1dc52968965080f621ee134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106b80b2d09792f429d49ace50d0f31135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe64012d172ed282c5d086a735cfb84a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de4d3f2b04ec021bed84b481ffa5497137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae459ee6a4cebfbae4b1aefa1943a1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be282f1e85f4ecee902564efc53ca11d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5e0e5e35716851d486466e2059e3f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d276470e1f0afc287a212cd318dee9e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4cd58effccdf8f67f2c4296bee941142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b29b5bf5e0ae287f535d31226ec6dc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1b36a5284a83d32329368ddcf5f07144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7727aba63cad287b174ebba4afacd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb398c7e9a2ff3109a1b1203f1c221146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868b42dba8059441ba580e7f2d7310b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb9c5b862a449011562cd68868ed00148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bdd9cd070724f46d48605c0694a2d8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16213889a88799a18f77124336302c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56ca6d723f5676ce6db9ee172ee976151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3538d3b3aedd9d0be7bdc45baade5e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76db1fe0aab8742ace23ee620f8808f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4027375d23cd8b8453c9c163f5e82d69154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ce095c2ce04cf2771d0f51bc2baaa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7731a9cf5dabbe4996229bb3c7279156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab38fc1b797741f93096da7cbb61db9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd8726bb86acc6aefedc7a84879379f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f705c1b362b09aeaaa6905c97fe0c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89427cc03be45db9ddd7e7b2a847639160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f32159375aecdeaf3a62530c12f6b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c8485c9c07c5d5b113c15f490adc7c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3dcdd672547a2ee6de127a41e4f56f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff101cb83ff3de789b1f749c4c4578164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60c76af7fbdcfa62a72ddbf690a930165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6c4db3a5f84159775a0ca02ec66d3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b910e0fb17a7af88177608920fd3c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c88775d100355877857e41cb6e7d7ce168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965166019f46067f1a6ee8151d705781169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed7f4168264b38d15c0bfb09ccdc23b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa562affdbd56b1ead7547f1199f63a4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fbc0fa41beb1f6600d754b213ad884172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0acc862150209de5be28f4419534e78173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99372af621de336066c39f8438c20836174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053b9a2e024815efdf3edbd88e8ba60175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc77d298614d73d437c19f266966a07176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6735777d853b068a0c6743b5e22b009f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d9cf5204d9ef47b51ba61a994a128178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0399aed876050cb3410c0c62485b6a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fbf903a572a3e471723d13fba68b60180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186642b94df880e089815a128c305a60181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b528c1d36d978995153472ae0268ab8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028672e2149fa2a8978c8beb91ce44d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b47cae995f9ddd0b7fe3c6cdbbd75184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e9c43ee7fb7b33c7104804d0de960a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e1710e8f35eb2b31aba342976007c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f0b873c3ff6bfed326d2b71603ba9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773910c5224114d3807473a8bd93cb7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec8787b6778802dc10d1615c9be463189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73047efa19c287126720dd8279406f46190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25786da99f5a60b746a6338c163ce53a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab52e1556d31a68ec708203a76af1677192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438bd489776bd618eca126789a6a995193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ad6f77b4319f09e0731561a6e902e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a774f9ae1b254e04b1f556360320c9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e31559c7159eef2ba25b6102615e4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2abfa93107cb8ae1780329d4efb8ef197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0280f58dcb0b298c03033c5cb1629e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee204106a86d601af2ccce2d6b295a2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b6c26a0b4134fbc6b49be90562808200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701cac98c8be820ebc2aa15f438b8f8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba9491b0369d1f4cf955b1ab255f9f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70a60727c07db2689c38af1e1e3397203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3cba034df02ef2eb4157afa8da97ca204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460eab075f77d5b6de6a149835470feb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e63f712c3ea11895468695b524ba2e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4c79390ee2e14af1ceb6eef6726be207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ca6c9426fe8dab2ba9bbf7f2a6b7a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df1d02ed6379b65cb569515c8e7940209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bae61362130fce9c8ce65dabd44b77210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df584d52acfbabb3a3cf1f922c977d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1fc0713b3ec9ed9d0fdbe652b7642e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d30ffe89dc7061bfd1c6246c7c1c14213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a8224a7cba2829b3f59a8d7f3f113214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9688fa5f8caf8cc9f96a0447f048e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480b6fcca5cfd21db77be30f2200d3d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36dd987161f591a829c2c8b96207505217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01634d8d929f84c0a8cb9173bc86ef13218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b991dcf2e8baf2d50517a38249708219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf56cb412b12512b81deb9928d6571220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26233ba8dd72a9e62fdb1c3d8470f8bf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11803261932247633698cea44e096b9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee7e9b9dc57d0762a7bf5c5a3a15b5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1109557122d8b2bd2e34ef004ffe3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c498e8f33a57645197b009758b852225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae19d6ac9fbbb4f66f12992fd87274f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1537e29529c4fde1828a24bd5c8cac9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd73b515d0eb98ade80e9662b76a279228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a2d8d080bffa4fb1d3952742234ece229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba956608200c7a96b387f22b86f9e6a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45fc97ae5f5e37f11246fddde11edd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69020389d11bbe6bb792cd2ce70609b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d9962ab27902226fe47617280f7119233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33e964b386cbfb2be8b8fbf65ddeea234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e9b2d1b364c713935c0e0eb6514cae235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc13f96ebd1496e56ffdab64e480c98236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0c93fdc7749992106ebaa996afe0c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704e4fda198657d57c3ac27a3afed1e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20e7bb91b33bc59f9df41f3bd7eedf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbda60be2216e304e69e6a8787b2001240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ffe21593217a01bde60ed35b4794bb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b574c6abda8321363c90cef1680c173242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b61377d4c8ff7ed2faf5ac383555c4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4037afa6a3385602ac7597434c23f1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c0a03b2013a29155fda607be5489e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e28671b49c2c12426dd95870ce3b9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa251e8de66b91a244c3e720a4fecdc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60431ecf14f5de0c5df311cf5bed70b1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b7b6dbbefbcd2ca83f7f2405beff4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afeb62e53ffb98b9f325ad791f3b211250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c289e9dea78198c5c4e640949ce2f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e1681b0a1cfc323a36d4d1ad58ecc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b0663bbcd8feecab956e253e34517b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bbee19fa6ddd6e5af3d9885b36622f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f03a8b75ced0ef3bd0c6c7ebfe9982255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c3545d49d976517b225471edab701256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b7f488940f8fbf1736dc4b7329cc9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e246cda02fd166a7af66dd5d1707ad1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ec20ac88597642074f46cb5dacc17259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11982332cc6419ef7bd10dbf2a8ed34e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2233bd894d90cc33a83abc4a613cb0a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae37bbc06aadc700c3db30a4d29029262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59fab41fa7517d75d47c68f582f024c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67381ff7ac07649ff7a57ffe5215dd32264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b1f45cff52a5cf49cc2a4afeab4e2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2c5feaabb6a54298320d407e1e0a2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e4c555f7c1612c326ead316204ba6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d454ad0baf2cc3164fa4c24b447d6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e32d0b2f5ccfe3ae5ed22cf59720dfd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d0c25fbcd1591f893c6d2e98113062270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32191102bdd366163a40e68d8679f0c9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1cc5ea0b552d99d234a8e3f5629e4d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e54da9ce1a0909eb7828fb90dcd0e9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13debcbd523deb2fd730e436d166a320274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca97079f7e2fffd73efb97e3fe3ea37275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74ca5355787c6f78a49244d84daa16276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98811cd6fc7b5dbf4485c41729ee0da9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7173e997e5683d09ec61c8e12ea4b6a6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f97a88d3c3e3169b1e0668a6701b3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c74a42ad431db7ab9b77eb4d3c7a63280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35743dc4b5865f0c7fc595e65ec250d5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85681bfbdd53e13f7ed45c0df31932af282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed99a1484739bdeac078653e9adea301283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f34d8c5c4893b5c625cfba9b4c431284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c97e9561ca6df8e388476de16244e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171e131e05fd919e24c71cb9c7f876e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f1f4686e800ea9b561eab1963944da287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce97e09faa00535b42cc819f517c8ab288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e4e53623245bcfed770d78eff2571289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb90f4398287c0f0bba5ebee8878c8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f28b1efcf9ba877ba8e509977f0ba291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0dfe31f4b849c19d291df142c74ed7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f0a0469f3898d424ae91ac4300bd1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c26b9be573860540017669b5ba83db3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a19eea6e99deadb4bccc59adc39ddc3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f919dbcf045ee15d154a3b791f3c85296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3426fe98993daeac277684f968781297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557adca2217897d3306020ef58e9a32298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a08a9a51aa3fae14f84b2ac6e29653a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ceeed296637f9c010f8d277ef38589300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26aa61731db63a4eac3f56c5cd8e114301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143ebdd2c06350edea92aae24310a3a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6b7015b8dc80b331c17390658da74303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3adc352a40a91c3543d50b54c800c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f933940222405751ccb13cc3b836c39305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8402a45307dfbb941be9056a07483bb7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889ffad8a63a7c6aa52d1d5313f4e10307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a93264404ba7ec55c2d7b27269e07d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3dae7f06d4dc0c8b9d32f5e09ee8b2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb496a46a0637303d4ea253a21f2dfb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73562fa82cad9aea260e3bb06d3d56311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5805139cedb041118b4f3cf7ff20147312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03916793e4610ff04ea038e2cd536066313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1906133da33b9ffde093892a83f7bdf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b260111da882697726e65f57700a42315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703219c4883f1c4756d398c97fd14a6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f687ae11e8ec8a6a99429d42cdd043317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae69e8f2c5f891791bd80985f06b3e6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229dea1f7a81454ff906443c665f688319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb15f90361786463927c2ca3cba8405320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4357b3a0bfeb3df06386b321f59aa393321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f88e10c3edc7c45112e21e38b976a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb4f890ebe2ae6ea8027907272cd14323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc863e0ae0db96ebcf4f20007fc1693a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992a0b2d09bd093740a5a400ec1e4c7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895674be4ff69f7ff883122a2c56615326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7987632ec4d463c8ad306d33d299e54e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9ec3affb9fe8c23d2d6a897ff3023328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24961010f1bb39d4aa5cedcc669ec6db329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c305ad4cfce22e703786fad99063b89f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526696544c1f77252ecd5b55e1dffa82331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73048fb48f8d02fa6a1ecc1773a5159b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf18c4169cc0ad5ef7677856a00f33333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1914c98d05a1345e877ab5b1b28cb96334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417cfc6ffc3289782f0fdfd131f37af335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e514556259d7833906178001122dcb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585ad9b9039a8a12e7cc0ab9734d0d8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1633e9201349a3f8a4c95ac4dd22a41338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f469ec13c80c2dddc44ada3d7271deb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119949a6d5415d5b68fc4502a82547c1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177800f1fe8ad78bd751ead2177c88f7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65fd19d4cf40f74080b179ef27eef0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d35622f9a5d9a25692e547bb6c4a5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484091ff4da79591cc241780113ba58f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1bb30b0dedb8ef525c66f3d18f0e1b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a037f429c6773d8035eb891be77951c0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495436d804fc55057a35fae82206a584347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c4b8910efb7bb96a4c323d0156c0ad348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e44819d84f73a1c1c164a907d26097349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1721de0ff4cd4a5fccb64752bd0644350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc840a0329e17a7264eedcc23b3f81351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2c467f5512d45e65e18ee06594eaa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f31a9e9a23f6eb0382d8200a629815353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97c9e7ad354ea2b26ec20e9a14a4c0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7915f93e09bcd8d0b929dffa58f59d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c718c884a46692f984a4f449ac822a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb964de6071f0c09596458434048ec8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1414f99d408f5922a1c70d270a7673c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254f7f0c311b35d12a7222fcb250749359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca9382529167039b2f5f68047446515360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7881387938ee93a77e59cf9042460361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e262cc77567bfe375b46db390763407362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba2311d1e75ea37bceb240d8601c81363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e4225e9016959bde3f3f61dcc0664364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1cfbd347536c4a3f4d57a65167da8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fcbc2a1d34cda5ed0ad7dfa21a9331366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3648a39f5032abb3c45771079faf9d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57349e1a1279cf1391a84a8523221f7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59474e587c49e5b5a9462fd47408d96d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b6136044a61cdc73c4b6bf67882b13370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f89a7659bc179d7c2284fa97210adf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba154b4ff159a30199f6fe3bb78f090f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241ee217d3349835243ab5bad9734ee373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddbd9b3ef3838bea3552fe2635e6472374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a0bbe47c3832bb513eca469798516375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0bf2e75b5e2b4135bf38d09449d77f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfab3d94e401ac87609a90e6960023c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e912102aa36164e29fb7563c99fb759378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa084cafdd7297bc70d9083d401e420379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7fdf9f80d123221b99345bacc26b98380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f0135af1b76a8497420d48db3dc37381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c70c2a9de74b9acfdff675f0d8d4889382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e19a21106c25521ac262020c4f363e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff8690b65c4d8ff5a2b4fc2ced4d22384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee2747d8f45060498d88c682efc1db3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe544f3143343b0149c9a4de18ab89e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b384e1c35638369716521ad05c781e7a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b189c3422157c8516a08834eb478b522388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d14732bafb04c58061a55ab9b97800389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064cd0bb7f29bf68b86a8c4d882c6158390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67d49ab423f64e93e5fa8ff2847670391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84669af68eb2172b65c811fd83b5933b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b09b8b9b233c2d3fddab0984b9bb5d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201558b4764a85b5d0bcd76c49add284394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f67eddb16adf9b2b27f935ef6eac1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7860d82d240d5efa3b0a043fd8c6fc8c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caaf2a623757483fbbcc3234d3c43e1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d822e2b13967a32a04bfbf51df19c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b52abe7cfc18091ece0c65bf29c5c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d5f63abec4663b616624620edbfaaa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945b337a9b55e377ac486e23f2cb5f5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d29ae339a5290e1b3253b2886570cf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cccfc750cb6be147d772cd39e1e9692403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415eadc1164edcf5e9455d007eef4cf4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9b05b2fed41b1e76106c772ec13e8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa57c95b80e656e2d43aa29f428625f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3272176ec1e911b00f08fdab52520c4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e63f798a2e98445b46e67023fe871408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ccc18e00cc36ddf58ef00685e3cdbb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741c1f059bb72e149d07cfe1ab6cb8a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1c0e6f6685b25bba89ace1b170ae8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6d1b5f415251dced3993f9ca3ea42412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e210f81a482b4cae0835e8192a241b07413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e2c1adcc64685a4a8d4796c5acbf0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed728cbe008bd8f2f7006ce8ed15412415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc77d58a9e325ba3f54b529903027b41416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a146471e6795575301f746a9f0a5a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b346de95ccfeeba658358ab89e3ae0a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee0f900cb48c76d76dbdd85d1cae19419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fecc66f41619e5c1d0747b16b2c409420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19357385a3cac20244792e85715a7ac1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39a99d56f38eea77710bbbc64deb0f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752e23fac64a57cea4258c5377a9d63423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656fd57659f0bc90ad1e872edf8584c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c70e5d5c12cfc06af3b63a11a6259425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218389cf927f71369df33b87ef5759e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3198ba98e813b0e54f8f2c5a1b5a8505427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94620354ed11f478497c50f2797cf55428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18043a294ea172b3def64b1e394d520429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3fcd063cf199e46cbc0079c804d15430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be72a513a346f33d1514422a2c9b41431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cfc8b2a8d6ea6ce157049f119cf1dc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25d9e6d17c3a55e363facb16b5fe7b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084dd42bf5fb126f726b3380da355c3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d74c19905d760a2e36f1f28c69e35f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebcc5e2f6912abb0e511d8c57eba7c9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ee224a295e88a064934e2214084af437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3d6c8ba54e3e7bdf92dd6f2aa8d8b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799a604239b7cabb262a97174f76c43439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47119c9a071bf10d4657e42a661187440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03d7237668eb345f2380cbe6e7a168441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174fa9a40e24fe5c28014e7098b7d934442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77bf625258664167927487557a19c74443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c253944e823888cd7bdc6cfcda7750ea444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099de99f225b962b4df8691acfa81793445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe945c025fbbd2383747ee420792e67446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0f518870f3d120db65fe2af4e2507447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1933a21ce9a19fb1393150b5ebb1ba5c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca87c870e769fefff1636b6120e9158449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15df4335386dd6676284d19bbb4bd6e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc02c0cfce5606d0dc87f9071f3950e9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c067865adf84d7f3127996b1d71c4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46fe8e669ce8686366ccf9103ad1261453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d5dea4d926976f0e62d10d3cf32eb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2872db7be8033117970ee739e20a319455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89792ca0c0a5fda978efd73bb86932db456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b46e1b50ea11ea8576b5a4a7d86af4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac0f87dfb3b5baf7360dddabbec198458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69860eb9748c3a16ba3dbbb278c81a55459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464fe908fbd9297af41e06118e89317f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e2c01226fc8cb444229e9c5bb842e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee98e73cea600182726c3052fb0eb0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9234f6179f00962edff9cfe592e20463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b743ea13436323a87547aa5545bca464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5969d54e9363f24f50067a022570451465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96975f2f9b446934781d23bbcd7a3b87466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53424c6f34fb4bb3d461685abfa84c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168895a85e58151c602744e0923c9da3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517925e3df0129ed836f486fdf18aadc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adbff5042c642b46687ba6a5dba75b8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01676bd9519d93bd3cdf9be183c597ad471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f39a5197c7341d8f7a751f5a8bd79e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55eb9d3982794696f4c8ee025da9e2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b398aac859a889c588c28ebc819d651474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ea1562f0b42d83243b14d20323808475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba56a13f1616c3152819001408cbb35476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05abd36539ad36345bc0c37fb35cfbd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a52235284eec230c35885de308186478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409ce0df788ed824d19e7847e67326f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1471669e2cc7b2f28d777669b18b92f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4c48095835ab852623147c8ddf0d7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f117800ec9beea8ec14bccda7157c9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a28730fc15b11ee3a6c9e423b43f5b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b9fe52d41b003d46f936e7ef9f0f1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff14a20d57bdc5bff786244b3c36908485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02b54b95da54d797c8a242b67eeddc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc249fb6980d1ac5d6f6f0d648e656487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d182ea35c20114f2592717d82ad79d3c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82803cafed9272898df3ff604467b468489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67206ff8f8c062a492242805daf1d817490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af4356104bec04a345b9636ddd746f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac76b15a54744d70311c85c269e7e83492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf396bf17ba7898e847bef020605d0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505abec40489bf8c5ef1b1aa32b3a39494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c922e7e5121a4387c01b1d2f27e5c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf938c1a3490b2d991812e0c81c5d6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bfefac61809a2c43fa45e32a2812b9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365c340bb04c386c7ba3906c73e21e1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20ef805ef23810bb59e29f26d43bf1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5bc6491053cc51e2bdccef94a0b3b4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793e26771d5fbc6247dd48d90477cba501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1291a6d2a880d1bded3e35de990cc8b1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c7dddc221d9a6da6274b8b4d3a09f3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58bb2eb5756e6bb3d53504fc5b7886504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332535953792b50238b3ecaeb882b9a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae58fc2d45c1cb9bb002cdcca43635506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722c9a382c03197a10ede6579ebcbec507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe51c9a8109734513534a527146bc9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8698fad28cc7a23768f2c640864839a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5723f4de51f55a2de45773864e60e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe1123e597fb86a3aaaee1b078d9bf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc69e1256d17b4e67686ace7ea77b4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732159abfd472e11338c00996db0d5a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007017ab141f54676f5cb2840ef9cb1f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e578d5a44b16aa40e266160facf0963515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0959c29e602ed7fe28ca059221afd9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84de15019b35b5c710d6d3045dfb48d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b992c740371d616662a924dda62b3b1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ff566594948138313963ba4520dc3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3486a1f7ce36505f078b95091eceb5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a86c75e9f15e368c069514519dc57521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50e4a95790e2777fc7018f4b3549e4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff2b6eeb4575082467a303bbb028b5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac271193e16adcec9f393eae65160055524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6551ce436785eaa502fe584c3abd69f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f05ceb48c73dfff4b5cfa42a48dbf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7558a743b76a695d3f417341e89ee527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db30e03a1a36c7f9b7df6e10e47ea5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ebfe429d13766d42bdda56b7c6366e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9424b47fc7fda58b93ebb767072e24530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f629d3fd70dc5a142397e33d85025d2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1601eba8323150408c698844e8ad6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e038416a38c57e1507783fd2ad4acf6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5218c6f78cbaed343e84bcf6aef9d56534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15bc0118a95ea934fad8ebcfb0f56cd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1784a7191f65ffa380c4dda42883172536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818187ca7d59c8ae555a04e5f0f66195537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2439052ee18e1d6bc436a961513d330538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e9b0cdfa9ba33e1033fb50c5c99a5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac937e2e0bb60ab26347e1581352dc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105a259ddb03a24263e122760cca0f2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44713f54133cdb3d4c1ca7addb28f1db542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1805462fdcd8f871e83e3808f39a2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee2e0fc3573e1b4d557a263cc5f9006544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed829410152f9275c1aa64300329e6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc594b02de5e5b35bb39ecd31b9dd33546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f815f942045d8e5d7ce5fc9132d6ba547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df3bcd555248564942a6a6b63da860548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ea3f4ee2acef69436239eb901693e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1450d10d2a99249a9045f5ee30805a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847369a2e1e5a2fc5f5814c8e809e68551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364473b3611754a019e0433d9ed18df4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f521d996d71821bdb40fb028a2515e7c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff61cfc525bb1d03db0efa0ca9c0c8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fbd483b08950031ae2a851ee7aa566555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de5d60f44ad96cce915be3751768bd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c1d70f3842db01b5402cac4d04488557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cfb846965dd2ced8ada659a21fc14c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5655cca82a883fd48f7e10fdeb64c79a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88688f0bb6df1ede4ff5bb197cd854560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249903fe6d70938116c0dbe7ddcfa2af561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c43d4a5e55c6e983ca9f15e09d8cf9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25bd7c13d8586069ec41c37ba5abe36563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8041a14774ea49ee950e0eae6b545564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2032b4e8894d2c50e0eb11dcc8019565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b73b0bf396fe2c4244e66a99784abc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02016f43bec90444ba7390ead23d27a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ed466c3cb59ba96e9c3c42b828e25568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e34ceee5f0d423f494795543577b7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c902b5c7b99f55b0a6f6278cdfd99f0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aab53867e4cb30ba5761655b1cf918571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d8a907b1792b0973f3001f04d893f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058180246c57509f5774f2bffb1a33c5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a88af2801d47c7ab14dfe40e0c460f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972584675f29cb157bbd6146b004315a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119012f6acb9eaa53b4d9dfc6351617576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76d1cb8ff04e33fb23bd2fdedebaa8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef939036f39b3c520c51b12bfa8bd927578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d870156f43b9110eecc66c1e0b0cc8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da282393a274dc8d6bb240684a13bdaa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e6faea65f4195ac871192b5e722918581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4dfbfc25b59379646cad7321d6398582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da1e804f18b46ebc06bf1bbdd8d791583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f91001d2fb8ff13315ad30fd5b2a1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb4f5410a8ca03d46fbe91a77b3e41585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9761a54d8d94f077e59005815788de6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0be0c853d6a840af4d0db50c1b60b1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d61f5e5841e17747e8e020bce9995588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf47945c5619908776aae886fa7bc0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9606743d390257d068afb8fe62a5c1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449321e18ae5f943c77cf2687b37b876591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0a9d9ddbc6b6cd6ffa157180bb384592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef7371e0ca65a110df39d3d6ab7540593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788147440063d49f2e54e33a87eb3c26594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e4e04f425dad46dda6a8b83ac3371595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02290190f26d1d135c8204411b4ffee8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf9544230bc601ac7ac394247679557597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c016225de52a8c4246c0e9a0b71273d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138771a118c2e1ef51f55ef374678db0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e30ad3855385f95951646152548b59600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b038aa91077beda4cd0bfddda3467601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf6b10fcf08e8699261280fbe5c685b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917cfe68c7aecbed78dea8dabb934e9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550451612784a950d5aef62f62b7a4ff604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694de1d1faa0fd37fd28248811e5ea0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95715e9f6bf058da568bd7022a0d9321606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8226fe615940e10c6ae2a6c9b291e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca618b97336c550c0040c9cd3fc3976a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862125eb8d1d4d7cd1895f5cc6c65cde609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b570fb3d7957a6e2f38d731510e21af7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099c9a2737ca8618b3a92c2e3041c25611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c6a246a49869b87d5532a089e1b40612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d21245b78b32d716026287634659104613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38210a730aaf9f83a2f2eeae5124ca614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73817060ff5aae98b4542e1cea182cc0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea951a8f1f42b66d971bd87f8fa5e83616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975c2869e501a3bbbd1350c097fcf5f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738ca7dbe716469e776ee5ff7f0a39d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee60cb384119045f00e15d6fa2cc4f8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211aa6cd8a97df2c62748f47d481e813620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65f27c00aa2dcad334eefa2254959a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fefb7dd8ff56f2fc27f7c079ddccfc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed836f8e515f304e317b9c3b02fda5d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db380a50e1e865d32fa9bbc2d77ff0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c844329354d39a9ca02f5ff3551cb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e618d519f6dee8b74891d1b25f15f4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f287273192e9a47a82c28c8fab03ed8b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c91ca78ab357777de09ac20edd75def628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf6ee70fe2d0ea2350fd2b210ea5b6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac8d8598c474bd0c86ec3e981f56e6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d1af9e6a63f9a6c81c41ac3392fe0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4eb71023440f7436871c1bfaa8b32e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184de0230b2a4cbf017c767acc343f07633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b26a6af299323fcb178c28f506073634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677675b3925e0a618bbcdf339b7a141635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c47d5a5b4e601321349a1b836f789636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05962110451c85afe695014b59731703637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f974798ae66e182e775057d26a31fba638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de002ab6ce2ead03ea73f994856aee89639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d9bc4bcebe3d680a086d49da54bc7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5849e6a1b49e177aea3a3be2f15139641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525321bc93f5f5a42c95e09c47d96fe4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74814023e07d6bb3cd25791440557cc5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb990f54326e5dd070e00ea4f64ac85644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5392c91f63914f714fa8fdda7d840645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c43452fa96bb1e31bcab467da7d8d9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb4862f16a91fb276e692a875ce1a0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d6916e69f8bab3e178ac09664c18d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a090873df9df1dc0d6a128063746410649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cbdf7856fb0e0ef10458235cbab5e0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f12f37dd5767a1f400bf5748a2e3f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda71d9867b5886f0d420d8f4d89bb7f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca551e4d4daef535b7205bd61bbc7a1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b40cc2a33b1133f3d96106db02f16d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337d209a9e0c9681a8268a142ed9473655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b05d687056d90163562fa7c4bee384656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033fe003a94203f97f8fbea6e7116294657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f500084b0eb1dc6f2ef8d32cb69c9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964af42e7256a9d055fa59fc2886327659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b1bdc40606d348070fd00c8b150ea660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e7829869795e828958a235cda7c18661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232c922fbe380510e92d50242c22827662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c8a4e21d0ff3c3f9b74e478c5edb7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a2d44aeb92d1922a02074e49599e5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a8c646e5a2ef5eb900a3787dba8c8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16685ea79ecf1c53edc03c797a3fb921666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1114bd3f040e25facc545f2884990b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd391dc5c8d50becf920d66222ee1a41668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59201ebe0ae61bb729d461499975ed2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae527ca1b494a4a77541a59c2388eeb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf536785ebf0d2685b2a6206dfab4324671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6e6374c6a9433645ad01876b73f86672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bcf1ec18611429f7739bf2f545c8ae673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f07e6c5b1f23cc16d6ab9f2d8e65231674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4380cf3188a10ad19a377dfcfa413127675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d3161482a6aa6b72f957759c5ef91676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097dae1c9c2f7a44b29cb5d571a5791677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f73a9ebef25e6b1ca7a7368caf9a3c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa1e5789c97d1352a754fa20a9e08c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc454359b2c0ed8c209580f3643f45680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315cac67b801177b8626b1bdb902dfe8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d4651c8a8bf959e6876b0ebeecd62682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef437373afdf30db170489b1fa060c7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf60fc7febfb4034894f79abb4bfaa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff11331890b1a7f9f1686ca3c3cb84685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da730f545fbfcff2fa9325c4b0ee8b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcee6fc94f17c6dc43ef0ef0b208725687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918a353211ff2635de7d2545d925c3b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970867947b4b207e79e681c8a7635215689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb53546e2f968d1463c6b2595f7e52690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df9bc8ddbaf33bd84fdb9f90b34e7a7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586bb186bb25c747ee2db14f1df9be1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe51559c8e498920ffb8d411fba8855693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975a2913f9d7a8c55d693ea83f31a19694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a32c45a6eace7e029e560ccd3e7499695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25912bdb01ca8d70038624cc271e2e9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac06b87c016fa6fad8d77a4d186fc80697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068ce80b35dff519b22b3aa957586f5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9d07e217c4db841d3863c27017470699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb27c21577168acca4820f23e1081f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95b396657a0436b6b100ef684fbdb5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46915c9c3b562a31a7769ab0806acc0b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae0ef683b00c2bad20bcf72b6e6436703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8431f63a8b83108695edc4329ad728704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f842ce33ce168741154e8e933707c773705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329fd3300568418ea48e3e89fb500510706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88fba57992462dcd81960c1f5c73ddd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1abdb4532368c4bd235907fe48d8f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6412f81bdcdec0e30c7221f58ebb71de709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a0538fd641f3bfc5fdfb04a1c7f2c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6878199247d647d8f91518ea13baf7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9825558f5c8fd3720bfbca0b87a0ae8b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d348caeb2ccf12602ac73331c4c95c7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f7f0ed8becf6ece31f1d5f903dd71714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742493995a37d68ea5d737991a7e6ea715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50662aa61f19114adb8dfda70d202481716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c0dd88276ecd8987d09e46cd441b6e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a8362998f313e6df286b68cb87e42718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670048f7cbcf1944efe8dcc894c78450719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028e7e16124ff528c6d0d62d2798a5f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63526eff7f8e2ec20907612b9ef405cd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0f784c4b26949c9dcee1a9af9c4c5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e0967c5460811348310fe3df0432c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6381d3dd8087aa301498905ec3375e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0fa4e0c6335e81204fe5e505efd62725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c072ccdab17456c6e3f49271b25a3454726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b493a0897e88837741f4cd4f208f6a0d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac0bfa09babbd3616a696840fd8cf2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f0e1d72e7e073e01d0e9322def58d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58009b5643c622b9b1d553fc75a9b8ff730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f013d03a8f2c70a6c0fdec546844668731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739bc633a7d405b7b88a95e44f01511c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0fe6df75eafc56fa7635a90e1d4cd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa55943a21712439e4ad80efac411c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af7be432edc37d064b726a18aa9b67735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874469ccc0bf7ce33a6cd7d700a0c76b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89680f805d11077d28c7b62fb9bc07737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454fd8e03dc11caf7e591451f48391e3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84e796e330f4282882c174ba26f770739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536379b165ea254c78d92c8444e4f9b1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6488090086e576617ea54d2a1179a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48e5a1392ee436910d565105185629742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9f9a9c0f785da7a8e78e00a9764fa743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a745efac8b07c931d0fab7888e3381a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0349859782a544c71b7ed798d037cd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c58bc0e326f6cb704775336d8fe7f18746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e32af0ab42a188c7260a53386a091747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d427695260376a5b16e9313ce7de2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca030827960cdf80092744774f983d7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e6a2c534083d0de7a72147d837cbde750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b228934818acdb0b27c8b974ff26ab751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04ebc8a168b7491fa56f03d9f0db2b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d87d9ef7d3978f5792b36f195184bbf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a97acb382d8426161ad8f593a0c7e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d0d9abc0a77330c97afe091194104755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b8576a703ed5519be68b7cc2921ff756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc750747ee8634231694ed5ad3b5f7f1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b2891ef5525b5a53274ef3989cdca6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f6ec8b7f6b15838aee4a6da6576fd759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0c93da1d6e378abcb27dfb3f5db2b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1bc89ece75197372a20d5817684ce2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f7931ee47ff8a3664b40f08c513903.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee42517941bfb18a49e4dcebed2fcb5b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba27f506b945978febe677b2935d265.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6935004c1f8dd14423ba6e9f3fd92656.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f60042bdfe5cb447a6465297012a797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a41aad52a65c406a94ffea0e96adc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e616a7ade3c31db45a92ddedabae5949.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb3c8eb9ea5e6554673bf840e6e38510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89fea664b5d233682f8b325441dd5bb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ee9f3aaae79419c72b7e9d32b8aea12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc024efb16023f0b5b1d832bc48813e213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170a9a18ba98b558f5775f1522f7f3c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b013747f6bb67b0e14f6a730bf0d515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322cfb7263b98621f07f62b873e1022416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac7fa5acc79e7d7ad6fa64f235458217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0effac7739d41012a86fbc58d7b14a8118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c89494b4e1b624d9f5b39565f55e219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc3afbca81a620607664eda6e19d1720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d79443a17b4ad24b867c7e46220ca521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639376a503c2382560ce013511e400a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ee9de95f335ebad4f2c9f0819888a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1dd4e208b7cf434122b65f78c452424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38c443c5a47a4de1b510b2c43e059b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c562ef3af4ed20a68383ea3cf48008e726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a35e969c03984ebb1240b5c6bda2127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d6daaf6dc4199d239ea652813acc428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cad0cdc928f3860978b911790e044e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393803c548e51fe4a449a0d127640e3630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4221bed3e77ea27b9a2b66bab1e40d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57313154b119e8b9492cdbc7a8a1ccf032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd568a8d495525e2e2260ef83f5af933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5561fc5018c89a2cbf18369d094f134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4eecf28b6854203a4702b9bdc6af3835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b3f7165bb86f067bde9be9ed6ef9f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444f925895cb19096af4bd84a06629837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43251d29b7b27fc310d72e9e76c8f7c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1040bee25bae6c5479df3872196d55e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59fe0ec311ce3232be7d70e1a7aa96340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bfbaaf099e2b33c04b0b89988d837641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02638d068a5a910d36a260c5e839aca642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67762bdb99c428f90cdc79bdd1faee5b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285b53a475c64f5426a5c99e6b0be2a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba5cee80006a83d70d3d32cb92028545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552317bfc96bcd4d1e4986b1b5f4d3d946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74630c585ef8262e198524b2681dd8f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aaa37998d7ae849b5b46ea49e2ae1c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d724cb9a1f8da3330b946526e87bd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf8fe361a12532601f13bc09a7ee90250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f88fa551b8360c58faa729fd00975751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669be5cadcfbb0864615af79ea7f16252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a355c1e74411670bae8789450e84c43b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e68bf8ce47a90d54a2479f0b16c5254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89357ab4cd1204ef213c28c87539854755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e00217ce60e99a6ec54bd5be697a2556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b848f48a35f3c6f7d8258f0a90a1e87757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe7a6fca2fea3c2bfa0baea864e3d758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05090ffd04eeefd2aa89daefaee4e42659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f674c2c1a6fcd729251177e39b6fc8f660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bcdb2ffbac97e7438dbb46bd14a0c361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e9c8bdb321257b455c56c58b0700562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572c9afec3d78d92b3e5a0be90865bc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597137214ebe886928ec39978f1647764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b7c8c7cdc9091cd86a98642b4716f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b27bd8c2cc6eff3664a34181dada366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6fb9727d9d583a137f66315ddd10f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546b9ca2ca6dc78651ba7b016b5ec1868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717eae7a4bad88f3cdf21baaa46646169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e804e6ed0c9cd8be58c61bbe36cba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ac02a6ec204270200246fa639f15d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e777f16987d8ee048ef3afbaea3bb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8cc5a49f87b26ddae1f9746001eb6f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34787a937dc0385b750c5709982ca5a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de7ba54c2ce469d1d47d489c0144e475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9521d3c3d6e4991cb00e3db0cd1614f076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c9efe94851ea3fcd553efbd3c966277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dde87e1aa14428c4e9f66791e4eddc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85fb4851ade7cb7de6a8e33f918e09279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd866568561a8f6f31a96248f0317680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9326aa764f6aaedf6b7761f0c6a9748a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d8f7fc3b885eb42264eea5b36037aa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181bb2e9d5286d9ad503afbd7d1614a683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f427d0e60bd0f69a04191886804f46fb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa3215041794feb93c57e25c0f6642285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143350169bdd17e30845176b487b710886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d95455c2fac83e9abc31fa6e2646faa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b96798ec55b464455fe98894cba099688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6878d5d348ee668617a25f8924014a089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aebfd85a61373800cf66fcd12e984ea90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c691b7e1a2a4c28dbd0daf7469db291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd34783dfae6ff6669dcbff10e5311c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ccfe97968719c14008709e91f0b4d193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677be1cc58c8d38f6c2d18d1ba780fa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1030aff97f22f0aba8196329c9e2b4795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dba95e21e2bc06fe80047d8154f50196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1bf7ea179a727782768c166b47366397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9257743be0ab04264734243504166398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df71f77f1f125b318fe1472fddf37399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e3059e756886d179b99bfecc8617f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eab6074d4cffb1a124f927a8099334101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57896bce2fc7719aafd97c42ad322fef102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d267c4c2730b7fc967f09a500fb1df8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477053c74f967fdc128f189929023a5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8a0c83455fa1d1df59661b5651c42105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222a8374df93d19ce792795db114a53106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700ac491909dc5311900c1756a81618107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca57b76440b7b5c9978c2ad91e8ddda108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e8299e613ee9a1a98b483844844431109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add810c9ea15182eea69095673ae593b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2fa4f26daaa5f3f686b784362e647d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b978762397a44d96659863d40abf5b1d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3650ddc0b49d4899d715de1fea8a3b0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67161a2f652874851b8030110183066c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2656f68d655489dd4f5245a9390d34115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f584b350b4ccf3d70009183565007c4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e4f700ffa6f4e74897a2c82e57237117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d556024474892ff3bc0b9f17f2c6e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfdfb25c7670b116e0e3dad8df5dd9f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4342f1677d79184a6de3a16b9a87def120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f0e1235bc43e1cb2cc6c9555e605e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e53de2d5e830a272896a7c599119a9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0af819847afa9113ed9e98a744de8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564415ba6c94aed00f408fe5065aa2f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff2a73aa7ee22ac5bdce11acffba4d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e91bdb025ed32e3190eba5414d73bf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2f8829a61ee0ded403670cd922b09127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ea0d8094e1d709da751a88a867df5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87a9df9a201375e82cdf43c7e40dcb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50861686a6d3755413982e9dbda0a41d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398e538362d38090a0db5ade3862e56131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9699fb6a1f574b5d2e21d5910299d4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517d7c5226b7cddb654a38cadfe2120133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f1c84492b47abf4534fb7fc26fd43d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731639a7ee3dea173a825dac2f23a508135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68be6ff32d2be6c3a75e133759ab4e6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c4b4fcc9dcce6348a5e0d6f8118743137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e759edb1df715f13056e232102ef4d9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894b0b57022565fdbf2bea2c1ecdd03139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caace2e9e1d66d5e68f0365b16a409d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d51eb3d6073157af91fb0b1fbd8faea141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aaeb0a46b48c165b49c3ee7d1ac4d5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7258e531ef557f39ab01333f0ef79143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9aca781bb469833e279234ccd4223144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0096d567fa58937fc674ee0d6f3046145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838dc81fada20b7ea3d3db6ac947cd4c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b08af51d80c3d7edd1a6c29e529f53147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f25fa9cd5f01808f92d28fdbbcc9c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09960a07531e3f8973ac76a03fe7630149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d99111f26143a54ee8a391f9c1113150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c10496e0ec8f78fbd50f51339e8177151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d2c7f924394caa286f4124ed1361e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55abdd707f561bc2b7fd4f9c5c8da9c1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab903b6908067aced4d39bf48c316580154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd66868f676f2378c28427af4c0cc344155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55844d656bda5e370a29ebdd25827a71156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887c17d8f27ed0c206cc435bf9a158c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356ba810d3247a4e6ec45168bef2bfa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ded522f37aab99dc8a9e7e8587dffa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff9cc57b68c1b0a2bacba4b7aa97fc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d20f842aa15364cedfb4b99f2ca4a34161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54b7af27752952fdc7a52fc57dca5d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92d3140c804e99c3f4e80517c144a68163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9c9432bbe2b0c33a3f768c26c751d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9707bb23976dd0c265dfcff22f0843e5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e2d29a6ac9005c831c92797c1437c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bfce69378be340565eaea55f01ce53167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05939adbeb03e275374cecd53fcc38f3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53c18fdda5d612e9a7ddafb70f8bb6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e9d20e83ab03a95fbdf28f670782f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ba5c479b33a28c5764cdfc4b0af05171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0622363f0fb318409be1b18143eaece172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957ad157ad9797882eba9bc672f9b92173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2c7367a23d61670edb324b098309a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8332b200444720bfbea85c10e3476ce6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea301f2cd9e76e565ce53f1c085d729176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240591d6939a613b95e03d160ec3931b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6178a92ed0bc0762a1d35e1d271c3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4b73ff916160e48c6b312b501ce81179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165262c5c0df58217418df772a32255180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e298069934fc5d95ae3aaa55eb57611d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30284740e8466fc60b830ef5612d201182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee8f37ac4cdf531d8d79541f07c8dd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71401a4d2d45046b26bd1b56174c0e5a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd65f6381f5fdad38e564fd78572d5b9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c2028ccb2874561b0c7a676ba28dab186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6d6a532594f523eb18e90e102049d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c66eea32e09793d419d9cccbc5f4d0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8278c80e333b5f258f49471489a52902189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b49eed063009e9f1767ab61dc8030190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0addd3e07bf2e35a9e295346f562a61191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577cdadc68081dfd369eb7cd71d143e3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11128e54b1f502d72a10eb85ddf2bf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d28f8f47bcd60ff6d364bf1671c2c5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e57bcff7d91eb416d7585f5cd6a5b7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d085a3e248173be0cd66b99d21c59196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c91e11b646a594ee8c0998f7f47fa75197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f357b660173d693aa6b1025a87a759198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce271abf78eb67d87d8116677b41ce3d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a33bfa9d20517e987e4f0381e52bff200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956a2a4c9cb6e2672f5020f504e8f23201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a2aadb7c958ada36b2b3f56ac78f1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc381c581998723866b42ba2a44d7087203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce9d7b88f76e0ffea3e92744c1cd32204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08951a78a474c3a93d3d93316f322ec8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080dba39e3fb83ad2efb377e8f61cf3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d13e5d835466cbb41ebd57c8f99fa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac7112ecb8536557d99e24fddc8e9c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c182ade0b4dbb02052649e467b02d5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee396a12042c98c325ee3d5de96d9f3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5d0c6cf754c84792d4aa1c69f433b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d9d8e9299c84ab1a8afd16552a26c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527812d3e94e2230cba563e7d8c90af6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804b48162e84d1ca217a8f88ddc1388214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc435c42971aff365d6c482b7d0512215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae9963c5f5aa2cb47e188c34d0fc24d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2fd37ef7ec4a1c5200e394be032b7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112c43bd1b4a3e4db3c1f74023c4b57218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd589657a0c8e8369c08c2978eb3f2e7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb0bf5919ccecc9dc36ece373e995cd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de00f2dca9212a85ff891701fc61fdd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4bd9cf689c6028890da2e3c4029c4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c47cb997d75689178efb07364123b57223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4229029e7693115ef8ad4aeee3ca26224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9625ca19a93772766be14f384c25b0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88cc49123242a94734ad11506ab415226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4265a1348718acd068a1062a3522291227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31790a5dcc3947da4ce0356b92fba9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365f52ccbc7fa81e83a30e7104ad6b0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ed6d9999d07cfa8d85195525dbcf1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf2be8768d0bcda98b200979b2c9a94231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd9dba73577a7fc6605deb7407de2f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b855dba06c2ce6ca3264ced4fdb3cbb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d9357c09f081b281073b5581c0c09234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382a8043fa282af0b2bccf8a6a8ec24235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3189a044b236bd715b4ab53a2cbc8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6230cb5cb55f12f77cebb665322164237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de568ed935586371ed6bd00bb0c1bb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b65c0e282f36872d2692b5259828f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68579c3effa103ef5e13b7fdb27b717f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211242043a26a669f315a1472831b32241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62302c14c7c8ea9c80aac8af50be5c00242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aeeac0105ebe44043bb7975ef45e1f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55aebfda79f450a35874315ee87ce7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00644edb63528e72e647eb7fba9209f4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a240f6de644330be11f9106988f0e8f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fddba264fc78caaa8c914e15250b7c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f76f6f1a13f5a0971bb916f18e9ee248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ddbb8ef8c7220dc4e7b77e1129a6da249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b641dc1d85921d693f594acf551366250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea95a0a11524c4b32afa01cba3bec21a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424209abb8e70ece6da4b32a4b90292f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b584d204013bc66f4354d39e2e5af253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad79f73de1e3f6c1e3dbc52d4b3023254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a75b1a8b80c525341bfffae9e6c610255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a997c8a3138db00560a0dbd200e48256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd4098bab41a650ddcc97598d9b697257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b83478b65c867547af3b8a0f8bb15258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf743e8d09c5e8b46d9ddd522c65c7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f255aef8d117af46768223b09f46a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f8ad26d4ca5ce0114a28b739d742df261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def7082e4c8f1b56a247961177b88beb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e407bfb541c9376c045458a49d4ff263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584bb51660306f910cbfe724428e24c9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae065c6bf0238762fb6090d618af632f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae8ff8f7d85a1f185ef152819f90e5e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a257552aac1ed76a2361d3e42d68d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80185809574abc17d8d1b80ee3307715268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e46be7ac883248e06feef0cd3736ac269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef45ca726e180ee80e4b11cb8cb5cb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b217162351dd3c8c6b76e91a46930cb5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a048204f932862ae738450c943b28272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec36dbca7468f59a0d928c2c8c44508273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b79f0eebf5f5afb13c657bdb9c3a67274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0d96858a9c2801cf11a8dd379eb51275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a0ac3d8e8e1a04b733cdf00f2e594b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f42095756ce62390238100a6d346bd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dfd0cef736679a93350d88b23c0c96278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107bd6db99c50ae89486e1b43dc38e49279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216223b7a4c102fae09a8ffbbd2a21f9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56295828a6e1ea80b593dded2e0ee9e8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fcbb0d459b18b41ad2bccc8ed14f97282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd0c674d3c7e07c30f812e4a3178b2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f60027fe73b1884fb685c37d28a420284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b25e11cdeb5c9d568d11bb0ad81585285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466bd4aec9f7db74e6db79051efc655b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb63c804b2bdfcd021e01d058bea6e0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c69e9765a0ba5461f91521bd6a1456288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3334daf4ae3fbb09ae8f6fd25fd674289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714d2d66c2fe89e1ad29f061650fe46290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c873e865cfe86ab7161dd9d9e2a71f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57812247847e2800c9ae2b7b3940c214292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba36f82bf6fb7fc1bbcafbee1f2e2d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4911444d9c6f6d2fab26c6279baa8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12c5c4da6351e13d4d0a1184acfc3e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991638022a08edc5106f4f80e90a093296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026144381dab1f420cf916f1a3cf0f72297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d3328e9e77df9b6f78a8e59814b67298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3083e821b7c5e98f93a45d033cd21f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c794dc9a6951e9f4c6270eb7c636c3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64543c16849c2be6340b81966768ee0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f56f76b48bbe2b2175166fd3cba777302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05714d1ac6254553e6e94b71493b03f8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6fbfc87d26dfcdc01e4cd822142a1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e7944e1151d21238dc510d169e44c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73204faba80716a198940a740d8bf366306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4681850c0e1f017efa1a4518a1fdc6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df994014d7774ca317edccf961572d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73affe58adc3f86d19edca1d404d10cb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed52066b844652c2d4941e10a737e0c5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41789185fef073460357240499e50f88311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e106552bd9aa58704dc3e08183c59312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab02740c9bc29698e8c5bcff8007fc2e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68965245d1abaa49747c15af98c859ca314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36355375724a4c57c2d3ab365979f1eb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853c49415b034fed01fcca4b8e01525316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020371d1dbd49472e9b6936a57c848a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2094ee8791c1abebf697831bfab439318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243db9a4ebf8f7faee560e0cb0c4c8e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a9bf871e99c560be22d7244f3215bb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1fc80d6e25d44a72487ba6c2c8543321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbde029e8ba56e733f608c5c5fab50f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455c1e08b348e07eb8cfe70911896b6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe285219da996253e95de735129762d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2415418c3b9b7f0e327db25d3e853325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7897eaa49aefcba601ca6860a1b80326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c53249af070e932d86c1dd3e76aa62327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff508c1583a1245ec4dda966cd56fc4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29faa26e0409ae0a14de330355d1ddec329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b8900b9096218f3c69a7fafc14541e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b8fdb1d1e6c483782d68402d39544331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1172e6f7e6574de8a7a13a833184e1d6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8fd9552ed362403351ccd4dbf9197f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb84ed64e23551a2fca191961c25155334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81d7da8b3ddb0065210b4bbbff35c8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b81414cede2d02edcc4705ba446f0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c792c90e35874e78c208da0abb2ea337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c05a62e2f9d7145cc1f5be27406fe2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7adf6e841545fe513f9b8e1a9db7e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf03e53b60ddeddc6da470daec0c215a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852abda1a50926d0b0e4cc6351e1fff5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c32ff3461aca34edd8f43a90ee8b16342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6f073398472d5fbdc5da54f37d2a1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef365298870e7d48e61db567aef703f6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2570c20eabafbcd72ba1899e82e1a97c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d190be12706e3b50d144149675adc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1d94db4ff6aedddbffce2d7788d8f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0427b1a215c756b129bf601ef127df348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9837effc9cfd3e982cfba8863f1506349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de622f05782529576d108cd0ae6704a2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad37a3a8666235bf518b40e97d7310d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9735e71a7737621a865d76eff84215352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322e8b4da1e349055cc48102183a681353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf32f83d70e048fd5ed206de5faead1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eae73171dab5870aa8e5898de143f7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5228ba8653895f2e75b78db8bf0378ca356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0968e468efea11a82c0453c944c1d63d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb8717430278142ee1d677b6aeaad7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf6c776603668298b9e31c76acae34359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c71450d4c8b5bbbe338d495deec9c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580727e5d276109909d65c78b7fe03a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f619c532741a0357563f30324f075dfe362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843c269b44d788a15447210770374fb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa74dc2f5f120f486a4e13f8ddca0f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9ced917431463b23a9674a583a7f5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e97dd17fc4bfbc4cfc08c67fad5824366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06090a915dd099f2e5c366fd27645a0b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f61125ace018c298747b19f3b19689368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d91ea1605feafbd25f997f19130342369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb4d4b1101ed1cc9f3e91e3edc7146370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e321a007b6e13edca2be92baeede2b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6db3a23da6a54ece24aa81e7b8447f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee801bada9ee7bdc7452f863bf2fd442373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd177a4eb9d0d9f138651b1e356d259e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd214ad7a85c1758a788f11c015cf6b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24c3f7dff1374edc0927f1f617fa7e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f36b3c37884472fa8cdf671f189d5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909fca4202861bcacbcdf1d2c566311b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9052d699142d5e430c0d72f5555ef6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f6be02dc219c42d9049ce38e6a1b55380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d977320c5b56120dfb16a10310308381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea4b85cd74806e47cece53ea48243c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4bb5cd70408d9876bc0cd956dfb527383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e3cc602a3b7ef38bf04d4018c6a96384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b2b1fa36d0801ab4cea5f8e738e0f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442bd2df344f014c0f69a0751ab5f39a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c93b55a5d03058a36846efc39ac55387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd6c5c6ec3073f1fd18782f506a22fa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6fe6ddd7997bf5c6fdb7b07554cb0c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a18faaadabc46a49aaebe6d47a2d95390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00550a368570a7e77f49aaa814dc89391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fffc8fcb3f4829567ba60e65465d99392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0e3d319882a1168c50af2962c7034393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee98a123c8c08e732c5195cec2dbe0b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2e989f6e4b67d1707022cfecc4899395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de406519a5d09387c2073276bb234c1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c82e185d45481bbc3c28fbea0f02bef397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc5faa0b9709f8911919ac83abd2b4f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9755641d1315e2db74a057bd8266a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9507fbd83e2f8f446aa6bf174af95d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496e3e1b71b26c323ba4a0da3a56f1d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b640efd309113d4b5b7fb7739be820402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d485bac82f0f49f5a71c234b903999403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87597488f7758cbcd3d7b3cf359ffc5f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee67d752ec45c47d3e8c1b71daf6286405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2669aa7979a3ace6eb5b96e9187cd2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9aac7dbb9f7455cb0bb339514c8588407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e907d5ac5c72fdd40a54a1e4d550d932408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47922e9bc7fdfe11e2df9c761a133b6b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d368e4f74eb62c6f44f50ccd4502b66410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e99996971dd816b7b5dd2437a0ef9c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be61442caacec456df16a2ba6d2ca13c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce4a3b1768fd2a461dab85374e9cb1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e1bdd3048a0393bb264f4ddf2c2cf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5126ca34c1158374a17e1f44886b9f9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4a8fd7578507e3a5a16b1228b05a8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da56741f365b79d63e4262e596d36bad417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae059e63f56066b23facee265339b196418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f283029c87be3f11944589f7f9976419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4972c65a8e02521878f87161957d323420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4586552132fd251037d77b4057bb48bd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde305ac364c2c79311d95f3ae7d6081422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76eaf2ea94fa1902a519bdaa49960ee423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd425805eb6a722a531d2e1b8f29e48424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd74627231829a75d003073cd07059e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff272852f4cda9c249728a600069b2e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f50f88efa16f3b49aac7451f05eade427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df7824100952c9afc5deff978f2fb1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755fe710844ef24afa64d9b89fe984f5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45c44f3acc6da5dfa8b4e551c5649f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f0e1f228b25869057d967291a3a65431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c684d2dff49c55a6b266f7618622e0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c547c7f267ae2b5392f7267be9c2753433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120a5f231a22fb304f89635c612cde0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519b36ec7f03dd0b354428dd9e0ab37435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e09085c62e97d80b037080b9c1970f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c765a34491aba6326d0d489064dda437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718651a7673c0a9dfd984d56389273b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce2722a83c06099afeab9e395fad47439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494345bbb2ee19c409f6f5f090dcbd25440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098de1d746e919b7b8b14644c3bfdd60441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3728d35e5ddb7dd89f1a80ad736ce2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c6394a309b814767f94af7ff2fe40c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa03d1c1e6f6bf6ceaf3259e35ec8fc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5b6b0d24b383e858ebaa287b9f9a8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72401913a574e9b69f57beca4333cc92446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3fbf0315bb0d118c3bf315bdd126bf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69cdf9dad6a671912f5746528e9b19b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f2fe282c9b19c28836aa6ef106906e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f7f001b5a75b07a6c2ca205d24797450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a65366842250ee87106cff76caabaa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326dcfebb0b9ae9524237a36f52117d5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c4cc731922d7c129c4e655536f89d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958c3fe0464a752714fe8cb1548fdc3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d46ce9f49f829d6f042d8b8e7ff99455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d418da028665f3442bf2f9128b1a0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73501724521a151b6810e005c4732f0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0ed48e7edb0637c147dbf44ee94e6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec530d0edd8b6bed2ab52431b4df49459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac3eef41ee08c6939ce82f20d3a3025460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d77f19bc55f1ca24902867d4b8505d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f333d995ec78b5cb1dedb563332e5ef462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ef31b6cdca98642855d74beb38427463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a4c8d7305c9970947595c84db317a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830bf70513e8c1cb372165969ff35e5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef97016532cb0b1dd66df5e5c325bb9d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101543cc820d65fb6bacf938d3a128b2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e0274168b81071ed41161fb16b2ee7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1489088995f37cf5431cfa1f580f54e5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71466226174d92ddd346e99a88f262470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436998c66c73b87e72fa36667dbefb8a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66f964de1cf33372b3a86d8fa225af472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f128066066662362848bd12e4ab7f49473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd26b3f049af30a80b3c60aa641e55474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f36a696c594982c6a1fa67d338a87475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62148e0e731260597d3cb3d0b51050476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cace121cba7f4594ebad3cc391d069477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b61c0460ccdd2b0014a36c9b3485bc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b1d3ec4caf4210d6692a3edbf6a5a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a01f36fb8232427bb74b2451c1446480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7328e7f14dba85adcc49bc532be54e8d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6fafe2f5db221586079d870875c5b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f58e2c6a0b316dcb06050455d4cd3f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892abc58bea86f4c6165f7d69ccfb138484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15691f5c66800289f6d0fa9c1620e24e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e38cd599029f6177c2ce12e3b22a224486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67b24aa66775cb68a2fb609399ecdb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e61d7063b7a97422311307042774fa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a89a8596598aead2b0144d0a08709489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb3443182d330ede831abc2332a6aec490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e555fc1b79b055e5d587944ec5f62def491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3077e29505ee6d63229ac70e2f9c10492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c03b83ea65ceea98a3db8067d25a43493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088ea55a0173c6b99b08686b8748df2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e12cc6ff459e2bd8becea00ccb3f8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1aa9af358b26ef7b35d9cb2dac78e8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3575cb606146977587b1be5d4eb5ae497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39302613b3cf66ff799bc035360a2707498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb909cf5564fd47074b59d48c38f4e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d72f069b16b699f228237c855cd06d3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250732bcfbee4eee1cdf380a323b8af5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6bd9dbeb7b697d80d4f300ecaa5e7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74aebcba2e4e31fe13d22cc049bdc13503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a286bafbd9a633ecf9619dde2bbd18504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93aef7303bd481867d531f677cb5a08505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c1c30e208c9d3c3f71b1ad774e03e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb474e1b421530aa410edeaae5aaf38507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54949a2e8b4300f6661a63b576df524508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545ea02221912a4b476686c3d6c385a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14442212886b3e0fd70b59f3ad7a0ab3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3f977796753c7dab89260759ab363511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29486f39d812eebdb8773952fe79f637512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d83aeea8d1ac66551a2f0adbe1d8d2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfefb63bd19e451b0db67bd04624f47d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a99014f6fd05a2e1b731e0386ec62515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa2f66ce67f94417212ed519e8309a3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83656dd2c2389a69f784e2b8431d46c9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61064c1d125e58bd650e858e5498ccf8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3baa9c94378a18eb7cd543803bd951519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a6d0f677afcefc7a2c25212e6d4df4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ff02c4c04a2d8e3d4bf8bcade46f4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f48331613c3e597dbcf2cda7e84ac522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d717d2e99c8939883089af4af4163523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e6b67382d96973aa3cbf18b21b4d03524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ad821e1201bac9a2a1d1089b82c5f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847ae8a313e08b7ff1b7c1fa65795d9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a743ce1d619ae783f3e11d50a5d3a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33076ea06c539d7e782913c9d3276054528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7b0ecbef61b6c02550beca813ae76529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83734b971520eb4ef1e4e8a129ed7b47530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22e3717ac6759975a912bf588ef50e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de15f37864731565e9a04cb89c342a76532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131ea9a6ead6ad109a3cf8f033cf970533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc3f59df843d8f404a2ba2385305be534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b785744031045175ee385aa297ae951d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640a711a48ac5e39e56b7a8622d4d41536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ea79fc23c1db0dcd8cfc9aed2fed0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e791811b7f23177e5cf416cf13fa9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795545127286c83a05554de302fcf24539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f77982c9b18ed2e0b5bc4655d58d2d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a68bdb78dd94b975e7b0468837c44541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c279fec64a322186c84947987996f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e4586443056f748572a2895bff2c9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543b1e008d54cf6aac7f1f071c04316544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9618ece0b9ae2d9d7c24f440d4584545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d43c49f255752a125d7ce1766684e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47aa8fabe54e28e23213297aec6c504547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe9e7a97710ffe3c5f4fa2c3f0196b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c84b75ac9ed7172110791c693d78e38549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3e2351966da2e39a582e039a57b15550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb902baddbd5780d2d58e34683beff2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a36cffe1dd1a4d711a3c0fb0fd4f92552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218e8b97f2ed8f15babe4da9e8882a8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c60c4b3dd4f80c679438a43c05ae4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086829909efcd0a943e455a866615ca555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f40ac2444f4684cda493dbb48020c5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3607b555b7f61549b18bbfa131aa40557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d5fa93374858023ad23519d411ca7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d8ade34b1cf92625f8bf2e6c0db6b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba98fa60b39fe49beab410cc5dd6aa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4684545dfb3a6faaa7fcb2dddf7f6c0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d55415ead2d81805d6068dc7f8f16562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4fdb6dae6b9ce8746838814f3c362563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941318a3fc641b07d8f204bdac8dce2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52850e3b9719fdb22d9759f099af6de3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0253e61a910011baa9588c9e44b99566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9a86db429507602ae30e88a11376a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb5e20d909dbaf3f75a1e1fd9f6849568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a21f32af884ef7718dc0a20412466569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7871bddf9d044c3c9f93845189624df570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1da30c531ac73d021776cd780fcb75571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf7f671153dacae5a87ee127062c25572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86598f0e2e0e14f5b63b9ae9bc4ce9d6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740cbfca04c7e3f72155559b761a88a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf071998bd8cf5c0b7ab3b79920bbb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87bdb37288e1a0f9863431052c831b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053df2ddfbd6f0665f994a0d5c12277f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4154f28050a72112fa08b0d50a3cc97578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed8ee39b202ee2b488bd513b5977e0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639f758379375d560ca6b0cc2f4f792580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35f73e6415c951513eb8e5331bdeae581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e37afff0b1e7e7d1c200fb6a38a16e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64144b51ab2bb876bab55fe0869013f1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dcd3982a6dd893e9fccae90a496779584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab95cfb7bef831002c81b8cb0cc261585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed85e77bafaba028e57654e25ca31e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b071c27a9af7c7515a9d340dec8bb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998b03df71494c21d20c1a7fb1848ed588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f58741f2d8adb6de60fcf9b4956e52589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43bc27a0f8f0aaac3d3a7d5575971b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed206b9d56e3d9f8fd7f1937d90126c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bcca2ed43e4ba816c8e4a7063af2cf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d46b5a3826325f8b8186c81584782593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b198df761ce26b9052353f6e720a6a1c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471dd3771bc9195924d9c21b1f3e241595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36b7d851f5bff523cc9912db7a440c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb32d2f6c62b18635f1329ffafce4615597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3583749b26e2623aa793c52f3453a0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8728a1e5cf084a491f7c101505f2c6f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f96c864520d7b57d92baa9951668f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0634aa21246dc55c17c7df5b3563685601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903cc06d3c69cd5d936a1e84718597bd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3058888299cc43130cd53f469a65e4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c41f4ee0c3ec00d7c35217f62787975604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ae49c57ba3b9e6b8e3395384877c6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd47d5bd94e7da8d385359363b7dec4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05bc7c35ae56510ebc1a8702e4518b7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc25cd41842cf707bf08c9cbd8edd9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6384e1fd664d0e52566be7d4be718e5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ccafcb31561335fb154be45a4d45ba610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c5c616d85fe17abec7c593b9abc7f7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53925072fb9b04d6f124e305cf36ac80612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb793d45e9ff64a1f85de53dfbf4cb18613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7112a72b673c4cd153160949acc6e0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de44d78ab11cb4469ea6816c75e507615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0bcc7e7b66b1c21ea9515c3b86104616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98d4ec35886e6e1ef2f19dfdfa5b60617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8fe34b5623ab798daaa6f1d5e0f07618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28df0b8e4aa2d66669f218ee5c0b726619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930e926eb5e2eb55c166de11bead4b9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15534624f0d5d991f0a412a3572fa425621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e705c0806e8b407da4531bffd0c3e3a1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd378b8f9fa937e463a97202648378f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee8cac6aa6708f9783583be990a9f5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be7d1213fadc04a0b6be9a94bf40350625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf226b79a78024fa22550e8ffa0a39c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd30ec3e1b277bc9fb8c1de85ade74627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f312b7c22aa6b81b9431aa4fa16f709628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6297f66737048dab8e410c401106265629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f046e6188a5fd06acff0ee0eca55202d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4e3ebe43bee4c377d9b417da0af83631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1e234f1c4ac6aa53f3f89f1e58902632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf9f67e4f7b463d526934239207af62633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c954fc76ee83fc085d14d45de8bf6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09659740426f707cef89b4b83f05a33b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4823597f28383f54ae6d8ca88e9f12636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6dfcd5f262daa58a4eb05f4fa9532637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bacbafc928c9f4584bb41bf1c681835638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba801cf854f5bc2fdcb2a13a0a7fe01639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a437bad770ad59968d5ce0e27f1e44d9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ffe0ee11339bb59b3a9c926b3560e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da05af30a9d1263e0a1c50105c344273642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cbe727584ebf800f8f6809526e3bfb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0006e3bbc283efddd43e3a6a2dc67173644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c640f772bcb2148e54d0af8928ce4f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3296f706a7cf6ddb91cbbfea63b9cab646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf9fb5a3e03d8d9fb8f0e8b3cc11ab647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022926666105303826dbb3f82be51a82648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd82dddd005d5afe4c979d1bf3b1ac41649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b563a962d94da01f06168ea0f43247e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306db72bd93c4bff07499befb498594a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18250267fc1fbdd131698d733ba12a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3ce4da4253b044f92ccc4d2b7106b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8812d2f83b0d21456b3270354aca7b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578324c4eb9adcf9418bd845ec7bedd7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715bf377b900918214a0175061b1f1d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac82bca4fbaac50b35ff3f20ad010c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20ae4575179d5a13b624644a3742b6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19a4e1d1f33abb3ee78cf6e2903bd1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ef90933573de851084874fccfaf0f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67290a0c7afb614e2845a56db9b72c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62674da635ebde8e26ec15b8629a0a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622703b9bcb828897960872bbd22507c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8534436a34e4728f9f5351535004612664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1452497d6f033fa185aafb9321f6e0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851435ecb696e65445c655e0c0bb6454666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac21c78c2cefa5ec8cad99777ef6df8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a96d38432fe50be5eef7ac8796798b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf38b9539dad43bb2f2eb1dabf2c81669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e5d98ae69a23636de8f30572129b2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b705e1c132f638c01163eb64f2afff8b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8874c3d004339cb484f4c66487a5cc19672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78aa513933efaed8f8d303b787a6d3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b4257b8cd7026dcc97994b61042efc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf8c7b7d53d238aaa5d643641abebce675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20209d00c6edfc735a91153ee52dbc12676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ab5ab02e30fa72fe33eabb1409bba677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b98907655dea83917e13849e9814c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b5c940b36a76d411c24c1c50ca771679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ce395d53c22335caa4c12a967aedf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803edd6059dde46bc257047bad1ca88c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175b5103b7cd432c3ae1ac7b5ada1b1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f58095eac2f3047ca3e4c4fb1eaa6a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a206c384c746cbd0641135d9424edb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00363716b04e4d0ab6b5cda494d45a41685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de6776bd738afd69f0f06efe0ad992686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b518c71a6df9dbf9464b93817d67539687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce9c94257ca8efc42064797156fa2d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a4c5aac3cbd2c7aa493256c01e4a8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a75d649a11d2be50b6c4500964409690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd654da21321736a8f1c2a0b477c8b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d62493352309871d23aed2bb6e374692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6793ca1f17e48c1d499b3b2491bea3d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f1917fb30cdaf08b5d8ee61da4f52694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1019a6d1f61187dc70df7261c72966e3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a728c57321f91ded747565eae852a16696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f82b41a7980443bf68b76924a0c76697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ed261ddf1a21aadf58bd590d89a4b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b4434286240e11e2dd511362a5f07699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae131893be0fa89a1977b8aaf99a4e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a7b922dca62ca864121c74d80f2de701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922747a6d50e082a197eae792027594702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0afb84158143281a5477622023453703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9422428637bf09e994fc906c33c4a08704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d765f723d119bb1a6d6054694ea6c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36731dc571cef03d8e8c06fbdbc266706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b00d2875ad68cf572adc62a48d4e7a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc4fb2d43673ab4f020ed53bc200cc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b902a70aef169b9d613220c5c8179709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c04597f935a2f306ca5e896ec5c84710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c799427d92844c5024ae394177f131711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0ffe2194b0301b0154220c294c60f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d050d2c4155afad86aa2ed342b9e3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19f66546b3be7b7ac0b08415eb2865714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65088cb6316e91aef0ea8d1c04306849715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef28c3bd0d457137fa3f3b6a09853c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cfccd51a7169ea588de3207cffb100717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6c2864d6cec3d891b6da4f79705d9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b447b906aec79bb033a8f509d08bda7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934839a2acf0ebbfc5ed0ccac04521b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae55c855752f1175bccc6865a1bffe1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6244f564653081dacc59b371b66dba722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456638ba803ec0caf519369e19625a3e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663861079ea2374752a3d5d0646c6eee724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1cf545c49ed8fc5cac2b620be26a2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125077084666816ef55fde912111436a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f9a2d0f7bee641d99fcb313add7be727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a2c5aab93f65e9abbf07a6409c23d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2882476f476ba55696e4a3d07b40dece729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f82806dd81890543c60056d8dea43730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b8bd3662713650e443884830d7169731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925c9af86edeb08f4357a0f5672d151732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a22d65db0bc2467b0fec98354836db733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2351fb8fc9bd73be2c4a3444f8704734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbfc0bc38fd3652b91e089b9a242b55735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b876481642612d8a4cb4478ffaec1d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd138acb1fc0b38cb736f05591eb9e0a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c137c2a634602867a2b584c20f8a503738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939604fa781353a5cedab9656b7342f0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de956d31ff4f878bbd67e2eea4e08048740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9021c24bd26a11b5efd7cc7b32042e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06acbf5237057a9ba694bee2b9dc6b68742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b5f53997892049bf15c9192c73c724743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317af56af1e49de06648e5a157284186744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d93e031a78a0e5840e2d6b217fb30a1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18994a0d05bc554e1853690352bc6d00746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7e32d128770792d5729cb097da804747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e100564ff5f545654ca524a559a8df06748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fcd47523a538175e444bf5586dbae1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7912b30fe8b5d6ad9109ba43ec2d8f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73af4ec88def8852fb6db79e816eaf9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3fd41993e32a0073425cc9c4999a9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035884947a8ed0be051d652c237d300753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0d2b1432275a07d7cc54c0994cc8d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7304e38edf8e76dcd3eb4496a6bc6f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e129fc2bf4efe2882585eb9541df6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747eaf3b819b86cd52acef1c84933196757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222f18dc5a9db3a95a50fcb3e134d72758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a217342314ead7f5533de5dd0730d1759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>