--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36180b42a351139bee8b11a47e671d191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0b4c544d36e632b4f0ef3e330b0652.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05cd3cfa0998aa027f444679656a4043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec74e8cb0d3d9874ceb9639b7c16664.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e105eedda130ba3fb29cd4f5b888385.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e961b757e085a8f12799aacb7bac5a16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d49cf87fcd0224a4bad5f7b5aaab887.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733594596277799af4242ebdcfc133c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d514904883d69b90107159a4dcde7a09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e934ba82d15c7e3e7bbb94fa6a7c9910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6669a0d0612a1eb85660ddd6feaf011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb2975ed22a8cc4f6f4ffc875861e912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65dac7bded2af075806a2f198a903c713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a841e49eb3447dfbf0b8e1d81442b8d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9f115dfc3772f2ecadf8a601e540015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bbaebaf732d8aae785b0dd3991769816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a9e10e4321f59367bdce7bbd3b0e1817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ddc86fde6c3435c625f9c9530cd1218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a506070c6120f64a7bd6feeb2fd077719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd6247a330dd74d953e22c1466c92d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fee6499d527ed31503eed6d9521bca21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52f3663346978a91a0bc52a15c9ce922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940d26c4c65734ea1830af98bb1fe3e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778171b9abc51ee43c1c409187626d324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564c11a17876605106b37a5426cd93925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb7ce9bdfe0c9444c82b529a9d98b226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed93e476ca08270cf9ebf1c355ed9827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05222f727940cfd7299d079d08794b6628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864c45d97f2d7040de71d033deab31429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1afb74dd896f74c907578382c0aca630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7aafbc09cf84ed3e2eb92284e3c3f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1fc49814e2d21abb175ffdeb6ed14032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed532889fadae7afabcb217b098a80e833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c77cd5c610159759ac71ef539e17e734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afedfb1a0e81e8995abbe12abd541c5835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6637e0b3682cd6f73cdd78fd07b4c8336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483316fe60781394ba3536e8f5b6e42837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274787644e9a01c60dbb5b2e15bc3f338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fece7da76c40e88a7d57617dbeac27839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554baef4c6f1509e065ab45c5251164040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fce4a616153580e060b87777a2006f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8acda6db66f41c142dc8c2cba3a9cb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991fadfbf8bbe16952560279ab0e40a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9830b2e4f2bda4e1f480ab7b32d0a27344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07677ba1c71123a02b57e78452302345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1785b05efda89e628165ec3b0162546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93223769151601a8f8bff1221ca987a647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045aab29e781e82c34c2db177cde240648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44094532c43c645a5c37b02688db765d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67d745435343e3a2fa4875003f02ac50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454273f552b9b6b2a9ca8597e9fd52a851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022d9e39801d903444f936a25276a6052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c499c6f7a9e31e1e32b9f7d34ece5353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f5375b6c3667b6e927aa4ba1efbf7554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d18f921c8620adff03023a649dec9c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f965b7a24d6dfd561683464736fe1056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec4266ff8dcb92461c9e1c1b3eabca57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb558b4fcff5501de6a75e9c7c7f4e8e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca052076d05921fa8ea7fcaa5692b9959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2958aa1e2382d626c99acbf0620120660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60520a5b4f6ca001f9f6adc72f2001e361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081fe0ab0daecf86e4238da30f0e44e462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a48e7734a85990ab5ec30daa16722c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e57e9cdf0585487727ca58bb2d6d0e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3aac71611f959e99570bad738f9fa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51b8c3844b99769012bded3802e9ad66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a30f98005d61b73d63a7c60c6ff50367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfba774de66ea7c404c55be19f3c9ce68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64316bcf090436bae482d9690829df9669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec9178a91deca95152d34137a65d4070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db2dcfea55d7fefa5e8996e98957cc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787485ead082fe11c250bf0a69ad24c872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0841aae116794ed16984ce38ef6bbf973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c402414768b5fcc473be53b31399041f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cab2657f1d269ae2b874e43622b83a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1269f314ad5facf415385eb648d11c476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e6c7e85fd3a5c0fa3a6dd0bfb002b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4f6cac634f8ec0d4c96e26947c98d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a72e6c3e8da754a7c8fbe09d62e6279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a2c8849f9b909cb06581c9908edef680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40c3241adb397e7c5f6e11aaae6c0481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012e879c99fc7378859295145cb510882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79a03dd8d14d6089ed33d575153bc783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e1aa5dd933402bbcbe979f0c89bdb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53398ece9b6897a858942c29854763fa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44cd555d1916a0d158fb269cb089a0486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e91b7a04ac9035e98f78cfa0719d287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee650fc9e6b5dfdf53400c4e01543e788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2873a1806abe12b3ab8add14a7d304f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be319275feab6775bd7f54d57fae0ad490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29c26684c58fa6d08546887d2477e691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f532d13519b8707bd6145dcf9c0e78c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b792252d8a576bb647d825a2b781193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfed6764e5dfe3adf8fd733420ea88d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4143c2afaeceb023da4966328bb936495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9611ff6eec4af433d26eddab5bf3fb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66786f8048087d06891cfcd1d7afa60c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613e3ef48d8b7018d897d50777b18b998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b279caa974ef1bfa0e7828632e38d8a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb0e7640950070314e9d15284f74b5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bcfbaede62bc9d42b0fb04de38d8cb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63c32a5c2d5fcea802b6783f49c41e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113ac7c07d10fbc1efb429ff9570952103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c9a332310ba2610f4ddfa8abea077104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca402c69c6732426f438f2ee7f0c31f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d026093b7d15d4bbea29390aa03c0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6501ffdf0006f0c388fa98ffa3db49107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddafb5be9d44a01578269ac77498d54d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42adb3c66e0dc920f52891e3ffbca3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f8414c3b85ff612092d386823e329110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda34ed81cf7c0e1dfa639fbe5408f54111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812f35cad92c94672727fa2578fd8a8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818809c9c4857898ec14a4913c0223ce113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcccb723d3d9cc629eb272cc161b491114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5794fb0353647c2c75c2bcd58885a2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909e01765f7ef11700976e5789bd4a0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e5f72f0ea8ffb76d85b0a622a925c6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc0c093f5b97193f2847d11625ea82118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc06d7b6b80eb1de6af7002442f26c9c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf25013be8160d4859bda1684436c18120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70258e81e59323d9b25c292bd6d69e4f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2764f8d207513c221f1bd966da7b23c5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aacf5d59cdfee4f0329e6d021980d37123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871cbe46f7ad040311a2f5886abeb258124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8eb42c9503d164be8f9b822d95eaa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e3fa4388d25437c57d2515853b6d7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da71ef0805ef43e7bc20463b0ea74b5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc70d32a1ae797b7eb282566790086128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b83b9a0e06a9259403eadcff18173f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6556546c815bb7f2b79e937b015fed5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a662f59f77d7fd5ec559f6d5ffde6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99128c782151a1fc8cea7c0b75418d93132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92166b4633af00c00048ca1506126562133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2381314205bb84cc3072fa379f12bf0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a85dd459d9e0584037d32dbc23738d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2521c949c3fdaf9c3531e9b4b4b095e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17090f4b486abb96b3fcbaa2b438c53137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d3490a9544c39068c79f79e8f0482138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb5ed3e46c6cba943a1125293834c9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607308e1e5dc8bb19ad3375eca9aceab140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b016bad14a68542cefa948405e7ede7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51663825bbf01302f1b8e5fa34ee55c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1f8b52f816fd37bb7e57fec61c84d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9075394070fabd354cd27bbc52d466144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308adf2e56b36d23593aee2d4df6bc4b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6c02fbd27543f841067bd2177e8ee146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce969092cf39a45cf0e3d8314de7f226147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593a0f742b2d7b18ca0eec60f01ed9b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600c4636d3bd678225e36308c2d2404149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63b714d43e7f35d0e06f8c75ff5595150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e51ae74a231ccc3f29363d23c1bf8e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd2c7d6c373561c6a04a80e60fbf15f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee59964fcfef1c2369342cbc98e926f0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300308b2b4e81d19d4eb98f302a13213154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766296287b2c6d9f612dc839d2e38c1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d4b6cd42a0b25d3117f1bee06b15c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998eff29182d633669d19a91f24d58e0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c33fb48d8b4d8a7edfcae9edc117d2d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c559da9a050f6b4cb4fe561b414428159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055af72ce5140ee26dcabd8fc31516b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927e5c3136a0f63b529fa6a92c8a5dd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de61eedae23bb2829ca42d1ccf8aefe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c522dce48c71b8a666ee1d4187b7b4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff83dc92e7ffe41198c281ac47e3c9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f241faa428653798bf65e7cfd39bcc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c2493676b044cb154ca04962f6941166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6ab091ced2325effa64d29d6a433b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a74edf923f51542c0f7fd49308bdce168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ede4cd482532aa53c91183ac670ce169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b7275e8ced1c0a8cc2a237f530d91170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15bbfd4bee7e4b70d6c89aed36e7de7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39c4ca0371c079471a9326a01eac18172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e95fcd502ce7d71db06081567d4945173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2423835ab083bba3566f214124663174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fff2f847263626ee5a79accd71a5f9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0f687c5721aaad1af5755346fe763176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3c17a68376deb00ef628fe78f373c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf1b0e434f687d7490c691be60502c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d38a2c90679dcb2bb7f4d1ac9eba8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875d510be1ce15f19729e66744ac566180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82921c4a51cfa83d0514a169da82b313181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3411868caae783fd46543283a555c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af9806110145d998f1c7e67160a78a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f9f140ae4fdbc12b1fae3b8e2e025184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5fd088adad9382a99b1952e4f1dd5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46e14b131c9970a06630ecca9dc56b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b879ca53d9aa5f7c7d60999f11f9340187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84cf8bcbf0cf9b967029f62103f222f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e9ef587d77ae85537e75bcae37b974189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d16e972c690ab9527930df9f4c942f8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11474ee86f6d85d6852eea027099e957191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50019678b47a2927b6be4d6d8c5ea74192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c3220d981752aedc45c9134871e9e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6d155c915df6e0098917a0e6b3a2e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e50b069a9a180dbe7b33d7f5211acf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08672eaeff6ecce6e96f4c451c465c41196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f448be6b1178be860b3f79a9813c8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599f3c354e2d77c076afcbd766ece32198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb4553953c4ece724c3400735ac1a5e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3327a1c0fe00298001fd083ae7b05200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac25da55e1c907b5b025beb9d24e1c0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02feba5ba623e609f4a168a7b56883202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddfb848bb885ba06e0875c650d5ede7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e0a1ad22d85bd4ead7844d40873dc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a83125a8153331ab63b4deb8410e0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506dcb269a496fe450413c19123b509206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a59ad2fb0a8fd50c27629409c8ab4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62b2dbdea1af1eaf6688ba24c1a576208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c08444cb62b21ffa985172c7f4f6fb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f977b295cad1ab6d26120a1e2e7c6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1bbee9727733c363c55d7ca92e10e0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2dbbf87574291d048336b8573b37ba212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e513c290a44627219a9d779009bf3df213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b98cdbea101ee9340877a52102874214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b0e171cb91a0828a87bce6820c1a6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d15804ed0acfbc4102ba4758509424216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07c2ae1ec54cf2c6ce72c872741494217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b6383c827ed9d23ce10740d4bf6ef218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318469df9005153233db864aaf8d541b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16529d53876956a9bd16215aa98f0c0d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad7d6ecf5185d03eb15d89c9f30d5c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95678d15b739f8130854901a85194700222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba33c3605aa40ff507e2460b9f129f9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af49f232a2d5185356a403822e524d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071fec986e016f9bfd85827c6da8de25225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad07caf2742b7c507fbdb47a9f1f69226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ac834de8d2ba9616192dd054522ae227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d7da0ab5c4421a744f09d8ff4668f9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad224335ef732a5faf4d9034cf24585d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1794604e8254e3273398e0cecc71355a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f0bea50f72740a37473bf60f6231ee231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa5305f4101de71b73b6847b8da595232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d189a20f1b485cbdfb8b6123c1be016233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1349014e7c383e31788dcbdb57a9d7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d068376d83c8abd83901438da7ed205235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc294a39a2099ab6a0498e0be7558ac236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca949ec486b116454742de58d1a1a37237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c843490c9a73836d07d09598595a7702238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be2ba56101618bddd39ae892ad324d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8a00216f51aa8a94aff90659940c4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4650443d5cc90e972ccaa411523cd07241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5a6e52892b34480ffee55705330a1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20c179fac4aa16d983e49b9e6a87f7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24454ef1582d25e7aa48ec6695c24343244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ec25b90153ed03cf093eeb1cfe4c8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5771bd9d07abaeaf9338bfbf72d2d5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28018350fe5fdb22619838fc7b101dbe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a849140fb54a6ada46f8bfdcbc5d9f5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a17baf0ea7372f2d3219519adafe1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba46706201601f94a151585706dbb7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8061b953ecec72c8306271db891d4f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b545e7aee42e613fb1bc5ac25961489252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969504adaa55f905d2f4ed54cd05f1c7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672119dc3abf0790c91a5bad6afd777f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3645141748be9bccd1278e9e06ea2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2dc4908704f2fc6f45fa8a0d3eb78256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b03c4ad766d02d530aebfbdca631e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbcb95a1fdc810e75af60c40fbc392b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d86e152db4417ac16c03c641f36c7d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11428a158a30ea3149ffae3731f84ed0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38186047907b140578ec87326bdf8371261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7dd844cca1551b42753118a59eae66262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a3f353ba2aea6d3756fb2216bbddd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941cb07a2f2f594b56fc29f1dd525010264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa96fb635ca87e7a1ab1a069c8bf11265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a539cf77d1386d9a8615ac564757c4b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51354887cc3ca2f69e131ff64913008267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0888fed2e2ac7d69e575d61fbfaf9d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698239cb7611ce64c0686c39ef2405a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8433876d105b69f49ff422bdd2cf8b4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6534d196aadbd8790ef42ae28f2d81c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb38bc129c07f957b80602419f667a5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662cde9100935d8645dead0ceef63d4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b467eb1bde03e1f9b6eada01d548bd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5eabc33448dd72db1db458d84c7fa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b099f69d910ae1e1c54220f986b035c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b7cd84746d4fec0da5a1513d4fa01277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a8c2ffe966e27a81a8ce982100b8f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76d640604d7deb3d2ca41cad4c6bd5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e609ee6ee5461dfc891e28043302c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84bb571a9f3e2b72c2047830f3520c0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5b0c7641f9350cd7b1222900658f7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0869e0ddd771d9778f97297c58141283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34353d2feca56536886fa90cc8995ff284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2a996efb6262a20f61b43871fbd97285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf7c2187d6554d3fa48f43372de43e3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684fd3fa7ecb21b3b04a35f73b7c7576287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f5fae7a78454783f958c3894c0d37288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f7efbaee0798e33bcadf7610fe3f2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744cf60135b6ab6b8cf7a4aaec0649e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d8859d74851d4fe9f2704a21fdb78d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7946813a8bd1b7fc391c0e7b12c0d2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8dc922cb2bf7d00ce329fa153f6c61293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40d6dd05d16f5a62c51f39c0091b47294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461355c840e3bec222e59811c3363a1c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e103742b0f6350b36dbdf62581ccd1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad5f3e89ee79a6f2a6a974f6f216fc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38dbabb98f38ff1a8851af434b7be86298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ccf485f427f45689183cec4d6c3fc2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6612f590e4028e405219e9db36082300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c90cef92a4fd03f92fa93a29733690c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b29e3e3b199c86df19b15ace2d5627302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da58097c731381228bfc9f905c812c3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4a5b6abc04395f364e215a10f716a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec95ec0dcedbb85b61fd3b3c12ffd5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ababff2739f669cc74bc8a8e2295a73d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d662422a36cf04c27820a12558d7b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df008a20dc2221abcbdbc5680867ada2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3f6c4c671b4d7890c1307fb07246d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b282c6e8d41c7929afe640c9dd33a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36faf1af1c2c81e7cb4c8b21e00e887a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa044158e23d9dbb31dee45f968b574312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e9498f09b19446d409367cad83cdf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d1d66db1d47ed26d1a8f5406a4e05314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aebec1be04b3e997e9cbcaf1e73096315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33978316a525ed17b951b3659405875316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec389a8a7b23a1be4b29fed93aac3203317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ef67eba036b2f2b0fd8df837b87cd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638c8d93689ae5715ac26be1e9be37d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04199612e42616e5180559c01f9f6e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0797bf7e66c56a61cdba73803d0230ca321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c5346ba8ab34050c4acb89106c2f9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01946e00f12c158c0c52d5f86bce9f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8da1f78282a075fd845429bba1eadb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb298beec56279a4b087dee47d5d07c6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f62376ccf171e1157a4ae0d00429b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e4a1b5bfb2886d7d507b7a3151d39327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f896ccd32569738836683d128cf89328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f085e92b6f889295ab96c932028a6be4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdea92d71850945a7f9f07a9d2930a5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e61640b5ab1b01b40b3be39d327827331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede109530786daceee3693b7e7db2bf9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6b1cc05b3b7b4e0fea351de3c143e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03aaf1542c5942acd4ea1e77fbde29334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a59b51f86e6aa726c7bb829b71df3f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2716c5a968548d453285302b219fa0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b771e9ead0a06c7192bb9c1b3b5ff5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94df4853eaa9582f81513ec370efc1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9dcc7d0604c1cb29275ff6709a8d49339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edcd33b2e3272aa72382c09ea0787c8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3a9439b032ec6a644f9fa39b84c41341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6e71bc253017c0ee95a0c835dc456342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b3bc5788ef9df3ee55cd68ff40ba2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba60cd230fcdea3ffdda462fd42691e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8260cef67bb7c847b96ddc61b3b657d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca355da60f1cfada3a2de94f556356a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc47b68fe0c264d234e07659055b49347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62edebd8e9070bea919d9c75abdf33348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41754360a6c26d89bcbcb41f3d6704f9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552bb6142b4b910a6edae5050e5663e4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c26790eff625d642e0b88447edee017351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be6e519899058edc20671c219e088e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b0f9822cb8ce5cc967323f223f3844353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ad5195210fd2600b4f6d78f45d0b2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ab0a0c3d3df9ee72dc25c0cb85b47355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa682e7c0a0930575dfee3c812ca3d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc19dbd0145270534f50be4533fe2c6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55966656d5135ddfa516f0c71ca3329a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642d7198af87e1f96a289910f2945cd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d346b9f9800ebcef5451ca1d636a0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f0f5d3ad856281c9135ea03847423361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b1f9c1cc8bc4498de4074eb28ca5c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893dffb055ea9ddc858f670718136ea5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539ee61a967713dce9bb159c50c4c16364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2cf01e71dfbbf46c70d9a3ae7ea9e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd061f97595c4c85fdc4219dcabcc4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da3e208477d83a618502851893d89b3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e58f489613e7e14ce7361cdd15dbfbe368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e01554e34f6cc66cc6b15e86be832369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2238fa95de0ecc36bba443718c170790370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb78d5136743e82e286332e1bd0d97371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b3a86c99fc7837262609089974c80372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ae6ec24d36f59a2bed3a409e74f67373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec02128a0feefa3934d4fb61e74969e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3459d7f56a7ee7cd164b62f2801b9d8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3c3be5eae811d3d969c202831855e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa189ccd9204263a8bfde603a699cdc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1bb0f066b5a649f4952a03d43fc961378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb6feb9485fb2b4aad73f44facd644379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8512e373065b494b1d72c4c0a114d1b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d6d9f75f84961de765e714755dcc44381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83345f6e94c1810cd09f9c2c7a723b8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a2d2aa1ca40f238ee9d58f0a5dcde383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990e2c65ee72d1ab222f14c9070480d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f0ae5340aa913e4b2f60a3dfc406d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d988c9d385729c865ac1cc3fc82864386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47fe2d17228c3c5e3cdb4f846e0e788387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860571d5ec8489688a98e62a37b03979388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee78b179e78bcd9e7377b0a36fb3de389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85745c258f8705970a34ef1a2736b7b0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a1dc427e9af364de52a0d5c26c8b3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7f7c36cc0d1f1b4bd0b647e6c238f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6dc651ef61522ac5807e4ec090059393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9302cd2ae74130aad98d6c7e5a0c4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940f2613241e5ebddc5a2477056d655395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d322ecdb7cbfc44e6b2918c425a31396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2153b0e55a5a106c46f86840ce0be94c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db924c6657477196cf472f488fcaf9e9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789fcb1f9c4b68181671025cb9a8110b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b41e971912e237a0b1f4740221ecc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740485a454b6c189504850f9c4948cb8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e18b337dcee6b527e004ced1ab77c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1bbbc9bc60d8137c155c7555a61acf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59bc2d206818a175cecc3de2b0153d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee8e2f0502f25099abadb531471524405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0397b22f09b4e0c2d215c98dc91694406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d3eb8c21ec8062a52a0078979bfa3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5fc559a2f567425a066ae38502e01e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6718fbf02b70bedfe7ae717d87811560409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daea32de1d03f18c4a5e7cf22c487db410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f722e199c4b740b8cfce0bf005415411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c234046a9625022fbbd305d074058d14412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a7497a3cd3c38c400807fabcda5de413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb136d71740a9d012ffae187b1afb7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe153523f148a0f070a0a47316a02f47415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f010545d2dc9da39d50fd9a437867c6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b9036162b05af0cd141b0f1ecf38f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71813a1a74f5dbd9e3adacbc7dd1b5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad95548c89e9f5313fdc7ff38b079c1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6406e7e211fbd994ec252d8ec8acb12d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8b69d5dde62487f63f32fe3d7d795421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ed70953d34f0062848354efbfb979422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20446a6a854116d718169feb1d883a90423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84ada76a1c5ec720a7d3d99c6c4f19424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ffe7d2b8210af7672ee18dc715914425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c32693688f9a9ed6f1e06411c8f079426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1115a5cc459e9e7e8641e0b32095e1cf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104370287a552f05e86b5ff2cb11f3b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b4195566546c11c7e87a300d18781429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f2c82ac2626fab10afab5a964034a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca370921e8af77a411aadbe084f522431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54256f729e7499ac164ab875891357432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cf0d7d0e88678d4599c9f2c1bf722b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc83f1ebf4f63a9ec4701f83dafc9863434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c8f62e4d0d5a94bc6981de336fd3f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e00276f6e027d53085650ad39f2a7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a82653eb033602c736f3be6be9e87bd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d4e33de6edb6ef26edd653fc920c3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321dc73c1f6c82615afc83e06f92874a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95647806fd75a186e2744d30f4285cf6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743f2ce706127896f14db48c45c95af441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665c023edfeb1f27f815fd09a0a6cfc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a00c9c3f91696de9d4963b83f2baf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594aea2ff91db5fa2774ceb2f69beca444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2fdddb06b2d85ff0672b8a5eb0681c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf503739692af37a6bbbd528614035446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66deaf4bbbb4e26f5662de9d15c25a1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f05a90921cff5feff0e6bb7b98f9e6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e6d439d808260946a5ec865e4dea5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860497a774e4a081e1780c532fdd3502450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f2aa84845061c15d89486fdbf823a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3e189fa1837e6a2459f3fb2ecb408452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224c3bfdd2588c302b50125a7f4e700453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406740b778330cacd9b48281ed93a5c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d00e8f9ae8d1d083dc434b4d4005c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27183e41ce64405130bea7fd6de8b19456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d672b83c0a08198f8efbc594eb210457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6534c44b714390c5df0f25a8fa52c6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ac0b48c94d506d750294dfa40da89459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ac026ba41b0f4ee815f03a4fdeb13460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c812dbd7d9c4bb61c951b1a5f95dcd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabff4b5a4a6a3a5bf721248fec9c7b2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2281e76a8c7ecea2746dc0a5b15ca463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a5133580179fd1423fbf87cbca39d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71125a52305403fe531201a3f0bdea28465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ebf996362ea43277c912bab469d89d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca2a61898498f56377eb4166092c9f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf26ae8b2ae7d957b82deb40d5dea6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa50f870e31bbb775ee9a5180a93bcd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d06672e1109f3de5ee45eb7933291470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f831da1e90e1a337914ae4d84adf5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a07dc5a2ebf414f0e1e06b8d268178472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25df6275699faa1beac7059eac7c14d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121fefc2eaa1171bf9c4e05cb9081ac474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd1cdfb01e22795afafa1e462c28a82475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f629c78fd84f6b46446be90afe4da1a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2308f62de0b8bd5c632b29efe30ddcfd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbfbb92743e6dcf45632c18247fc7e4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f904218823e3b2819b2ea17d216c24479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78698fa6056bd969dafd9d14b19fd53480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90313943968d4449655ee5b35bb3c13d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f551e13feabe32db211cb198ffac3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33e57be216fe0334b651f49a1ad464483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3430de076f3019cc21385e81e1a8a6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92a2e68c22a9fa336d0c99b6638ae0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a38a2085834ae78c069c4f2d895ee6d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c30381832e78a0f0c1799afe0f272487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd5c835100b888506f6da41e5754c07488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ce99a4d76c97644893259bfa90af4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f96ada3e97d8bc7c78722ce3b3824490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcdada216850e138d8e0adfa56e0a6d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed72fa614bb970efc6f7198cfac439492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0efb9a3098212d035cdaf9f2c0269d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedda6cf6ebf5883ca115a9e17bcadd2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8701a8ef34abcefbaeebf84b8785910495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ad4c725da3ccdf8f386da5dc9eb82496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9383683e948be0fa4214076ee6422497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfafd18278a9a1e1fd63c9117d2325a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3a19b357f72047e57f50062acc453499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518be8cafe9be2b13a93b4d9f6ddf15b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a592de53d24a9a6a30897b30d7edd04501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d449a055cb395915ed1dbe036ddb71502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464515cce19f9874ec89dfbc4ccbc4b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eca28a923f0d7d6d4b805d828b64ab504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d984a1b80d6e4cebd76089fa8e2de9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54d4d0a44914cb1816028a0fce13ac506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210beca7e4e2471104cd35092bba87ba507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563f6e300787b4044e043bb07ccb7ef508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa3c2498a9d8553ebc0c5d20bacbdd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f112a98dc995532ed2411501683c2455510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0321131da9c46119782e561780ee15c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89110848a18b17824a9369680068101a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eaa705ed31ec95bc674157cbbd7f94513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09803a795d1c55d5c7ba3d4636d08991514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d2be40948711272b1f02c21402bc3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55031d99700446de41264a875752960d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c0604f81ba6d37f7a4bb2fcc61693517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94482b3736fab95653fad0f555f185e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379850f18a38b90dac13cecadd27c60f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b307cbf9dbcaf3270164e9da03d5d2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0f14c35e13352b177968b730bae10521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd39d379646534b45ed764125b84b7c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68324e075f60f7c1008829247d544265523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121fc52a24935b1b2e32a584c8f8ca53524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94259357e4c09a2dda922e7decab6926525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e4d38fdf2bb101febe4f953e0afa9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd4e8c2f1bc6a5b66db76d46024def527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a275550f008359fe2196bb585e03f63528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14c149428a3d957a6f160d624ebee9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d582c1ed7345088e7c62bed0f8a3cb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853dde1dd14efc212a1ca50df17ab9a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e608c52ed5fd7a862c4b61d2260fab532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254511ba812407d15db4839d9a68a8ff533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc3e18b5b08bca5d7988df28a2acc8b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f754f27b8ca6660a7755550c9ab29535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b38238e1d250f19620bddf4a9f5203536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ee5cb050855ab16020501b3b384fa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302105da13cc8cb254349c3e5df1ee08538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca84e5c199c32d898ee4a0a125ffe7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937128936a9885419031183c304b8ec8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7597cbc669dfb817b560ce00e8a4b2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f00ecd226b9ea0177d79bc1c1610f6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc407effa51b9af1445da0698fc91bf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04570aef442e01ec19bdaedaecea1d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88e0803c50f268e7394ed115efae80545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ba41678b4ddb076983fab8a5df306546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b3ea2328bb776242e1d2b32b83c7f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faaff94f9d9714eabf9cfdea7bc54c3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a815d09d4d318b4efcf5dc2ccab17a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0faeabcc3332c9c58c998f8967009550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018bd1497ac66eac61430bae0e6091ac551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9d7e5c05d4303993def6f0a4f1ee1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d90612250f1b799457dbb4f18432c09553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd35e9b0f152a8217989da8ad63c32554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f559a4b8120a727f72d62ea4308495d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0e3e953bb87fcc2ae1c0c142d2aab556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71493c9c4e43de65cb8ee62a04970a6a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6367ccf16616e60c8f50b9c716da72558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c41ce4a0a4d51d51e57a0c55a66a5c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f84e1a25061af2f6ae15207fbfc613560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a317ff51d584603a3083f7a7bb34c9b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d0dc600948b04d11ab9388f19acfe562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ade780ad77d5673902502fed0873bd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e27faa1ab8d0e4b9c10d7d729f2a75564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60790a20acf14e7857f1cf540725d3aa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1e1f4c7d4c6154560c641c59319b9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5774f40ac7dd3cd8f872323055761a2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f2d78f32663ea7e8d19ab0b99d715568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c85cd1be32ad545eb1ebb06d9d201d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4ead99a538b9f57ce789ca56c6496570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1ed487cb0f84b64e9fa0a064960dae571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be8713d94ae9a4bcd9eb9eece2076b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd5989e2f8096c95824c59611859fd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b5140378efe41762c9f916e6cdb2d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976da974a82eb53635a6cfa20c845a5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6c39405961e5cc7061edc201ef611576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9cb03db24fac0f181df95f27e8c2a7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7bbb22ed1b9b1082edf8a224f4d91578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c332048a69e54deba08b8bf0c3796579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df03e83f74b40fae7088950f89a9e6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5505a1ef6d2279b08929860cc7b503a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a054beaeb944a73248c1fefdb9c02582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46554ad80785ba3e858f3810e4ead956583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ebc7462256eb4d1c2fb3cc2cdc6cd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0553c175594df52f5058f37265cd74585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31b0b515299d3bed58e7a92f29997e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31845412677a2c52b7052e77561f49587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734dcf154f481464b2f4ec7fb8089d4e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e2cd4ef30693cf86fbb7c8458064a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e881b6c25128105e585b0fea4ac71d2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c125d2826799904abfc2b08fd840d3a5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a7044993f325d946901e2ebc1b725592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662507a629f6814924b9c553dd9cb27593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b1d71b09ca16c9285a8792f30dd4f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c356f0519bedabeaa20e3dd3292883595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37cec994ddac09c6f9feb0eefcdb83596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e430a574385722addd14760986f0b9f7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b531b304bde5f15685a60bc4a8abe598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f48ce81b11ef578974bb1783b544b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9bf0643608ae248e67d75209607bb0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a402f1959ecf78bd42695f2382e567601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870db676a1f61a1abba76922e766cce602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389a0d0ad8816c39846131fc603498c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577aaa645161b7783ea9a72973815fc8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d2efd25c3a0cfe6f1ddc857729d14605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae6e9d8794d075c44301e2bb882d44606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53012e421776e029ec363a495a24e924607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed16168fc5e5a5ea4d87489865fe38e8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a270b633e92d6a5b16d76d6885f8b4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c6dd92714988e198d185fa16a3f68e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73df46b80a4f075494068c2ea1fa57c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f506faf73edd7cbf3234b063a64b245612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d88e5e7df5636166e647c28b92f3e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365d2a0a3062f38064cbb878ff9d799614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96de220f700b06e763d8b6e233b5ba0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2122b3d97816f39cb482b2082c4e7012616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7890da7b953a3e2ef1f2b7f4ec26d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e3c64d442998bb2cd6d6210c98dbc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b26ea966d35d713af1ff6b2df5a9c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c7d22118d1850512786638c3a588b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dad99641ce6797df8078367ddb1cc9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c7a0ba42331022a3a7791f33a459c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5ce0ff4f76f3320b4c9c4da4df723623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474cbc65c0ebbd8d0c3ae181a6e8ad09624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be0046c66df91c260fdd4448e4be3e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805511407e10d71b0ed1384ce83bbe88626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83835d0dcff03fd5bf16892f3f53536627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156906c423ae4b68baf0240292bf1740628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869926885daaf051880e9b2c173576d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c34a4d063247430b1c10bc64706de0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767fa25c4d3cb6e9ee2a7a4f15a05db0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9dd2314039ff9fec82d6807a8c32a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f753f866a570ef4e7f61a9c9df84655d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a624ab1c595a18a0971ce04b9c85566634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad735927dcdff2773587bbaa39fa965635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b9289c1abd2f597f7444e0fc62f05636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327b8cc92b6b63907019e55b75640e6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc0f2b6a2f7dab182b463742841d302638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72013c6eb91948ca5ee772d1f661077c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d0957b8eb8c245247b09b3c50a932640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb786271898de934d959f08b44e41c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca88d1aae353365b5aca9661b05055642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744aab3fd20a4266592e21ff24af5824643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e08e3ab42cee8083ede519f08e177644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f4febb6e441992b06b0714763dd78645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d7666a89de849f0843aaae47b0496646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db780ce7987b357a0a92bc2c399f5572647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9470b5dbef73a2a890dec492e7b0b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f91512f7ced0eb4d1e4764795aabe649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1242fb85445ac7e0bec608d3fcda91e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f83b60a1a61c39440d14594cb2868651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883639146e41950a44d6ce8e5a3e46a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe61e302901f977f7286aaf3012497653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba64bc3e774bdd931cde2dc9490d291654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb2fe45f9cdf627ff93daf28310bb6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5715cf3aa8ba37cc6523577c6ec120656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba16a4f9cf6aad07fc72ee991d11310657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488a77d6e11befe9cd96cbdfd946463658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adfc991cd34ec5c3711cb835553aaf6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc571e0bdfe4da5dfdab3778a26d7498660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1b0345eeaa8273a14d1175f8e6e01661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb10efc253674bf0108f3f055f379d9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d4dd8d047b85740f5f54e7c81dc57663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e31e37ef19e27b281e806d60334206664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0997d15fca8adce335f025ba3fa84cb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5312a56828491978b0952c41e68cf92666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb6c174e9ba71b3778b573d3a42644667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d6ed671d3cccece84e08f5cb4f583668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4febbde41bca7f40da3b5b6e4b72f7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce64a84e9dc506b62e44ea326cd3728670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519be0efe6aaed3416c1c28594977227671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91caae348c65017851c58b5854467b98672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c87ea5558dd627e72fa7ee795b8c9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04658b866f8e4310de142486855e259d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c4529b8bcd35d6b2b2a6a19e0bf71b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c65b146f8e5145fc408a3360ca3c6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546baf6b8eebeffa24798967cdb323f9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f162c19d79b8327599859ad2492d14678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4afa60b9af55c783696d27d987c89f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de18f964b28b37782aef6faded378d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2620195063fb78745f14a607d730dfca681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6201359bf0a39327d64e8e9bb6ef00682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e94dd5339c4ca431c0ad16013086902683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbdec7f3d4856296efc88e3bebe221a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d66c855b03e3b8d210721341407bf4d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec8b655f1753d9a8e22d50c9846347686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032f72bdc3c92968d4c634d701324d1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572796e0a447ac669df0858e02bccc0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc202d680daf86f0534aed925387bec5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75570edad9bede44913944731b0661d0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691170ee9094b13a807e95228b41498691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e103b0326d010e819ea8a73170680f9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a239dbd7c7fd3fcf9be69837143e253693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62d34e23f61c435678d21c398119aa694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6fa5490f9d037b3272db457d5b21fb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b818d2a476a5258619f3507b423538c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92148ce53a9109770769d87d403f0ec697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff032f8fbf55c9f059a05a85d1e6cdf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218dc196ad5e981f6c1f11c6ac196e5f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f732332789bf2dcd46152857544f6a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f156aafcfe3f9ad6fd59f0e3834009701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec981ed5b030838cf067688c00c5dd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2bb258530c6ad41e0b5733ebff362703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d853772b7288b480a726e9536a31036704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ef71893a4e9a0fc752f73b2279b18705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0675a65c9ee5cb34147643c9321d6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4e2da9d8f8e938eeec1474fc88b59707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33300904e7a07f7989508510ebc16f3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80293d0f6a9cfd90d3936cf2c91f2e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a0e23da247e6bf35ed8ae16cd72fd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f06b679c86f73d6301ea24e98327d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad56757386eaf807a8c32564380fb4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0847c6beae41ac27b4023d01d241b57f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb05957a5579415b46634c9bc349074714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4142971c52b47003f96b9ad5bde633715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ccc672fd9a63d5f0b3d1e1d1b983f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9367eaba660948e3c79f47a917b064717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a75ea4b7d6d69a028b8667559ec5b2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c46d00f1be5379fbe0d86c0b3daee719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81490c9c0d696b3f1272399231dff4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10068e67a428858be898dd64368be9df721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee238174d263b7d040baf2bdc645de12722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8353417f2a7265daf81a8f1ddafe2cf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c17c1bfb45812c86651da5fd1fec8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e72268247c02761943094b86e0959725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9fb897ba886d022822d09e5bf643e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e928ea147a3f795d9dc346f12a0e1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e06f57ba36df5637fa76a2563c4a2a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8213756c7d594338e778eedae0bd697729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c227b8d397ea9531c3ece81ec06d0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de381ee656dfc554c5688ad16c77b77a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf831eb00e22288f2bd33e8626976ea732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1384a1539ac2c5472f68dbc4d686533733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145d40c166b9c9e99c335ca38a37f4f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba25354157da93e465cbe495ed825e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc11c458f0b89143c6487aadbb8b36f7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6db8ab4a62f2d44428572cb34873a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c0df549eaf5dd1b4b2b9ee2d8b44ee738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97fa5463fabd2dad298dcf445f6d13739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcfc4b9cec8bae186affd5e04bedc97740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2645c2d1f197189af1f0c8e6f81ae741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be60a82363a5dc2efe92fe02b9c00e07742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957634a78a5a4d38cd7579e7e76cd0d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c562a00ac06743ed8ae63228870daa3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98c938e4b6c779d2b02e6705c1016f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d50f8e6b4bc8b80c6c4ce09e74df1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae897057611d17c153a46a69a6a2b7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09822afa5b716857927c82ba4fb467f7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd9081d714f3cc704557b6cb5485341749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39655b8253231849b0c80c6dbd78316750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e804f5d8e1d1ae29dcc7988178db90751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f5fe1a16b0c60af13c984d11d09d0c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2bfbcd522da48ad30a9c6a7828347d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c9c7a48f9632902030b8f01580a29754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17d2fbd1b48bdf9fb62cc812eb5227755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559dcf6ee8d11401df4d5b10526a5cff756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e83002a47a9bd5af368308dac610f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e7573f88b074370a4272cf8248695758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f2419025c7facdbd14fd8d6e67f86759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b09b01662c6460d1148f748a478751.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf3b60a17cc55df33f05e331b10d802.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020250a79bb623575c71e742d4a154533.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d77c5bbeee8498f6879d454d039df4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3043f36d9070e2446029bedab08404f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e68358b9a7800ca0471bf4fe229946.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18d212d572c6f0f5740eb5c5a73f017.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417332d42e58bd258b6ae86529d495818.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe135b069fd5acb080857bedabb44d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a89718d50322e7622fbe67ecb1c98110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e584710c37bb41194eea1bc8454e211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87bc97423aa32239e03a0a7ce1d6e3a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5227e90df6f7ad8e75f081d9c4ff64813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac7921f51e912a1fb581069ecdd9fc414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d60924edcf5c7e895a5a144a2b41a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e090617098e0c8ed9aa68118c56918116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c466093f35946fc55d1623388373917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca110f60809da2a820c1e338d2f24c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fac2fd055ea7565b9fead7984fdbdb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eedc9aa64d1c1706af5fa0ea103c2920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c133145b0c9675d1f29c6ce17676cc621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13375a8740ccce0d1b9d4d1423f2f122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2641242329ba04dd74b7c533009262123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759490b4957880a41a7ccb58ca783f1824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c19153604266a2b1133c47445cd4d525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b535dcd90127040e939827e01b22b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb37516cd70df0aa33ef7433705c63727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c659e2b4e71277c41ec047f8129d8928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0768c464fcfdf0c2caca591a08a74729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be6174df37eb53592746442270b07ed30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e23a837115ced20fa7f6df4aea2ea0d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734ac92c72646655cadb7cc8a89a25232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa097015fe5aef451dbc3eb87474d533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e844fc9ece12fff69599604e76ef16034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b052c684ea53a650c365031a28c2435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac32df8a0b9ac8a96477a02528a7da336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fbd8379a18195229738c737f1c9b8437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f5f5fdfec39b06bb91ae5bf77be3838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b6fd30637f04f53530e63985d0be739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d39875ebc632f1dbb58143fb47d6bb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad550f5b6e4589ff789ada3126a3318f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d94d0f29b7071627e9cbbcc3b977442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f826a5f86df0cba305b14c170650c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa0fe91f966ab69e142f62a2ff613644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb2195af9727d6172e74013342b0b945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc2d47c88a61c495d6eba6928da8c446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77cfdef87cf1abfe33f502995d6031247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b820e071f6f019c56214e211defee4ec48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828482c4d7d0d5fe72689a957b1da16849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d40061d0685f4f3ab379e78c32a8c5750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d7a320c5161ad2468347bd8226bb0a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dacdd2b923ae06bb5dd72e1b7c878d652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e34b1e0dcbeac82b7b5ef261268d053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ae70a530c00583fb2dbc191d674a954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b15ff9fe43527b59e176b996165e63655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57038d9f279a38d9a671f6d3968dcaff56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51271d1f155d0cf8badb9587853ddc757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23385e73009cab2ac83407d730ba86fc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f449c8ac623162729febc78486530b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d46c93eb0421da842aed7df627393d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f515644e8c9091059da701ad7469761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcff46c3a3565bf06abb5ab7ae1b0e3662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc0cd60841af9bdfbe5812cafd35f463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f33922338bab8b767294b7d54afc80364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81da044e5a5e41d113c356b5f65834e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba98015664d7c0056bea1bf438d3d9866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a3809fad2d658339846898207ab9e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da804bdba8d4d263fdecb48c9bb2aa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751e91c99de698c9f68b7805548cf7569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026193412924dd028295e3896edbfd6070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee7043abb7baf6cb96171bd12212d6171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25012d74309ed2c0aa5503cade0e759a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf415ee23d0af3422646ab3c0eb853873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d464de10ae71327fb012a146869f074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ecf760692925ccba3ed1793d0495c675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d70406d7386bdca89ba7ad6ff185d176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a169b6230538f6e42a8392bd32c339a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26ca18de1b35715cba58ce7ea428fe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeec545af21f45a27ede1fbdb8c431779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d7852b890ffa7eaf093a42f0d924d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f53855a5ffb1b023cd55e8920bcd181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99abcaddc4e0fd430f88e9be8cbf4d5282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c4387d54ba8deeb5b6c68245d527c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091e2f7fa4ee738d189ed34dba9526384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b578ef008aa93a258161db6ed183faf885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98bd1fc78b6fbf6f6849cd9c25dd3ce86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c4f21063cbaa9e6793d327997a36f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8763890c698bfa4247c3754ea162f8b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a58d3c813da1b7ddd02e6c3d5ceb6989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd5b68a3ec566edcebe17479d862ed90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd89ce5b3aa2da499c8bc74752dd8be91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73800ff7fe47df0e2d306c96c7ae6efb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed470b8904392747d040c7c4af2ac74d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf823aaf47f88a2976d4395435a88cf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15188b8ca6d73613fa386652afe996395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba7b517f41747bf71bf0298b518088396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582e1f2f6668194ab4a9119e53e854897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40def2a51df078d82ba9db464d31470098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2e49c868428459d38131920f371a399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df2007789339620f3e1af242b80ad5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eba4f8fc7076faebf05577da03b2c2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d5704b7d3cc4567d6818a18ed52f9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb4734b2b45a53d3009c6843e4d1b75103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe317bbb330468204a5616807462ff104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031060a29f2bcc73f071a2f4511aa87105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891dfb15d43ee8eb64cdd0571570aa77106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80738590887563384c343e0e17d09b6f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eea7e439f520e4d852614aa2ea608a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7ac21b895530a1c473c04cb512d72109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18f1cedc674b0a9d6b4234dcb3a5be110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e5725e8b4776b78a374fc13908610111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1986a097f8aff7f441ed87664acf4e1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa478502b926da8ac6409e11010c95113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20cf46ed55fc5074ca20ae91bd574c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a050042373fd5c91fcc2e568b8ce1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197957c38db04db63ccb356f38d19e7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc987bd14e198ce58dd8003cf57b8d3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577c38c16a1d2199ef79ccc080fca50118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c0e40bec14880afdd2d49452318422119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc6c789feb74ea24139e0c87e2522c0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6faa26dba9f6a14a0a3d01085d6fc6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bebf398757bc0b0e0f533b05190d9d0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba4fd7b943eebd3b6eb39ca6f1971c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb167f839bd35dd3ff4558ff9667068124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756581bbce90d1ba675d862d5c016b0e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037902a6c6e3662e67dccbd8945afe2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbbb67d4a6a382db124d4f30f8b2466127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd90bf5c6d0f7a051fef407074471bb3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ae3825fe7769683f2b1362d1ccf7f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e1ec64b5ad0ad15be7c9b538c7f07a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce133901ae10a7fc983d5dab323ae817131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ca97f31a67c03e73ecc790589b5d5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887914e876aa0ab938eb12ffd1b61b2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291be0437b33a406d4289538970f0db7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b45629b6bfe5ca8a069360ae49e25f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d841243beb31a8404ceb5a350b76a43136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f02db1d7388a7a2d68ad546eb6999137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a17e0354beeb0b97a028e20172318138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78876ca862f122b028b2015566189d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b241716c9985746a33aa62c9da30e9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed20e7449dc0458c9df57ccb172c6e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de6fbc2321e932ea034d3d62aa0775142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec1cb786e099019cdbe93bfdeddb7b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2aa38795a052edf5b79d6af704351a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aaa322270dab7aaa96dc1ca2651d7b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5584390859210b55c3a0be8f63f432ff146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36971dad370aa0e367e2b2f6eabf027e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21986d556bc3fb4af1bdcf7c6957443d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d333bdc8468d313885c3b02a208c12b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da6ee3cd1a9cf66feb2d49f5134256150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8482b2ebbb45867c0678fcb7344d94151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5b4d9d4e7c26e1c06ff663b95400c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da57c5fa6ac950940199a38f6175bb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7170efc842a3b892b2c2f6bc19db75c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d046842cc09b6e408d561c68d836728155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56af107f7961539136f9f3a45c1ff0d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c60459d319bfb5a11f5419d778a2c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840204ab454f200a3fceaab87c71308f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e98f12783c8c0da16b313cc784558159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81126272fbe55685716302a3381c3996160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86f9dd3364f1051fda5bd151ef3306161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c43dbbcebb5c7f92296abd2c488dc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d783e60850319e5beba53ee9e424e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a82fe87f643de2737c95e881c9ee95164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca4821d51f363bdf83484956462b4d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c41ce0ea73dcf26f201b0cdaa97b2c7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45752ab07fd440517ced1324d41243a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73271a36d4e63b2a4e19f1bcb6cfa0fb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34f1eefecacd249de1423b4883031e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137791390d70470f14fa56e95e0bd67170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec39a98e050eea715faf7d5d9d1193a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4111a1b12e205f77c731e3dbcc2b086172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b4eb752c7fdedfa9a3b2d9856264c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a319814000d9c81ac8c7b1f6d817b3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d8661d83c4d7d02223e58bd060a53175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd551503759e61bf4a469da6d634f6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3386a755e7387131a9581b0f4702c0f7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121517f83e18deee468ca2a13b11e557178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd2f12800e6db40aff9d2156f500f8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75311ee14a7fb952ad3ab02302d7499180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b4717dff8a1a0f60c5f25980973cd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d811387bc9583c3c4940863032ad8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f11110e927242e3dec85ba7ecb332d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f110a9c1a025fb88e7cf309bec8e1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd35cda042b3059566dbaa5b787081185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41612943596cae59d2bb9039b060497186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9852ab14313bf911507bcaef3071fb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb57bd2c90be5e83027e9e42e3bf1d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5228199eb7370a2bb58af16f1ed67fb2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0d771794015b07b58745e9f0ceaa7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac7d12da6f1836f172edb28b0130374191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff04f84f423f0a9a1986fb1d7cd7a39192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ccc5f24b8739310e027ff9433993ea193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79f9dc27056ff3184e898895881c6f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662014ff48312a0c70da33864b2ba11e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448787da6a419e0470971bb80831167d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017fdaf9ed649dd2b4c505f48a3d6f00197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a0e8224d6689d83adb344b72a5ed8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef5baa15b2d8a5a000b3b13e2ebca0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7486a8872e117418e3e549b937024200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0fe842e3a255185a5bad0d7765617a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751ba47b20bb40504e3cd56ecd6078b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27869544050228521c0823b9d1e57f54203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a125a140187c906a8fc74df7a278e0e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba27a0d70812d4c69429230c2775e4c6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f97192e3157bbd8ca659bea108473fe206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91185d7670abf944e0672fe76eab3d3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504be307b5a31100ffd1a71669092c50208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25665e26c0f03dff6e0cdfe58e87422209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c2e7367e36771a956ac39156adf4c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92e863b4bc4e57f7b19d693b2729f8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4bae2634aaebddbee2d1c68d92fa1a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af929521b17323b88d6d625afceb932213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c9fdfe293c188a98d4734b1d1dd80214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c96cbdf9a15e0db1e96316f45fc7eb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463691d4a5f3fd19bdb080074e57fe2a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbca4f27f73e5c2a58dbd98e214325b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce0422036584d362248c88e23a6be2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229109a1ea0471dc0f68951208227d39219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418af345984f2c1a6cf7ab12d82aa6dc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3137066beeae9e72d64079d854faf0f0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36373a227ab8d21c982523e15c4d65222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0d638e61db52cfab84ab6ac478faa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e5f4a1a2dec0347ea3b47920bb38a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212838359ffe714d9010d9876e2d432f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f868e8589c2b5c192220858cd0bdbfd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94765b6db3b69aabcb7c952966627930227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965e304ba8889d9d909677c35027f05228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d892100b350319ba16854bfa38d0aa1b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc8909b2c3befd16e1a363d8858eb71230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f28a230f94274dc74224e7b9020ba231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc35fda51089b9677e9572134893805232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a677edd4aa705e0f5191b2f572f446233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350be9355070b5f3079f1bbfad68a2a1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe5dd727ddd080393c30e83c9e472a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb0925dfdfe27f416071c35953fc0b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01876b04551954bb71eeca744ff81244237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1576ad8b73f2228892f77e268ea846e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7346d51f53725bd5ee33b00ec1cff0d7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a6ce6cf95c29948f892bc9ac5fc6d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3601ed2faff97baf8eb21a2623e72f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4111d814fb052d29211be8525d39ba242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400a8812fa57c619dc9380508f19873243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dfadef60cc7eb4f9fe236bec679e06244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9227b9a17bd18c47212b2bc79d190f61245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300247cbff8f3f9e02b0b06b321ba3df246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40e8ec3611039bdbd2771c130fa622247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d4e60a08578df9355e90ec07551810248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7068f52de70fa50a88a4690df06e89d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d12527e1ce9c32f83626e0dce88275250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f813b47c5cba91c755a0eed51c939660251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79375d67a971f7b65144c8740cd40018252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f3578c005897486dd82d9e4b4629b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235943925a4c379251538f8be58de36e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375fe17f88fa078d397ca11d4243ccf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f11615f2525a28870e82939e2077d1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd80d0d6b7461dabd8f79540eb8b118257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab6a532fbfde14ad91a8abf2c04b9f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f660dd0a64422a05b742b9267aadaf9d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99130b2d52927c9c746087807d2532d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f5df327e19b71562b7b6f7935a194261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f95b4e2c7bde8c6de856ee4df94fe0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91464a1cf0d04a0de0f008fe0cdd281263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb199e15f00251da5a7584f294f5e9fd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33326039b277f03d7b39e495601eddd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c9d98f7912708c03c8c4a104ed9efe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b980369cdc1c033a6a4ac2c0cf0233d2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05664326fe28cd6fec8720546530eebb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0d4e2d8c40ed985b0ac8ddc8a8fa2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e7e81eeea2ada480bb390860fe0791270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3d8aab2a6ef14de09581e1c8c9cac271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e54914c38608e410cbac7e05ccd8aa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae1045f2d96eca3d49bb57519c0671273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be40c19940fcff0180045cfc5064a2b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c78a701384d40fc259e3930af88231e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f244047177d7a4354833b2a68155c78d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb2aa58b201424643b280f7ee48c0e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a810484b9e221a0d5516d4dc5481b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec58dec6abf66c17654e3eb853fc4c7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72eebbc8c31f328f8b756be8f929bef280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc7963be407ebf27e0c00de2c69107281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a9fc72a4cbf3fabf938ea3ec5fb54282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3cfa82328ed31a67c08a41d9e2cbd8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24a2f56fae7837af0df30b6d31f742284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5de141aeb51e43bf40cc081a4bf9dc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483d28826421b714a6b6a8d99d183c6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fed224f91552773b46451cc1b07560287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af76202c4df07fa09db37636569e15288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d916ad6625749e6812b8befd77a70ec7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb454e5468568d0abfb3715154bc6b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778d98148117cd73d0278e934776bf3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b972bb97d8f87e5518950571480c2eb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45106dd415d88be9e120c194f1c3c06293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a741b0662fc62ff29799ed17787b9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133cec74ed21abe0a498d575b72f5c4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d90d28646dfae224070b67ec182ca0d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b247b9afde1a32316a2fcd604e06c6a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544c6dda193adf905d487a6d60efd55298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093e7ce324bf42636d6b4dda522b513b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acdd5229cd50381df4a07d69304fe82300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3bc2a83555a0e8cf1e20b895d83bd9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12855cd9beb230f442cfefdc78abbe06302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862dd980a02472c37fb8198b1267cb5c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c8f747a539535615e8e4074ca5a83304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39edca163ed72075e3d364b40186c5c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb9a24dc725fa44e6290bfd552eb38306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e51baf5061cfee1e7fe11ebcf6604307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145306527408c0952108468aef5e1134308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32bad58f59ecee518f3b235ce03b68309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f7c0bbabee2d6ce0ca40c16fdf87e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e3413cd9b78aeff9b14cb145e834b9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455c2385ac51ec4a2e311b91c570911312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e94260a9826c84eb1b2a61f989cc2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dbc1ae30c1694130940a6046eaaef6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38826b06452fa86d8f518ef2c8da570315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0cb189ab22bbd4d2dc3df733ebb179316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d916759244690e14b6092bed279f45317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfdc83e82e8ae9ed7a8a22c9dd31f6a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57e3a3b7b2e3be3279f0281623a8ee319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e07b076c37d17d7360a901fa4a58f6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed95fcd3aa24f0ad36e96b9f9857b0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f5fe77b8bef741a61af84ed2ea9d7e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586a15571044318597462729549c017323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35125885ab32083259a6a82e352be1bf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e416c2ce161c5b8bfb814f745374d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea7dfe8da64f2db158ee0396dd12d2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50661b6dd0d5c887c3fcf1c70ce888fe327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c236a91825b9d7be9c594c3f9c4d225328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caaae0f944b0a37c34168dbacb6929d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc28ffa834e9ac1c89c8caafd9273ef4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ff0cedc7cc782f9842f6431fb6ce1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348589e1659453a95ae1aceaca381f3c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d692be8499929a5538a0f44c17473333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f26b95cf7848778ffb8a4b60f6afb1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396586de44494ebb227571f8f399c939335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1cbcb624e3b782881634e61dc9cb93336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a674c5129b6dfc38b58fc6db848968337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c46464e32253c67f4c9953dc364a9d8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52992df5b7e629273885e710fbdc60339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb95a091c8405248b83c54fde4f5866340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f802020c7964da52d8f8649d19974c0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118b7ec5667520a0c70cda524a89a58342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f7d1b7a8cf9727210d42260af6c389343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b743ea4ec924291391f9f262ccc115f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483d834b8da89bea1f03f1915ea93d22345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8920cbf53f24cc59d6d30bce0b8756346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cce430b83ddae68032b298573a6419347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565e6a81e2408271e4632f4ef57c8b9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dfa682bdf1df9f9185d803136a8a35349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eed68eab1905818d4c0fe69df42cb9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa9ff0922c797032fff3a26e2b2794351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d845417ae7ca2e108ab118d3a8857352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920f76c6f9ba0fc3070fe21902362d1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0267b19c5a7a83628f7da33f19a99354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95083b26d1d859af1a4ccb875fe10297355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f364faa740d5fb44f478ca65ac6a2f9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b37b922dd1f4af859c4ad75607626357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e527b73e4beb7e957f632658169d2576358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a644d02696c4814afbface9b14f0c7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eafc84a9bd15d98fcbba06441133a1a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37222584524d31a34fd3413cff30be361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99554ce546b822118efc50d2f8c20a5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b9bf1733af0dcce4f01ab5cad1e7e9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd05cfba00e51a1c9d59ac6da9e66af364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec8da1739d662b32555c6ca948d403365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dffa1c7b10bd231a8c19adfc2826b9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d5deef491fcdad41be963b03c2d34367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e15b96f85b26dd6362d27cce63273d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b9cdacc73915b5fdae0a43609525a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c056eb33fef5fe2956a62488bed4e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4974ee69c413b6fadb561322501ca20f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39efcd5316aad17289b9ed1795723223372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e24e1c258d319fdeb85dfa69632ea373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9aded18dd215e6be5a6dfa23bf8fb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7861f2badb5c767d85f3c13d69c6925375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d915c5d3899f534beaf8a658b8ffc18376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e5596aed5a4a4d2236e3cf20342a4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9c37d40173c7e26bf073d1f516600378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95018cb5b519fdddb4841f4fde60c16379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62936c3b9afec71076886d5ba71b59b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d8c14fcc262b9828203828521e976381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eda36fe02351938423e9c75c5e8bfb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c565885bce364993dd2eb4ed3ee03383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdfea5c5c78c3db6792445da1af24b7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b164de2c8f87c47142cb5f41d6569ec385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350416f50bc36daf4561abc451844e6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897b7236464220177357744274d92bf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1317b9ff4e19eae08df8801804613388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059fb0fae64f4b0a79fdd8c419393669389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f9936af48cef1e0ebbed3265f5e6b8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f79412b15650e0c42c92b8d443955391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ea78f9cb3379436a6ba3d5e74c9df392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab042492951db2075da9eb796531e7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b06f546f92adea73c4390e403d0fde394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d2fef6457ae9ddc06b56b2129cf9b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93528aff69d7011cc70841e787fa2cad396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeff5b754724683d58faf712237d5bc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef495604137d62e865bb5aa9ecef9c41398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53001e8e70ea554d1fbe52c89f235fd5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0c4739c87c17b2f3e9fe1a90bec2e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbbfc3f6495db02221dfb667d24f7fb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeae0ac889275db43467cf46ec1f9d1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9ae6dff9362b4328b845da9b1e70c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df6d906c835ca6e56a86dffecc46ca404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b065445f652eaf979a8d5a3a1d73c62f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa1de16b7529d2b7b38ba0e9958664406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c93ebc3ba41075218b62a33c4d780407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a825af46d9be00a263dabae076ddecc5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb1da309d90f65ad881dd56d9e217f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1ec2459cb05d5335fec93894d0010410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c0831a54a83278abe9c34c858cbff411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d2504d8dcb729b06f33e139a436a7d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f457c6d8f09d3fb203cae978a9aa3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600308126f757c77f106f432d4ac227414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf8b68b50448b6b5e2915a1d7331edb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591865ba8f3ab8e4080d0a950f1fe335416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b243eaa13bffdc962aebef20d29ce7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ffb75dc18b60be200e85306e9afab418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb440e0ff2db261909704bec78e8dc3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec5eef344cf79836d38ff64529dcd0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79fa2580cfeaad14a257014e17ab9c9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b8acf6608577154bbcad796c145af9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f66ad862cd3958e613c0630cb7f7b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8fa15c332f7a612012e9e84a45b745424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9865a235445c1219fd21317dc67c66d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30e35ac776fda0f06142a141696fb4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ba0b717d87af72800abf1ef8f4d2c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca4e43fcf5ccaa7dc8c891b42a63cd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7aafbfb7957264afe541e9505dcbe429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d574951492f66319af5c455634cf0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8a97b64c93ba4989a3cc68b861538431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7f669aa9f45a8abae5c1439311576432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc899699cda7af968063d28ee508f1a8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf41bee5aca5b5c58dde34e8c912013434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d1f2e2374517ab5a7c68c53e5b7cba435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d44ff7a49820babccb35bb63ee4d2e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738963394e226cb3b9c8f3da11cfd625437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a430e20691173d0a5f8339addb4b474438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c5e96c92610b8efa55ba400582d411439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9983c77cfe42602efae6edceb82333440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d4edef9782c1c9c3d839e3f5a8753441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99882b24b8f490628ad23281145892a8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca71ba3a0e3d1e01278fbccb503021443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a6b4c08bc5fa72db367d5b3511c12444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5399f1d4736a32a75a85eca22b862445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c19bc793722361d5efc3a908bb1d78446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5208dd0c00b6da1e50ea4ff6befe6ebe447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d846a9bf8485830b778bc886f6336448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd39876b17c8aa63e866bf118e4745dc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79375086d3b172d6c9ac48fa347c5d24450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca0088fbc6de7cfeaeec243a7e6da3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8b73e263076c3623a77166a687711452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b573ebad42cea80c26de92b2fd88ba73453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf116a13203b32f4121b1bf22cda58c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be76cdb1be0e4cd844f24512ca82f39455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd385ea223be8c9f650baa039a57d627456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f9bbe548cef54738b6fff176e2005457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7b44226bb6886feeb782ba5a2582e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746664b1482f22a49ab86503af0dab57459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc180cb018ad912a5888a743201c1b97460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f177876e5b4fd2ffc1760c33938402df461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7871f665a1d30222e3d79e1945f0a4ed462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44046717d561242a8904a732c569783e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e4f2c8290c3c3b7503ed45b17ba569464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e628c9a82169e0407f9b9a2b07c5e2c1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965805bc9c9d88cd877be32bd08bf0b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf22c5f2744d090678900834cfccdbcc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a9ca0c5ca8bc4856f0b28cf693a22468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f26d133c91fd448a24e82a64e0e9a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ce1a4603e7217c07ef9094526dbb7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7be6738fd5d36a99f3b9302cd43b63471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9373264fde19b14b97348ae57dea45c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c761dbd253bd018f02d227b8c41a6b9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06dff5ddd92dd9de69980e541936bb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be6a6f0b4a6db0bcd3265e23f6d03b4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c4a7f6ed64db85e1c8a5113b9f57c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae252a3e04c0198206828204cf670f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc2b434cd88683540a386ddfa645283478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe0e779c956da340a4ff2168bfd14a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02977ef880d3a2cb231cb730681c5c3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d44269eb635bdd01bf2c78c8d229b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088df66cac9f196b54754ac4c262f24d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9acf50affccbc62addee90890c68306483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ce9f6c1e57b5aad2040eb5bf36daf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efab4341c326d3419e8cd649682d996485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88545c754caa1845a3709b3377e0813c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa21e4ab42b9b94b86751603e4294d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06eff6a5cc442bed1e43182cc0f4f9a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb3108edeb96c5067064ee442e3d52e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0cfb0a05678309e780de118213f1f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f53f37db6aa82698206e0bdbb30133491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ebdd868761f3bbc0c02777209a8e67492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a9f77a06a1818c758f6432cb0d23d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c877fcc91de9bba1b5d648be62016494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650fe58f8cdaf295e9c956bfaa21bc0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9a43ebdc386fdae98fe0ebcece05b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b594cfa6ffff4ee7dd6c3079dcd7b762497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e0898e9125abef6859cf6648b1309498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b26740f3c3679df742f8371b224685499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021cecdabe723ace4bbd7de695ae588500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef3a4001dc0a7bfe1090060d070641501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f15d2159e619baebb6a43f5f892d5e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38157b4ada5f41ee382e1b085b6bb6ad503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a8d5f830f7b2e095f2272ffcba4a60504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c268cb3d88112a728c19f1a1163e8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd5a7160cdeeb1910b5877e746eff8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c74bc0d009e96f819ad45f3889782507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a0896fb9deb3e75fd7a34f6f14f2d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8518f35466a493c010ba4619fcfafc1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e221aa3b88921e1d00ffa1d574c9bd4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304e77b6e95fd1df4551598c560bfc0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f12ed70c6fefea43f06638d03eae0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c63f3ff8fe6bda61523ebc183d28b5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360b16423601841a0d93383e52240a3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5059e126a40d86b656ea25a2de14a3e0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e918b04a648c1143e20ed213741e97516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f950498981f3cdb46274f46d295c4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69941c2edec36fe964b5359f9cb47a03518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf7191519321a489a74dba14368182519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9834159f5a7f03fce8aeff2975ba611520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b0edd420afaf73a708a8e32db3991521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a563e32b8434c352ed429b704f588ee522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b7d69aefb1fb375843a32987013ad523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c8b2a782c436ec1992fe011732640524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f7efb30fd408d26644742e13cccfc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f713367e409eb6cd43a43e8d51967526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8b9f3740488d984ad77d38c29c2fa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0626855e2414bded269d6999e1d46528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441dc79ea0259cf07ca006766863cd5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75324133d176d1efee278d575ca2d6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179fbc28f4cee9ddd64801e9424f0ea531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf53f7c20297efc4477596e3a16722532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162ffba47d2618fa819bcb4127ca0c7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e10f1143b645ce6ab1e9504463148534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5820467f0371519809e891690153f79535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6746c79990d38ad0d057654370bae536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1c224567004e2e69609ac81fc9dc3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7673f4cdc1843d27edfa9d51b8c62329538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264383d1b2ec5d4f370e4c7544b6a4c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8caaa126b661c9ee0e45912b21b7d5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b85baa1dae56ea49c95493efa6b203541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0f5ed4ea6bf8bf8fc32d83374e5de542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9882fd5e13fe3746f0dd2d21a77ee5b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873d279d57384affcee22343bda0875544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be10a49d26bb8d49f121cda09ce37561545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3363b97b09bb9d9b971bf0f450184c5b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d308d3f79d495c99476e751fec7390547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e26f648649856c87d6a94d0ab42ea98548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401483e13db3dd3d68dfa4deb573639549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78f58f170fd6e54dd4c96c44ed395c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f5a049dfb769385165e36dd4a635c4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3221953eb54a9c3575e96903e740a22e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971fd3b128437dfebc836412d99c1e3c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae4f8debde18c94e1c8cf0a0ad3de3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e0cdaf85b242fd660fd8d305d1d33555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b9e3dbba7686fb598a204fc3515502556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573fc338575c921e0052a7ae9adb04fa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3949a6200f6b46d8b331d3c714e67558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64677e93b9a55c1e7ece25ca4ef7ee559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d72c508b29c251c05ee6efa106b534560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6e283c85370f515b1e3b5452f6058561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8276ff108c8200b52eabb588bb468748562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d1b66f5697c630df50acf5864c8f68563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6071a5e7e82c258153d8933afd76a21564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382cc9eb112e60e47df7c5be29cb37da565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f354a539f06e7d8967545c12426d1da6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe7c2666c696834200e43c04491db3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb94a6eacf07ae3cfda57a322e62f4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f79feb34a37f6424f2db54d34f35f76569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52daaec1b57d82ddf13853cd2289f641570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36659f7febefe7f1d88e7c024bf0c1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc70a450116032361d146e2b1d06ab572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b510a4dec2fd2ea0547ed2418732d0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dadfed3121a0bce81ce2f067e54b63574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ea8af5f717a3b269f754c2dae0c7a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0271ec46f1033335f958170eddf53f9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c368b5d355bf07fbb51a46d9b5d0f9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26227a3e0d8e41c0cbb851fe2ef71c02578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7226b82a8b5c5161bc9a5cc6c95b50e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea46ba72cb9c3297becbfe2e9a04bc7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910145a0ca8a31f188a387abf3471ed3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d766293400c8acecfe4b9f139520667582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc001b21dbd39450fec2ebce134ef4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72f2d08fcaa8a96ee1f093326dea4f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6668e1cafeb5a713dd1def11e437a7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74f7a46e3df0910d074db176fb8bab586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7db1391060b0658ddd31ec18e0c68d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f3b18e4640e21c507150e4787a43d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab0c1b6894e59554fee6bb0ec6df56589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730096e37874592612d59aaae5756f2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be6875f95609603063fc87ee50e96ca591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d56a6633944c48fc1e165860f4170592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e58f3e7e47e69b70737b35cf5e8df9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce47e3736c0ee9245a7498305646225594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa36b752fbefbf7504a5d99160902579595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7d0bb67ced14ab74aaf5119871931596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a74a78f7e286d1f9e06b92aa13b125597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc649e7b49902fa962b9e05bf7f4bc16598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f2a475c9ab5672bb0e880289b0b16599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a09b0e45cc07afa3bb61c3b5c6bdb4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a30c352777bb4ee54a30b2777cdda601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e0127375425875e25cd3010168eb94602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a113c6b1fb35ffcc7fe212431b789f86603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d081dfb44da6c7ca998bdcd57e4cb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a87aa8800cc6297751b421669878f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1d80bbe37046f1c2a850a78c6d6f4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d878c728c8e416de35088c62da859607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fda45d5384361a3d6ca713fe93b858608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe6ec6851c3c4c4cc59f403a0d0da9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676a7c962196672aafc159a81aaa344610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de38e3d51d7851f38cb546c6d5b8a0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94222e3eaf7296976efd3cc40b7f3220612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49caaccd6a8437e0cc45f190878ac6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a889542e619472eb6e100175cda980614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0405d07aedb9ee7144a6fe13bf23d82615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd620d331be382e3ec6e1f40ef0563616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e697cec79ff5b57877e338a23d493b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae37af11a6c45504c8ccda90e7900f6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b369a9f4a5f9d838bff3bda39af89c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441742d89d8f4a6ca18e5eb77437701a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a64668d1f5993bf24ab6f0555ca1b18621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29354c0e46cc7c8c3b3c3b0f615c73622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a6ea157c1be173168ebf010cb61b1e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e85336a997dfa57429dba0611d17ac624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63410da0730a0dedb7554302769b4f1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804a4966050efd54ac1cc62a3919ee0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d2b89c547a2175b2ff5b0f5f151d3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3116bc4cb19d73c81f04ccff26bae9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ca9fa31bc3844505ca82e27517e59629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e0ca0fa6f3e3ee0681496346072de630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417f5d24377b76ba85c57f1459d873d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a0e94860d416a3386c0638465afd2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415188b376ded2e8cb4f88cb72d531ed633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c0d239aaf6fb5fbe80a4edc4bebd6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230d510dbfe4c23872880c8fb288354635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d9e1067d4ed42c92019c4985ca4637636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b9cc8ec497314719d4d7c62dfd741637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281c8834e772e062bbe87dea893d359638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d04cd41432e80866d3fff69800a1af639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd3ea110220f9e6339f7eabbcd1387640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d21a1fc5929c7967e9bb066b1d2600641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8727f528833a2b78d2e76329c81ea5b8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd6a89b2526a319e1654d26be1ec88643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9057d6b5960f5edcf8c06e79e26ff9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1877dd28c87fb486284e01d3e79bc1f9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c0f259d3b34e0066dbf917d683cb2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c906f00f1650a9ab00fda0b61da4e872647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672140eda16e2019bf2f04fdc327055648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbbaeb9ee4220e0171d9248b2085eb5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97289bc13d3fe1e63d63c66a7f933ca0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012b2f9d121a743a5265b786a3b64ad651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aabbc00af963ee4c1e700f24e7fc965652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd8e0490d4eabef451861f8b3a39a6f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346aff36edb493fc1b43d7fa427c0f9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176951b56a6b5584e6a5185a13e0520655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15eb6343b7e3e25382b56f8daf93c96656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6959f5a7911b9a6cdd25e8fe257d887c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a233b4ef560838da7067d98a01c1361658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99691c6e87bd0b13ed883e7cbb8930e1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280781cf539b624e16f2b0b93293c602660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a4c66828d84a5ad6f9411d90e8407661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb40693f3d072af4c299c1e08663e27662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4dde8e70bf56bf225be41bfa7c0f7f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96305c1a36a2e978ea3db3863adf5c32664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fefa9627c4bdf989815d4353744d480665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd589a38dc90eb21eaeea9a6232d84666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3bd46e44875342f0cb4add50ebbc68667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5f564c0b739115656719861afb390668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2067e4dcedb9c4057029f16399ecbe8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ae95724279343fe436fd4d6303806670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a1e942cd8c9904a4ae898c69d4a2d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1ca7e7c32569c986920ac01fd0891672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5db99d8f0a776a567b517cb617c90d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca46aeda634376e200450e2803c1cd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e209a8cba609811ed4e6301b8cb144675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d42163196d0b7c8e1d791451576cf9a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac24c9afeb0c4aa7a31848e9c69f3ed677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117b56e19ea15601782b87a5467f9b0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c39275cdb1bb7f05516a708f338a87679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a4723280149337c3b9ce9ffd66bf20680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c1eb4e6c98cf4ec9ed5def47f93c9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4f5182cd85ffc35bae57435de5a75682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b31e190e1c1a4cff87f2c9785470ec683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8679d87336e4368efca46a50e652ec684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a5f0340f324dc6febc1a1350c6c79685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca40fd0e5a568ffbf46855de455b0fd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3f1407ea9527550eb39cc9bd182e2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc53f2d926c734bd944fdc496b69fe0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe1290a72c7a7cb7b1a433b0d3be60689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff36132086c4678c91389be7494d94690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53346a784d23eca5b0e7fbb7ac4c151691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52873b88e9f727d3a6aa10f5614e2a4a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d80aaf37a04a21ba51796c4f856e85693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444e2f7a5f94ad15c264b591799bddc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157953c66955dcf61b2c86331fa2ce3a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae9b69053bbf2b3b745cc5d31da422696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f87a35d90a2050805c312cfb41277c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b57089ad3dbc5629a17bb1ffa2e767698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e989c8776e74257b0206beeecf9e89b0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf1336925fece3fd53838fba948ac7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d4fa598cda7f60f1db13fce37c5252701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c16602290f85ca7623448b4544ca7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685245b680a49b161fb24f09eb692ef9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1250d22aa99a4dbf19640215075235704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d1e8f81a64c4f5670414038b6aedb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b9f9ade8548fcf53b32dfb5f10bcd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5dd5a71989400b7dcbc1c84c3a2c2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9d740ca2a85486171fb7b4012b11a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addab2bb47c8b21e3a382b7d71c96a3c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e884ed50ee09232acef5f4bede3eb0a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849cf90c8af3f07751d908f22a02147b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57083129c6e5f35a2bdbcd27ba9705e6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016372fca30dfaa60903c6450d224776713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01400037a932a6bdf3ffebe81b04b948714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91add482d464f0abc8f0f80959626185715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a548776f80854c220a054ff5b0dcd0bb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55be3db32cd595c20fba0b7378aa7ae717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce78393ddcfe204922b5693f50c0732718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff5d5353e31d112b9969d2a9420a48719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63ef662eb9b72f238e8d49c2062c3f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92caab6aa034fb68955a5e1030f398721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55f4f0281ff2a2c5ba75e604e22367722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ab42074583bd9c810e016601fafd4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f03e2b70db3000e0e7c89ea53a2eb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99730062f5a1deb36af43946ce1f28725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f474ed7370327f6ceb0cd24648495726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4143277af16ccc4aabd5c3ae399dfa26727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea2458d144234996963d6eb37644f7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591afef4d6ed58db0e0fcc38835f7126729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa548164355c64cad8173d590c31c6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf9ceeda98ddac5cc17ce363fed597731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dadd9a5f4baf8bebab5ead63f34186c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248fee11bcaad2b5f21412a2fa25801733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a4c7900018a05b9207af75c39be5e9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de52280640bbb3ef514ee975642392b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f8cc5d4f93841e47da598551a3999736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f24228968a11e0eb3f9e1f43408b7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec5bd358d462dfe6968e6a4ad645bd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e1b8fdfa47789c90faa3724fe165c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a822da0e33c2a329cdcca5d1b4bbf96740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9451a4ecdedc4800b5effd1a4978e6b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30a7f1e2d4b5fdfed644d7949bf760742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab592707fec6ad72a608017884c5b05743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eded17ff1fd4db8a3b46ea61388469e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbec706cf90588ec349fb06975b63b4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3871db393db5cde173dbd70c4d382746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e5f4d8d1c5c6353718c890afdffea9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062c1be6f3190f4dcc789384da61585748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60eda0320682da7fb13218522ff3f9e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5353808edac52ed68d3f3af97cab5f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef45df9d49c0efec1fcca2718e5a22751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c86b89bac3984c7b7ac0da24646f5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cea56330574282660a85966c8fe283753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f837e70f7ac5d15817dc2c9e53ae2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479ba508a0349f3c30b4267edf9fce7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8139ff9587df6c5fe016b432cd859c7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8295c66e1cede4df60027ac624fcfc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2f1a48f1217221d84e3acb3cda440758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13b96b7b7c5061b384e0a97b525c06759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>