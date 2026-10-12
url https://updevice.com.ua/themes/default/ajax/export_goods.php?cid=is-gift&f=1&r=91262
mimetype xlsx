--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4a9f06d9f9550d97c024a4d9918991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1a271fd5fec12789c7b6fbda6ee12b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844e1ad457a34b2dcb90379ba9090c23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56038c482c31494744d34c6aaca12134.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64731c4199c34c11723f8b8fc7b1e45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8cdeefedf4428edb74a8d42677d4f96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d1995cddd471eaef431d8c354a38fd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350416e997175e8d06efb2fa4553e178.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528cfe5f3ff1dae7b163037b04df58669.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9cecba8763d6b094db97aaf32d8a710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa6ff195fc260c8ef6eb201b1df00c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe467b6aa64069bc18eb95137763a112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf959c1c68b9f71f82856b403f89d38613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37892c563a91a51edbd03970b536e8814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e6f69d53740fd71143ea5f34fcd3f515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc5e7d6473f01c491e4ff61f779d5a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b574de44fade887e1ef74b5b391bf017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb3b9da5ce24131a36220391ba4af918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337fc0a9c9c4a6848f8ee2710023c12019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b8887715ee12670d9463d976e0e5b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989784368ac0fabc7fb0b05102b6b0421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c7688b4af3bfb307d4f3d7689de51422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ecc41b34d9dbc067ca3d3152df36a823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec3cfb6fb7a59d778d0a6233ddc74e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28efab19bf7e34924fae9cb12820b625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8584bf1f2074c0e30214a6766fca726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a38507dfb45d5d174754a7d89649d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d305021f8a922f6b90c6e0427a5edb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7488539d3a40b83471798962afac3f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9595968a322e2a2e02726812a409630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e728e3740bcff5157995ea60d05a257131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494babb80754a847501ec62b1833dc8032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818975507aa955961bbd56d04d4e37033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27c0c369ab2129fdd708423f3d6d6934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87887dd9adf1fb449efff3fa180325f535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021821d8bea38ac31a7d6e50484499036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620e323c89668f143495b24e2ee0b9537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bfc7eafd91fea5ce6f343334abc87a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015abfb65eaf79051f8c199bbc64b44939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443074ed478b81e2a9c1b6b703ee2c9140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e4520ed7f85faeb7d0e971142203f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd359276f9eb593c2fde6995ca8837c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9270ba8c9c54f08fe02bd82906609643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4052c188b7896489552c22601956c744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b596f3065f41c12a3d19d4b51ad0345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde7191a1cbca887c6906dfbd737ab646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d87d7fa8055cadff482a9859351dc247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e62a54c05e3a8380bccd541f244f54548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5074ac4d9e8f19bc3fd8ddacd799de49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7dbdf75569607e1f6ed391cfdfeb350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283aa2dac0b9620ebc48aa6c8530372951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c26b7ad88b96ac793decd1676cfd7eb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb676490335b2ed5f39d751b031ee2053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037588571b546a2175ab30ebb8c5a2ab54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a814918f3f8e141b316fac2b1a37955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5768a93e011f688d13c2e6aaeec9256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8616635a163b6011c87e26ff460442ea57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b56dedbb2deb38eb536d05db5883f1358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41bda9a6449796cc2e9cc4a74b8fff59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87783fd968aae7730c6ce685da4e42960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeffdbd2ce5f3c64ae5856ef82ea4bb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639623a613e04e1473107c27d42285d662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169963b6a5b70e168e1d57f963d9fe1463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da94f00df2b344f51751bcad2000ae64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd136c24fe734f054794f0998913e6fe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0733ad4c63f5da7ca1f8836cd7b56c466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8851b6a9484ba6e7ae9439e8cc37355967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4e0a19038590879302eec9be5f26d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3705c365deefa8ee73eaaf522984e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a51796699e9cbea002ee0c88005ef570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b081d3c6bee686832f68ba4442c3771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a223df6bd890bbcb5ecc4857e51caae72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1694cd9989b31834f6436d0694de4fc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33a896dcdaf2ea1c74999b9e30704d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6dc834d531a8f83d9da9e39a2e775175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d823a5f37f851150289bc7abc072376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503ff4966b7ba4c2819da262ea2fcb277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1c55e4fe88c08db7688312792934078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79793627a7579bb031756f9726ee8e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee45e47bc447dd8d6b4c00be643078480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0cdd8af969804e3505aa586dcf17781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40beb224a632e1504f080747a5c72edc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ece9d553c2113cac488ce3f106f8883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0034f50c56722ee6b416329f26c78e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e3bb8a594895f4b7eb0a4a08e21ce385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539dd7911532a1e0ec2f013a5311c6986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad54cc3a897bc3ff00bc8b54273f87387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b260c6676fa4d87fc9426e9e930fc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06727221171f9f2e8b42423c0389f0989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88de7e5b60c91b1969a711a7932ff090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb3a8e8553b5de322441aa19ef631491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d7d8db9285f2d7e608f4eb8a11cac092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495f5340fd10ac61c61dc7ce3d35c3a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd9ed92c251223c0dff6db92123ee994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d53a14bcc255eae66f0a498c23c3695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13884731ea0122f389ebbc56bda472c396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516dfad3643e1c986ba941ad420328297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de396694bea7ae02fe277d076067e298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c8585850f0b48c70543b3e8836edb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e324111ba182c7eb6c4eb51d0b558100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed9be4e8b4dfdce63e68965c97957c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61521cf14a6b09452b0aa339d6c9a547102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52d5fc38cf64127fa6d497d2010067103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f300ae99592b3a9d49ed805ea54efe4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177ab76e823d6af60717bb0f3c06e5b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6605d36308a72fed1cd8d17899ab570106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e11535ee4b87b4ad40f7578820d13107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92c2297c5664ac7697c6b88e8db17a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8b6cf2e9fcb3d4a1d2698525c5e7c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9dc7f208cbc2ae69d6fe15a4ac1984110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30abffef346d5faf3a1bc6594ed13d83111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec75bb208c7460d6c58d7ce72ae9883112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f699e1e3d0d6adb672f3fd5a8fe36888113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854458a648702248f579c4e6f923d02a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2e1786341cf4676d8363bf69ea59e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d7c6cd5712831629d375d3b5dc96da116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29a5a26e4c0585b499f13698a4d0e6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6dfa32a525ab6ce7daa617344e74f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b85d573682750e4e52ea2a0dcaa85119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff82bdebbf90b7debe83e37c10f747c1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac6abb3c41969aa4c9269df08e3dd1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d45661ec54d6c943c9be6cd5f9a52122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e64d42d3712f5a8f12551b42389d39123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f38e8ba9ef8c1b8e631300df751b6a2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140aa7d97ca8730e22b4aeed374bf173125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106c997919822d258eab3d0c6766997126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a522595aec61c4d31d9b06cc58973127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611966f95d464bf408373bdd5385ff9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b9e4456f80a58d7bf2c071c61015f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28263a232200e9caf702cf13a3a8133d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368ac0ca45940231a966d5e38b4e79d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e133e1fb3a442464686b22871b774dc8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085e60113448eb2f2ad80a36f6ca4e4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a83db6f6815a5a41d8a270227db79f4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d66c091065bea5a466970285e19359135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf06be65d8ff37a3ce7bafb3f17085c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4049d5154a058a8829f8d4d33ff01af137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346dc5789efb297bc67f76628e6c697138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd6d6a882bccd229162bb867a5e82a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a573a05c99db0c6392d30d35994685140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee621d360762eac88cfc76d51510ac66141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd802e8262db4d667336f1c3f756598e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc48b2390aa27402fdcb35df823f28d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac393173d3ea49657dc1955539ca5e0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398979b807fff915f740814bcd5626ad145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cabba4eaedcc044e31e6ebaefb98bb6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f3fc00a8f42d993a8dc14f64f2fa6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e29188d1905f67ccd580a11c134fc3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b2ef9a97d5e829436908d8c42acbe2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3377e86c62bf1ef9cc37ce413078b5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67dd74369b046fe496caadd62d41ad151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789db9292c7f52478f6eaa54c4384b68152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c817a97244bbb47b72c6830a666e1b7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a348b27ede783cd2c22029e73322cba8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dfe6b64459d69b800aba712dc669cb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b55dc27db714ddc6ccefaa1db7f113156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630be658ca4ea75e6f17047d3934d71157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853beb4554e901092a9527c496e601d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5073025a6ee498063bf46f84226aa806159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16668f3964805b7636867ae3aed787160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2935a8db02a91e7a6441eb9d17895161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833b34433d26130507978742547a857162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bfa6ea14740b19bb4ec3bc85194f82163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59952bb1439bd2f43db411f4ae04bb68164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56b13c22bd1eaf5481853bbc4dddfd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fab69f9970cd2fed1c78d3abd507c9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31829c99376a965d11bc8b3086d3c0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472982b7e7c1e6570b0d4dd60d2d710168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372aa1d40705627c8ac346864bab0a09169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761868bd9ab29dba0c3ba935137382e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a0b2c92e7f231319fdc1c234d5293171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce7207fc46329debb89d8be752b2ab172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8410ab43396b8193a5c7128888bc5551173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa2d5ea0eb31d9a4e663c4d700170d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d325872a04d22cfffe69ba1bcda6e4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d350b7441541c4280d98591e51a6a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17ad2f6977e45252c421ea0faf128a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82655234be100012c12235b16d2a1c2b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f7aad375bc0c27e55d236a90d8731179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9119a4c9a41e37d77b46860f70def0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d7b8c1945625df8039ae1e8ad7fe6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659cd5a8a5b012c3d51bd3876516aaa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73b6446512dbd41aeab0b1649a9578183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626fe349b85a0ef2fc37cd54b8d1a85f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f975da3a67404221d9aa5fef27e709185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675da23fc217f287a9376b1765641c6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d15c71bcb2b1412f7ee2afe77385f87187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5e27830fdf1d06b230108bebb2fed188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba32a4ac62304df112a731695a8e7b7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c077b9dcdd4e7a19795950b44664fb8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aed9a9bd91e08a7b274389f0e14ae4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8090b0d7615250885bf7a0fcc383687192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f898e634cbaf546e666877d5ea857193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c859fc04bf29a0f3ac1dcd3a8c6a0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811523e1c0923729beda554bdf0eb4a0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd902d9f17a76c2315ab8eb35a0427196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f718e9b25ca00a5f248b564e90c65250197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f73d0828a377c93cb0d631b003e694198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da5444be776a95dfad17bdbbb2a91c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0155732aa90906da9dce8fd8c36dda1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44322eabf6782a61d7fb3c5a5a97e17b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb30f55e03cc14143395324e572680b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6c208223f857784f7f0f98905774d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49338356b74e5ef1a21fa58a9e288fd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430652cc91830deaea28c03d7d0729c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86364ca1ab40b54e840ed11f746b844a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb520d709f79e1daf693bf947bb88e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeacb09d2b25667cfe7ea60392dbdedd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f86a192846d601f0bfc3f5163411f7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d83d18d98d24f00a22aa6ce468017210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2ea7495a3a567142268c79201f7cc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c010d3112c45ce85b349e8304986f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8cf176ed7a2773b9e422d0621e283b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f076188a094a0d68a484e3ea8a035453214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8e0f16c41b91c81435455ae0c61a9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f644bd25c813f80b9c77e7ae53ac03da216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267592b12d6925d7f1d51d3af058e2b3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab770efcb26b37b5b29164f6229aba0d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b453c110abddb4fc69324b70c3f33219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be747721c6378a733132cd1ee914ff1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ffd9308348534847bc0677c0e1478221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea19b412804168495f5137a27a6d17222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7ddeab975cceae44e643dbcca6e1f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79d793eec89f53ecad27f2556c6945224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b5c4644ed031275961e684c76fbb88225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106739756a5cbe85b7d4ca34f72952c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1d6ca5049fe119dec047f6bcef254227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e038384ce5fc0cd08e7fbdf23204e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa18f96b13596843f0d78a48ffa837229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e8fd9bf411b5b33674368a07619b4b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527a31cf22015d0017972ae76918fcf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ebe4983850123b5e420dce7e7c58a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a139784e0e9c204119c9956d9d084f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d01f3bd83507f74c73227e0c250761234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb72c6b2d8b8150acec7b4e9f45403235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bcb8a0965195ea26baffb8d252ab0b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42229b330062784fc3b0ba95c83093237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95727f5d845cc2704d4529820666e2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109868280f774cd037027d52af58e8a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac665cb55a05cadc3d6bcb2202f27142240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc4df9cd67d6eabd845ec5de596810241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ab86db5e318e0dea2b4c39f403bd3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d798fe8033257d8199f2241b1fc76243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1cc057b0af1a780ace8ca08ea010f3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d338098ed334a80de73cd2bfb4cdd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945af53a06fcdd908d24670932af71f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f19c4a28fa32d0f18009cd31d3be98247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7aa775c882aafd2cbd1c68544ea2c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b0e738c80397d3f0c5f76a1eceb0dd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d84b4347ddc784730a2f19bf68af94250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249798a1f9054a1eb76d41fa75387d1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e5c7c7063e42a8edee35359beb6e7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a5b6e7f75373f69bf24c9d00b18af5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22d97833ece50f8d2cf95dda4f54b6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c85d2877181c084ca0c25719a0f1fc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a0cb110c0754d63764f711a595f5e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef138686fba6e2077dc4960c79f1e1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59c9ad35a9ab3d91a8d4c2235e6625258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da30b61fd42f0ad74fdb3ae081ecb8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6e9175bc859f54270ff33b6c552f7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc07289a164aa443a9f632a2e138bc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ffe83c2eaaebe6c1dcfd485cbde0e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef467c0f2d673810fa8a483924a5f9b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbfd7a06d25abff892ccec429c93e87264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4202219475266aca529e15e8ee8c93a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa02ea52c9b3db3b76e4b61ab6c406266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd880625f334e476b5df96975e04f2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b949726da6470a4d66a607792104b0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec1237509b0f74bca554ed75766202269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603aee8d1d9997a0d2b851527a096965270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c59961cedd16f1fa2d2f1e1eaa8d7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c064469f5312f1d0f0a23cec05ba5e8d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d3a4e11e351c44d1737d85df7f818273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398036132c445323c1459f01083d50a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93491abd035046fc4c35267c4cdfae275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea974de0d64731778cfa94267894a99276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8452cc9d8dffd176443e30866550da277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83618ad87002a67e87fe811cc81f7d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512bf1158635623031f79f5a231807b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34beae5d52f62719f3447a0888bd8733280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e54ece8b6dc9a61ffc5a4cccec4363281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c0c482496d9562fab4c70026be0059282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec4ad08359c0ef8639113aa5809dae283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b5c8a5af05b375b0d050a81d89fc1b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed10939063b49fe23e1c790d3a787d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f31f03b15e1f5e2126fb1e87288fd5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed58ef8fbd9c9700a4dbfbb6c73f3f16287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5c14234f7bbbab91d5c48a2f99d5f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96851e493f48d647457122663b8a2a4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ec39713dfc0d7dba16a17d14f9f69290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bba8e734a9a0c9f52e7ac4051cb137291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dee5f6bf85c221cc0715d09eba17e6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48207c5812c92c8d67bfb7af137fbca293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ca10464c9bafcb513cfd383b83833294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e897352708e073e0f513678ee730f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb574a9f6703a29ddb809a0f57442c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433fa76a9d3d7906134499ffa54c29e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb824b890f7a51e3708de59d86188ced298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dedd0aa40273d46fd0e13ed2022365299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d18b016c2ae727c371bc7761942bb4c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d0973c9bbbfdc580373252b756322f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03b520ad5629a417e75df9c1712ea5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ccff2f9caa891215b3f1b264d1ec1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503c7afbe1285dc13f3f4bfcd3138af304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b99c495eadedc9a4bc64c9e811f4e36305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf7b3ee9c8ac74199d728cbba24e13306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef63754956fd3d87e74a211a892134e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc10f767faa181edde4eea123df4f7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff455531faa230f9d5cb836056fc2bf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c524eceee3f4ab5556901ed6afcc143310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a082cd37f953e7242950ebba916442f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b6092f082024c52b9e3c4ba090ba0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c93a4ac8009f32564dc1ae04a16924313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49669beaa13e566ed844e759cb296d70314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3423a002ffe2e88665d87e33f2d64a3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd90d575659902ea468f3de86d36f9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d3fe2d2641010996ca5a3124a8c5f8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38d1928bf1948049c494879424d684318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e9d7506ff2139a215c0aa38e0737c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3079261b2f8748b2cac949f10c7ac320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083118e4e16b67c5372e1d7a4b03feb5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae375e4619ec38613c909d429536f3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e7f2a1442ae26b756705646f17992323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae64ad71edbe5f2a375d84a98e5a86324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5282b0661699c85a6548164494f5d002325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa58f88418a918199bac729a89031dda326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6390803d86a56dcc378f16caff8aa96327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ba5ab1799b0df86c9388c14e35af3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40835ea3a53baad74f82647b3103a29e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255061bbae2190135b60e2fb398b0314330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62091bb83266a1d570aa7a17a1e387a2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c572fd890d1e4be4d1e9685ebe3af39332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad856ce9320296e65f8726d52fbee8c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783cc0d4a42abd1fb61f892a05d3303334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbaa8b7a571242cc023dabaa7317d68335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d5608203fbc3ae94f1f28617a65fc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca07c5a96ac65b70f16b8f9bfd4b8b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541982a72fce57475fb99ffcb174040338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ab32724f67cafbdc3aa3481f9e211339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed5fa94580e5b31b257cccf9c872e2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243adb111861c11b0459554fef2c38a5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67931b0c11460d40f2c13bd3f55480342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e326c10254ae54e650a42c5d0a02290343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f0075c707fb624879ea69255d559b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99497654cefe59d1c52bf50bd9a419a8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19be11a97cd71ca6547b6fb797aba81346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944aaaf166fbc2b171b0eedcc2a22ce347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f8cca4cf6c2720e40cacb81d4d82a9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ac23fe5a2bfcb64dcb7f187cbebfc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff2402abff199fe1126965444464654350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3230f9882f947c3d88e178fc25cbcf8a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880eed3827f4d9c7f561228827f89782352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb0c87e79e98e25b7306783f442ada353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0ad4ac724910b6f578b416a14fd26354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670415877ec7a780882019e11c8848e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b14970aa3dbdd32c6c54daa93c6fd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc52076681904490557aacf91da1095357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec436f2629d753f0f70d23e282376a9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af1cc6656732d102984d4f1724a744359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2d5a49d1e7af17d1c99eb63e42c5f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c774d907cf1f73cf656389acb33ba932361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18488dd4e9a14a57d8eb04637f9d7dd3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7985167608309208181ec552b482f3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c495a254228556ed369f00ede3a27f1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44332e5e0bf8e01aa1fd55a29e1b24365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49534217e28b40edc822f83362044758366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365dd67bd31d94c298cf29ba843c128367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731ba4dd39bfc81661bc7313378056a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b2fdfa443c3ad71d24afce5d0ff4d8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb8d4478ff9f4b091dacc3b9d5504a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3074372f1419431efeb129fcbccf94371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a08fd3a6026413098ffefbc307783372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d61322e4e9fb5b9492b9b825b0e71373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed158b28ca8afd383e9098f4782368374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466f36371d223b82dcbd10b3eb902db375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78752089ef55c61a1418b090463cf241376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a17616d49641c8d13776c4cb4597fd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563db28a553436ce5a7322fa518af235378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b274bfc4711fe74af9e71d2c10badc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fba58fe011f37353cb51e0be170271380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab4e352d775af24f33fe33b13288a3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931fe485f7d2368e76a54dbb9035b1f7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39317d07fbe8d6e3639edcfbbee99a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e1f53d10d36970730373980fff073384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848532441b0a22257ed35cf3490ade0d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c4e2c395e93309a30b93f11262ddd3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d548d546391a48fff6caf84d2b34e5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ac01b6084ccbbcced0fd83c401ccb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371a4d473749a5d906346b2c00dd520389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e356f2af008e18e9b1b4ac9f16ea4c0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c928de59bb08a1f2cb60db57fe10e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd75886c3e14565ab0d2819d133f0eb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce985c7df19aef75c8d928d58ef7c78393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a184f3e3a362e7472b86a0bccbe83394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f64b13da8ae7397430e5f448a11738395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e29736967766725aba54639e0d90d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a23be7c1412cca33dab253878ac6b0a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88064f7e571260012fbdcb719e300906398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958921885b46040185e04485a7d7568b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae075e66664c41b585f354d1423f3e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d24d17bd7608d07dbdb40ba704ff2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307fdab361d1322b6801d6421a0cfe78402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338b63b2a9f68bd63c9b2ae130fd8a1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e8596890222501eb76ea95969f395404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe265856550859865f5fb0046d3d6458405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4c37f4ac0cbf19862560438dde6aa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5fe13084a365cf5f9bcf8bfd80d002407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960cb7b26d2023499ba01588166301e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c4c5f2636da93865db9f776d62b76409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b3f9b4ebafc92de6153ab10cb698a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d08d5b0b78839e37c3fcdc57a2181c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb1d31139a0922d78575d6461eceda412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785314aa3fe314507266e5098b966979413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6778ddac4c5811b516c86364b2ce27414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93591b3780f96806d9f2e1421f30235415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252d9b27e562f3d3391ba906589daa3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70b2c00ecd805753357b5624ec115d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd934358518cdc797ab5c4dab53428a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc77af4e7232301be2317647329a81419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f40a9551e6d2684a1e76f7f00b1d98420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771c3c6d26f38ea1e2b5cdb7a2b08fe421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e16d426d09c8fd8fa6326a8abf4aaf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67875e96d60d572268b02ce86acc43a3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726389a4253cdbc2b1eae927e78ff29424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19fbc9cf04c6bc449e75df6ad9f46c6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c41a25918508d97565ec679deb4a3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdce8ea7d4036da64f2b1c925baf94f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f88912cdeba57c03d4b7d10b6fa149e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c395d8f3b371f55261ef9af64813ed54429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bab5564c862f49595c1081d56f0bd1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2959b691ed5a5e6d32c5c87f07d158431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfcc88147d255a58f57c913c663b86d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd075abfde7e61aa3473e7b10ed0d5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc99dd9c4e92a6e182020d6dc98d0773434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c799a513440e9ee1ff16dc9591389750435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb4f43944bfcdf2ef934494a35b646436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07ed959f74aded85fecdc03c90bc35437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763939b302ea6d00ef83991335ec4d29438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe31d7378199d600dc978aa2a63032439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484be63268a4cdda8305204cba472076440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646850a929dc674dda13440a6664a36441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1721ce8b2578828de2b5906e8a4ff4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ef0dbbe0d3440e39319d8ece0a4ad443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00494fda18eb10d5b9e3b27cee396fc9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3f0bf2ddc081ef022837f68088d8f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c35cf2eb70252054958143983435c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e10ea2d7bef71b96fdd7326700dcf09447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44006bf1ed563a1b0d27ba1504bfcb85448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a777d6d7efa5cd4769de5a5015b624449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19152de2ddeaf8267854b02dbc990403450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500af7a31edad032f144d98bbdbc0bd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c70cc951b3b013e6f2756e9e82643d0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177ffb7c3cf3584f979c1f69a1553b2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90f556bef3c04b1cbf29285d892f91454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d32c87476a8bb7827bcfa0d8ec336455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b7f07906b47de48af8b5c90be3d9c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81044c36985e0356f94ee8c701d849f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c798da3d54028a3a2eb393dbbadbd5aa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b24f506807387bde4e1ec496edabc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e0963a05a39dc6011fe6e64390695460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42977f63e3fd4d1a8fccb4906c0123cc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0d8225e5e6675bbff5337a31e30df462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39170c47d0fa9f579494ba043578d6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b86b31de4185b8305ef0b95347545464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de9e7a3b9c47cc97975544090c8314465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c55b322be7b9c023e54932aab4003a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd598fa801d9f0f05de03a021f7571d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab1fc1f6029f82eecc131dfc65136a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc2e071c219de5b63236dd20de9edb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc2243e5aed8d26a0ee0a7028f85e9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a31f81e5f16c07ece8198b503119eb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090e7b49c606d7bca8ec13d57d1f947472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc8656427957cfe5c98021184467910473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae81cd78490f688c47fba47de1efc0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ed3993ac3d604b57d0283dce86a0e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad24595b65725a96495c433201c687476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146821adaf85d36d03cc1d433969021e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279ebe2b10095a932ff18ad3eed7947478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c1250d58bff6fa407aa4d8ff677307479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b0a487b83b35b4a1c06d01fbcf49ce480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae959d91305a74a6e11df15034008bf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c141e9932bc74e479e2bda37a0535a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ead48fee9c7c9dd67939362e28a29483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ce14257bc16431d6f4131e600a203484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2df40b7a18fe4911d26622d205a65485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f6c73e5736e44775226af5fc29ada486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a5d7c2461877fa9e9026ead92d13e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f84ada1309960eec266d1738b691b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fdb2364eb6ab9b677280962a7fcb29489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c1787b235b6f60f1c8a1dc055f034490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8835cc3b8cba560ae7c5ed67a0567f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb9aec587ee0de19ad7b2c3fd2cf09492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6db12c09428bddc962e5a89ce6be40493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307404e28451f61c69f303e3e8012e4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75411123ebe52c73a5ed0fc1d1970e2e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3350c20b529ad1e8b2b7233441a7c4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe69b480d3f4c969a74ec4cc77b44cf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad1905d37c04e0ad8d49f4d13ab917498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37419f58ec3e67f43b0f0fe24e7bc5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67be545ddd6126e084a40bcb1c27804500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85eb7c70466ba6005881312dedd1147501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066c623f8df302cd9928e07101aeffb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68114162a118ed3b6493429e590c44f3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8a651992bb989e1d5ee4972995d65504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b0a75d86ff60a3fc7654eec9caf954505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28aca0058ef6c71605e6ac476cbe4a4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2903e9890a34eb48fb58f6d53b9c5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e2dbf0d0799aeb2c6f326d4783f14508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e630f9555ae6c5a957325ee2f9517509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cbaa359e340abd369647e0865b2418510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86867a9916ef98b4b59086478ba0363511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a81e8de37b54feb8f2b674b1308f09512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad377b81aa4c067cede3095641e253a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abab46ba9830d40f3573f27a72ef8a1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eaf9c7e3a38cc77ca24a74b4d33d6c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c37cc5ea5abf58c621975bf6924b9b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0512177b7fcc125656ad25a643914c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc8ab9f0a34ad73d0f1600144961b8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39a5129f3f4ab2f60b1fc4e78ee8a9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b62f875e10eee84af5a3f8da36548520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316fa6f692fe35a2b9fd196198efb43521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83aba7165784f815fec964e3f451e6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7ab37d0aaad61a99354205b4e34ff523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8661b94520b0df5f7417f21a65aba566524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184511ae140e126a32ec075527d653d9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d8fdb6ebc8a23e6eb5aa2b1d2137f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302371df690558a3fea0a245116e580527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189e377c6d9d819deb93d2c8e10d758528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1828613bf3db63ce57ef06c4055ba8b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f660a7cc985b9a515175b844f62c2d0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239608a9425c5335f8d2849a03d5a7e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564cad27fa06fe678e63233c507cbf5a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bfdb09e0e16ffb639931f9b01ec749533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04568023fdebe00ddefe0ce5747386534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa72551ffe252b9d05fa8696aa51549535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005541479837e7dab9aadc79b661b136536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903e0a2679c8bad50441c78717c7df8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b189b3938c9e5080bc8d1ada8fb2605538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f2d787ec2adf05485436e7387c353d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c98e7b533790fbb81d4e81df3089e2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c59077e8d771e27fe6b097444fda13541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223886ab180ac19505bf77e89651219542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b176ca8d7673a50101904a0e55bf552543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54879358509885414d2b390863afe3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a66e3fb55288193c7b1cb1da4ce2a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2ea70a695bc87e36ab105f71f3bd2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea6a78f36e7481f561f442bdfd5c6c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71504b931a99efae57fc9b01cbaec23548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f38c50bd0bb57fa55c6745d9987b1ed549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3defd63fcfd35c15d3446b1da619dc79550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2cab422098e833a64ce8ed6843e171551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8ff82a4c2fb0f240763f452768e04552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055aa52b65f2d99dfff49019620e3914553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7bb3ad462efb70087cdbe8040fb48554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cad2ed8980beabaf9380623795b72e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06601542e63eef82b29dbfeadcc911bc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e635bf7dc73409bfd5680e1863a83557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f1d8ad0abd968e63ae104e06a11f7d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b51b0b9f52ed3bcee8f795f6f6e9bb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc772b93156fe6548e18e0805511699560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a833f79bc4bed6e2c6e67872a29a9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d826f0fc0f52313fb09573081a5073562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6fc479119fd2c5e5a8cb326c833df1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a46dd08942f19f596a7f69e0cad38b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec8e5fcc5a76c062730846adc67b01565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5043ca94fc5e0c5bf1cc7067e413e2c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20317cbbee1ef42f38a935faeb0da1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b2c0662094d4b27cd2e5029e62af6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b68163989226aaa90b72d427e89ef8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf82479b7edf969bfcb8a44f4fac08b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c73b82ff208b359529d69bdbb6c60571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3df4b2b93c0d67496e19cf6ea591c7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6edd70eedb051974ac029c277e39f54573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a8867ec254c954bc22ac31211e5c34574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f0dfb0a4dd685c92a66b20e05d68e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910f23de48bd724299ff3fcb1ed168a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90892c88ef6add1419cb0b90772d2b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f15f8c2f5372d44fcf1451a624aec578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78af1cc505a8be674b7ba9eafcf4575579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0987cc35b7bc0361f384291d140df8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190dead65fa2c7d18a2b49824c5f439581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e227a4ea06bc1865477897cfcfe00582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1cba01612c7cbe96229ae8bb385c5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c20be6dd18df2955841b714ba75b2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118735c4e11cd46b58f368b8bf4ddf38585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ce1df77f7b87bce2d7c7fc991ff61586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92105d9eb180a20ce9144e8636856fd6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf090a8201e17e8e39b1647a1b53b62588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b09724039cfe8df915fe4c90cbf8bd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a67a915c687ad1a244b3b40857aa3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85636b25e7c38fdb2d61418ef953fd8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d51f3e1e193dda387cc9310632228b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0899cf090b756334c16f1d4a77cfb2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4bb5040c4a647b805cb7acb31b455594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ee6f5e71d44fadbb4f68d1c8c8182595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad1761db27987bf5ec8379c4e3f777596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090a156c1d914c3c8d900003b207fb1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd15938bce2e77b5040e7be5d9f16d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c93b23a40c7c453419f83d96ecc468599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf0ff0da1d4f4eac69db3b72bf514c0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944279c5feff42c3a6276c6052d18cf6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653893daa657ad717a485884c1b0c72602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad9ea4c3088fdf84e2d2abc430a9c1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674b0ffb2f36c8c519504d017e5eee7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57086e3bafaadbd55b33737f6519cef9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e83c330fc33995f9a91728eca383bc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d86946fdfdd6c271102c5076137655607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597c4481ef52bd6a46b19cd5f055a28608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af198081e3a32abde0ea4fdd59a7f5b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6d3b0ea46066f53470ea3add8f939610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa69e6bf0e5604d1561cdd5857d9c9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff71dd0efe7141fc1628ad884dfac1d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90585b57548f35ad49273dc07a2ca791613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813f4751d4a36f61de77f26145003ec614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd5492dbfc7f723fe00a9c35ee58f9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5a6eea5c478c2ea62e631016036f7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb16754ed69d8c143c2661b383b2373617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d5dfe359f4e3728862edb474e40c7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2d3bfc14172f7572b18849f00b67d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74d19135a26998b30845fd059ecf53620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b6c80cdad38ec08e4a3f4073604b7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20a6536ae14f5a51a383eca0e76d61622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d76eee69b93c445593b7b4da9fb402623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5b6187d57ba26f467f544af4a0311624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb4a1c28ea7a3d7e768b96a1e5fd4a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4440092d5b14f57abaec0ccad4fbf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c3c6553df366683417a9a6b6c0f09627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98adee0553e8800939220f75d8dc82628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124463665ff343809ca107084b7ba381629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35256edc6737b3f00603768dc8e9ea06630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d060d27c6e8cde418f65e21d91fdb48f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090474c87f03d7a95ad64399d528d4a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e4af16dd6c6276dc17ad2d44084c43633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8407af2f01aa8f9454c0aba81e448f8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ade11447922c1cdff57359771916f8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5841d53f082be26aadeba1600f903636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08defeebe352c46142ded9a3f5587983637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a207f83337057510968d2fb6924c674f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f3585b60f46e799911f770472d572639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9339a1830e340455dc30b937a5cc34f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5cd9a1d9de7a9c97802a22da0b8963641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811c5aeb58706f05dc59bdd40af68b1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa7e389b326eed0639e079f53f3053643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6f63b98d319955a87ba0c786610e0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f67244ef82e34c451a2d414bdcee2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e439669931e3da7fd1558e5c2a68e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264928b1adb5ec914bd23ccb3a50ce40647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b93ba7df84bc9286d7b6efd18a22b7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fae336e698faf9d6c5dbfbf8e8dda0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0da84c9cbba28314ade03a896a0984650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b4d8680540ae8233e8dcfd81e66e4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b37fbf28d05a0942dcc77136de7cea652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e8edefdb69de4ba163bbf4d2e8a7d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890612425cc914ba520a56f647a7a22654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8251126192e853b248a85c84e9c765d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f39549d479e1554d3f8835aad2219c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8164395b40a529e69c2aa4c1bb7dc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7099cf26b624b43a91d9b6ae602f0f53658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ebad3f555bba4d4afae5fbe3f7638659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8049594b630252c52202c24014bdcb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8d25fdc272bb531135ddbe0cfc646661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100899fd44e36ab6d2ea02591a6831d4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad2f0b810036cb0e2b6e89adb48a7ba663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec78398b4245b3286b5bc6dd3e8d3ec664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fca4ed68a8c4a8a60af1b3eaea0508665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ed9bc287de29dd72b89c544c97c03666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028ca45af13bcb4b21c67c04287db2d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e0a59b7c82096f02b299a166384e1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3e51afc741d000a330688af8e853b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9276810eec447852bc6e57d01dea2991670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248bda9c817cb129c2b2e7fcc31b6e7d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0d2778abb080d153dbdb4529a3648672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47fc8b68a8c3330d479f6b63f1439d3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068cad5306ec32e2d7bd2c07ce311cc0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ce4620efa494518802ed43a7095b7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b578f061a6505948c1f7d3f0b1506f2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b665b86c91d89bb9f1fd40d05c644a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc32fd888c9645634bbe86466d17414678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec8fef4f78e2ca33d3f1ebf9ec6f67679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e31213939c7737dcac6c850e8c16a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf34eb324548a9fbc4c9d4d59c2d23681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f881de3f7793ba741e063a5da7eb2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a937321c34bf801fc10a149f5ef72683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af35dc6aac3619039953978d1c6b774684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc128a8d559bafd55b6c5bf02ae76f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a122426d74b5edfeb7c2d84d6989dda686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a677d66878c410bb5d260dd054b639687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70514fff7dccdc06ccb841eb3a0da8c8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3dc1d808b5493fc912e85ffbc67cf2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ff6f8ae9c2f9c427a742e8f77385e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b482fada4d236049df5ab5b7b51e39691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50795785ff942a1ee064e2e9d5d8b26e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70df09731ba102c74595e2448f9b2f2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d55a93e2249b402a757b9163d985d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f162d599d838ef993776533a68633695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3da2fa93a70b3d78c47ed8d30f83ac696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fee5e82118aafc113aaa238d429999697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03bcf12a43efea65896fc6a50b63be0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515055238a45f4c61878a8f09c6e819699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146b3eea892ac2b9cecc96f54610ff6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2403670c8b0a82cf051ae34460a8d8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf639d4bea3cbdca7377a310d714dccb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992d25acec2beb409b0f5946c1bd9fd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd10094d7736e570fa56e12d49f7e1f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08cf4f4f9d8546082cb0702a5b572df705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0eba3e22799c476dd2fafc4a4fade5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d62a031a2ea6739fce3572872d6db707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a0e2ebc3b4c7384d590641917d3ee708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b58dd49ed5451d051c7cb5909fde9b7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370f2ab73f700d3d71124d36f676c13710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106afe8a89111ef9ea284d40800be95711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb5aeee8a006f02f2bc435994df769712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5259fb400f6b9786044045c891e13713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4436d8c4eb8032ca38529b526cf3575d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7de2f5be8ac4b0a0495a09f6dd90d7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cad121a2333cd1d046bd0594e09a2e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff0215ae247cb0ce219c078f437843717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef4ae1c59692a73e51d2915336d246718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d4e979b053235f53da39af0456bb8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf81c3cbc553e511b1bf40abb2a31e0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36631ac2775a9b64ace9644dc34bfc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08549fa9dbd37682aeeea83ae04f907e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538dda1117fe3cda1e661e98c74b94a4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3dfc71f1dbeb99f5085f6e0e6ebf5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45a635c7fbad0947f1e3c796015b12725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16312ecd0640d7b77503cb486dbd8300726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efafeafaf3dff9c9b4effd8d63335fb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bea2b2f21c0cc9e304985fc611572c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f17c6a390199942b745b0306928fe729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6cd83a4448196d75181081362d0cec730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dfe5c8d2e2132b32c2e126a47f6b3b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45616024489a18cbc9d2ba771c46616732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24a3b99257c2cc3d081c5b29844c30733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633dba4026dca18ee185148d086f2325734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3215a8afd4eb171d2f362dd2c28107e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc3557527154ddd1a8505a4023320f9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36408edc3fd76b7ace12b201c3bbb860737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c32fe42a0cb9a7f55a2ca5cef0705738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b494260251ffc7fd5377753fe214e8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc093783dd477c35588d73f44c3a91740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101003adfc6f631b1404f8815dc3d75e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f3527c36c7c5900429c1c2857037c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a3f5eed01ccefcce6101affce32d2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1922471c0d8e472a941916f0e1d51c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d47ccdea7387940da7d3c2930188c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5296cedad42954e065ae3be4408cfd92746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af01651da3311e8bad6dab3e0c89f89747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f45b5bdbc291c5a631f6433d09274748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817f7583667228cef05baff88887bb1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5c9df6124a7e1fb8604280f0bdc1f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b48b1f554ca2424cbca590028c305f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d4b62c6af1da8263104b7d5bc742b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a2ae37c92964557d03abc8b291059d753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163d0e846cd12b639acc7157e9371a21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c9249fe969cf7ac8ae90233feed6fe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b829e174f1603f824d52ef4a4fd0593.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078a473e0dd71dba19dfcc71953e97e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb36f82679ce631e0418e9da3464645.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41802c4f98a15b8ded8526b6cd43d16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b212ea7165dda27eead5eba47b6db9bb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4deb1198cea48ba9dc88179cba9cd88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce318e6b77291a8d5ad0b3a6bd385d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921362daf62b4224521e669ae3abcbb310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f52855310377f48c62f3a07291523d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f8bc3121236a7c6ead57635b5147912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa9c286c446a347efc3373bf76d4eb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72ead2e0f8c5f27226bde0776ec2f814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c1ad091e2a7433c8999e6945f1c3415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a40d886429b56391aec8df93f1b9c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6449b5b14b59b7fb1e0b2f27ebcc5017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b5eacae6a2cd1852968f2f871bd0718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0399b0a082bdadc5c13d544eba001b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5bafc7c5b0349d9ac10dfb670fd1ec20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a77e27a36c4c37fabd919a122351be21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1defc592b33287e94373962f1e4505f222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6071ab4414300e2d4f9e41e3ee103bbd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb5edc213128865f5be560d9cbb0ea24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56558b88ea74ab303b8ec8d5f941bd3b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34036e1263d0fb525c64491e24033aa126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43820f23d2c78f2eb472a4036411bd1627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3495cf654acac9f6210060af8ddab28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f976b5eb8b277a81f017aa2b686f85429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91261cb7b9f85fc01b86bdd553ab36b230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c3eb17e0fd22a246c8d17ce2ff5e731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d2b55662ef9b8d81eee7e2fe89d50d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85558b4ea5b74d2ae9db3787dbc2a1d333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94443f39ac78fe5366aacbd5c3185c0434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c0ae37a267c1b33075fe3232b9764235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae61fb7aa0b9389968804643e3c02136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57815cd949864186d84e32a86fb784db37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098a2a858226bc3e5909cd279ebdc0738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65ff5b857252b41659355fd95db22c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0116e6a7358473ae7642f95040a69d240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771c22f6f75cd08bc8c09fdffe8a81141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437c19e734a852c2970d5bcd6bc120842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c1497265e5566d51833cf362eda06c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c684eda2269e69f53ebee71ea806244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b719108776c7d0569bf92a441291542045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92943b68d2679e2a3ab693c1bb628ad346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1edea6ddef940d2fb09dc85996a6e3947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca5d186fa3182979b3228c6fb327e648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045dfffb1938bd6d31f035ac0dacc1f449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8861573c08ba33eccc76bab9147757ee50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd2e2acbbd13e5ee886325fd293afb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca590964a8b379232f8263bd094e8752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7864d23914b52a5bd8f754400f5ddc253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd660bc7d7fb31fc4a5fd727061c9254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885562ad83a4a7ec6f776163da58469a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4941a48fff97657f2d615cfb8188086256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f4b8ed0b2c46d510571b5932fc86957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9784b1e70ac514a3d790c25a70ed6858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45abf50161522eb0f162f298da02786959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87045395f3b330be8078237677859a5f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d25ede1c4318e64cb4ec5bd5b543c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ae80670dd4318f53db3f6ed0392eb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08affd09e5da162d3988fb5886afe4e363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57615e7588b9e3544c132f08c67f8a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e82e40b75cffd32169438b81e90e1965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ccd3e728ddf0f5f11a227b332d75a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59e11330e3b13737077b991d598d2367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e1dc08e87cfab91d44dc1cf81bfb668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351f006e929054ccaf767dcc79e89a969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eadf854597e3b71946733fd34e744d070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a1dcb12118783bda0d68d9167261d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced522fa70d3fedfde12ca7b724728bd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e188fc10b65106e3c75af3fcc342773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1853b0513ce6737bd788dfd9e53dc36474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700417a80ef19cbc86c8929841f16c9e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505ab6a4cecbf1dbc22fcaca2cf2d6976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5128784dc0162ab63a325eb703f0377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40993fee4fb89cea560c82771f5431478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5eca9e1cf3176ed3fe02faa3664b5b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c421981ba2658a31e19954d863df34e480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe010604879214e2c609d452666ec6f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc80f6c4588b9b5d52c22aa64b33df682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da7213a937987fc96a58426340019383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bbe7111e90251daed6cf01bd0602a984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d3e8bdebfed94b55e967119af5de8285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539fdfc58bd0c111b72c4b686b1b85c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9414a5a69cd93e13e154f29d20db48787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42321220e1a380a258ae9a125b4ec5688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a299348d29886adfa1930037bbe5589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480ccbf3f094a0a9c029b216b7a208290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f31bf2f23225d134c022f56f6b62ad91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb487667ece36511f3d72d24bd9caaa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef4f01a9c24403cdbfed0260dd564793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb94dff7da16bd906d121ef0524e6a694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d9c695e988cba029e0ad93b313c65a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88860f744e5ff0475268bf8c30b1fa296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a32b71317948489a4e0ad97ad8ee397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415672c8ae4cb13bc4720ccf886ef5498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d0d1db55c8993c04de9095012792a099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c428a52570e38c9959458544953ab2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595658667ddba977e4da5cec00dabc9b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32f5e2bd71a037575cf19862881501102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b2fe33ab8e702edbc9190b313ed07103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3ac7e99d4e877b822b5a211ce850f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4678901c15d1bd16b0024d97a033313105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972a592bc5e3df64ec10b13e23aab25106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f081451910829051817266b765159107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e27fbd69c96a676a0c8eb135fa189108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d882604a88324b5219e26e23d5ac65109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9a9d4a7d1a1cc23a6c391ce60fb0d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759634ac46db4c976e65cd9f1a4f5a1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d572e5503bdb230334239411b583b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498491ad8395299ecb9183147f6c1add113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2eb73f16234d12ebbde923a35b302114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7dc3d01d16fea98086876b02be9b42115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7923ab22dbfbce2b7a3136c25b5de1e1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b8f1ac368b7051dadbf3f27beffcd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b46e4c1ce63904b566cab66bd122a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee65ffbd0f18419cc63bf633bf87e0c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c2bc3d3991f15a99b5cbb7cb24643120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae964379e59f402c8b41921a0b1b50e7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104f9adb577c51c3be6df584755e4e8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df1c875ab6614266a1ee4a1c38328b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48260f3f72b46a12f5415ba3f1300b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689b54823535e97b961ec4977d4cf09125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4375d741cf38d6c0f0af1b7ffa2cef126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75e2e468277e10fdfbb9ffe4abe5c1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ffef486d3bdf404bc09dfd6a47f8b6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb393f61ba225971d075d3d12012153129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb57fd3e6c6c7de9865c436209335015130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dbda3fcccbff41691ea25865e3a381131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a062e2fa219e2c30868b68786171ff2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a85095fc9d300a412fab32b380b06f4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8bdf6541df07ca9544156096dbdd6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e44b040d280eead89ed6e21bc4f66135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf201aab7c476ef06e65b129cc1e0cfc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c4d3cc543a7cb12f0088f9a19379d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c8c9a9b9269c9d08db570a7f3c431e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac812cebb2cd0444084da0623c28dc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c231cab7c27c093cad94b113d54208a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b793ca18ca38fa7ed8bab3f5bf478e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc57241e0b7fbe5ac906afcb965f66a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b83786ee7dbd2887d893ec3dc381c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917bf1151ca2c5a907fd35701366036e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc773c1de1cb9aef474400ff5c6381145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2db822595986793668c1f48be3bce146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f63a2089bb2163d586c1eab5b75072147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d7112c7c58fd4c4cd20c675b3d2e1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364470f612706d2aec3844223768cf9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50d4f2b5e43b5fe1dab1ba81dd392a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7204da1fa3c34236c300e275bf5cc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739a632bfbe9cb81b5c1e10eb1ad78f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e02b6d4187e2d8d874c1919028e08153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead076ad553a3f46fb7470460b1a92b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46afa7667202b2ed58d70acefda0e576155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d5663702ec92c8d0834bc6960717f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86eeafa2903438b8eb5f9d2133e2188157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc48e67577d1115c87ae6b7d90c75a6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ef0e6fc20c6f3556d50b76580f032159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb86af6b41a9224f6f9b47b9e534ea160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38079e3711f46a6857e6c3c55a2131e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5592042aac519b77831d28bb46aaa4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703cc026778513f188ce05d207d0ab4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd5190cc71546870813bae4d23a6d7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8979c2d24bfcfcabb23582ee6720829165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3e62e81ef0aa0828d19aee13c14ba166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa354b3bdb32da255436ceb8108a1c27167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b31543f9643fce62451d165aaaf93168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0381af24139e6be654798d97331d5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898002f557a8bdbccbd2877b9573ecbc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943230611fba17e7d8662d3803113827171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ffe95e2543bd2fa45fd6e59f8f9585172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d6c5bdb1dacba8a9d26371162b0ec173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260e86d7953c40c1ee818911ef0ef9b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90267070d8d3fc938a3fe6ec2705b706175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bcef2cc1578a50d97634ecf858cd40176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6636915338b7a230a61c1f9e8606fb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8df7d58d8121a93b5d6b11911f60e4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81012fd9b648e09f205e6c5b1a4c4287179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd413c97c50db5aa086a1284c845bd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8178fc4a91a7fcc94dc74ec4e870a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55421087457925850ad52de159b3d4f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b99e92e4894f1d476e81da6d6856aa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfed43eb3d682c4e328cb32409b4e6e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64883716218eb81084d795daa7ac1a85185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735187c43ea1f9e876662c983dd1ab82186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6edaf5dd8aa07ce42f2b5333f07e8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995f0a6fa97c177d0f406a8661dc8e5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9835017f70e68b591ac4f1d20f33e1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0916865b9c84e8dd9d7bb6c58c63ce4c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df27e8e0ae95d31d88e4b8ed3d0e657191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ece080c8be6fefbb793666c4cd765c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a9e250ab5efb58a724ab8c8a71571193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6d64efbbe1be6e2aaef7447a18d3c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0b693c65fd7e0c5cbf1c3997d0cfe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44df3b4c1a71446329404fe3f9572f2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a42a924e50e130873c310900e70581197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840201971fea241a8f9c90d3662bc3ba198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481355760e371f996330235f94436412199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c2bde6c1cf5c2b13117bdbb5316cd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403119935ead637039ad9ff9e2060a8e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c559878f2d794660d56e87498bb072202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d515f2b7589cdbb7976b3de4c48103203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270db2ffc48632fff383e2392e22167204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41520ff71153b4729c4a3f4f3ec53edc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf82aecd2f003cee274fa70e304cfb0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1753ce67dc942e2c4d99bd76bbf27207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a38aea10c30b2b95fd8b8ce95f61f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fffff71869da9f80429ac2dff4eba2e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea7c2ee6cd30dd12b845f51c6a5c28b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df99692f3b110af566f899c93d858ef211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb610924e50379c9d59998b581b367212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999e938b79a3ec3aa33d10052016d41213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a1e216522da5967f5ccf1b70ccaff214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978bd616937bf8f01914cbf51694e25f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a476c23975700b49d4859444904a3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f376a1c6a25d2da261406dc8ddc27413217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf786b62d857697ba382196da348a0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58dc7096bd14e809418915ba26004bf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbfa09a8fd7b8c847bcf0cb714977b4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde52f79493221fd080e94e272e21fe1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094bbe561354cd05780751246d2af0b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec87e828c9a2e8b66599cfd0fdaa58223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418555fc46bb1bfac8b6b3711603bc4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039edda954f42e8712d55aa881ef74a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101f7ef84531d14b4c5a8386b31e6a8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9474af24a367f18f09a35a4f414a44227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940bb14178fc186b30d35fc8b24c217228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07923e9e4e2c4cda4c7c3274fd035a31229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c460737cae43bcd47eb4f7c96f2955230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667dd36c1813c4d81214ac1d4d78d372231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1b3cd44c2b60eb361beb85dab441a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825379f88acc264151aa10b3e755411e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5995c2067c31ac71c5e4b71956b6e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d479d95138dc0b833dc43ea170a8f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1777d37fb6a84c9a57fcad989cff164236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9c9647efabef2c72d58a9da8bbb0c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549a9573e181ecb1210c7d56757ed27238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834ca5b5db2161530ab8dc130eb93ae239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19e9f6e83f9e52dfb865b89aee1be1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d3546a17378fc7076d227fb0c5ea4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e2abaa6821652e762223109ea7aa58242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f83faf8761265150b0f6e91af372f5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5634dd3acdcca28d10734a22882d769244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a65dd783b60612969f3e726053fef245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fdf50685ce89c5be5d7ec95fb95679246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58742fe1e3920225455a85446722d671247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e06b9755c79274d8dd5e1814a37cdb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5a1523e513936457d230148b15f7e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd80b7a8f2809b7e837fef82699ca24250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497f403cc247d1962ad889928ac7110251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6eed998c3a79c8df35d8f788111eeb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316fa13bdc43df0eedcac2bd0e8e78a6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d3ed1c35acc1c65f25cac1b8158cdd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf57be192cdc93415d5ac9a2c006d33255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e2d59fe8439df0494ced56ce098f5c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76181941222cf27ad9a6ee95d2390aed257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe2fe7c87d0148702d9b6436fbc94f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5296e1198bf0949df4096c70b44051259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e1c5fbed4b20a15d8f2ee4a64f6cf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0909621e886624928c887b201dece261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59404d2c29bd58886e3febbf431280f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c8d9849581ea8ae0baa523d671bdd9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411541a026fc8272a6c4a6e264ee3c19264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef6d20ee784c192df7b3059d281cf8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61feca55a415acc1fc370d8f2b133a00266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab3f45fac2d2a17f6e9cbc5d2eb1233267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f2f96f0b036706e15da4d86ba12990268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be68cb124140c6e1f7baee172309721269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d498cf4b0d3f0b9402c2df03d5b1d4d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab3f7f006242153dad21f723e733ee271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960cca74662745f15a42f17947fcb73272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262380c37c68a528be0ece74c7a7a62273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6983450dcffec33f5e0d4bdab53d4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2063a9c1431c95bd502f2015d2969c8b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029a80cd104984c3d9e2d26eeb780a1f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f68de3e86c0cff10bc28716cbbacd4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded10034a7148e47a382fb6af2fd6ef5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a9ee45c1148489ec8bef9024fa965279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a207c86fb036557e267b792baf621a4d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b025ea2c8c9e1ad422be181a99b168281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df61d5dbcc92e13a2fcbf8e68ef9d48282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21502928bad27c5da5f4e720bff9071283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2298ef62505bc1710903ac9de0fa8ce284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ecbd062577e3b0beccc3849d905cd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477d547989408e2ba794a171825ce4b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b08dbc952e8371854a78529353cfe287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f5068865e8fc88869f65753d086de6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e884fd8086f475732782ed58a226e3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951450a245bbfab177cf8c0fedce0fa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b487b858daaab4921fd1a2de692f9e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b619446ccb54f2af84962b140157f5b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3237dd4b48bab2a7d723e61cfb1fa630293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00258c5fb0343bfcd27a1142b8c1cdd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3783ef9f024484822ea4db7926bf8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3fb992a9cbdb473032eaea66df52a4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd218d5c6587e4671ba7332e59ec9b7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c4fe983250e6c426404db58477feb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab61e5466b2f48ff206a3540339baa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61b8bb408f725498a0af96399fe47a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c50284a0490ee614ec1362bd62e735301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14531a0ad5f8d86e6898d5fbf716b80302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe36182c67bd9139c9d859325d14877303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e953e51e7a3879834166d2f2912f83b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca883df653e142b8459332dc679b55f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b7b61ba79929fa465d3387aab3170c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519ddf33e29a46e7fb01c786f182cd3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec0d52f4e1f5591656ae5733cff884308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db23fef5a22939534b303eeea21a9cd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c76d84704943b1a23e4e72385f78f28310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a49bef3e6aa0f48adf02a6ad4122959311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e0519f64e96b03f3c5928ecd9d9eb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30408df59496f85fc82dea0fb2ef6011313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69cdbdc1434111b6856a7789df5c9d6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed927bf0fd44c25fd03d3bfd2ba2776f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a385489486ac5e045d586915deda07d9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4900ce5816f9c98cf2b8b5ad5fa88a5d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7cd5a8d5769fdf7fdc411015dc187318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f7f50ab40b3b32dcb0921e4bd7e7f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483302d5a1c1f76d843b3036ac3f7cbe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1d99c47bf7f13c7fe14e93c53c743321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd997c7430aa0aa88b494c0ab67abc0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833fa60b12ab8f2e27eeb962285121b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2679cd20a4dd5ec0cc79c2af9665e194324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3c8b3a041ffbc8e652f1b86f7b0b6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c6c7b20870fd97a91feaf5e7bb8770326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b004ccf45fb272e04fb5686474e3c1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a93b09b352d5d4b79dba1fefc4f5d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f756fdc57a819340cfc44662f9f0b48329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0641ff75a3477943c435a9cb5e5a8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952dcd79c865d9a3208d2114ffd7c7a1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f3790c2e36aaf7b3618863e1ec385332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7edf56139e6b06cbc7e6017d1850e94333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03919c387ce3832f45fd985d9f88dddf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e1962708b8bbe1c56fe7b101969d1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d5744e82566e9c9fba10ae775d5a3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7a2f25779913a1f31b43bc819a38a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86d9e5971d87b187e55ae53d3cfb30338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825147745316682a6f57443c4479aeb8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80022878a1d8b1cdcb01a041a3ca010340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d808b13752ed9aa338e87ae86e83e2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82d97819f4051977fe2930e888339d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79212ab2fdf2b144a55e9e7d32d6dd1a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c3605104e90f40ba25d3e83e6a455344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ca2b96aaadcde1dd420df57610725345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2a29e040009e1b6e414eb18b793e6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca54e2aea6f2442a5e097e3e5c5b3d9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515c8e5e322d888115978e20319a24c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1515807be163e8e9daf31fb19daf1ce349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe75de1eaefc9749da07a98982ab441350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c18a7cf54825a2c077007693902797351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248c4a12a6ce698eac20b437d1b14ec352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6aae430e8ef818598c6172454aed8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b953c35d59367bff6cd480fbaa2643354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce4b071258559490759c4dc7173f0e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f5bb3a05bfc9fd32242822b3d584c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199159a9c2ddf352416923ed151aa206357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980162461d4696e9506a027716afc828358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697172e641e76f2318e88c3847b75fc3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829efc2a11f3940b9c4d8bf90197f3ec360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd652f64b54247d8af35b004398fb4b3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cacd0e3100bdf84c7d210e345946fb0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b516551c6a916f56d3a6f149c4843e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787998b016a47c18eea0ec8c70bb4ca6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48089caf2d7cf765ebd12ea22d1b2047365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9dc4d193392dd6528b4d1f459fca1d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1c73233588cfccf28592ea8b36188367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504e7b19a91457f1c291c5d74b912d2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b3a8d71893b43b05171894e16af99369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f93db37388561ad8da38704d49dd4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738c018eaa9ab2fb9cfb7b9dd4af8f5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f69bf57dbb3450b11f5b83d51ef96f5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba2af659471103d7a5f0fd7f199b720373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc839faf377c97d47be0f283c8373d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db4a595a5982e46d989f50f87bd0f02375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf77d8e487b30d91292543951194d7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5a56c6e1c46c0bf654d9f53cb44bc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006292e4502b9afbf6803892dd964d16378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728180ffc752824f11645e5b1f359591379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7344c5d2ecb26fb1b0ac1744f40f19aa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc060f5624462de02c65256765b693381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247040cf56e3297e56d3b478f1ddfcd5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281368937bf21d0668c266d42d621172383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd25acc132a3ce0bd9c8db08076adc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5bcbb1bb8b3b67c79d16f57b6095d1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee04b6a7cf0c52614fb4e1d1372e76386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dbc06d63457a2ffccbd55cfbaa119e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20afca97d47d00572759a6b9a5e56436388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8bbd20f2fe88f361840bb7bc1390a0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d513d159907a194a4b4bf917d5cc19f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27885a636dc5423abfa4d71ec3341f77391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c940408fa3dea42370e1f6525890a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013ca7736fc9d3303210456e67a4069393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c8b2de10d7cf4c83cd6a16694acac394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84285743a0f9246c436e7ce8b01f3c7f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b0665a4c42f30ec1a150e7212a65e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa491060639531202c282b127aa260397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce017922c04c44cc834dea64a3a8fe13398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe760af2c80a7ab1f7ed870655fff35399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693dc00d3b1be23c8eb73b919495069400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c457cf9a95c5a3d4ce1838d83b46e7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26490a6c25f8fdaf1f85155a255d287a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835eeee2fceebad9d408db9bbf7f8266403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0bec1ac5e0c6a2d628df598f3e142404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7544fd7549ff88d589f098f5eb853b1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091bce06949f4ad6cffeb54c5b323708406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e782367b537e2b5154cecdec0a766407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b326b32aa660d70e893adc0bc57384da408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc275d6c7cedacb91a117857de545f7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c494ea7f2482729f5a6801ff611ce7e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d5bce3a6f7dc6446b846dd53e8503411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd8bcbea5a7dc97dc995c2f38b032a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa33392c78952f362f33cc6f70e1034413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b595413b8395eb4d6a207ee4f63c4cab414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4b0a97bd06aa73a528626d088b72a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8562fb1232e44db8ef6a082d602de6b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd558dce7fcc05f11a97af74d32445b3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c77d653d7f89def9f09c3087b5be55418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9269977481d410a1dace00efb3acd62419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f3f036868d9f885341c9c79ba01aab420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a16a64943b61f4fdd971eb43b9c5c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96238416a725785770f3f1f82698647d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae27130034098c412ce58b2b81c8e9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca08df4e24ca907e0844c21a9b1148424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa624045f41d9be9e5cf27d4a7822e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2056500b8288e2fc339335411b84cca426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057cf3c0955a0f91223091af05fae73427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1af6b936c9233b0bef98b8007b05c0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2b8f956586840fc939efd8ecc1ade429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f301cdcad706db59e5a3f9b88861c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c1497bc70c6445f9d8cdc92039e52431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa238e1c8f8555aae638f9112816ebc0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6935863554d6058e819364b12cc15433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6bb33707d814fb9dbe6ee3f5cf84d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c6ec8271fa86f04cf00b93a0971f80435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6492c7744c7a5f6d26cc33d8c15361436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b6b39c87fb4ae9b71b4141955597eb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2fad574957a240e94e908f352c98f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcada7363b79498bcbeda06c6366b88439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3afb94f3b8a978e2b5f6a65b2f052440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106884b07214cb86a7521484a876376441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e082389bd47561859ba744bede9946442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074f38d4ece5006806e56de2db44c30443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c332bf5cf7f791a6c77842ee0594c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457b264214ba2b271e848c87de631a0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090eb6a08f35027434cec1c78bb7d9d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e932999f56c6eb5d16504faf98a14447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34fd2e409a9888f1098fa1759f6569448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e90ba4740206e19a6c46abc7089fc3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b4b501af3086a27fff97c6779886e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a48b99f804d869a91ac3c519cc6d20451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561dfb787acf78a9f68b116f35a40cdd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753104c8a6dc46116050ff41ae0f9be3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ad01abc22187dc6fc23be25771f6e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec2deba1b879e64c2cc7531c4bd868455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef730cbdb1df8a0f4bbe528db1cb567c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4484618435662d32725d497a2a28e8b2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c544096c7143d6efd4c69db92eb3576458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6411ca3d9174ba7284bebe1687d20459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16fb85cd240d18d4c9d5d48959dbb28460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e44ca9372bf7d2e67dc7851ba39250461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa07dbea1a5413ee595ec821b07a9f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4acd44aa2a462a9654f9638c8bdc8c7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f7a885d216b55b702355d0d413ba7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f75adb60cf1927109342fdb863694465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97b0d7f6a9b008f9859da4e132485f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4880e1de3013abc51ce56c2c6e82ff467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b86712e4ee7190fff72aca0dafc048468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6df322e4b65e05299a395e611ad347469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ca37bd34c08f751d139b457014175470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe29e3e74bfba03c7e94392228648b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575452cfc1636623721ac6d690ccaf11472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e6606af3e0213bea31edfd6d17811473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69cf67592ba467b4239d0143fb1398474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1a424cfa66d6c9a4919dcf61d3eff475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443a8a34425691a38aa6862092012d4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac47f246561976b0963ca1d1b0eb256477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d0bb0cc478d34e4aaf86700bd75eb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960761744ddc33baaa42316e5419ea1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a84d0650345acccaf33698db286ded480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f3925daaf56f7daf8b00c18bec943481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf185ba3d17fb50859f5765f55cfcbb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca170a746a630100f5284703b83b0214483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3b9bb10e7f3b63702d56aab9f0493484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844182dafa432fdb2a419b89fda1af42485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43fdbf875d189a938c9af02b62bdfbc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e2d36e541f8c1aa2627d05b564a85487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8a770509c7168c68d42f953f256d4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc810368367e34f13a27f93c7ea142489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf30d2d12ce9f94c55afb2776be90c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3730119fcd82cfef72fed35db044e04491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4369ed3e93b28542be83763f584db47492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3fb2958afe1aa207bcaa6a3daa493e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abee4eb17dda077a0cab9f777bc90f9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5073fe9321b8c91757fa7b967032df495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03df23e3a1c79fd54072b77cdce9ea496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b33bec9a8070fd53998b51dad9f8f5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad86facb6c6395afa1d4e4bb1f150a0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b213ec5b6edbf55c8ca087a9008c1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7016943e2e22ebf2622f92e477d17500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d83a61db0b6565dbb9b144e9bbabf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf104b64f7815b140f7e84ad1448fc0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444c6491f9725cefa2b5efaf7b34dee503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710f444516b407430d258f76059d03a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633aa81ba2d0359a365529abc8b73693505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dad45b0a041e2268f3905573d11689506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3507c49e833ede0a1296b9750966712507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482ef70ee81da5fef9f68b95707524d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63448db58e914b95c9c6ac0c4e27ed1a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3d267ae836454287f238035a061fb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a28b1922361878160d2c929bdeaabe511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba106687359edfdc70da4e2fb7c8ce8b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49b512bf18b93bc37ed05d9fe61f18513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718db1fefb3616e35bc552b01757bdeb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354500fb52f8e15ac4115ca1096a2d18515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68c34f1b29405aa3918b8d20caaba3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfcf2139e92e725af84fee4bb574c58517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4cb0d803848b8451f68388799e3292518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488abb853b42569f6c1a53fb6b6e75b2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862cb074ebcd4e876416d61a68ae6765520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238006252cdf7082d9851f96ffb5a8c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64fce9773bd38c50956e37a6a9d996522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c313f83d692f5f304c02bf87f2bc4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b66a2cc8c24b9c4b52641bda4ddcf8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c27f1342aa8a06c0d86624727a6b1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92e4000b1f5a492b3a635c3d03b499526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c77b1bdaf47b8e1dbf0f1ad6f864b23527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15192bc8dd773bf96311eb0ccdba4e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0edff9e4225f5c8e98de479d4c9fc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a575c4754f3c12189f40e0f8b5b93530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae074e31a243042bf7c7e0125c50fc0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9afda0a3f60fdcb20cee92e213d3dbe532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20616df5368d849c60ddcad965bba74d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a566b7b1bc5fedd5f81a3a1a1c99c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4188edb87b149536245dd7d34f43ed0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e80d87dbdd823cf93d939ad61acc4dd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf8ccd02b3d0467992a9eb31df34ca0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5647641c3409b9fef00142b4fcee046e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1840a9f05354605fca1f0e87be04d8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda3897b1f966935fc0160bfe6c9d19540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b719541bf91ec1b373ba967e638d0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0965c62ae6100c23988d7de785533d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e29a87fab8e28ce72950551d9c45ca543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f7e04f665c6dc155c5f92d59b5f0d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6cca356687baee14d43f2828f5cfcb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a4ab64b8f4bdea55c59453463350b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66251fd9aaca0b91ea9ee54bd251fdc1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1d3b339beec68370f401edc8965c8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde59639f8cdc67255051040d03357a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c1a59bf269a10d91d7cdeeb7cd698550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf4d37e945500d5bfcddf037dc25b13551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea88e747ac5e457f0e4ff723c1e92b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429f1c2e397d34fc24c26d51555e0fb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655ed4caf331b4ff18eb8affddce03f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce940e9bf5eff9ec8e29a0b6743a65555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73bfe13e33a7a9d69046a865fafe38556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c221896538c55977604cfd1a8b6e5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b646035d267ce69e89b1b884d865c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6527a000800f1fcc519f48d8674720d2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820d986566b6b263343b8ca131daf1e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c77640758f22495ff89c8c191893e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705074163dd1bbbd41163fc1ae3e02a7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac50286ac9cce6256d4b6f1608528cde563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dcc755a01a055de9d48e80ff23347d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c189165ad906fac94faa0e6f4a97b2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1ea2ca264e70bd75c7ea1ef501c2a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23fc8e483a4c123bc7b396f8a8d00f9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1968e9c109e315fcd783eee07e7b794568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4941e9b41d0dd6ae2147d3535915f375569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe093db3123049314ba187302d72bda570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0399f9884ed19e512cc4766ea37777d7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f628d90a462e33bfe83194bf8049e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a11a96337c8bf8b6a1612ed7ea4e2b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b343025fd88c4b75be0b17d8f2c2c3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167578b9ef4f4f7fe63133289acfcfe575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e36de177132d6b2a22c7876bfed4f8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a375f206512e9be2aae70faa98a2afba577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b6e2b48ee6039ebc3aefab79dce44578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db980e70cb353d5fa27989dc938514579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f14dd530a7d638eec2df9c459c9bc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c742e1b2ec0502f333b44bb2537f1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306122f1bb6073e14dd33a3dc2d05329582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed2caecace12d96b8115b08014c2ae583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7defb93600c6197585fab6b942f7f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc71f781e79d2a4a1202c9d84f4c7a4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09096f3d8afb2178bd9132933c3056a4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f4e305c60cf1cbabfa5a9646ad0680587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df1066c71051494674abc6bbc627b4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa8b662b3fcd5f49d2e5a5969ab5a9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54956c04462afa909faed4c627bdf20590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335ca9425070fafaa4e506b569d9ef4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b77855a603ccf723b5d6b4ab3c6de592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1490a086003a6c07b763c0de7486e25593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63ad0903d39459a35d733c0b2198ae594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb624f07cf627b2618926b7c4afc71ad595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0adb1115ccb02f77e4daa903d0781596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58accfb14353935a552e3787c3bc60b9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33260bdc7e814211388477cd6a9c4a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f71e048f35f42e32bacc5a57f0b24c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a47909488b4c141bbe80584d4b3093600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ecd99ae5a2dba4b573b795d64d7223601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1500d4c03e32da45977ba877d487f89a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c84c5e5268182e451e8adf8715f6ffc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6227070638961cff605890a5ba21be604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aee4d4cc17921730a686e143150e29605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78a1960a1e6fe559e07b039adec847606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf40a14ffc7f2d5b3e2f155cd93768607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562e3f93135e7cb9023cac9cdaf06ed608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137338505fc0724e35ad99dff79b4e3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d7fce71e59dbf6cfcf435e877597b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c46db91f5a2fef49b0b624ebec6e4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a0c3b66f360f5566fe45b693366628612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08bce4ca705e4208eb620b13e7d23a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97761f532d27a142c584154f703ad203614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90effc858de58b3a1b660f4e06e952a2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c48dfcee61c59b8ff6ef718cc00d526616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343462504d480583ab65fe89fce9e3f2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed95c6ca938da86bf9ec8425d79d1c9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff2dd7a2ad0748b6673e6b5141b88c1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602167390959931fd3c9cbdf8008f8ad620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456860ce4d92f9e794a934a88a1eee8b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d67361e9395108f97ae9c668857ea6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88346f9974c9199e4d80aa0b6076af623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2816667dfbf41bffe7105384a05ffe2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ddbd96da5bf134ee55c8429469f71625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de973b66f5f817df00e5162b7bf8977626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bfbbfac5a33fa70290f8e9417d1eac627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494dbccf67aa7595f10a0202d85c6548628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f0f9c96e29b4251c1cdf05b1eb849629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce7f54f71af69995e919cb3d8dc4ed630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aece263ba5f8a2836b0fc28bec7d3f5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb790d00c2c9cd55b3b1974a67cc1037632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de1109febba74b928100b28a09cd64633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034ba89bfc19b102ce98263bf33fdf8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f440f725a5f399d20094ed0b2605d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38843657837c6500a0fae2bb054188d1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173b23dc52874dc18fd5dda6370df83637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d034e74ce9133e35c76ba0817d181638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f00882a975a09edb1a84aedeb8908639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c403ba3222e16d4e7d9efc97f55aff6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341fe1e1dc76b8e6e48e83c4f2df526641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76effce1e00f0c0cc497ce33946206642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31fe227d7a0ca92c16257f987437725643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b1963a9084bc622fe8e1adb8fba361644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8876478c0b6459db9d530e7ddbe2f1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c634a3fef34cc4a57b89615c8e8fa701646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c38697b237ecf21a23cffd31dc0e27647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed27c68673c5f8570079032bb288517648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160b80e811726c4ebfa1f31ef59c97f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e14e9a643cdc247e7a937cc4fc1d8f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53791c5f1d5ac4c570caa8f2cb4f264651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de9aa275afec786d434222ec03aae13652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1434991f2bddbe17c3374816d7127653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3e2528f25351cf5e43eae0b9a3dfb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3b17a0775a9e3e564bbe653cff415655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb807a842071e429b7d14a46dbd386fc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e492f38e67e3e7d39e70381a0eb18657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115253a40a7f6f8b368ae896f448e732658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905eaa62f6e8a386a58a7a73f910bfe3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27012e67f7e07102db65bf5afce266660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90214dc623c920afd9e1f1a536686f7d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700a0f96b46b9644d0148e53f060801662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11114ca4520df1729bc33c2fc737f406663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd070e85e96e7100d392b90d29fb5f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e8b33d7805531288a14998a9b309b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e466abe12a56e3577a7224627b515666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5edfc96e37f62796dd90572deef120667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7d364463af189ab143038ac8fac7b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7e0ef1716177790c2aa334ed9f762669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff8114515882ce91fb1a9ba251b269670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8e23a3dbff6593e2d4e049e933c35671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a4b4e3f8ae9a4c3e047b68713a922e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8711f983339db32e411479c3e46725d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3469cd63eff17092af55a4528eacd5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f90b2f0bc083f0d242d79224ae0dd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd6b043e15a2e45bf97272276341858676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681d8b4b0b9f3a1a9621d062c66fa14677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20b90f8c3e6e1cf6a25670325ed952678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441175235410902cd9df9e8e3045087a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310bf4d2df4460123e2c78a0bc7ac327680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f0352cdb5914be6fb28a34ae9a698681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60c561c993dcc128e0ccfe8d474065682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b897b75d9d786a696d9bf30a7f79c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc9584426abef69032a0f6c9b80531684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de265bf6909f1686419621ab706e6c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741965765d66f85b5d064a7c1ca43843686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0234372b703d066ebb48cdc361b582687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7821b8e7371d47099a384c919900f3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7d83fc84a1935812d239dc74549bf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb84c5632bbc78ddb96308a48ad0601690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd988bdfecd1c26fe8da9d7b814d3958691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336880eb242f3e009aac90b80a2b76fc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575c710c19779d515c1ef47c83548db693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27396e670ed5b77dc650b9b1d2dfb3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db40cfcc8c5c23347386d853a5a29a5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1664ba7a7253b1ff435d2fe8139f82696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe8b6d1d67fcad200ecd04b700040b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ae643e2b0f6149b1bf671166ce6ec698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd57d3e097c2b8b9001e7445d93b93699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343a2579cfdcacb29d1e938d8843859700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25990a94d7279ececb61eed40dcd5b85701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87300029d865e8ffb8bd324f752248fa702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61788e58c324f3d2eae1e19be1de1554703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7681b8b502f73d1b4e00d8aa94e9de54704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471a2a710618b34cb837fbb63310389705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48bdb86c40a06cbbc71187632a928cd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c78c7e2c0c820f2e597fc93c08a6cac707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e483d4d928753d675cb5ccf8c658e0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702d6ed7f455400dc7a75bbc13d0b33709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656da996f09db4cb46f9d708ff54093710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea8d8464d6ae6c2b302274e58bf4af711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25faac4310ac11d73e16b84765f4194f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb7fb3b1785142f6f1c109269b89c04713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd698e6da7d6d4a7522bf79eaebe49b1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b81318eacc5785648ec82b20c402b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a01eea0ba21a134135270da8d2965716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29dfbe9cb9999090f475c609cc448df717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e384aa074615df78b86979955ac058d5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c07b43f714f53720228ccd4634b2f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd43d6ad6366c2aff0735656c88d40f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a4b9f72540efdaf8cf322607d8d42721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81faad034bce41859f71427a43c42f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3906b160cf2ce69a4ca05ff9f81458723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48094d6ec42e2cfe56e67c013feea401724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd3c82a9d0f12ff4db47680168792c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ad3f7fed90e4bf48398b621d55420726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b9ee2290f3bc7bb6924d65c5515be727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a032320e3f83f7e80b2a666ac623e3d3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4748c9ab8f171dbc605a3db091b11e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bda866bf2480b85aefb56192396bef730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1c3591247d71a1f52ab593ef3bc12731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f20f508a4e9e0e7836f309b74580f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a877d61dfe34c51a158bcb7962dd7ed733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b634095413a6d48054c4ed4670f31224734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab04ede96fe0cf2f4264fd601b1682735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70dcf64edeb580e49ef328ac7674849736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aefe75d7b56db591f2c182de5a78fcc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bdd62b49c88025e12288e003538d45738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ea9b4dd39d31cba4ffb403667b2bd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c264300ac6d20a40721c667601a68740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d1f5f5edfcfa5677562774b40c82f4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1f96e25cbdd14a3af0143897492c3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1523c8e70593d98965935eb689ae2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a28daa86ffd2406168a66d46058dd8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a25bc126d99ebde0b3e8c36dd501688745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c79e149b3dcf4c474f7203fd9ee60f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c304c5b674fe001194f617afb7ab7288747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4aa67dbb007a6d4b75c6d872d2853c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8807089aefcc4694c746f6ecf4c5f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5d3dc14e92788618936ffb95268b2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d30132cbc3317a2a462d091cd97ef3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a08d3b03e22e38d5514362ef1edd8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd476524df86e99c3bf17fa0eae6159753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7443a397cfea8ae9411a514c196fd2b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082db405506a96ff4f58dfc99cc8833a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace5e78f77568ca452e4aec68305811756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521cf589064e220887d394851fdecb6757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>