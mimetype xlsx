--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4e03bbd76c5279aa2ac5a5270c0e01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e3351e7052a59cfc7eefa16dead1bc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ce2491250ac5f64904f4a1c7927c83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e958e553203e375a0ce4e992ceace264.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8f52e87ad2274ce76be48237f83bf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d841f0e26dde9fa516e1ae87f17ac46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e12330a9c196052221297a6be37c77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba01257d963d6ca2cb8e187acfc9d08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c81dd8f222eebc7a8b1b01e85f4889.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed7abd1193c6c52f2a527ab3b0ad2d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2923ca1fd77f07887ceec5085685fc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2eed786f8b5a48feff76da5803a1e112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b630d9d63ead81e3274ff458c370de313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001058cd13fa79765f7d515ac5dd6e914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b808b6b817cba75629222a52e2997f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4c5ba83b14e4f47d374297554f11816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee6105815271c0493bf32c80f9928a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b7c2c2839b9258fd9a014046ba7f7e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c8609fb169bff97030e46cab287a719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc622e1da43f4f0bf530ddccb78c22720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050dad13f81347bb1dd412db2955ff821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164bc6ae169fd8382e552029476c76322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0208bd9128e5463edef3060d6184323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48570d2665729eef26db2d592573a25724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7b0f911c57aa4a6531d426db581cc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273cbdc63b79477082456f4da8fee7cc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0af34886c2150fc34ac55da71346527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062816bb04fbcacaab2c4815b7dd5a9728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf28843f0c88445d2c956a627e946ac29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47bee6e7b360c5e6fb44671b17be2530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5866a22e5eb35d3b5645128f346d431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990dfc699d9c217aa38d90d6165b38dc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34dda37d4fa10301b835a55bd633bd333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3fdca57e9828d4c3797492414569f834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a38585799563c07f2dba1f87f792b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8e9e45a9b15287c2e37fd1a0278f136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d5130408df84980c29141bcb166db37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d1d7aea30d1b5401834ed020f108b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f23ea8a7b6379f091d9237bdc793439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4cceeda91e0359a258e08294f311f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46387d056364d46f0576f320a364fdbf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ac9a8592391f98e51b5855e19862542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011fe96547587b2168bd8b525984e5b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ade9c8ed5427a0f610d6594eec435a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794110f765eda39b232dda87970d00445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a61cf4bfe150569df3abd9e59fed9846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb66e8d2298efe231c4a5cea05a1f1db47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17732f2daeaf73f8384b83b666572748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9951aad73f2aa9470b9a5e08c8966c749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fbc46af250a503053f5c215053259650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2b971d023d41c00f945ba4e2f893351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f462d30affe1bddd8b05ba2b2f58952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b027f6d94529ec89751eba66e6adb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe70f562b2bd36b5fc0e06a1a8b4e2254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a66ec0479377e5010d6c460bc043455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de5b655f783f10dd73e749c22a8f10a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039caddbf5ab89c4446975e3851a467057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214dffd005bd2eaedebc02ae098552c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b88ca4e3ad03a6b26dffe6a22738859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146f6ac95c768b3cd5f33b902af042a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c78e06136f5c90e93436ddc444d3de61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce359d64522e03404f5039b256316e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9f7c675a50420a8abc0009499d9a263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d82d488139fad94cdc6fe8d36f71e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98fa541624cca4b680d3e09d0b29bbc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8025ec4378c62696d9a86368b62d807c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03bf9153daa862720deab7c6bab28d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be2cac9e7fbee01488ca18287caf80668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a469e4441082c8f138af1d754a7063669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427709e4a2e8e80a324f4b1caabf06d770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555f8adda33d5644e452a926b44ad3b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a8dc521a4bd0900a782c581a6917c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336bf00aa3b65de0054c66e5388dd09f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f40b7e8edb67f3709e0c858db9bed374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae4a1676ee54d7694d2226b456abcf275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86add848eb5998c0a686b03a02972476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa120bacdc8eede882700eac4eb597a677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c60ad96eb4cdf40ec962c70863c36878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf946ac9eff4aa020df597def07c3179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4bc27bf16f3490ab65c771703f91b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b764713f33ac1ff3ba5129aa289fc9a681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd9cf5633567645d36ca4be38d78a582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f5a6f4e06d19a41e061a25d18f86383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d0d30f08b6fe95031914cba529ca1784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b7651c3421a6fb7d32fe06ab26e9085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa92e7b987276d490b15470833439d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca87f075a6acf8446a56b7113340a8d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324721fa8d1ae0014cfbc7a2b65b72188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38120f28a31999f711d9c9033fecddfc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc62081d5382a15b58467e9408bbb7f690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646d18f0a5f50127b05c6fc2ac2d95191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe826107f04d10ba641bf8295a26e092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b77ca0e63d121ea0951ac405da66993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a87aaf8d00300c01cdb25a7779b0394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f27f82fa917c4aa235ada8f737794f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c2f12b22ffb454a7fae9cc0980c4696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de9cb90b76a88ba253011d14d12b8a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e2373c6ec7f4d22ed22f1aaa4ad2898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad88719cc4dac5ad77e3a21bf943f63f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ea13cbb42f18117e958406bfb4e8c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2762a91c92117ca75fc00accd542b7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6b568034b10384366da5971935880102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76936e6bb57dffbaf1617b6b0728c9e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa38a7c5734905819625767113fd192104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b938fbb654dc62a9b23cdd528de403f1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46894fdbc959bfb8380c309c00f283cd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5c7b625ad1d1aad66b81d4687dcae107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac51c760162d1e98af25bfa85403943108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd21a43f406e8a3e5f5063271491b0f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f02d70527e55ccf19e1633f45405e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533257f0fa91ed85d1eb7484df8bf6a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0eb2ba01ba1d7a3ab2f54923cd77ad112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b35dcc749a5725a3ad3e2aa6f0b916113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed828b366db69112f7fe7b29bea416114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598e997b5b7546aabaa8e397ebb45da115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c77d7c45f271a9ee78f4639916a35116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2bb7d1be1efe57476d86202fce0fe8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06a481a7a85c5fc2b6e227e6e7a2c4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7f3d1c1bfa49eb055cca38a4f1b94119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a497b97c4c18c77ff47dd756c659417120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5470bdf5609024b1d9eea49029d6c3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900fddf5ce122faa9a88e9e4b031182b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c03f68a077296e5ef5b9a148bbf82e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662f8c0455639467942b74e650946c5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ce44c400bd9bdf9884216ee641d0a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078b607c1ab77999196cf1422c05dee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65fd78be45f13d6388e02da2c707ff127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b744b293ff96cc735c398b6d60d7d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847ba454bd12579a6ab9158cadf6b13129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335d4829b78187dac5d27e0070bcb6c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e82f63b0255a2bf35ac84d75a20b8e1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd66b570678e36aa30cbcaa7364658f0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f327a22b55612fd000940925f3fcc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ac8a218fa3093faa8c1231fcafbdd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ebd50cd9821241a5305b9e47d0bd29135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43033a5f6ea228b3108e90a4f860d84b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade568edf5dcf8bf6f6e9c5e34fed13137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e4342ad1ae41625001cd4219a179e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c88c2968e214d095946e36f4b2eec139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f0c20f048c85e889eac85aa71a0c3c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5da27d9d3d18ad21d76ab83249cb9a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24c9e22e508de009fc5916f619ece2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad313bf2cd19035b7f1ad8a67546e8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9377f7203a924791943a3c58d6982144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69063d63bc519cb44a15dd6afea0a4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7616b2a26ba0810cc430550ac4271821146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a139b4e3d87b48330307854634d26147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e778e8a54b6e21e84d224379d45779fe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1409bbdeca5ae46b49eef62b84162149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae154ec349f34f31fa454ab9a1e633150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b115b7a6bec8b25d4e9dbe30d830a39f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5079a80d1ad1674a00f1a3bb190af4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa663d176ea74251a0b7e88ec8b3811153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98cf98ae5328f96148d395e140194a0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff53704cbbeb0d32b46cf3cb93c38fc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0758c003cf3a7de4d77d347f5f906e5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d481260f6d19ebaf6c2c8dc48f7e72157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c44369ccbd6a38dbc00bbbe36bf6a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75368536b94cdf6b1c76dd3377abb11b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af7ed534395138dc5d1e921e275cc5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89acfc11bc3b4e6b1c46ce148c079e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b257ef928875e1ca4087cc15044534162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177976c531acabe14ef238991f10650163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195330103c62b445bd7065480ecf946164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f734a2877d70f3ecdff0ca5a7e5144165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d385f0959b3be788d50a02551d616166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad544e9bb10d41459f51d96d1c5f068a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dce6de6f5d2149760eba2c2255c75a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b234739ac419fb5bd01d1e4c3baf7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f3828c671f2049ea541bdadaf1e696170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fffeccb9f551494fe8de4235fc9697171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b50a1b30e69cd544eb76c97ac9fb7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e695c08c1dd682c9107f4d5532e2ef173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9810aee17cf48705326241a17c4832c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f2e69a7e989220e93161e452061ee175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bbd3c9af4067d078d8aec23118735b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307af88e3d06b8f735c2b50c3794f455177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce241f59622dcd8161a803eaea39fa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e022cce1a2096c0c061b3fd9d7bc4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12382ff50e0ad15c269979c0c3547e02180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840505e190d82cfa454169c4d801421a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb578d0cf7ed6d1b42f0a0356f6a43c2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d922479361bab183b37c3ec220b56c4f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba92adc166711d1921b5b9a0d7e1865b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85dd0efaf522a249055e50a620656db185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc02cc7dcc820759b87520eaad4b787186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f72b429e33d73f07b0eb70ac98f13187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd1cc1bcefa6819ef1fe3d9a88342f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389e82cdd545490403c1ec926460133189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed532e41fba9497dd0b227e835520cdd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3d069a9c279473be0a6f54638f0de191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95132677efe0aef111af239a6d224164192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73925f83ee5c22e5425f68f2fa004ba1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec939cb76e46758e6e5e354b76be7b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70203a45bd9bd24878da9d4331284a2c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9178b1d1945fef84d9e296e38ce6d429196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb16d59a4b0b3b18dcd34d4dd21bdc0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6ea5c56c3015e03b232260945039e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3cf97022e7bbb95a8582f66c05987c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b063ebb54413b76363a4e64bfed28a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0ef5c5c9f59d5c3c4c9cfe3dc78d9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd852ed55447b03a82d20ccf5b05af8b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e97f9ca1a4ea1f3d4407a988f6584203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3809f418c8036b65b615186cd751aa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a8802d7feb4c31c49e5fed6287f10205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a0c46d4e4ff1addad152ddd43a160206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cfc87ff9fc743f58c4a64979553ef8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d43158f9c2fb16b1f349b11e980ee208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22923387caf81e3ad5e6902b1aaf911209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e03e60f073434f78a5e42c8c6d8a4e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d68f90ac921680f00e84218e44bad211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e39022ced839da42c0c0d8d26c959212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f5835a6417b3bcf0d1b2336da5873213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb343aa5f049ac46ce3415667fa9aa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959bbb5badcdc519d7f7e2203a67fdf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f72e863ae6181fcd3ce9ea4589d19b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dbab3630f4a472cf2cdd96ee9e036b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1c97a938f213cb1726118977a06c0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e585968f831a4af735afe22f6c8d1b6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e31e3a113f7c288f7e6d5a49c1ffeb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af1641b08f6d74b716afd4b2c09c39221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac6a5c0e6cbab4f88cb7cce9569b87222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bacc84f3cb7f7312c64ead72370d18223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20374766996b20bc02620aedcd8d156f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff39cc0b41a7abe3fcf53ddd77e070225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e7bfaea73bda6aa971705bf328bc62226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cdf2a223d97b5c886b61ff6a0e96e3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11fff63d2594389aad97c2181b4338e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d11e27c66dd30565c86e19b601699a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee00b69bc99ea609d6d51232e40c51230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f3884b067480c5e907a7e6051a9f0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a47e3c219e652b3d3a8db78f6a978232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f019406d4b282d013289be321fd0d92233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa3c8750f162b4a896362f66ae86808234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f71ea3691d5c1f71776d8387413c1b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef501e0ed6d4e3957994b648e7ca36a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceee7774babb54c07699f1993484660237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca103ea691509c650b0ac02a0626ca02238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d7e1cb2d0fce3de4de3eb9d9b9962d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d60ab1c86b2943926909037bee538cf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc7580bb763663914005e1db0af57c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f3f7f02142cc9844ea256b0d03d08242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24145e6c9492c0ed8a06a5ece4c58c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891359c3a4e28709045e4969a34beff244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a90fbb2b8485567bb2fb5d57b42a7d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf98bc8da7d92163bd7f93373d0f5fc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d32f7c170f5eb9dfec1e3d30a7b09247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ffb752161a265654249ff9349c3cc5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9546aa87ae2c51918c4ce1c722be8f8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383053d7015817caa315f06a3957d34e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cab6de4231d0b34c852323fa034ba8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08258c5c86c6ddaf1ca9a9a7a27d82e4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37dd266f67e3e6d29c5314613849018253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f3d8f3a26e57d8d03bbc322490338254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a02c4257bd2d38943e450217e54e6d0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc46cff0fcccb38eeb6b398ccd1735256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a7dbb61f4ced18d24d878ff59f071257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b68f531e437baef5129a98c8a3f516258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18c7a803d3c7e62e26445d12d8ae3a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1560c3dd86eff72b8b84c59c534569a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41431cc52526093c2e619d592488b450261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc3f723398230703d9f4db9bb6b77b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694074c688f5f49eca3ddbdb33a3128f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc9210cf276bff120babff8c9c1695264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63dbd876ab1f735b36361441000fdcc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3672e88e6184bd66bae598c704e2b6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55e9f9a7c3f03ca042d30f281b4e17267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd631e682747fb4e393b658036656d7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd8bc25f5667f1fcafba42ab27f3c37269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c0d8feb15d71ab16a6a1dc7149014c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65be8d14aa8d0d6769705736163b22e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d12b95bdf6ed31ba5099e8852cc47b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d34340c2be4e28ab71ce94de333f9a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07b7e6aeb8d16432172152f9c99f3a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566dc050253bff9e99a6d06f0bc7498e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64faee2048ff13ca9933abf7db9ad8cf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81149eec8f9cb1240ecd8fec6c218d4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402bf37ab32149d3914189ea2c935b3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef9bfe9af908508a1b039d7e0bf9a5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7312d70cf735a44045484e1bd89e0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409823f7d7344dd047d05aa34decb18281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2ccc64304ef409013695d96bd2142282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97043f657e414dcead9a197f1db01f0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7be40119a9e69479a419bcb80cbda284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de081aadff506da3fdf94250c1543199285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce3d9c6f1b2dcb7ec68d2ebbc8abbf4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0bab2fd8924dde1212d99a3ff7d0e0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d423ead5a35d9ebae37909e360ee06c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba687209f4286677ac6f94667d18d81289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5055f181140975a8afd316d9200202e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8376a101996c30390769cbbff206f1b6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135c812fb2e991a7476f5883327e962292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a8629af845638d294dbf9d57bce20d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7332afc1f7ef2dc82dfab589d154e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c830e79116ba15ef14ddf513e7f4e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3bd6085e8915722fa0e7a8839ac5ad296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b426dc1665bb2ed71d311953c95a75c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb97fd625c1340942f427d7b9e993d1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848d803967c36741c957e5c9ecb3317299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca3fa86319c106ec3d2b93092ca54b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2629da80cfebe0b5195765453fb38301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f382c21a73f4a43ab089ab7b86117a7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce18f53183df4553fdb7856d5f087d61303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a904bbf0216425d6e1ccf8cc671ff3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbae42937eeb7bf01d206dbf6d94ab8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145952e89e7ff6a6bc5d80564407834306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e52b2e36ca264a2bfeab5d0551338307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec694482d551aff7326db43d5dbd9f5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c13265c21617d66b483badf36e7d46309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef18cb5fe29e7c800607aaf0c4696ea310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e981b3dd559214e690e07fb0c48a4a8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a3a9087c85bf89c8c59b1d0303cdc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462dab02a75d97efe827bf13d458aa39313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa742cc2123ab4d3d491fcb3a6f0a48314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ad82e38933d5a83d6337f7a9c5490315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ada5d2e12aafdfdc6dff91ecbe4702316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561b0858612e3c9b230c961783cc4fd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0917c3c5d2b65c89eec38e6d1de22daa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be27c7cbc696827d5f88f04ea8d24d8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0f3eaf33c0733fa8191c1ddf8f64b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da49f5c07b90097b449950ca0a477d3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e1b458aa94b2815087f16d80c60fd9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ba62e17517b6f0a28098d44b4734f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f98912fea9dfaea2fa341854532a5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c115b8cf3e5087b8dc806779e07dfb08325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49a2b0cab92a21c3c3da3709378f4e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b80f78c1d1ba453c38932b8772fc7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c1078608ce59ae44b03fb757532b8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795baf43bebb06f60f218e7733d11e4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55befebdf65f9ed6e508830fdf818c0d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620777b5488e568f62ec30fdd73c1f1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2c42464a77a798373d2b7f0d8b571332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9cf25ae2e603f785fefd875377a6d3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f481656cb40ae873cfb67adf10b3d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9b67da2def6d012d5dd16e3eb6491335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f980721a458542410d2904cb204e9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fee5ede057f183c9ce020ebc1f137e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad7a42d05ee244b1618287d35a5194338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7516d58b7ab6f7d471732d58051eb5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e93e1ac409f69ef709c55b7479df16340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1007473f585a6e46a92540745ed30daf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9740109f849961e7688533220d4d4a1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed5b6f917dc93b2ccc7d082078825ff343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b54a77ec9fb2c25dfa2fe3a090626f6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b0add62b04871318383d249ba399f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505ee5feb75b1946f38fc73f334c013346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f745159a9d79e8b4e630a69417a68cf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3ac3fd844af7638af9d35c81a8e82348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f8597b84a877753b81a4cb2952815a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86957a6406e6331464e48f0abc0db5fa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a204c48c0e4e8df6a527ec3e16981276351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ab5fb209776f416eefaf0423627c2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1efb71e90f5d4a54f3b4cbcb05ca20353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d68f113653cf1f4e56c0b96eba3d2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd369473a7d2cf091a80a9a233b39c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40f73f0432ef6e6751341bfcce90fa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b6255e98641a16f6f8681a83bbb7f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909f423b153942d8c0f5f64f2b74e74358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef2338a624afd8c73d35066e132587359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ff9d4779d597e7e27f89387396dd6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b334b2ae7e7d0f3021d6bd210a462648361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1f446e8dccf362713aa9843a6fde4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7059e54c12e0a17caf5daefbb3f15a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407af4e310300b6887b067162d57462364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994f2c11fae4da20c5dff3b62418d05365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b863b857619a416364ba2f7a65145a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31b48c6d2c840b1ac6283dfcf711b0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8207fdda915e9546fe30c4e54111b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3854ee8993473f5a685deac2b9f467f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d539be8a098c380dc9ebe45656b288370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba60d48cc8fc01989841334bb05e3bd8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2931802a388a6e36c6c3454a0278c0b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96911c7563771718e687a659fd358e1f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d896fc5a43145efeb191795dd4f07374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a25311047f3d8410c8a7924f0e4ba375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b51ba0220e353325e0682a035f0ab376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ad6b336d31f6e77ea867ce25d9fea377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5f7b77dd7fc243f94f8ac2fee67fe378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8fe5ff0a115ac0d158dc923bb31617379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0378de6b71e336d439321dd9c18981380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4ce217c2de0168c3898d385195b9c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa04c2b98bf8903469ae20f5beb4341382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b931dca5f0dccf0caf60168bd04a8d2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527a28bd393e5d565235812810f910a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f049f95c7ed9214fd05f372b02484385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f66be9b6832b08e6c79f1d9a97c0bcb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5685b63c8f8b23749e75498f202b7c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928463353af4227f4935f7b52757451d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2107a51ba482ed26a3e66235576073389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32818276cf4f0c2e6ffc7af9132f4d69390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85549f4b347503e31d43e72743d5dbb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571567a3988c4f901da0505d46314419392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22890708a0d80404d4655b346f84f9e0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87fb2bbf97d2a0353ad3604293437a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1587beaff0bd72ad917843371c2f8a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e54d5bfff54a0264644252f7406314396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad431981f79f24e4fd228d350f95fc2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e4e3a16a583b71b5dffe86a963fdfc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe4d72f4cafacabf7b665dd2507ce61399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71642d3adf6cf3e397747b36165cfb61400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c6693b3a36e1123ba1135c1d5453d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bddd5ebc88620f54894061bfe14ef57402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761e25f3a6c6b864f274ed9b6e68c87403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8418df21067515b13816fb35a6e53b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36589dbc3100bf04aa3561123dcb22405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c504f9b428ab96e1f6bab67d91c28a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc41c83a54ca75226af50e4b12867db407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca800dd3b2cd3f64248295f71dae598b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2b6eb0342d14b3baea30d22c4538b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623a8bca1b2cebfdc32f1f0429dd896410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03892fb2d380d38d50d667e3a5c7281b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35164925b4783fd5357a9ca3de40cd4a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21894b29a1e7720bce0aff5a78f0b1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d2ac5edbeba3d0dae7764c9fd8751414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc713b5246e902d6d9a546e50101cd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf9ffe864af8811f47b3d0072baeb96416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c0316ef7c3a283e9a1bf7c3f5dc34f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9ea6e84bb11d10c2c21e8aad83aab418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221fe15289749eab3857f28a1aaa62bf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d37d4e205514dd6059043686c9633420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6805b9392c28c1164e45f33140b233421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288bf3aab26f43bd12403e1c8d8a2bce422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502767f2d00b09471319f574d0877a50423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd063e3153e1efc3e2b0581e7c484dc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c5f1e15d54a8d5dfe95b3648dc74d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d52b05aa0e8aee0af9da5e7168854426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fec253fd240c80949ced4880585490427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb040d810e7413dc950f7c7535c09e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299d0cffa579933f4f48179dcfd5383429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a767b5d62ffd8326a19a5f757152776430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42457b18f35dd7b4242b5a53c7af9b97431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ddab45bb28b4333995a8c853d6fde5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f6e07a449529f4362cc9c7a5ee45d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a793ad1c08eaa97798d92e2eb8883434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe87a69efd62bc7246e1bbfc1452b8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f947aa2ec11e5e4df4be9d513cb555d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa45ef771e2eb7e0eb3a29dab21a321437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61829bd1beb0435c51508d67392be08438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656d408d125dd55aa99050757da9e5d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c8dc541f87e913673bf5059971554440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce925a72f81d8ab1018e7be5fe097e9c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02e9b222f0d0074a3d5e3e61dfd890442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c353a598ff0a073f3c390f089075ee2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c86473015a59a16179a24ffa28716444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a195887267409b6ca16a3bdf5d68cf69445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed94017661a17140557ef55c69b52f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4492136981939c78c9dbf9c5846eb421447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d438b7ff47fc275be9f5abaf048ac448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb614a1b0f260d3f83ab04f0c8f58e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b4975c6b654235211626adf7e924b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb90dd419029bbb6c301b34a5d877c6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb4664366537ed26321c03920ddc74452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c75d321f21f22bcb21cee8ddc0ac068453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13420ae4f6f6dcffd148cc2cb6e59aa0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb35be644889bde331d0c971209d8eee455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a189ec3ace204c9a01856a5985d8c76456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f63c9ba2e4186c3a88246dfb9e48a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58950077a9b0c1651e905a52fb17b02458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016eefc0a53d875fca111fd8cb9b2ba459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f603a0e6959b2d7c2b08a6a11944088460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b363cb0b950b79e29adbc750ebac0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435d2cbc74fc2b274cd2ddc5f55cc72462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6b6820893728b415e73f0ef38110f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39092763a329439d3dc62e46e6a0fa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc5006166385c8457b0ed28ec4fda2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8bd2af4f0aae1583ffdc31d3d0b2a7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b60cb9bfc88f8347860b49269f3f76467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d83ef411ce313c4f2ef33ae4d3785c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005f973ca9c5add84b21b48a398d3b1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834a579ba0b5c1dd1e1700b1034ff99470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b110a0353f99b0979ffe630439e1cef471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5fdc598c3eff1a798d37f51940506f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200fa8ad1e89c70e8efbe5ebbc3c86f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccfdef303a889832d1fdce717354151474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b224a3f46bb46845d6bf84fd6219cd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878405003177659899b9f94b0b441e19476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644e11709fe24cb39c0d9c867f67d2d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c7a6748402be6553fac487d711423478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b5edaf01cc9cb481e0befd91d96bf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743fba5923fd7dafd43c8add38d550da480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50843456fd4a3e766b4e07ffc4a0e5bd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b450bca2f6b73c953a5a8690e6efff482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15430d36d7e8298849d97cf0ccca2d9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac51e5102f8427b17f5f337892ecc1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18723efd95b9cb78fb4984ea47967e6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f72def2d68dc568db522eea714ac99b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28889438f0769052d8533f5e5fad5eea487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a5a9942af560d271f35b9646de05c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c494f14aaf8ffac7b6985e1a72c9b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b2c766aa966f9874096c015bf5c05490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7b4e031489beb4d83bd0da3b855a9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198efe6358535f8b03a77dccfec2e1b7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ff2682de6d4f4570cf0cefdba40fe493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5fe6db5beb02bf4459a0b699410c7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b77e4c38c849e0e2dad1f2f9c9c96e3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087969ad8c4f2c73ce36c2076c1b3df496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f64c6eb70c0a5a86fb5f31eeb6cd3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e85efa3c6d50b74853d93bfbf0f1e2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ebb65ecd8ab7a5eda165f05af7319b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ae5e8c3a7500bb3c3ae993977a29a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac726f709f20504ebd9ed203c07a83f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef1701328e95a612834201f75d77d0f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104387cf68ad5ac72070bb6fe4cf126f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83b9db261e261baa199000e1d929e8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879267871993cd4f1cc0f4ba6f05b649505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8924adcb144d3cd90d164be68b8d7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027c76234288966f76bebb5b35bf252507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5506f57a48b9cce42a1a6e9b4670f8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ec441832a9b01cf4ad8b39c08667b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be835325ff5b11296ebe9abf96bc889510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ce14ca1beb0143d8122e6fdcd2387511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194dbab6e75f070a7c08218a40ccec6f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf4c882ad41908ef5246079ec13c31513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb6b939b2456f712d4a3416b0879d5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b87b3fc296ee7d4107089ea85614e3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b337f8c6199ce45f06bf4c6883f52516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7db85d127c47c9062a74637773a13517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2284094d6e79f655d2b3d1cb3e9a4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029307c39ee5afaaf09b1f25f2dd0fa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f59cbc71b4c7af4557fdee6b158e26520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173af8db3ee0579462040d9a90fb227a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd7e61d562d4fd05a0dd64c481d2e5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dfb376b0a69298db1ca00a53f71740523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff128a7559afa42e31b1ffeb53da79524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68567c38beaa6c58061ce30df72b6103525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28594fb0dec33b11160a4c30159438f7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb3e74409d3cb7ff3821376d397208527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56c58930c103879e40b1f9a020302c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63b2991765f1637a2d5eb90f42d5eb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81e96c085cc1809b44e076e17d945c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f9664d7baea3ea423f57a03639980531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733fcefe22568077b89e7e5a1eea8d88532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc54572896f8acd8eb9c215eedfeb21533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112295480cdebc3e8a47780dd41fec6b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b8072d763eab80efef0a766bd24cb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d691b9c7429080761cfd5d262ef979536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355438294847913dd53f62e64629f3b5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91feff91d5a3e9b9abc2b82fc1b76f6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773699aa0091590bcb2ba7982b1dff0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca834bb9883b077a9b513955c6bd95da540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5965460d493a7aac26a291bfb1598541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1bfe12d5c3db185897552a3e76471542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56686bfaae7de958cc817c03a7af276543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8227060acbf5305560f5fc88263d163544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e8a018d6e05509d2dec2e5e1496b1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75210a7dc331fc33850a584158b469e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4604a66417ac5ffc092824fbd64818f7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d81cb4f57d991841cfda1eeb1ad2af9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a793dbf0f3a210cb949dddfc3789f5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151bf8900a38efd32df0b0c75deb720550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc415330a53147d3393b32478b03652551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a82c7f043defcb96096e5b18892905552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921fd8782bfbe6af0b2a2ae394c5f6c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ed67bf10e68cfb0cbed823457c5a0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9bd4c0b49e71d69f16667df64013b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1e6e9c02f7400e2f75ccc98c359bb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206f8decdade717b90f77866f1f696e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5bb525d4430d6b8c3371a60084063558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f6150adbc4911d844bc28b8c8a858559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71666dee47576fef9e69f2e20375001560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5a11202be0edad6c01edb90a9124a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287bbaa30a2f59f92277758926649bc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a249b3b2618d1ae46a5739727ab6c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ef5ab78b66b9c0078188d63ba5ea0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f74c22a7fc9bf2f6e4bfaf1035d1b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5064effe6c03c80bb0825ebc40309566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed49f057847acdd3198d511cef2e8bdd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fcb93f4046d8a21275fb0bb7a4a2f2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb80b21472abe6c2ac10f0ca73eac281569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124a9e0565fcbeefe5f96246b74c487570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052048ecba0c87cf35c2f92ea5e7567571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc41a34fa839d7f6b19535c5fe0b7dc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d0f8c0c911643cff330615b033fb18573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4b846a27b9e593b6ea0e75b76a158574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7be454f7025739bff566ad8a2400b4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3734e10767c98d04ff695dc711e62a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415ab7e12f7b721c061ecabfb652ac0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd60585d2ea8b4df3281fc436305061578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc1047d090971c537a0adba8669ea3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66588ebddc48a5a214ab76af82ffa920580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847a68624b040dcd4e691e7ea62505c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9980a77e2fba92292688c3244a01e2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3daab2662a3ff12464cd6d04db5107583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28460974c98c67a07c1a36516dbad1c2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5227c89dbd5817422a18b8e2a6d900585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a773cc856105d1e1c645fedf854a07586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29806e00d866853b03e1d2376bc5b64587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eba76ea3a23b38c4b26fefa7e29267588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0352bfedbcd6c204d7a4baa14f2dc5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47415182e1e21f1d7dc938ff7048a816590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4347e6e5d2e7e79ddf14b096b0571c3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53c4635a5896807c4f5efd56e7f121592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c8079828920f295218312545e34c8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b398e92790285f78e305a6fd26f5e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a21b5d72338bd891685b9b82160bdc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba80710dd3c728da13d8e65448512b02596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7da793e74e16f4939dda7e69dd9ed7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852408e388b0ff6474c757be753b8e8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e422e78d59448131b31449f3d2c51626599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b0ca0c9790ad000955853632387b5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76191904b3b28a973a6066b484d9b129601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d862efc5df42a611b4d2aa10bb7c5f5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621811867e615abfc95e883a42574d0d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4130130a4d1a1dc70507cf84b7d17661604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb34fd336d6044cd74539da3ae78ce605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae652690cb4b7d312118e99911dfdce606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374b16624fd29c01f3905ca32f4cb5d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57922b8f77feacad97387a9ad7a34e6e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67922ff4e911ba2e3275a1cb4e0933609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff261b12085c2fe3727fbb47b907259a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580332a03a59e75cfeb2149c69b42957611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f093a4e515edfe33a7639a8b9c1a9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d62e1164b150bbb80e16879a29ce5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f8c236d0769ce3913c53b7bd6b1b31614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d4c106b26d7d4f12168c24f646afd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5d973cf6d484523325c74a32615b9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09c6045f29b1ab42205810c9405535617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690926f34c4410e341c1a1234918a796618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd0a0876ad1e0835bfd83f3867adba619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789cb91d77e2ba00135d33e3b620374a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b79b3f2557e44f4100fa6e0a5afa7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d8bd5c2a451188e40f3d5e4f5ecef0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87c5d6e79dbc3c60e115af560b7324623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94ee1d20dcac9ca2f9dc1399762a33624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b939b56efc07497ae67ebf1e3ab5c7f1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8d71d072ad4be0b498486bf6b46b9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae2e6caf699f1191c92ad1ddba9a67627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163227d10fff6cee08fbf12c2dd443b3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376249571ca90adb2b556f8c3721f021629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc827a3f79eec1e574926229c84a24e9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1733f83cd16c5a811fa68a96a3da9d9a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68cbfa683f7074532436d052dda01c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaca5485e913dc29cc2fe6f37b704d6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d319f87099b49db920b43c03c97fe634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1c72869684e50fe57360e4c6fdeec635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3051e7c063065c8f52216ede375961636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1462576bae3985568ab94c7490144c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87194eec5fd4faafa9929f1f0c52cc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0e767d1b216710544d148220ba40e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76875a1afb11a779945018a5918c6731640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb5b50e02c43630149d650fbc5f3c0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812165ae7b2d2d3b02135a8f253d41e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae7eb96e73b23dcdbcd5f03f422593643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6e593a3ba3040641d4f9a9de91db2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79441545763217fed94560ffb939562645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06b04bd1f1d3fff43ebc4bb0eb1058646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8d10ab9ed18d6b9004d3ec099f477647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173867e866db2eab50905d52611577e7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319384ce03e0ab7f65a49d323ead9ae9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89db3d54386c714102334f66acaa50650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b62257d8511c288708bd22b43bdbc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc118e04d0d563a9c239abbea1b3c615652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696adf070b9b9055b1462a2610fb5c05653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e99b73523f1781d6bfd8caa73d14ee654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87690d4c8d8fed53b634c1cba0ee0d02655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d47b7be8ff321805e9f1f4b52d21c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968929190b55e7cdb644351c28b79ef6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c97c81bf4daa9c73cd8e9adb0f4bfa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b56a960dbe5bbdc1833829f94d1f9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5757102e99575cbdb847c06bab17535f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89c8784afa5bdfe2e333272c3bff39661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f27b173662908e1fcbdaf1a6ccfe3e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560bf4411c4bc9b41f485d79b3071d2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04283410a72ed7e95767ce76a984a1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3bb1c8fa102e2498da543194525023665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1823acd01afedadc3d9ae48fa280b2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a096e5f33beadfc2c0f024a9f4924667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a01f42f3cec5c74c9819ef7eaa68a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ca0133ed2d30387056d68e6d8db50669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65600594a6e46b15c70212048f93939670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96e3073a7edae1d87d6e491ab9cbcf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e252fbbbd18964924aef8fb8d8024672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec91193ea7e158a491ca81fe028fc5e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3296aefb1908bfffe1789086e3920b6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e760973bef9c99720e43dcffc0a8b637675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d402b7f4f1996f5d0e5b84850b728676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59509e777ef65ec38916b9e34f672ec4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c7259af97c7ee7454483884888c3b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d1091d4c0affc92c850ecb89d3dc3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c11e9c636ae286d8d31ff1acf19fb0f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cffbc1c43260efef05fa93deef694c0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d29ae775fb6b0464c4ed8687cf2281682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c270b0ecc50368dcba19993dc24b07683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15366dae5d5c19f1d8e0ff83f91e2da0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b6906f484906239c43d4b04062f7df685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e09ac728860521226f43caf647619686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a3813071ccf72ba004cd60dcace9a8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f57d328bc59601bb875a3c1471f380688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee6c28da0bab18809f8d7955af6db0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca44f1db12d925a7b81ea2541c1c512690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d2bf6f79887976fabc80a8242cf65a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1971b4ded0e08631e357d0943c0825d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407386e6f797870229af4ba89dc560c9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d78ba7619b9156ea6bcacd730b842d4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b708be1f8b4d038a66cde8deb0669df695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae34ff44e503d2f1fc92a4c938aba33e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444bc2974111fb62a0f6820b59370e4d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3f14465b63bec407f78a326663d84698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6682c9fea6ed3d5f36bd53b706998c96699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f3829fc481ea5e818cfd537b574d3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f73394c2ae7d6710091d48de8abcdd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635854114dd856af2e781f2de7f654b6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894545c730b0a4df7cb03283239542de703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d6619b14936abd5494063ab30d96d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f49d70f025cc701a75afc6c1db16f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0824ba71e13d1da33bd54b36f687d45706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b2ee9733a8c2b5f532552b066f53b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb9c0cc9300f2a57db9b863ae33e79708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e0e2e165fe33ae2dbb1bf63d950f04709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64fb79e64a856fa85ce837bf2623379710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf22b8c424321766c50d6a5a74c1af711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17126cc032bb2a4a56b16ae897d0432712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d87b8c43244e4d1112c040350059a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c7bf5ca3a5703d8387642f097b7d1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c88f311f8d7a392feea9ed65348fd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009141d63487db511ffa7bff89a6451c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e0743388544eebb16989ec42ad56a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85738c600a36bc85a12d0d1eb5aebd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43cad8d6391cfecc68a8cbaad07cc89719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3202620ec11c5736ee37a0e17fecb40f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e11da4d72eb6e1b5058b4638f3baa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afeae77ed3234bf6c5cb616b9538529722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a741e8ea6ff6000982393ea644f265d2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e318a4611d6a23afbe5bc89bafdd0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2034f6a5db893d3afad1beef3baaa110725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa4d6b96c627c558494fe1c30255a39726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd42429daf197bbe17f18fdc1ef76f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8532e0ac03c4093ffd197bc2b74ecf7e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43eb72fb4def0822c1a94a39fb536a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f2f94dde593fd7805dd1a0450df33730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f659cecce7c90c7fe326f0177a91a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e4cdf764004129053b6e222911a26732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b98f6170f526a7487295bce36bf8c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2961612a3dc007f29cdef8f8c39b88734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b4bfe2a64657159ff93fff1e1fbbd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2153f100c2803994a66a7f007a0c0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eefab115b7821c7bcd0a6761df47370737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889a8f988d8168648ef842263556898738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d55bc34e6b9859abb2a94c7f1b3888739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e4c38e74bbb357460eacf2dd2d202740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b9f8ed7d1cca81b187c95e5c614d5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3957b95f2376ac34ac424ecfcfe952742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ed39803277450d9fb0997d50d0363743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b508919633c32c26b6f60e5ca514f27744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a588a5fb6dc5bfe69be6855bea88c0b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653c1edfcb6ff5e4476a249e0909456746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb48893fe03554d29ce8b428f495e02747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e3bbfe0870e5db870d8f154ae19db748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb3c81b90fbf0ebb0900bc2263aef8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91e331a9a23bf0f06bb2756f96f80f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383fd258b9bc03160716e2447f1ab92b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4780d0763063d15af197cc05ce6c41752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe98daf4c87fe6450a9bf392739056753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd3a22b6baf96d4803398bd95040be81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ee208f28687e971a253e1b1f93e812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d23f36b5c3f97d932514bf8748e323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b56ea5b766d2bfa218c6784df08814.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8b5217d1dc24b5602b1f2b54d96ca5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006caa1fae5bba8975d0b645c09d855e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f041fdf317c5694a1da27466d0a027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50588a13f76b349693cbf2f94d319f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25cd1eb7b4d35d70fb3d15b5d50d2c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887818c48a51c412158bfe6586f167c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5025b1142ec4667f784921cd1ec673e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d7988bd105656a56b4f43c853562c312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895cdc61faf6ba36faa4ba7434bf7f913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083c4fbbcdbcea2a6f5324ea2284c2f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc9226d427277ac96e32d46774eb1315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94d25e2ca6cda6aba60d7bd1c07d0c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d7b8fa126d015e858a453f35af1fcf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089283a8f63c2a11860661465705d1518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67836bb81596d05d55addfbd89ddef0c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0ec019bd2b729ff8e4c878188865120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1fec33026c297698b279ecf4c2a8f521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0516e34bfe51a0a46b768155a2ccb322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4da18e59d0446282aa44580caeac1a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09323380c21a840aa130f0089cd208b124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72876aff3c1c5a418acafaa2dbd6a1525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936e8ac0d304606a5daf7bf669a54f526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99606261e524ec0ec272be6da0008727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990afa34f4134864eb1e4dcc950ce2f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba71433ba8eeffcd07fb154b08f896729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d004d14242c950f399bfce8d751d1f9930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e04855914b579bdd4ed5fae05f6d031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6560d0f8ca733ecc392a5c3bcaf89d0f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350ade35e5962bb4276b7ee8ffb331333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40151d4c5b44b1f60770aab7985aaf934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d390b0edad6d13b96ae4e03f70ed235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d6eb39b1cc41bd1c4290f3b3da8f636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb92c1e246b4ba2c9c4111f1ca346337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac309056110b69d48c0355d80cf39fd138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69904b25b08255c4a7d50bb4004f32539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d6ea558feb0d5bc6dce98dafb256e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e197558d66fa0538936bebd5fa09b6941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24231f4e399f554cf39368bb340415342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f26f1972ee7bba266a5cd05f1d26943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a454d3d8100ab2c4694dd1b537cc69d344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72f4834bad59b0b746f097d80b4fe745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a526feaee4a1c134d10a05d037efd7246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f987e25bed82bf8489fca017d2b7c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abff55a6ceaf619831f6e110fea226648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925a3e7212152759f27170ac9cd542c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19119942e0c9057991a76cbe60da8ef550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936acedd77d43574c228b4d19d2297a851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9f4bb3bb0200a527f1bcd8923d6cd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a190a59dab60eaf560b4ce4ceb840dd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0db429eff1f87ad0472361871032654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687fb1ed9a5e3101b33f7dc01d33769055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b8f6ad572180a173315401089e9d8456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3dbaf520698d041d9e66a2b754a29c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086659d3e2f454250077b97921e9c06c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa6d80a60274b034617a8ed81878aa459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9ec3ab8673701131d8d3272efd5c460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff637d500cf30378eb61b085eb17b961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f17193861f9acf9f507ddf3a71a82862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c26f9ab0d6f8d2fce39a7bec3077a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f75336cdd60bd85611bd801f91013464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a237434dc810df02cad8851e4ad8c7d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6bd898b04e994532b6dd860c1cc63866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bcfa735f2473630c4e8ad513852f3467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984bba538a44d0cc8186a6b68726890468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3af094c44877ed455cfffdf2fe2e0669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4d0f5e1ff158e31c71517694589f570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a4757345d841605a263aafef6549b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd926bd7ddb40f6efa0b84e9f8056ac72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986ece8b40dd0554bc034baa0612aaa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a0c2f2fe3e666b71cd6de2aac379e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d8902a06b58b1827511aa4fc44f8c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c36931d69c071889fe04dd6bd27da976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b2bc0f0389e3cc16003d601bc2ba477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d568dd4c937167f58eb005d2f801af78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5856b98f3e7536de2bc8ef488c0edb579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b389b448094505c65c0a52446de0e380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c9f57e1b741b5364ab1eeccbaff3281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b695940d795fc06a4f0065639fb800f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd62457c89934c6d6954486cbd5d5fd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffaa864e76aff0f9473c164f3fc1b3484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ac2bf1da271949772e2ddada4e2e085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0d42fe9f933eea82d90030b8ba38886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600d8ef71a3c0ccbfda0da1af403a6587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb2b249549c247c9b0f7c22bf93933288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8eb84cc8f6c811726156d0c247cce889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3216fc9c742eb80c75cf3694cb638fff90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e2bb35a1a44d4c857056f179970d291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b9fa119c4767eabdb98aa45fb2254992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091961d9a1f78fd7f4a48ebb32d3fd1593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb68885141616e75724e72bfc221c8e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578410c21356d9b8ba4b6b5bd3575ae95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f69562ad92bdda2c5926c1525c4a196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7cfbdf2e67b91017f8d810388b847a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe8f164555a7303e3fbd49bd62d9cf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8354517771146703b5d0a867e5a515699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de832f87d5ecba7630fa81dd75c87b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c52fbf133cbcf6f16075582f249e556101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd853a5f8b9a24981b2130d66269f6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d99f57a0d1872c3d82efeb7a44c5f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de587c0ab5cc100d84bd53908684b60104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e3c5a332ead0197a566f400eb3aec105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8baabf8bb85e385d121e29b7a73c61106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee51690c9c94f8b18766e29574e317c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb34354c4073f0b78b2780a2c1052b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a7196b83c978e92f8588344c39222109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416d63481bbf04968699ede8a21366a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9000248f0fd6ffd5031abef69bdab69111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595e986987375f0210df01f910c83fe112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29fa01c96017f9aa9968e0bd47e1a0c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96574cf2974f8e8f5bc090e49ca30f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986726dc1d88a01df48732ff9c9b3ee115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b12613ace2d84f65a3e362dbe1a40116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901df8776f820e14664aaafc2dc7b4e4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad25c6ce5aad0354ae5a903fabddfe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b367ef9433d265eb8945a4ed43a26119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80304e9d3a4e1c2a24fad48fc0b356a4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a909db83ea45d9a82a35042303b924e4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c99e1d700eb0223dced475a35fb7b9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8627e2d222aea67e94f1bfd4b25caa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b3a1d8686f3137b903bea075beed0c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5962a06b51449b3adb958737b53be125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf6db29189f4c82814d759c2c2035c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630e720e8b32635021749711eac9cf4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3ca5129bcd8ee34e089d5e027378b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94aa6005f9fe3f25111b6e5aad6ca4a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4fa327cb2cb8ca9381eed9eb7d42f6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243dd75cb5b94340dad9de83e9efe68131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2938b43fb4c4b8761e9283ad80bcfb2c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a24fa730f9aeda6e66a239ca45c34133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6518643aea1892c4cda28cf1a29d084134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817cae75bd3ff13d8ec6be85c55481b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536d3724430590caf1fd951373a67b7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304d071dd0c547567b1258bf5b263d4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e44c8ee50f3fddc6a3b25351fbee6e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4d94bf17a3e2d44898b2756d8c2c8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215eb8e7ca0d0cdce994df28dd03803140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6716113d1096bd1bc1d60dd414c6f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc74ddf418396d17462409caf49cfd7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d1b79ef92348cc95ebc5a61bcd0c7a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e46c43371f192635a54d4c09e81968144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228787b748120a73a5c27e7f3993899b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167aa697cad10f742d0dd94f632bc507146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e4efe08d9636d245ac8fb5f7462cc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6039cbd3581707c35b4163cd0f7d916148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7ed70d54619545403a40f9b1b149a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d5918d9e259e95bc67616b024ba12150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43460ad65eb29b1f1154fd559c56c5f4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a3a3006373118691e944007aa7cc6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6a53ca38d4cd0c411ca201bb515f6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8000b1f1ecc24b592853b6b27b421ef7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680bd763531ec1378774e679da8e0818155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01fbe6cad4ab46d15dfd0be840d8a9a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005ee2b1a3d172aa7071df65788270d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a557ff8138454bbc9fc87b0aab6acc9d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35015ca7b62e448c431408b13b789116159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3108c81a0ea1a2581830a07d9945581160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b319b64d34e6457c093d7f73c7daf1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5223327ff5971f2daf5eed8298f9d9ed162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc3271ff6d98be909fc621becfdba0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f409d741a5dcf35291a84d64e7bc55164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05419cdebee4019dbcce2f3d3c770813165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329c9cfb7497bda07bf1d6cc5b4cc99166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad27a918328d7333ae27388d1c99d66167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2371265786facc703a9c2bb5b860ba168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c287dbaa338c6f6568f077f7e124f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2a562d2074efde11ff4b23ecd035f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615efb09c5444fffe5ea2d1987301e6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9aa746ce30f01304e0ddaa6d4687e9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3f29d938513c258dec14074a71a0d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1263d588cccb249c068ac03da7d65381174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f8fb038cd25f45cbcc76a9b40ed28175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f16a3a36234c78ef354cf128cc0f400176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb35dc2675b06f8359f72b50d2c519177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d724ecd99874de74b7bf82f2a7c8eac5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a914a0686406695243a85c3caef8bc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edff702cf1befd7097243f767ee8232180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1874e3e28215947dc52246c4818b5645181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c7b0788031251d81ffe8ebc092b865182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77d458e8a2750c43a5bb171f08491b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84009968c7465e4b38b5832d3bf16dc1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b720fd5eea05d6fe77a30a8071459fd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec72f3a9b0057e3acaed631d8fdeef186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a644b24219336b41981a0e1de74bbe9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2342b540844b41d236d8cec3689ba98188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef110d219011464d142905202ba21938189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92df0e6e169cb33eaca65e95f63d185190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a558abfe3537091961a277fa2d445191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d284e1a7d1143b10389bb9e77b27d57192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e42d78b2a60c071d4043ffa0018ad193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df2f40883f9b7291db6ab30e020c23194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f93bc2d12f55e229489a5e8ecd2c44195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd8915481ee01e9a69e942379538d1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1dea7d1f5ba11591e9859450b3acd1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a376f13ec431f070440e5d53455b5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402f74750a594bda9d27ae64eee7ba6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7556a19c854105a6cd1a1fa2324ecbd7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfde4ef183d487f70207f030806330c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb846d17d9809dc032ba6c605ff7c7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414af4e3506a0220271eac6c74790f3d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e85954cb352a4aca3439d0c084df83204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4666849f84c4096c1a881d30481770ad205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec99b25639b17c8d88eee896f37ffd5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0cb960c6030b8eaa92824e3951b758207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5b340b7d42bf0df0e8d757663d626208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd6625f9945564f392443c672ef4fcb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3170a38f43e1a2e2ddb5569435bf36210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97535fcf3424346441d1e2fbbe03e8d8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc17ad9ad28b3d33a17ea08348d6ce4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf8aa98f7a909b27d237020a067ec9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5739d7d17b362cce32551fee982c2bb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37f44ca915a472852259160bb5b71b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949ba9f91d7e7c52f12a90c3f8bf20e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5ea9f7f80f96eafe09d7d65c5d608217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc2aaf6aa8620adf65bac0c4de4b69218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b075db8a6437f739fadf6daa4543b2e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18cb931a261bf737ca1f200114f9dc2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434e4eab2240d7c197f4febde14c646221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a4c14c8c9c697a52709cd5c23a78d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635deee7eadb9bc5c402327a76e5172223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389734955f590b8e3c0ca545db1ef32224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4347a3e50fd971ee69fb4b1babc87a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be78904f312f73cb6034a5a77ea1f2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2eddcc3d67f47600be7154976a0fb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4c82908b1e600178b2e0d430281b5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a7c50623c7f4b167f1b69b285a3ab229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b2acb93390930d4f313a386fe4088d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c9d853187a53a7e2a76992ada5b2a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d6d6bd7947dbce3ba69b20725773bb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f3da62065e43eba13df76f3312246d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15bba406702596e79c33b6616aae8b9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cefc67259a7d54644fda93c9a3261b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d83fd2a78e8aeee8bc04d31d95147236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7e1070178df727935fbf401fbeb48237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c41fbcc8d69ae31aabeb5ff88e7412238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d678576f66b31fcd44bb9cd333a78e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b29ccaaeecfc5ce07e8e2bda15a3c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7267c7b6331af36ad4f0cf86166160241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a79f34f690a7faa4dc87f948ac732242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b6e202866a42f848a674aa80405e2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64672c013971806af0108149690fbc40244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c9dc07e8e8797b9a92eea6dff7ba1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbcbd677a617329a4ee20606477fdec246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7bffde500529fa68232860a717091247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490301d8d1a0af21ec1ff15def810eea248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d57d39ac55cf2f09a4e4ea3c165c3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3fd1c15f23cc8f5943658f41dbad5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd58f706a650dde6342b53f7a28864251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df27367f1be206b32eda76aa374378252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2cdf4e863104c59697261d41ff7de253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb5a615459a53867616e835d387086254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2080ff50fa5e0defda175f1efec637d1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da4b5f824bc53168427f4de2071011256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68136dd5db7f19c2265011f161cbfbb8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60801422586172a245b3d902dad202b5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461bd08ac872c925426cf37a7630d62259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc88ba44c73159510f2490a14055ae4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e872fda188dcc295a7964b3f5cf068261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1619da2b7fececd32c8a73f3f7500f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350ed73fb409ef741ea5003426ceb92263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc5cdae962f3ae63bd59e2fcb48d20264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3096e4dea96805e03713300ebb5c7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c9384a96818629e6124a3822e3d0f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb397b61fd7fab7395664c888160ee6a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab80a6a0a6c55cc3ec52011399e7422268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27403d56c9bb1281999cb9908f023538269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad162e26152150b852b302d577c9fd78270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce7f9bd42291f954dc5187c985d01d3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ae55a115a1d6879562a21da6d0ed6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a337954628cb5878f7e1c0b05313424273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4930c0c99120138cae0d6ba5bba7286e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9879777daa63991286e5ca412174118d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068be4ea267bf13b734caec530c369ec276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e789b5b113896a6f4ebf5ef1821487f2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3faaf35515cd5fea3b682e81321c439278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce78e6de2c634303e703ea7108c0988279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7682bdec14df1e5e4e7b8a3c2d999834280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37817441d003e4fca3a828e15a05ecd3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c76a95a10a42d3f381268827ae275f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237f2132b3554d931be7cb04eea279d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa82e45145a4ce1e8fcf50cf084cde284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4883da9f3f4671ecd933c5be05d5791a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29a558fbff181de1db3f39141e46b1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e754127e9b0f7052255011259a9512a5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b55f7f29174f23a4975d756862afdb7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d39c31aa4903c53b40d3ee0585de6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63eb7114084c7a28b096a25fd8f6543290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d882bda4b5bdc5f391d05bc0c4ced85291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a830d3d886e087a78749c493ce1bbbb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671e81dd2b4a9a6b10ebc48e12ed345293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4feb5311434fcbd7cec4e9b25337e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac7398aceb7ce05c9637aea5e26506295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af398705748efafcb8673de1ed680346296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d129588d0b9e51875cdff51f078601297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cec1d2876770efc2d9cc2eda5d1fc9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06435bbc279ad32697e0e8e27f7c5122299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094fc1aac1928a97ca998f17caf52c86300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf7e8ac94c23c55b0c1a40bdcaffa9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1f51bba42fd9bf2567cfe53ba236b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205fd1d98ff5f9013b4c71d4880ea41e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca1bf873481917e9057911f2c097ee0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a696e488a8de459fc5b2bbd875b8c267305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d304c7bbc9824eec8e50ff551dbf0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79780926281924ed3848a0a080a7f9da307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff82960e8ce49b484deacd1ef27296308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6159fa07b3f31a6d2f55495a4eb50e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29069cf8a67c64d7f42ee19d4d7cd7e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2cf4f359864635a9d9769720855444311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90d9dc36a377bf8ede2443ec1729eb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5d49fa13d87dff4df2ecd64c365c4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42402942d0af6d1c7e742dadbd665044314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a438d8c5d9a7fef82e4ea93dff6e4815315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4378376ed2a4bd4d738a5e9a9b162460316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c360ed02d5ead34ba7054d46bd4488317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697ad6c600490ff0c43f2ddbcc3daa2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a477d401c75efa8b24c895cd4df32319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188b630a61dcbb1e8d113cd71323af4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e9de988e528cd655814f458ce2dcfb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b5270aa76bff17d47ee485737def6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b81672a70a6a719ec87d41fec46bd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f192d92679565ad5a296b78063e8e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce667c9be96230566dda9d91e5e03eeb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1866600c0cde91b97d252f1746f549326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13246b6027714327cbeeb1a290f34767327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d0249a180c1c7558a29d96d6db53d2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913c1d2e0b95f29ad81724a8cb91b57329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e30d189d9641eabe3f108f2ca70fe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7178105217d2589de2b2c36fc5c91a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0cce1f976f827dc1f813ece8828ea332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794c49cd6905aebfa2f2402fc9e7efb3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde2c7e1cf63503e16f67a2b037a7df334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ee5b049932a3839f4f9a0f6693206335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf68aa1f1de827b61eb8fdee06ca18a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13b511452b15ece4c2f7c36cd457b1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85109f9927dcd7f45663e402f42d6b2c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4978ff227172646ff29f7721e743f77339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27c75f3326965e705341cb36e23187340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861dc74e15eba7de246b49685be8ed70341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34296d9f4dcb2140969667280ad8e01f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a2ba24a9c039de81bc1d11331792ab343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ccd550c0732d3b37961abd48a1f3a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71acb54c6ff435e79d4fad02301c16345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc1a36124369927722069b1d9b1395b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b08d2345d89475aeedab0f91dcc46347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c026dea598ebc1e95802759f7bc0339348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9893c9c9f28dcd592e9033618148b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241dada0d0a2310a5a038357a1e1dd4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66c52fb7a765092401aea76c1b503a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ab8a9bccbe4bfb604cf69c3c1f29e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712ae2cd50a352d1d65ce9c7c5fb21f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f55ecd107cd3346059454aa418266354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5681fa7f8ae27e45ca2a0bc12e7647355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af91916fc2bf84a02312905e3bd15173356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e11a883a76174da446881c733af864357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b854d073ae27acb3bd8886132bd15358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073900c74371d9750e43fc4588ab7a6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1c08137e6008959f32bc536414305360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ad3a641e3d117b3c1cbbe95fecd21361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e2126bd215be580d58cddaf252e72362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb2fafac9b7e5f977c91c9ff9088c5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc12494d91839637d28c0ef57ed6ef2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359fc3362cc72a931b7cde7fc2da8de6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5f3c20c6b16546453291ba3d4ee6a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db51e119a9aef7f04dc02780698c9b2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2679cb5747b4b4cdf8eb7814cc31d09b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612abe3fb248f7807ad061df131e7ee369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5cf85c1f4b649197fad35c33ac4e5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ebfda992cdf63cb1f3d3f2f4028f15371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc60f084e2d2c2446de0c75f3c7267372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77605ab9a2726ab8fa7237daf1f02b2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5bbdf433cc969ea9d3c42d6b01867374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70abf98b704908f710c74dabb8cb00b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d2d82320a5485b61e28a1b27ae5cb2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4c78f457bfcc2f2d3504b7114607f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9884d243ab24b3d35ab21b2d842b65378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a498f8106b73c7577b464057712bacf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529589018efd79a9f34dfa4646f7bc69380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c2c559ea95e1d9941759d8a0b8ba4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e7243f154d6f3da98a685f5fe89fff382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c20c1ab82cce81c60d6dade554a897383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c42979cc68c3e0b06edb391877c52c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe744d7ab15dce897da1507f3b5c3f2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd708b4666017cd774b326e72d3773ba386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d67a80c624381978b14494fc393a9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d8da65a63b80e1a5b2cad7e398f068388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c432e883139c76d2aa583fcc78dda389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf301a33f48c36896e1f4d9a7e0550d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f54e70ed3c55997f21db899e652d35391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80c8ca87e5a537eec466c79625318f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d8f2b2d70d9a664746ee7f9d4cfae393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4bd16150b099500a1b615aa6157d1b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4874a38d3fab5b470291ef85be2f27d2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee865f55093c15a35ac6fe70e16f8cb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36cfe6d24cb2287a5d6b1d453d0579397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a30d11a57aa5c1e5876bdd8f3d442398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a495f3d2eb748d5b9441a118829087b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a33708549306001a4400a638d9b94a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23ea3aa0a03ec7335a10d0a6af64cc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69305b357be314153d113807ea298c79402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e98b6283d6bd6bc0d48d259f8e737403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9294d49cf7a759feea32baf161a97404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741011b3ab41fd97a4d115b5dfde3fc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e80ea592d5e2554b01c3e21f87990406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31019a6f0f81365fec0b489e069e63c4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa9c0fea721d9d6002f0b3cff327a2f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed5fef9960b1ad825d0f724782c3a24409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d90bdaa3b987f38bfd3bafa085b28c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef553c1e0022b8fe855b1b7cef008ad411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf38f944f8cb20085d2ae2ffbcea65412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9bb29ca0c0eee81485a971a2ac8c62413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e82e8ea041f99f4a1305a1bb3181e3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0924a4479b3d282f59816efe3f36b60d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549139789b463ee2a44fe1d9dfc7e563416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af97764c5207c75678f949c36ea404417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c483289e74a1e1464dd5b90018b34f9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c616f399ffc8bf039dc5cebf47be38ae419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c04a0f75f8ea28f9af056ef530a8fe420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f10fce8305785ab1f269ecba51f1fe3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440775911086fca6ecee695009546af9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3980adfe12eedb47c55fd2a33d8460423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d757190dfb0831610f9a77f2855a52424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec1ea057eb4732e5a1c59d85227927425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6288d54bbc6cfe96774be707ee5f5ed426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1587a90d7ef65aedffd5de6485b760427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ab59e2fcf9293b306eb2984045f5b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf15a714251f0d4abeb7a26ac713c4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7098a137a2ea68e362b7325032417b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34388fe861c722eee80eeb4642ee726a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925a9e5e224c03605f31ba8f3c10a22432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f3ef42ef454fd559a43136129f27b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58ee3f9b864b3f242883e40dccdb8d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107afbcb7fefcb98e26524b89996b78435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206b65ad9072c1cb5b2228587d969e2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8f2a8bc9c2c8b02d73a8c706359a0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf515f2219446ae9d0831243e78726438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f588f82a10763a131f829baa7e33eff439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84d8b07f072e5f948a77a9bc3c7240440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c6f52add5e0aaadb41a5bffda49d5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f44bfaf5871c6a7f963ab225fc763b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c309cc780c25720f682a3f5cb3b771b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2464a4b1e72497f48a4130eee4b2436f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a439eeb59a578888060887677fcb46445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09ea7413dd2c11cf3fd7d1bd817c4c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee448ed447f0e640fc0246287b1415cb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0c8e723a10a5410ccd9dae46dfc29448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481632aa3a55f0742fb7f4198dcaef7f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ba57d80b52075f11d2a8815c61e94450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f7fb551e21efb1aeca9e099aa69e80451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83cbbffbf6bc2bd8a78cf3c8db0616452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80d86293e4b352dbd66fdc7c786584453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa2bb3302ce119699d4cffcfe7fb79f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853aeb9d5a3b34160885b296494cc20455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db81523e1de513c5828f43278dfb597456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16282be653f7b679f05e9127a863c30457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789724309ad35478e084c99da77ad63458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf4442a0f99265846624dae4e15f477459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95cf27a12e96eaa3d1fba6bbaf40f98460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c3dff50f05e335d7882b6efea9823461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05d42cd832a3df287ae037bc351846462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db6cbc8904279c16a01b0d489d1f06463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82173529e7b87a8b0ab8b69f89608c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028a392e9641b64f90311b903176230465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b74300f0b3508e69386cb884140ec76466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d0c9b24f9a5eaf5aa13d23d8007bb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764d541f62e26e73ed1e2688266356b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e7ddca829b836211b719f64324776469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc39508e9b43a3f1942838f22b3bc6d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712d088b45da9d4f1f792cd9e1f1763471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43aa47717aa624dfee27678f539135a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33161d34cd6907bb7b552aee060faf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3276566e1c65c7790fae80acda3f0c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fafa80683af93909a67966e12957268475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f1aa79d11a3f2df807cd05965ef8f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca3b0dc29654b300416cd24b0aef12477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe210dbb663f6eb8e02acb51e504c4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1959b78c6030147b908f405f11964479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ab383d72f4c1d6356cf07717e0478480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0503ef668c4d8b807734438768eef481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edee809af52d8fe78ec9211b90b6f57482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec748eb9cf0bfbb83b28cd3c9708705483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c35430cbf093a1d6dcdc34752cab8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8866ac231e8040ccfb330722d278f19485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f70c66594019bac510b007a091f532486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb9fff7261b91b8280c94079d8030e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b967895fb98121497c1151640c2270488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c19b9e4f52fac53e12cb4efea7644489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae159c0b089bd7c66e69906bf04769490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64372594c7e806e9865fddf266900e20491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c866322f2693225f58cc2642d914b357492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed956bfafc7e94be3fd742f140446fdd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484760d637fb78f3d24cf52aa586b41d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58edf7921069a211b9fa223a5b887a5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a411055b2cf11880183b334c1e0c03a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b24bbadbadfbbbf66e208ec790f6db497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281c5ec58d8bf192b70bcd75d183d75498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c89d8924f0c635c069fc4925361c7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f283a1ae0fae8f5931993b071b7b286500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de840e87b296b954f10a805d107ebee501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe6e3cd676092ea5e190d82de9b140502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374260afc7243cf665b50750aa5fcfc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e28dd2c29add90362423ca55602ba0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53add4e5f4aa54bfcd6a33986fd175505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9a3dc93b09c0efdf44774d886dc02506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cbc70fee8e1ed6db93404267b0545c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f702d687c162cc6a6dfb2157704fec8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705301ae49348e3da6d0ff55ed87f8f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4184d3714d80a58d8b9a8c47503729510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da904a340bd9cfe8884543b086f9cb6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868053e657650545acd8963c80fe409512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7cc800354a27a57bb071fe9e95bb3a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc5f4a21a62c61120005c6505f280f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b48439e87302bccc7e109d4689039515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c1f5376263760b0b4b315c1c7a77b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aee12ea47bc65b5dd57c568f9a7116517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187cfdf8d35928425f859cdebfb64d8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98285c68738d5fdd4853de5c244e9b0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc465b46bf966edc8da5351b49b90a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0fb7fc554573521262d2602f6aca7c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12d673a68e529dd8101715e449782e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c1abc5efa2dd08c895dbc7fa6d1e78523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808840769a3182165ec7a73075d6a4f5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c7ce40a5eda8783affac75ff53d86525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145cc1daa307b006c9050cbfef4a8412526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2492616d667e5ba4915f57798eebb7d0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfcb9c41568feb4a160ec7a72df5188528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dbae224037dd47aaa0f79dc03bad9c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026e4479d7fd44f65a00e9488833930530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb363847c805c303c5aa2faa36b46c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980c83d02c7770844d26700a09bcd21532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43db3af7ef82bc63bfa9d14d56cdfe8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1547eb4d99d57061a606083866f946534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b510c649f86c283612e9ba8aa5a14535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d947ba41d48eca192f7ef8b3fb68c56536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30eb7eb9b762eb249d2bc0a11b9f3ff537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466fafceee7dd4c63a3cb09922f6fe70538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be8024a8e8f19a972426e7b73b4c22b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea6d68b867745b1caa502fec1ee090540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60115ce81b70e340d4040105bc6fc909541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad0bbc00b57074e3db4a3a467a7791542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96929673edff860805c6b159bd4d19d1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970cf05c890bd8b5d41e3ed1912e65da544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fca337556067f90e29fefb47d5edb0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a6db22054d17b6c7a14be0b1922543546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d3c242e66a45078cd3801fb5ad2ad547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d03387b6a6967f5d749c170c836d0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61db25187c11f9c37e547ae2173a97549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e2ab417b00caa7e7bf1aa649d3d5d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143932bf2d2893bf39d7d9e754f7c46551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b9f6e7ea587317452297f82a2a44f7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d010a1087b08e7d429792f93dbb4f7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a6537691cea07306a6cdbe3b3d247554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08984f3405497c4594977ff0210c6cbe555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea386d88cccd3760a30b7c3c886bef4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d79c069be5713b77031a342de82eff9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcaaf828e4fcfafc6dd3fdd63055d63558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e13452bf17db1f6595959c27804143559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdac7a6a709e1229978d673182ca799560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689bd99f63d828d2bb3d9b9da8f33d3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d9d555dcd2abc24a9e74c21bf0b74562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4476e1f1a2eed542e5180d5d07a26134563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edde1a39c0310d72fa23a270757c45d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f542dfe507822d30678c189877b90d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f049bf76fe78e3cf6ca852343c98cf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935a0893f37aeb91db4f01aef8184b1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62206707212f83d5b4db89ee88e4f34568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9178e89912f229e81bbabf3a31e517b7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3019a4a0ab12b410c3fd5f3f285b9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7146be3746b883d765eb097640d8c13571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d7a94d53823d82d67b346ccc64516572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a330724f1a3856d282069759a7f9e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32720668525444bd8453e69b40b416eb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397065767cbcf7363c9d38e19c18dde0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a86b1a30e80d4eee9c20d261d200f59576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897f959ad170c72329d8c2b54ad6f4c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35f180c4f7aadff4028ce65f3b5a1c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d62931bb89a1d01f9925da191e63f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8c016af30004ea316bd2349ad9e23580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7974fc4bae167f9858c720d1247de6e7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15bc0b72d50e60a81af7f112b16c2a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0709c47c4f66faf6af456dd324b28fa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd253d17cd76d601047eb73441e860d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf1c4b0dca8adccaa737d1a8097f16585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd09a2ddf940721a4dc47f7f5011ab586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba7341addfde784fb749f982cb8e6f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3261712e5a7eeec11c31c2f7594607c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe9b2b8a7ae265f3acdfe1d810a062589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458110e887cd9a1ab3915b264728b55590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b828378bdf277008d3298683b9e7b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60755aa1833a79cfcdfbc1f0d3c2b9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57a13a6f1107bdae168bb3b2b4493f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04404727681c7374b48dc13b79b1f43594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c8c77955fd1b23d8a338becb826db595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c33aa87a86fbdfa45f415be4826c4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63cb2af79e0f0908f8312650c61ebf8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46c23830b01e4541b735b56e1ca903598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dce28c7ccd4db98ebab89f9d51d11b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a2902682875dde3277b0a6dc78720600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dcde0665ba91c93d9aac8b72ee34b0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6b5a72fff0f7c2556895793e1c02e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956105f3480ce212267a522fa3a1824603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a67aed268526bb1ec8b34fa7ad8c1b6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9c3ca35915b76d4d69d116159a6dc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2895ab692c5dcfe4688a9c4c2414f3f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e27995f3e29029791ce87795d4bfb1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f802a9f752c84b98b111ccff0713fc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ba5ed6524cb0a6fad67bcf61d6ba7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04356222fc94f4e77e5d3784fafe9f37610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2316b3f6f38eb5367973e1617d5e4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57a2383a1def01d089f3a5a07d77f1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056344df900d669656c5a51e5c27b697613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82391b5fd3bc4c19e2ac6d96bccd32d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545c34e6326149cfc708e5de26dc41e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116598cccce878cd004a92b0dcf281c5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff972983cc02072c7b952d71b7cd91617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759a416b95aa17f706917ecc2fcbd29618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c70c300a922ec400d4ded1b8fb69c1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16a3d0ea5e9caebb9eda7e5ee95d51620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f58aaed15689baa6b7251597813c2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ec40e8696712849f0ce3299c9cf34622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc82491e189717fb24142aadb033a3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034915ee19366894628c3a6eeef72139624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b51d9e25eb0cad0e664286cb6576385625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2bde98e15e4f42eaf8d38d7211482626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa00dc15ef3801b18c5bc8394e0716c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e623320c867645990d733b48f68e6bc6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0439121d6f46da84bd8a865a83af2509629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c894411c8fa6bf00e60006695ef1d23630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a520fcbf9e537bdaf1bc48e9f37dad83631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb43d3eb502efd9d07664806a4087d0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0873becf9644362ded301aefedffd374633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec7a2019b156f3e624cb51fe8bbadb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5ba09b6fcbb9aa0edc435d7649831635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b089054341be4b7169f0d95a95b22636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce700a2fd0c36aa21d7d4d44e5e465637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc529426a41101cd8df538fab66f9a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6b7fd2c52d4d45ad6ccd9693d3ffe639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aea6e2a5b764d80d5c662d7aaa3276640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a7b004f3e17515a7608a19a085708641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ba0b3bff74ad74943bbf29cd2211e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec307017bbc61afc3cb0aff40e3c900e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915fa78916998fe1aaca0f437fbfae4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa5d200e4a974ad8ac888d5f734c4cc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99856e16903251c95c9b66881946efce646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c1063ef05d8fa575bbf2f71540b64647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed43ffdb082fd19c42198f9201bf5f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca7e6d5f839f33cb12972e41a304d57649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab556906d392c5091b580db8e4f65ce3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348fc10838c4a4d063532e806700ed5a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7426c4e936d91e2dd5f47d1225cde0bf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fae405edfacfde6fa5c970a2a72735653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c72eb278675bf3cca292c95d592f95654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c88baac2733a57aba6143d7a22a55655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e01cce28bd1f1c0ce3719ae42c1da656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff57f5f72082cc48e806fd395da05a2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a3a3903eeb504ed358b4146c7d009a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68aaba57ad78c54349b353967becdf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d098eac5d3f74c5e13c1eb3929ee2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aac49909cc19efc08ebf12b373df77661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae7253fd4036a09d9b968db1d98ec6e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07af1dfe8e5d1ed3917c18cf2af4f3c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a4165d0ec92f31dfd75186cdb756c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c1fdfeb56f90afbcf2bd208782109b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5aeb49373c56dbecb0382413754309666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f00ab83b986de4f84b2a78c4e03e01667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5fcd5674b0a9ccb108f8d860ba303c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7c3b4a916cdb3fa311f6b3b4ec9f2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69467a1c3941db0c1859999259457462670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06111e8187f0b699168ef25198028b35671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb8d89bcd6feef629af9fa9d7dd5ad672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1986bdd3dbb995de3329fd93a6fa58673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab70d4c6e181c2b7652b3c9e19c4b1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4e66f488644c67146d92b36f6d99b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a7fc75f9c512a8c419ce0feb2ff33676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d7cde2c972a207cd93e9607829270677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43d9d3a62d59bf61d282f4e99585a6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809ef132675c8ded82223fe510f9006679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d9dbc772a3e77d129092dfc045e70680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b136c31aa927d8aa2e1729efb45a77681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff94d8748f35812c6a90e5ff02e033682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04a53287e10854e97368dcb3043429683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190766e3adce868a68256637003077f1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed960c6da2a7c33a274d4383c5d35bb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666770f57ba61baf2d6affbcf0b2cda686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4653afbf77922b141651c9a57c815036687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83bcf4b2fd6534d2920d889820b1d2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71384a59b210ae34252b0230e8d09cd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d4c27398cb4d83e258cd3562c7679690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b754fc52baddcf773bec43fcd0adbfc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf397a02297159cc0af0f187d8766ac1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84fa452d2db3f9c03820d793f6c76fe693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90dc8e43a971fba5d92284d70164216694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a41139b0fee89a0481e1f0bec924a8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af283e95bd2be252ce895f9d38e9563696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236c884290ca2007f1628bec6a4aba6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083cf397db7a834c223d2e67599a118b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55073b7d81907a0cf3e8207a172ef094699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc11a28e811803853513051619c85dbf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ca4a60f7d294ad8bad84020da8d5b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042acf3892b7072070f208bc396fc98702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129b5ad31c55f8ace8ad2823c806208703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97471b87f0b5d3c088b46f64893761704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02122f1ce0c246535305fa37d20d36e5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b34f191cb9268aec0fb10a453afc18706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e000e7b18a9c5289728f98dc8369ff10707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c5cc0007daf6c07fa9031926557a1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad1fabeafb8893b7c1b541a887df38709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c628f391565f8251cc8bff4dba977a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f20f5ddce0742db7c926d2710216e9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedbf221fb1aab4bad2489d27e43709d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f257e76067b19f57d8d57d86565e1a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce860522b77f20a2e63cd84665da823714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a23a521d00a295ec56de4b3eadfe6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e42b9ed349fc86c1e5b2f8de47e5d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b340895854bef915fdd36f504d69f2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4797f58689c939459c0ba0de318332e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7e5d6c194036c9b852c5fe76d306e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c4450a52fb32088c8405ca5572cd6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd638c506bcb09f7171dd81b68ac55da721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1f28c6ba84507bf41534899bf1dd3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197f81a64322f551ff167dc51d8434e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15431a403a5fb34b527674ac5fd742724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5db247c4e6b5ee0bff6f62733a92e7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ddaa9fb26bae4f33ba5b9dfb1c1d1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b9a80154015624da37a6065976c47727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0c1160df71b1311b968584f6b579f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1daca3800ee1dcdfa62c56e7f16bb02729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad7c9e1413017b545a26fe78ad65a7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73b42af2af9c56e21728cec86831c6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1bb52ff94ca747ff5487a377913bd6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a06710ddf12dbec9a414c74f6ee4d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6d0387e492be38edee8c54cc23acc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa237e1a60c65c06cf6b5e918be2e2a2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80335fc3fc907683775f74736ba39249736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4035bc4d37e5c1fcc5ffe084b287501f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f50b583ff0409d9e921dc77330286e1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a857cec0198fa9e18e403e426bc12739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79422607df78d1ca82c169d2844de6ff740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2790b340b57c3fe2f64735df2235a5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8570af1fc5e10c9954275058ad06fef742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8196a2254bdd3b4c5c59c5d59ed40d1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315c3346b582bce2d862b3109401a8c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff7057cc190722580c1b83d9c65385745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839aee3e8f4e47c95ea23a3ead33c232746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77240526987efa49e932abb578fa8e6a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522442fab1e97541fa8a324efcf4a9af748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec9ddfeb1f505b90f34546b43714a8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f58a5514da22a616c68d4a00eb13e75750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924345dd089d5530cb46a2442aae3b4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c30fa2c64534bee060f4912b295ae0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f14b4d6eb2562a8a2586e244575a2753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>