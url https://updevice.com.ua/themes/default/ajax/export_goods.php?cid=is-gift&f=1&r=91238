--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f898850d36c35833dad302697ab78c51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d48aa680d1bdac9ca4bb429c4d4112.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b8b91e94522eba7ef418cbd7ff02b63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671097092e237e2e56854d2eda68eca4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee68f766ff23374653943843b09c6a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971e054a79664e6ba8e9f466163998c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db691b1a9de4ebc1a23356b9d4a44c4c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239b59654794b42c9ed8fd8b2cf10de8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8429f7a0d4bf7b76fdfeb312a8af4739.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9deae9a2e5e70b368370591a608445d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd097de9f290d16f0c2c11234c77e56e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1cd5e99ed365a141c522d51973db9712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe8462c491b11b90a636c7cdacb151f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48a0950ca28b6b3e05339e99f0f3d714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d44a3eb2e89aecbb85312e6827fd915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362c09ce7e459ee21f1899ffa2c2ad416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62eee95f49637b03baffa7807a925017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b08eb2db6e3d6d523462f41146d35c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276339013871fcbba8a344f21455dd1a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab970c968b3076d4516ed2f4db33f2220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685d24dd6d91e4fa4b0f7d093d88ba221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1ac00f9af6ccaf53abbe7a7f5e6ee22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff8279ffd400c0a5676d5d563bcf72523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32abeb4419ac8b3cd413f60c77b5205724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5423c657ed08f81d2b3f7cdab7619025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb32f2f7cffcfd1e24c4f292b8b63e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d844d8cb3b005e032b3f4f30d446d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d7096e33da5be162bfe8f19ac7cbe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8bfd2081d59c71f705b526da3f44629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa30dc5375753504d0b14fc3700aa230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2dc0d88e57ece4326ad10a23e74ae531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb68257f1fae87061bb8543c042cc332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e72ec05c78ec20ede9a1f56c0411c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d7d5622afb7fb5e4db869a3ef536734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9652a31176f8ae8b0d0c4d0fdb46b635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2debe04481a729e51ddf77c6c3fd5236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ad7076569dd010bed2e6d7da0082737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bfb0b8c8a54bb1c8da33c6b9b3d05e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76627c270bd1619b02592d998b994d9939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c6ec07d0e5ba8761c611787c12b1e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6527e7b1a844079187824bd004f71f1d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aaae85af56b64688b47e131365c7cc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3fb53ae7be161b6e6afb61d54bb45f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d864f5071008b7f63ec9107c4b849644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349886cac2bd947127c536315fe8fa345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55cbcbeaa8ada6c6a5fe2f11e9c969446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c90fcedd5dd80b88b0f8331fc3f3f147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b923a22d0e047261bd7b8e2cedd05148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c02cadd155d52c63775d3ea2e76a8649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21d8794666010e3916b2a3b3b518bc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb2fe9c2ea126f8ee673500ee25fec51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c9716c25b8a7ad9164aaa0115b318d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a346a53ea1245c295cc4ea610d3a4153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff4984b9a9aa5e6183892ca8b43fea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacae4d3d1f21ff2dbb4fc64f9a392fe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093f3c3f7222c39ad1c75fc8760747b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0595990f68b65d10f769b818821ec057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98dbaf99d1460c09b65b818a95003758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0505babc307e39f30cb66e9637956859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f101ab2d62d7582d571b3428caaec6ae60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd879d19ec5d1ba122b0c4759ba3ab661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2b8c7c8c7f611833e2fd97e8b0dea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a609898fdeff265e8772c664429635f763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1fb13598fb20ff12838ee329a371af64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c2b82a41319636592c793cffe98bb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97995d19bbfdf190f35e0797bf490766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e6ad47061535e4449e0980e2059a9367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a0c2cf949f4a8f65e3b565ccb0e76768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418cd9e5faa892dc5fdd77b51d19b7769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40fe2a46e351b2ebdb5e82c2bbea94b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de79560ce4a1acb333d29ff6bd9791e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd6c1093b3c3005222884ea3fad0a472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61699343844531c890d08c8d17d6471773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3b6e130f6ea42a1ec1d410dbcbf5a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f56a04bb9c3951dbdf5561c65959475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc75b342fcff9453540bd98957f686d176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368fa37f2ddb44b3f487f97f6accddf277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e997e30c47d08bc127f6be84c0e2d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085453ccb67a86cd11efb23a24e220179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d569a903e6a78ae32910c885a5d7f6580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137a6eef32f551450c1394a3c0c9ec981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672454f54fd633dff68f37dbe67f88ed82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75deded867d3a09d529abc22659c47d483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50166bf6372f1bbe55710813456a30184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f53aed1446b5e556f97adfbfcea85c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac470f5c2b946f6dbcd3124c38700786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8494ae1fb87668fc81995ebf0f6e1787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327531b2b09ebf5a0b5024776b5af8488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018cf268a87135be4e87faf56e3a2bc889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f0dff28ddc796b44f59e1fd6f815d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7c82dec610290840511784f762d0691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da921b784ae10c90f6afcea614669cc392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213df4cd095d0657b6f66b29d657ec893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3a4c5a09e28788d873441f326150f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441661856f234cdfe91e431b815f4d6795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f763bc1df8b6c1f14c691724de3daad596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d661845a1017511b45e367cf17d6b5c397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc947b96322f2b13deb044ee41ca0ea298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce1bad06360e853af067eff424812b999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d21a45abba65d63fb25a9cadcbc75100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8bb44a2650304f87cb1b25db51ee7e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596f4c98b460faad5005385c56d3577102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e330cddb5de72adfe57e0dc18b1b24a0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423be18c5c9814044f8228888da75be104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73b2cdfab1b70ef08e9a7a4d99f880105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b93b2749d60cb7a7e0fd0199b0833106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f680bbd13218a4843e1a653da5066107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7944325f3b9648fab9f9ed12d9e89263108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7440704c9449bfa654dce0a41c6cc19109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1f4d947034244af88455349b43ec1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434edd8a4ee1b83383c2715ea27e4484111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60117347de00d3665103437f556eab8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d2cc7f3f48e83453ff091bf9375b6d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120751b9d5bfd20e8d73af9252c7e26114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44c66c289587a582ff7abb831f3446115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac28415ef7756177b5d8e0e6f749fb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db7fdb1a2e35a26e9af796dc994380117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f1da6ef3446e35c01d8b6c1335630118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150286aab4d8579892beb9c4513db2a1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6325bd50d8dd4c1bf5d27a18c0b206c0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28248f2a6b97a30bc4affd0d66cbf549121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc25cbab933acb81f94377668b4e83122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b2d95a59ae855f3ac4a14619e7727123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305b051af382b7840a84127457d834c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a626b5f8f5c1e48976ffe02dca674125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1717e6fcbeb5c12bbb67802b7b553126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e010319812eff31c2c3a8b59286bd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99313b9663b6d9873190ce6d4633f8d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7a157a4b6c6395db802a82783301f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658454bb8a6a27bcb4710d485e2c86f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d789716206747a6795136a1e9aea25131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b107b1800beefff703358f94c851d8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0757f114a9799b1cbbf2155fb01612133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b79f3d697dbc9d642a035e2a7679db134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80896fddb27610334a3ec9621cb53142135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d2a9708f777aed3abbe4ae9e9a67c1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d116405878775ba074a64ea77c0ed65137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c026fce3dd45b3a7d15c08034ca483138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6084975ad87c449dd02fcb5dad4ba0d8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37559b7dbd343e5bbddb3cf47e884992140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fed2a64af0270f3fd44b5bec9b4e17141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe35d2ddf87b0fc1eb9be8efd0a2e03142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc904acef5483aae22108d46527a93143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77627994e27eb3fcd41c9fd417e185144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bea81baae1882e70ed781f8d922d89145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c8a59bedb98889cb9e78f4fb6b9c4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f14f9e6dcc8815735b9bd56d13f09147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd145bc3328c630842a88e8878ecfb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da118e0172e8616918254bc2d1ee9597149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235ebbe9b3fc977f55a69e34d43eb81150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc6a882eb4ba6f407b0e4a2fe4ea397151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3fa9929cb7894221a50c6c73de4c61152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04c0a8fe1604e7585284e385144cf9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c2e8502599022ed1492e94c50a0f4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19ed80ab554e3ceff84c990304a3f0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52806ad6b7bde6d1d702b5682de8ded156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab553b2ae702eaa67b0b4d4b4d6d84157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d48c470345520a99f550820582392c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87b1174cf881074e6e7d97b92a55fa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8266fcef7a2fdb72d07db57f843ff160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb5669fadac1aa28031437e0eaf995161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebfdb5d3ecdefe5650e24f3659599fe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2e499c3f32b0e4a81f0ab16a74837163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5132224649125ad58c947abf52dbb6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2e37b03285b15f25873fc3a9c3525165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a09a9b090d51de2d15cd4e85b9f857166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc176158f651b20b49eef3206e6112167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5462cb516610af7f9fc3ba219b8dd5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e19570ccdee2322b82dec02ca5064169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5fe136240a639dc32c6c104910c64170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a7f4520ff86d967f29731cd5f3678171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48df8d208f288b58d4740e15df8eff6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dcfc07589d83ff3586fc0a7423038b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53e5a2f821fe77e074c97eb21a83ad174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e93de70f96b8bbc680fe3e6263d109175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85271b3d7cffc5117aa9ccc5071fa4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1ab951eb99680df2156c089e7f416177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62745c77375e70f916621899e30d646e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9ef10686e4a1c7330e4baae7a1851179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def72ff13da8b5f9dde13af50029b01180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d704b6841ed72ce9c58885188494b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b20afb9e83fbaf8501d6e08e60551182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ed6a7f9289f362f4d8a9955e85265183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35acec6b8f8a383f69f4ed0c35c974cc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea7ed051db3bd4d2a4e40b216ba504185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954ddd41f626adeaadd9bd7daaed3f9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0f304671301b1983fb6f06c2b932f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc14e339a6e157df0c1d40553217ec188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3716e3d8e4135abe8028d84c803cf0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de06a749cfc416bab4d4db44ed0753190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27060ed982ae59efddeb3c155e6169191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460ef059478cfbb539cd7c2be3e23c1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838fb13b6e396a597c88ac628459918193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b644d20b0327669754bf0c374c1013194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aecb0df589dc6f8b7a58be35bd375b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef39903341f22bc44445e56b425fbb8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72b2711c37109e3119e2babb18c839197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a29b244d43982c18a06f6e5c9418a8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d770f8443a12ecb62b18a413b57a0dc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050b577ef5f894f143ffb30adad2417200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d59c34ce7fbd9f2cc26c5eb5bf0474201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f072b99d72fe2c70ef0626ff610fe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020a373ac9f7de48c9ce7446d81ba0c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a60fb171cc6ccb9bebd53fb29a618204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e379f49ea6539125b520de5d93839da8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c2c5e6239c50dbd7ed679e2bf51ac206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aed510ed770fd04686f49cf3eb82d5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce75c677364035c2a23bfad5c2996bc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c0e977d0fd4c76ca1423ad056c0875209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7cf4bafec90f6bfa070f8f46c97a0b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c9b39379ac0f2a2e2410ff7efa2ea211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb1b13e40b67aef302bf7037d5467b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e3c3d98582a2e5647d092be3ddc42213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9bf3643e1c1e35179edca89548f6c4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339be63bdbf4ab939a41836706797d8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9348646e4f2db2b4786f0736106be216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03577b234f22c841c4d19fbbff347b08217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95dd938be3a74d79706acc681f84a7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced39414b1043ea2ac0c6b9b6f046b9c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d16371e8822016f7b4f560579d396b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5014643d3c0356776c77056cbebc6f3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef7cfe46def0daf75f98978711808d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4531d28b95727097b405ec6ad0db3956223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c32416f30ff4d095270aad06de3a9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5ebae9b4fdeb4d61a1acada2577cf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53cbcaceaa461d37fab7a82db21987226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf58832b5f3a1eb717360b1f3f2d14a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c33ca614396251780733b59bb4cb06228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b17352372d3680218cb7a99e0adb03229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf0fe8ae58505a4b3d3892c7668246230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c03899db162dc154b6c0bc3fa687c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d857c1fc3f31fd72b4bcf8036ee8b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5bbd634ca443e54641889a5eacfc24233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e2db90c2d7246cbcbcb687857ee0b2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347bf51b1d45d62c0b0f356045cbe469235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48634de5ee0bbdcdde42ade70898c89c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83a28e89940aab3b9812270c2b1608237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf01418e954b53d461719ec456a4b25238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428db93e0ede3a7f57226e92fa3ffc9d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f136541af218b43f477ffb92ebcd29240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22601f18deb0acf55b4ab479f6a76e6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b35ff96f14a4309fb7d4d1c048c2a2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee685ce4bea03ee606c0faa46e79484243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec8920919de6700b3c4efa4055701a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8496f33f056b624073e3a76ac0f842245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4bf158ca7d4ab1707366a4c3011567246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56afb5d67ec7f14351bd96392498bfe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207eb2e1b078565265cb2cc6723f4b1f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10fb944182f1f40aa221d65cdeabbb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c90cfbb2e917a84327a9a1dad3856250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4675200f4f7c37e2fa2652fbde690487251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3e534ebcb0f82df17741fa70ba7e4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffadb2f40bcbb6be1897dbcc94fc29ae253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87fe5d0d78da2366d561bfd590505d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af56d3f9cac7ac980266a1b0d48c579255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135ea3532d18ac882abb38248889533256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e90229395fca9379ebe0c3a5d79f8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138112c40486230dbf0d57d30d85aab258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66325839fb0ea26265ba92adb34233259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cef6c8dce8dd17715b5fb54e4ee720260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf9fe4d7c618adb883fdeb84538f6c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a68b63e336788329a2829bdb567da6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eadd22b5b8877b2969a09b3a173951a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9b71087af477c9bfd2d72a711a8b2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49933af5a8520a311ff5d1215dbbacb1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58c5159bbb506f7e6d7e8b182a9886266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39beed976334c976cb18522cf762e60d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c1db583379a5ec7845cc43a5d1aa35268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee923055c16ce0e27166bdc245a02b6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd7c1152a46255ad599af188ced50f6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897f09b329219c5acbb6aef638858b0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087715cda8abf266fec33c55a12d1d55272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598e0d4e3d3264e6a0f6984fa7b174d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae461caa1095f277118bc824f7829b79274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743031b8dc18a242755024d7efb2f06275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c58e34fcdb76d73f64427e43932bf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2373e94a5c3c451110f49dc710ed9cb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88799c4c4646314b0a6db595a3cd845a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082725a817d09d22e6363587f303a88c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cbdad959088e786b34d0d8f9a6f2b5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414125509056a1aa435b403cc2212bb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1d8de6a01bfa7a0effaa50d408b81282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20a962555ed084e23750b929908177283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d77632fe9471c50d16546b6efae118f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091748e4c1cf4fe5b138967af1d4cfb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51238014175bc5e76471dbc723281b2f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4b88f703654daa9ceceb0176fabc2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9198e59a29b48f901cf3e2f5715456a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee263677d7088e677ef3547b2b664d9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995afe47bcb771d46e08bf0d1aca486e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2979f7758f0181bfcd98eeeea125f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56951c3292f28f9b1d2aad880f9b7f55292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02e7ef9918422a0c82503ec66b6bd0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d62d6b4dbc6ceb3c320ef31462c6680294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144333fd716979f1a524995b126db910295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77afd8ff9be6173e7b3a2a79b2165fc8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8398c242c40623de1ffef54e1826a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a140306ff35138d417d651137aa377c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1370869558d2954c8d1bb57913858e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb1f7aa7c4a89ba4ffc7959b6fc755b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12722a21c4c6d2fdfed4ef1376dd29301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eaa75458dd0355df6549dec51f3c86302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb4a17b7a0ca2444dc557ea02910f4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f64f8ea2b4932994ba3fa64a2ff88304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c5bac6c748f5f7802e39206f4c9cd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63412198112e81a2d98fb597cd64f07d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a24c4b2057462f5fa8d00a04f2e51c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e063338e16a87dcc1b1fe1f725a879b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8c21d842dcc38e331f73c5e33e7d0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b55c3a6087de0b2346c4b5ab8cdcb27310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b822e79cb01af9ad7a8d99f77caf50d2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4a1ad2e702d0af2ce3f8708f62298312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5750cf2c3d29867a1abdeaa0b60fed4f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0744a53d3961c8cb0d32d840ef7f7bf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a063ddeabc306fc1daa8de87b262f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341b5474d10ae9f2a246009d8023937316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5f5deb060749fc89f16a997e60b22317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f285d5dcab3929bcf611792dc2fa9b35318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184399b3d966897a9876c436f5fcfe1d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801b159aa0aff2601ba6d025e3b89e1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748627de1771d58af727c910a3425f6e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce921df2af1e405817cdc41c1270bf80322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a065680d7c38b057370d3d7adc749ef323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981dfe66cb2f3307629ebabec6f9f8f7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58102baf8640a4a4ff19d1b300bcdc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689989befca57e94019c22f9f76fba9a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c4dad60c17195bbc0ebf3d6e3981be327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2a21b681c2dd5301e7fd0c81de0ee328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a0dc888f6b2dc55abb74fb8fd248a1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5eb05742f8b0bf000cd3f8177cd849330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0ddbf3a27a57e5338cd68b0543335331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55557c199f1c550d7609748f921bc04332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95d30def90e46bef25502c40f57a40333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4093a0eaf0cf0b6cefd926a9a67e118f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61913395903f818fa1420ac67990bc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56055c04fbdadb5270194d65db5089fb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52a9ee49314a8343dd7b08bb50af03337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ebc3354750c70b25b98e92f70a45d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f66d154cb9c1ef3cc4391a1de5591339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70880bb3981adc3561438cbd119f64340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eadcc3134996c85141c68deaf8b9a1b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7556377b45e5e47cd63055793136e0aa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4af0cb9bd7eb412d41ae89a7f19d00343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62999b8ebaf78e6ff235b347b3f21d61344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f528141daa2664757d377d939a27c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f011b4a7996908625fb855085ea05346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed153e4b52ad69d8f8073185caa774347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e265387c298bfedc15da15ca9563a0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ad9fa7b7751416c967fbb72edb4ae349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da2c5655b0f22efbeab9c3d7af562d1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142b9efe9976280232236d2cf8ae851351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0f90d98adda8836a3fecb1ac20df2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3d21ad051d40d2c58359c8b711401353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b81a343e2cddda225cad252833675354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d42114cb0d3ff7dbaf46f1a2fce16e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaccb88a044c3a11b7b0de306b6de4e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159c02d9b104350e078112a748c6015357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829057a91d9e6fcb31bf02e0b98b7a5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052db97d152f026d4a62bfef29191875359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68b0eec610585588047b965cfb2551360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed476dd60808e032a19c6f0c647b4855361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571a24fbb10846a492c57530fb49921362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96daa612666291210713f9a85bae91363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2cbd298f5a3b36fe4144a566ae6b66364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f4b3dca3f76a14c20bdddf168a9973365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a1c9a1353b16c9507c5a449410fbe366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a57fd5f942a0692d06db5b5cec92aca367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb57a4b53c33ef731deb9ee30403e0fc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07814e0b8d279366ab605294e25ce045369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e0530ab9c4b5bdef7318775a8e061370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688503b263912d332106dd717fad024371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0121a001f82b30498d4874b1f0d6c99372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db8ec8cb8ef0d0897c23bb5f9989c44373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2be3e60d19c097bdab55ebc9d16a94374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bced6d6f364d5e4443c06091aa9a731375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae1ad96a219e576445ef338623cce4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7461039966a81dac36997c0c74638c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19b89223abe3c25c72714d815901c0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f556ac48163582c6a11d66812adf835d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d89bf72e63c94d1d3ee943961c032380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f848c196dc6b29ee05e59403f19446ec381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e683508a6885e35154cba86353076b5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b627371587394f64e797e254afd3446383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be50fe58742e67fc766ef5f3f791d01384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b96f6b9f868ca92b5382f8a141921385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0b0200829ad17c297c12e7c6eaa13386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e1665f5e2edaa1939f46189fd63c9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa77ba8fd811214ec0e2d1b2ced6b06388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d825e8856ff001bbabb1fd7d6b808389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e293081f72ca43580dc693a33ebe5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced04b783c01e0f137989e7f7a51280391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af9ff5b1e13fef3ed213f32beec8c2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223536a6f86ebd68708df45bea52d567393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc917a5ab080957b5138a51da1c08b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde444b59edcd7c4361ee439163aa09395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec8d6af49261e5d7718094127385b8d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426df27660691d18d8b8dd990c61899397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925546627ae4c47481c3a792cb79f8e5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5fa39017b4ad13e78bcfc40ddd8e23399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d373bc645bdbb4f4ff4dd58a067f10400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d945660fec1dca21789581d22bbab1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45dbaf77bf7bbaf917d7580c6b1235402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d8503537149797169f6eb587ae2486403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a91b22052659c253eff9b6ee180a2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35cb3d5dbe4647be5442e26f0d930a3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149aa3ef6945b60c0ce6e0501b041fd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d849272ec210d1e73b4dd956cd5d364407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdfb4f8886c6cf39b9968a720d7b00f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f00752820a3a385aef48b535a59ca409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0fe1fc02f203d520378133a1027112410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057100838985a42d38a4bd1335d4149a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b717ba5be85ae20a7f2db5a2c03b37412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935c270c48df00b6c4c799f2981dbd7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60183eaf39d6521f1a1355bc052bf15414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc386c5115183974a69450fbd39a10d8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900190f3028ba00c8e98b716603d72c8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5843480f2c527ceea543495e17678417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b7494d0449629871b27b2834222da418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c836b5f4cfcd8b38212c20fd92bd0df419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c1ce015a7c29d9d934a88ec2a97f3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d11e8ef08b84018ae8924f0c27def0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3835399c169b61999b28559ae11872c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a528143950925bb0a1a5a71c4e0a3f5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c32608be8edff34826de0bd0bcf0610424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5590d93aafcea73a2d904fa35f0b2e6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d4be944b18efaa3537d6ab53a8dc1d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333a82a054bd5d2c6d6a3d3941b8bcd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c07dc788f27cce15be0a49c21edbdcd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb967962409fd86855aafc4b3e90f578429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76394aa0cdd36e0b345b9d405f338b63430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76d348c5112d880b9bc6e27084a406431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c861b844285f9fd95963e656442be027432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2131fdb67cb7ef4e958e72984e9bcf31433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15779b2fde144bab531dddd7fb80f2ba434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d228f370ac45d999b7e8b3dc6171f63f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772f19475e66eafdacfb580e5b3da8b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c917c33f708a0defd95fb704a45d850437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462913e7188ec2db96a592f60860db5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c419143596c99d174d7bb5224e87a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba4c66a534795ca925e84b09442ea0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee5a5973945345b31983ebb8861598441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8210f00bbfd9b8d96be3ec9ca0f3e5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f2fcbfbe7e308f471464d639dedac443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747224f7eb54fc32987908042a575585444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c59729c644ec93e79c9ee3472507c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3a8e57baf3586ace7a1d7d10f9e58446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44340bcecc2cbae7bd7c55c1c7d62c20447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582774d2a81b7b10ed3ce0f4e702c7e2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d8d4f90f138b4f956af9fb0ac405b4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262fd33d427b65c221c0c408ecaaa278450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ffc0b04300134af9ec0f108b4d60d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1d5a69112bf84379170c66e17a979452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdbe47d9609a0d648a877e6f2a0ab21453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e892db60b75305c7b79aee880afe28454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f904e425630ca76c48e243ff7f4ce192455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248d31641852d3c2a3ffcead9ed60e8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf70c66217a2d98507fba8a6d9d3b4b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b2caf0a52a25336c3b713c75a1334458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e7775feb2a8f6c2ecb1ebfe19961a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2a3dc2de56558367395cb69b0b9be460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aedb929fe92c947f8ad1c30d667aa8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e90d25e0baf6576b123c75068545e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f614508f369699e87c5341a6b940c683463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544613a0f7262a4a587479d4986317e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d76c0a0ffdbdd3061d4737f5ab1b5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b3ece6fe89a08a2422590eaf93994466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed54166d28ef6663c1ffdc177b3dac3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d146e652a6dae5169f1bb283d26a0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4cea2182d8ed5c913bc28aab59dfc7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7896bb7d8a4f052b545fc90a567bd0f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caeac286f8c6409a9310d43f0ff2b18471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd3d183f6f1dc00a537a1cd8332156472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905bbc413a94768319e71345c8c76f2e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222b79e17ed2c3649dcb1a448520575474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d654e3d714f7549980059c55724270475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e3cc6ea69d6cea21f4b6855c46d88476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b7b4ad251f9984f763def904b6719477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f4372000faec3ea6fbc1ae08ff9d8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e9651b474ffa7b8ff22f167b5eece8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e78b4d77f4edb31247ad2771d80e15480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8e94e479305cc7abf2e2dc7a98d5b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396259b955d0125bb59007f6bf104a3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481e543f2021c81f63f3d17ae6b1993483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f252395bc236b6dd7347241d2fb3ff5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94874a1bbecdde4099cedf096b6d1866485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b2d6e0ce91b450e3c91831cdd2055486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205235d3c1bba99cafa6ef6af27ca33487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4195f3e75e1e18b2da583c57e8f0155488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde17720c234f202b63c1134f2d82d3a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa028ac909eeffdfb805312ce79540a5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e429423415790cd36734951eaf3133491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b608d1b9c170066553c2421f8bf47e7d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe109d3ec1ab5e2ae50a6687e79566493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61b102eb20af62730e17ae113afecc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a5c72c1bfc7d6d67272ec56197f6c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f108e080dfaf2241fb80ded35e078db496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26118269f74d6ac2220fc0831573bb59497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ddca36f542389c20697e2422bb8745498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e3ac89082bc6151fc5c4c889d5736499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59377485c979dfe2423b7d55faaf8dd7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f0fa1e720a2033fb169f79b0ea173501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0a9c165cf4d945bd7ad8cb88d82b2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d62598fb7d23235a22fadfb70053b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1d67bdd459cde5f55a8becac6ebf5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbadb376765de7751960995379d6bff505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b2ecb4fcdeb64c58ff4db76a0aa81506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee7ced712cbd9d878545764fb69afc6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c340a0f393638afd594a1752d38347d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ca0a07085ec4cac29eaf5dab70f44509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb25b10bed238b33cebf739365d651e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f8600ed49f1d6c9580f46e5d142a3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d5a74869dca01352b1714d65217be7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516391a53e28746b16f2bce2454d2663513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfeefbe2a0c5e9472a049b4f48f05d0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6412dc55f63adaee0edb3c6eebfda500515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590eb6dee117d7156c0965c1a5328de7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d003d2eaf3e77b38a4fb17e6d476e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f7385aa538b1f69bfe7666c1dc4244518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7586f9901758fc6330f6ca82c4abf7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a8f1aa00e71a61c132e7bc9489fdce520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe485b641cf13270d2708f52b127b6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a2c798536ed63be04554559fb5b0cc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bfaad922dd68c2308cf2480275e276523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c10a10483f842ea3f6b55e877a1a04524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3beacce94829cbed36f350642255814525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd99bb552792195e12de1870f8bfe14526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e082b29bf8d1aac5dd27155ef4a9f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d8b6876e96a14d5a9fe9bfc8d48856528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a9662a9bec28bf1f90cf5ae1725cf5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e8168d2439115036523ba7189bbcd1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c04fcf24cf9477bd7a10536c734c8a4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6bc6517184fba4ac91b22ea5b8519532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7457f7d429c3fab2fa8aea537d19e93d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af4acbe3c88d8e16715fdf7ca4f4d8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1ff2ca2a7ab87e5c0c85884448368535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a85e39faa4389aaedda6328896dba2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4484770a80db15066c8f03802b15cab4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1573bfa92ec68916e63deed0dd5ce6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6359bc5b38ffa0a1acdc2aee1b53d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff5c180d06bb136338baa8a82897f2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e28675d018961ec263f7a385df6b96541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c72366195b93157a95d0a64ec0b85542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3d30cdab619323607da1923c587fc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec1db84658950829fb9d138ba102a53544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbbd065982277541ca00560064cd1a9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b12a836079f3453efd0ca5e547c1f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31b239a1115b62b6b0fe49683d44b2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c222fe3c98ace854d283eba2964127d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a069d71a028455a5abd4bc3d6f2f65fc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88849f6540aa602824e9fc2a81b64c90550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca91d6369dc9954567f019c186e39578551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272e0d0fe2181397351b8083716836e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5487f38cb408398b9ab764e2655191553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6258cff9f1fb2525c880d0cea6658554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46428bb6a2da7bcb4f59ab92f20360555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9bba6c0629783920591c15eac50766556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3163373e44085cb7ab18886543a8b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426253f539b451cc69e9a00dfa63e071558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d916a89026c9ef4d55ee5bcd1430ea1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18784afd9272124668ec2dceea09c825560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea526a482f400502788b3ba87b7d989561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136367276a6078b2c57bcc213e3b2632562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3060cc199a4bf4e3548f2890f63d239563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793046a06efea0bf6f22008f34a6ff0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acef8f9bd17b1533db241aa7a48d2e1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dadd72a2d9b7443e2d978c86a21b4be566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d44db444c061eb50235c38c662f39e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a596470b83e2184e53d5d33e42f9f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a46bd2e49f54521267186cb566bd2e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6349a1ab595288216056ef05625da570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7eff6e259352c26618c0be0d01693571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931470cafe2625421bcd81a067e39d2c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba9f86cde41ce1b6f00e66f1fd620b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb22d033f265d1c87247a5437f2ff1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ed367598f3c115ab117a5e192716e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f891d8c63ec4e24313b104c5925622b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2977ae73b0ae014ef59f3ec6809bb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cde42dd2b480e3670e32ede104b4b2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63089c3683b80f1bb225a00d1735c8c1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50263fe1a0aaa642c384f1276286c587580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65848cb093413b556fd53482dc91d17581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2148d414e68a6c843b6103d56a9813582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34851c4ff6171729811c53a382058cd3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616404595986af4910a86dcf82469641584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e089c78e772811993af65aa1d11e26d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bad3ea27d55e56ed07d9238f366be4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f9ebae8a898034b16e8a12f3506ea587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ffd6fcd74f885a919c0790746b4c3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cbac6c902294d53da9aa6f20c031ac589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f13eb31ca001b30482f7d3afb38e8d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41cc636197ec37c6300f45cc440b19b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb894c412f0d2eb5480dc039e666e7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652f67b58c5cd5d5ef7b25acc03882a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985c7bb5d681f33c2c889ff3436fa07594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3496fce9df6741e6dfa12619d74d2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073bc42894928763580daf739da46c0c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb63a6d76a97b4bdb5c7c1b22b7896d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91029d466538fb242713bcd8d9d5092598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089293b96761ac06c72b4e64a4205b4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f2800e9d21358ffae3bd8867036cb3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b161f239f86575dddd9c1f9609224c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f49d1fca537044c687950876d63fd4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d4709969270be4c8442209760da57603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78943fe4e00fc58f6c935fa36ed8795e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb7c3901a35ea1684fd54bc09fbe65605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd832e508baeec582908d46da37ee28606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43afb9a9970df683ccf9ed34e32df6c1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255711c88c64911115fb0a096360f73608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5a5e462b8e3d9e7da681563c1efa0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11b5b30e9f3136d710114b62290b21610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59945ff8d30256314adf7968335d26611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985203a3003c867329efa87052595941612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d1a9664705b0e9998119f82e41fb58613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190b4395117c1e6bcd30961979754f3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f3b06055a9658320fd387089b0aea615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258fa9c9b552a5f76922d3ccb4890812616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c14921039bc84e0556e6ae58651cc8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b312d33ab05c97f2763d0d0e152fa84618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a01da78feecb14f943ca16f504060619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c0cb11fffe1bfe1d6038a79a5a2a5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8a4f24e5c82bf7c1db51fc10a9442621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a063ff49b1b07b54b2a8a61f1f320622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb773e735223eedee568ad40069c48b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d011ff342ca577aba2f5a8226db9084b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b970ebbd1771315ce3ebc1003dedd7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707bc02ca49ac43b69802d565c40353e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c26e11590087e272b95ff6cd8fded0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc5ea0c5a8d38f79589396cdb7073e5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34caa6a38b541fda52e4f74389b38d95629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f045d5f06f44052bb4d3c7b86f9e8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44b34b8f2c604af1f89bbdfe39ed4d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ebaa7134a7126605a0a1b736df167632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e18a8eb67e68abe0966c0cafb198ab633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06196e120a40ce64557776f67c167197634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f35d665824229741f840b71fdd0c1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2973c266db0f1fa4e31d1ec6d16f025e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce981409388ad021733f21daf09f710637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d44094e9c43d6fa774ea974ab9c6cb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837cc6669ec5b0780307d22350621497639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7c8e866a674fd6a5827b74734d28b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5a751da98cdcd3d091dbb820ec279641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d626462211e78a89b81751ed2fd2a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9bb8bde1a4920d124ae3ca6e110456643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898c0406816efa9a6898ed6c87969cd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4337a940bea8cb23f4259dce475150b0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e7fd7ec2ec7d2e078680919aaf948d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c899bd3cff627f242197de1bf11f5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90499c9090cbcb7281478241df41726648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b3c46da3cd8038a4fe5a19adb992d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0325d40ada2fc279ff2eb9a6b6f878d1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dbae3f4b31ac78d885143d078fcd5f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a9dc6ba51249edd2a1015390c95272652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be78f8008f5eb0b235511bf736cf3c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d6647a838fd25d19764542f924cf9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6727e65a0e90590b410b183501bbeb8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5e00764c278a497ce757febe52344656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b36db0dd0102526ed6bdf55c9e874657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c591aa4da7cd9563bf352ac96cd49658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2be347f6c833370dd48c7273bc842659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dce977c8eaf9ced8a60491984e7ea0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d6182c364c2ac84eb8bab743347573661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db537e2f04aaf2ce025bb7d75b214bd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3410f6d5a313ae5b18493840f18ac663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf1ed7c6272929e2a8eafd754d3515664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75396dcfcc8a69e98fb62123d168f0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b024f5bb23673794f34f11b8f8cc1341666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd76943584f223c54134e48fcf7f6a6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf090e12da13905d5c6f79c7f2f1ff8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac78767ae773bff2e1ffb39fef8750669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e274fecb73cf34798ca35629dbc72670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8f173244bb65a47dd20aaca5a7475671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9aa3398ec9ff9924e5d80eb9e8fbab672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205a4abdc092ee2a066c439d2c78201673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4bf1065654fb5ea82b6b9d384ce37f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c7d9d09bf8e1700c0a525acc5a7ec675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99289f66534ca1e79748dec3bec60d66676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c54e5ccc6f41b96caaaa7bc78ecb3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48dd29385486fa3b9dc0725737d1a4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7a5210d953bbff2de19840da1f012679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db70a7ed652f01f985c0c6ea7b84bd1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e1ca604a623f52f574ecb0193eec77681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452cf7d28cc11a3e2a77ff307c23df97682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52b079a0f339381b1ad0f685ca6da7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ab9367496cf8e25dcc276797af84d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837e29e807c3af6fbc4cb26b0d6367d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a983e9d63f4f0d580174157b0d876fa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15de89ae4cb81bce79f4fc7dc01de0f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28265b1c9754379426a7885041fced688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a797af4cb5ec562fa1fa55b74dc78689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bcbf45954b0e1ad81376e2c673c9ca690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587716244927ce8142130128ebc362ae691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab8c0645f5fbdc36b2a3adc7f19345692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f1c7d8ffcee97121689fb9deb665d1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044208c61e88086e7537ecf8a715ad4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9a09c0c8d17c4b53a77e6d10922e9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53db076987231ad8f66da77dc703b4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f637f696f2ec44aaf4750da88f747697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e4f46a4c750e0952e049a59b655b2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845e825d8f86c2a1de2497aef8d1e91699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3739215dfbcc0e0c4d4b054a1ce68700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc19bf99d08b243a0e97d653c4d9f48701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04cac20d279c48eb275b3f07de9981c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc5c8637b5d10470d70a7c4b769f5a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2722c66307e2ab22e2367d6d8dcc54704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac759c1ee3732a2212dfa3a6ab2d663705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c9ccaa63cd212b269f9f02d3e73ad706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56382f08ed60d92109c1965acd8938707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61726e5af976cb64e8acc9700ab4555e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83edea907f55a8745443c7e6db8143a9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc85b0c099ff6f61464d42f8520f18b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b97f139d7252f08fe7bfb57a296c80e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345fb0d7a09e49a224ef1ad0e5b37617712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd8fc519bd752804746ceceb52487e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fddc20b1c0cc58dba456118849d47a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437131fc5a42c294af30fc45cb653eb7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa47ffda5dd67a722f083152d1d46c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8e46a889ad3d19031a100b9d7add8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a039a5a2fe6357515c1232b684c7b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80299c2a4653ba3ee6c8ffe562b99273719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697531e002749fd9c0be2dcfc342d24720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9b4dcebc27f21dc294112e1183d36721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7689d995a718862ec9408a0fe7ab279722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45702c0b156cd76ad01df0767a30966b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d516c9445e18fea7f765838623150f2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79efa7205fbe0b9f11efdc1953ea4c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8993121dbe12d1d66a157fc99d994b0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ae4222ca29ad0f2a1e7ca1335e708727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e046c2dccb1d0f7051d04a8ec5b619728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae98b8e06154d911f14d0c24c34305a3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40ea4fd0bc64c0effc80c5b8757a65730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c623e96c31f209b659a892990b80e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff82921496835ffb24b190542131e345732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a47f1d2456b2c35477f6f28ec475914733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874847e749c852f9befa67092573cfe734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290a2399370e4e4950ffebcf7fae0e9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e476c7808b7b351e2f07d284afe8af9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c30cf6b77933265c758b09a2959c5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578066d97fe8090b1089e053f5103949738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254255a31d86b170a36599b9f64acff1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38526fd073e0a6a8acb2cbf861d64898740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99ead7040dcd603317c1c9507a1948741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271df7be554a194962080a94329d71a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f9825e05617e2416b579997b2f38d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c910efaa2c71c65cc0c7f1d7e5f15bd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8be50d0b76f74529e419765248527c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073ab9cba4eae9b6ae68ddb7de96bab746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957e11d6764e4b8a7764510d87241a5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88e5928d409d711d5ad3dbaab27a4a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39470a41dfd475c8e3d75ea1143f92fd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8c448d11f9789625d78d7d014c13b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050e29287eb789ff7a2decc885620ae751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c7eb5d114d75ca04c8191825484583752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6348566f1f32c5c8742398f0cf4ba753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b138e37e5126dbf958a666582df42b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb70790da3f63d4eb39b78743aed4b2b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba524e41539f4b281e531a66192a14756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36778e47fd55cd1bcfbc2ae2cfa32bc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640572156a48584034432f54e8252d8f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba1cb375396756e31d6c094e9fd9b63759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9949095002183c06c4ffd91c6accb81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57380e538e7187ab7ba75c66a96636762.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d9d8453cbb8cd87f1ea4e371a151a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c0bd0ea4181b7662dc3a3b7660689c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af5e2aa8b40f2f862d55ac614c62d45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6077cf6e3d47e90629afa55043d657cf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde79b8e69cd7dcb7a982a98ec1974c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2716943163e8b3d5bac0da14f32a1b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41568889579e8cdcd662fd778980539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ea9b1880e2c857bcaa9d11e49001e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f89094dbc2d4326154754670ab74711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4942dba00b512d69a9c7af3ca4d71f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa842dd06296b03330e8c1ba0bcd4913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc8114636cd596785fbe4e8de782d414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb19d0904d11047a486f9864c50ec415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d8caa227198be3adb9510be0b1cd4316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c116c178b392b709d9b864dd13fac617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd53ae53fbe43c5c45b61190b53115818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e919453463045f5eaa067ed4c330f8819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac5daefc7dbea12361defe02b4f8f120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ff84b9c43b5b7a8c1a9e4bae9710021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2158a0eded02895210d4f18efe0c2a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74f5cbaacc5a93633c6bcf54c60ab823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed9fcc232fd7f1f89842e2da4fba7924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f005b4010e9e652292f3aa509486ff0725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f1bccaf3ba3bc625592e8fe9a5f70026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e29ac10d0d818a580977688dd8de4327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ca6719b230cbd5ec57230e026035928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568235a27b9d6c8ca2f84b5aefb7a4229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16916e52684a9cc9a13cf0b45ad178fd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f891298a430aa2a71fe4efe7312a031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee2761faa3fa40eaf9c0ffc34255e032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a06a35286dd64be769ebdc1c5ec57c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c7a69478c67b0326945c7b0c93f6a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03894e7a76b96aeb153ae6d89f980a5335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752421a16d46c20cc57442a42f424e936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a5eceb310c6364a0aa293dcffe1da37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6eaf9cd279f53dc0fca1241856e3938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa4b36f6c7be97c75fdabde28673fe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d997951528189eadaa45fae9735c440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb86bee8d44c0ab06b525ba37907b941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761e0107cf147fa22b28109fb7493fa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ec4aa95d3bf1491fca6644b0256f143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e089094dce1f8855f20c982b4f6b344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f68b7761c5ef0191cacad4a193a570345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe021b14e44c11cbca038bb986218646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9684edb0107ba0bf18c38c5fe7ae7b4047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab9ba871f7b26539e3e961b29400a748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1e5492795250a46a71d8bc81ef37a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a819a122b3ea13cea9f0abe1d648f47d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71867c89d12af6c2f60578a91ef8ca8951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e2629d073c471f2153a7dd271013be52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42808a7447c426bf50e9b4d1feb43bca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269942b868cfbd32bd31e3dfa73a885254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f287b5417baba23268fa70887a12055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52048d91b60fe4a4d7cb1a0c7dd0199056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c2631d22de77420c9f49bab67c890157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a7d3c56c075b843042cdeee08db9658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5caaeddc69ecab006bec4c53b93d2859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad8d8605349795f880ad2e56b98ee560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dbb1f9a566e0c4fababd15952c713261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854aa387c300cc1e787a575ce14d13362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe3a0566c2c54fb3756f1cd888a31a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caebd9dc1e09cb5be4c442822b59fb9c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7aeccfe5b49df61cf7da91a397455365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae35a90da2737959095d30e34f6ca9266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe7d1803a7a9c530d881310b5866c4c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96020c95702b9e3356a39f6edb74cca268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a4f4d52f0e294f81e784ed1a62e7469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8779022c42a05efdc2f3a1c3430fba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e96a6b1ffa48de688299bc7aa102d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23616f07acd841eb6ed359bf64f87c9772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf102811c8b2a6d78bec4df95ac26b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e007aa6d2e47db3a145fa82bda3f8b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95ea6e7031fbb29e626f02650bc6a875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb103a026023d0d81b1340a83697c25c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709463df9729eb5f2f8a0bdd648905a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27cb4b897c02ebfc984e6fce0958c3978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca304bed9fd0447453cd553302067579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6bd1ceba408bb1835c77cd9a0cd35880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4242e9921bf22475315d5f5ceef284e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b523854d8416b658db4e9c49f58cab82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ffa0b2ff749a2a586fcdf337b3a18083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2491237aa37b4e70218344337d20ec4d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be57bfd32fb08ebef823fcb48cfd78885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018a8629ce9920472a78769a13d63c686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20de44a24037f24fc10bb10abb4466d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ec1ef1a078e4a3398de9cbd0b50b088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e199a0339a6123f7a516e5f6a3d77789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1da9f6156fbb05c1b958d02a1c16c490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119f5c41cdec0408c3a08e631e5335791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3f910e46820a11f26dbe0a8fbbbf792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff56125b96fd0888790b5c3ffca88593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd88f83b341c0fb2612bb6fee79603b494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b1f2247059f7568b110f7a14b89d995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8901a8a2a0896bc96ee9bbdb48779496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb0d0946573e197ec049aa61d3febf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645ac876c898d4929811193757c6dd498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12493fcdb7fe433248e43daecbb6e5c299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef2d4bac1bf91d8e842717435dbb628100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361cc0871329754b4b0ae1a10afe09dd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1cf08f26144ec4133cc2ef7d23d280102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bbdf467fc000bf89203a4ee0118c41103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64653b458dc4421a7861d06e02f6e01c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3bf5c39ae1fc11e5f4c161f291eee1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310bb9681e37885651e6c3acdab3520106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410eed54b3ff9fa89592e89bb3c7288c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf53f8989a15f7a875789a0b503daa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da233d703147c661f291b51974cc163109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae951ffee892cba1f7afeeae1848882b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e14f87104886f2337898bb03b3f23e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c6f49dd9faa45608bcb299763f5b0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddbe564743ed5ce5cc86bee06a7eb75113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd769dfdc7203f5fa2b7e1a73de6f5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21efa7ee7287cf8077fadb8b03ee4bf5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb3ac540b1c0dc97c2928eee1d6d88116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba3ee331f6808a7fcf7d191a40f745117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77f0a84dc0aafbc3e65439c0141ed6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e3a6b3555e36558d66c2c9836bb3b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cfca4ed7a1e402f8f778d52999ad43120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0c83900e2b7df32a280c1e41243a9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d790042f6eaa5395954e3667a5a889122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5867ded95c46c320de2b1c8a3bdde3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf9934ec620d981765c1820f48aabe7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29274a6743adaed09aee6aac3af86a32125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90dd36f712922a88eab2ed3970a675126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e37bfbf93269949d0a327b1467424127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b52188a5154354f75d17402e942e7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4155b03145e5e77b3c3e375e21b13e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2795d638c050928db8c66c07f5962369130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e634fdca6c26ec4ff9ee3f21aadc0e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab24b40df76b2821947a264b16a9f8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0455843eccc1d8a3c447178d6a16d7ac133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41226943e056e48ce75562ebc421a60134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c0868edfaa2e36b620161ef3023d27135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802452ed9298b7e3b37e94aafc6fb473136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5382c1a80fc6ebca9ff02ce33be41e37137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843333b1676602decd2b0968a65c787f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf3adaec94e209402104d227982a5da139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e622eb83320546ef54549cc585d63f37140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa2759ada3d9d582f3bc3f0308154d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea4d318053920c91dac690f4cb4386142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9caba996c7b16365d744d4440fcd9a5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235393387e5e8375b47e20028d40e14c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1fa94a3c03de2a8f783b78e6dda75145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2836f0bdc1a472d7d8a02da82dc26d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717d653c349f91a5951691b2cae9eaa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf755913a0ac79d6e939324e97207e2b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85d671f23f292b5fd09932d6bf2bff149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9220bdd37b512e83492bf0fed5d433150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3593cb8abd25de8de54c4cc4d7ca5c07151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9441e6a8311479908ed58c4b1a002a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b84e1f91782244f944973f2af926718153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a8073ffbf3df956cb5a1939b69126154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db980cd62dec9c8f4c491ac2a3decd3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99654b028813bb8bbd4798437782702156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d21e99c3ba6d178d8147e828cb8914157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a809df46d47fcdc359fddcdedba2e5a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bbe22d66c34fe0bd3f24dfa9d4cab1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208568601b3534ccfb99e75254ffe226160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edbcd9e134009672265966d16db65e4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7084f45e72e1fa48fd9acc2034f6b4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eff88d9fb8d288717fc5aa6a70380e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398fe3f96939afa293d8bfb0fccc3b67164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c5693619cf8dc3267bf42477051d7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a15560f96df9a040f57cf064963ed166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae53cd5234d70d5f8136f626e92e2a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d42f549602b6bb11658259baf65242168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4da06e833959cfea9ca86bf5b445a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f7529df0b1b6c2a2a1c3e76c51913170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a8e31e09699f0666a2dc5dbaf143f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c6761942c6c7189cdf419c0a6d5ee172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231504695c94e372dabe0f0024c185a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee5544b735a89824407a18b45b1d59174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c7c46ed2a090aef7750607da62c85175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb961ca240e597dd4b5e3df95107b4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688c2d0526e2020d79dca630df6431a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccbd686a94b96a6f2a9de9bcf25ee98178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2680fd8cef04b9be8b5a93c39cf069179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198f416054c3c94c348a2362e0398bb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52e02d549ce6bcf84bc39b33e766c4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f904d759d2b5a672af760156c16c5dde182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58722903e0f88e5cc91ef9531a3031c1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f511289b7890ac93631c2ad6848f53f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2289e50c24742666262c9cdf72472f4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea886047cd40f1761f61e96eaee0518186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56189ad723336a2368adbe9df9855e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e86a37ac9816f4d310dac621c3d504188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52f4640907b2d858a1bac56d61cab9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80fb8ad7a1e918adbbc63824719ae68190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9fa313422a4c8cc4c9c1e117897e0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef1a82187d48dcb89b5ac6617f223e9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1dbd22354e822d18d77a6d18e351c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7fc8db12277a5d367b7c75cd5ba22e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38198d6150f742e417063349ea817d7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6466b4dfd35bcd406e80432764a45e81196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c0d89b50438081f57fd68acec8fbfe197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0853bd48523a31c6feed48006d196f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ef18f75cc1d5f28a9deff722d6c6d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec2a99d281c8cb9157d0072e105b64200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d01b7df3cb5461625b4aaf559ba3c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df77067f9af0c837e4d2eaf62ad0b06202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67732391d1c82abc26f2bf434e74df44203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7412feccb71ce14461fa63cc46244348204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a94369f532ec7fb0ca19ec51d7616a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8332e9e0197c25ab5327418de2176e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d3206d6cb901b994d50800db549e0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa8c913ad137afbc2d2835d1e61e0d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a949f0011263598551be2ffac251e74209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720702c9115f617cbd73fb9fbe68b2f9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b7bf3e611ac0bb1af6646bf63b2612211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ad36af89f12a0cd11c42c95b8d28f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7c67b9cd3ce61c0f54e589c27583f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04f1c7fb62273bb3f2fc0c67eea8d6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96094eca0103536911a1c701a95d114215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966f543a8ab3fc5c7801b62dbc1f723216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011edd91338595b3617bbb4480de8af7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e13e46ef95c6e53c7a3c1eaeab886218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125e3a2bc7058550b702d188c1445eb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a3d49b46d351c474d16c1ffb388d9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa624f54e8ba7295d9829cdf39797ae6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaaf4f98be13753a264322a41dbae8f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6fad311595b5ee76256a495b16a851223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1229f11749642ba7f7275d925f3e1589224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b929741227f391bccb2a4b6247b549225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3345bb924e161d2574f80049d1f47226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d6285fd1026a6bff98184b392a6de227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2d12a48e463c56b760c16ed2d4f55228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5232ff25783a443d15275a24bef63de9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6934aca823fc5cfb55d6da9e9494d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb88692575949cf1f0efacca2952713231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0bb7d38cd77ed2fdf473657add729232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab62977d035aaf99f6d24e01b6cf34233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354411f8fdc55d7e933055897972a48234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f159138976bf5a686da7e61e72367ef235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64746465a445008075663f3f2b0ee7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e6d721eee5e03f0c8b0729a983c2f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3423c74f169ede66cb3b8e4e9e61f14238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1924fd5190e9b9baaaffbf4b681f6df239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077aaa4711abfbba40ed49b7d6ebcec2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1880269a608e84649d3bc4bc7bad21a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4c0ffa331bb59303da4841c59d688242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13fd23fb7a9ccb2c91daaca0e36265f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8b7c860d916ceaab6a8c34a3b997e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0483a848ec1639ed1a5cdeb486667245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9047f1d747ea4fc0a6adb8af9c851246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e07bbb5c41266c0085cb100d255409247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8319afec59d63d2c5df7abde61e5fc9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8cc8bb140527e3ed1eebd4b4c59be9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef09b391825646bebeb96cd50b9deda250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014d64d3a80e986f7866e99e28df7b8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e27138ecf87c10d92a8364a018dda8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2127c0ac20f3eeed9f39719f574515253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec345c3ecf34e730a08c7f10236182254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a45d34e1dc3f38ee98dbdabd87da8ea255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51594893bff1fcb5e5205f2b9c56d62d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f148290e6f389b8ba19bb4b16ca15257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40a04058a0dc8d96a0da340ca114b7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433070b1ce2cbf8f80fa236250caa96b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ce78feae1ded9578efc5de434b831260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac79a8123f397c8ca97c36896b6b86261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ee548bdd1986342df8cf024dae7e5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c566d78d0f1beb4ad6636a47f0ee7133263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a442261fc16a39b2e75fea088a1a5a3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8919420b2ab9daada9176ac89c8fdcd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98febb458f5aa93847dd7aece198197266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e435821f1b656134f2775bd7a344f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36aa56517c2e5906391a71dda3f7b7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43849f30e31f339fdee8d155c79fbe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261231f97cd5a56e5b56975a95bb9c6f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb41e6aa30759bc0f72e96460d2ee00271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6fa47a7a1563fb9675b60c831d1a9d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ccea46504ffff1c8430616d64a9b1f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519fdbe21658bcb8bc0368931633025e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630822348ba0a1b4dd266fa9b8bdb9d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466b04abfefdfee197f08f1f59b554b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4b7e39ae32c6381c994fb65350f3c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0762ee8a9250429f41bf5d001f339920278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b573220e5aeb20b51c4521b699141d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96382f93ddb0f9e8c8cc17ee1346879280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defed4dfb7de03bfd7f7d6ea8dd1d852281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7cf0c6598bb1a57b18cc17bee0058282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dbeb86b790806497d56c766781f5be283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b191d2813b79f1982ca8c3fe443d03d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95aaacf44a57ef6a7216996b7b2c39285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073343ac18350ee5f338a941305414a9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d80304b80019d8a9b5b130b34cb85287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7bf446fa043fdc3cac2aec61a22477288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd62c8f935d97a12ca5a69238e7e69a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ebfdf273e19ca55d02c261f290627f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2693784712d327e38836e63b5f0bb8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a64ca89b16d56e336406d17086993292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdda0ce37eb92b86ba03ca97b3adb79293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b350f2289b7b08a7d1da7db5f2e0f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60b7aac8e751e0a6c3298985ef005e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfcb0e1fe9c759216a562b0016d1d8a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f5a24614f0e5d1c2b2af128036e43297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71350163c62080119a9c85fc5f3296d1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0317d81430cd5f1491661447e95f079299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56912cc00fe91b5519af69750addb104300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975666446ed80f460045a422507ea4c4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197516b42500ddf0c12c7d03360026da302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33841b32241076a7f63c0a3a80e8884303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41afbc9ffc66703ffb45a9ce44e0661e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856008e1d5244464221ca83ab53bb173305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c0ae10e2af52d51b880562b4de19c6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97180ef11be5cb5fd08113c5d10d1bd1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3dc1e388d1fcfba8f666c31be7e3e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acba1b3e1516a7ee6d74da6606ec1cb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f22d92a4a91952a88a932205b708bb8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dbeead9a64abefc2efcf81a42b086d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7275f2eb704214351d76db3859fde3a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd65115417c832282c00d76af6da3f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a3e021dd5b0ba612b7de47768b2dc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a74fe9432b59b395acd41500b7129315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ee373ecf7a2353515f8f03026ba30316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a1163f997cd46f6ce03a166c9669c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948c1c10391e1bb04adae186816c542318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3708a9f7c6ae26ca2309821245c5c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742a459b7be205e527d5ee06574aef5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5980b0227d01e2d4110332c5251a7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2666b3d042ceb2a4f61f82c96d90b95d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91363b73f751213625109e639e0caecf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239b543ec4f5aac4fddc467e34966c8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1939821ec50b5cbb60f623ea7ae9b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8242f2cad113fd61777e8fb5e0eb8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a410d0ea07d3703c6cabc8b172b7e7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2778bbb5113429272674a901c9e8d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122fe5d1aa4157b42c751079238e6f9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc806d55824358f9131e49b7af35fde330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b276fbb6dcf724f0683aff861ca33a2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ec89933a7937b8e57d4edbd81487f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c80f11516acc2e75f1df126aa8969333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730df07a16c9dfa6a4cc3cb9c71c204334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3af7aa37a75fc0abb53f242de32d4e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b602566e78ce3fd728be1e16062b5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d50092cab93fe698d4b3c5731ba285b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3742bfd2f7931faae3eab96453060c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f16bb7b809ceb77f724d6b77041477339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c0fb949eb042075ea3e36ec83fdce340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5355766233447aab37755dea3ba8c3b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9b3417adbf6495c9ff51795a18ce9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b240f14f877696023d5bd0823f9066b0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286107f8dffb193ab454e5d7d7a5809344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16a96e02e7abf416aa793bcb7a3460345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d4cc160bdca134aba9cb2173dc7b8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a84a8555c0ebc043852db6e50d5ee7b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d19b5e7260a50a5004aac6e4c8a37348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae468ecc606fbef66ac6cdffc8f501349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51edeada5703c462c60369845da589d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90491cfe1a019c37d9644b8714e933c3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e67818bf4b7f9bb588c0d6ca40f1e3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110abb9347d77c3b151da2c6a194606c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3363124c55a57c15ed6e5e234338cf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ce440190d47146636dacc22174c42355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d4e3130e2a9d8c2bdb690dc5cd544356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330fd470a88ab33d1c04dbb739f9686357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f86460e07b10a165b14a84c3f5f881358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598fa211ef787ea84d94ceef5a1afd52359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d192748dbb4b064bcaacd40aad14ec7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee156ce461b1441f00e75b9f268b62a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc4b8d08f67de18d328d1b977fb02e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfde1c34ccb965c56201ade6284f167363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab36d18f08ac28f20781bd37b6ada1b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba86dd0abca916fd069bd5dcb2ee2c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d353b107995afa688604127e791594d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afebd51b14e4d56336a19b7c1beb6fdd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9997569d2c88948f0508784fe6cafa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f58b0d0dc40e441b9472c0e558f0e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a00b3158adda4c68be0d40a74d863370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d53b81875dd59a5c834451a4b450ff371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560a4849c29098d9d4b315836cebdd4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01daf217046d7b54e4a61eafe2c43a06373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad60bd458169c4e8237fd8a0e61007374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416522500719737a2f5294c78f6ca60f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f20ec1a939b5c5c73d7422b717c250376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1921070e3185b597c269b807f41b887f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340c9db1f04109657c9c2b56b216351378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1e3a8d33701eb269093ceec5faf2c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33539c817681d6933303854729c73045380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253789bec396fb1de7fee9bafff08cd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da342c45d6df227e1732467e1518cece382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9476fa2d08887380af6409967b11139383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa53b4566c7814c9972145302fd07df384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557078d5975a966f23e6f4cab64f7207385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0174aad6b03a4f143e94015386a2d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7f2aaeeec0f82c2f6ea10d6a83d23387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91bde4b2ede92aa8ed7778fca7993eb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a44174bd29b244c70114a692ce61a1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b76e617a145d55852ac43c59f8cf32390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0db9b902ebef6f63ac7c3ca574c94a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644aa0bb18df376921975b0eb1b5aca392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0bf7ea429a54281923b1903cc81303393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de2ee91b694138213dfd28a110c79a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f83d1c5bd07f09eba9c6f19aba622395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b998d9ed1a92878c333cac38874ee396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef03c8753301f5e462cf68e9c153a8d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ebdd11ccc1cc53f830422d490a45a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b3ba5003229bf13272ffb60df07ab399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669077cf231d4fd7ba6d6903d472432400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4928a8346ea00d61b4b1db044f1bfd21401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9168a8c97fc94fbe65980ef20b7aa6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e10206984e74f6018cec1dd4ad7c22403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3098950e736d891f23ee703c30b654404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fdcbf9533938393b8f050b10a23c96405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f896df128d6711f678ecfbaefba8d0e5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045fcb167a2ba803af75de8061015f0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b6a06885ea4fd0fb78027d3002823408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bed5c6333548594e2c3b80751bc657409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c7ee893d0b1e62cc3b51ead095008410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305613836d101f65e60e103fa824bc0b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0bd8ba1063ddbce3e34dab2065ec5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12335192d0ab756900ab5262e93bbcb0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf334118e793fc904d555eac60ad6a2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006a58a025d5485206799fd08ad75c1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb7b904b3ae3773de7da03a12d96ad416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe31ab1e721f9fb49e7758894096fa4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5896f1d1df75a1b5317780f3f2348d29418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1872eb8e7d4ec202fe71983f80ac7e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccfe41483dc55cece19e02ae6ea3277420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e948871c128344922ed416122b9fbdc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fba3cb847da1986a2cdf0d79bc693f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22197d306a45555cec345fd6d27615a8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b409667c8137a50c7fd23c92a7f5c21424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74b45c2f5654430b2d28455ec4ff34425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c37bc2c1c8f708f176dd6146f1b7d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466b351dfe173508e029d8ed115567e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b80c524e65e2a6c262528d7c112f7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1a2ebb6fc82f614b16a9898d44611429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d89ab290a3fafaa1cb336c5a4632d9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5535983012c970bb01b071a662f7ab4d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e6aec94c82742c27289ed3dd2fea3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02012879d5bb8ced82f2c19eb5493b02433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159d65315e3b478db64f5e1d45c353d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8cf759e1b3e7880e5ebf2da8df9beb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858bc5ec80ebf59753735ff5def33649436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c1de31f84ee8f9762299115690e48437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3fd963837b777b973159e8a4d637d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd6a5510e17f63b13057f70a1b7c42f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726858be6656e15c603ce05cee1e3ce3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ab6756e465be22aa9c07b7f11dd2d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee3feaf1453850e8698aceb1c2b996c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f4569c0b6ebdd21924af232374bcd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a8f75c70c0e336e4b6a99f2ce715f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4e9e3e865f8a55f82a0f307eeaa63445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78406661093580bf65c876a8fc410e2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856f13020289782c18a0d1ad4a6f87b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fdf03d1ee3302cee06d4356443c717448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f6782b0bfb292c2529ad28018f4be449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20d898b41ab2c31679b1701536a65f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0292bcbbace2b3a372a4d60589c7cde451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7a104c2fe36354e806bdd8ec0ee58452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e8c17236cf6a984b366c3c47b7559453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98eb3194793b55761a9dd83471ce08454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1887599978fb39f9874b9b76e5c13b3e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f4a594b92f4754d8567fbe1961309456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82be5b56204f7b37cef7ec1d9db1163457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f54a4e0a546f75edb07b78f090bec458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09d025ed9771411aa33438400b2b20459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f769a55c3319ae95eed8dfe145fc045460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e93ebec2750538fb2160d076c38d65461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7cd3527c1a009d2452fd3536eb2c46462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f601dcb615154c777901808db7bf5d3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c1414aa7daf1340d4a96ad91d7f9cd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742f8df75c239065f50ccee95162307f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fab2eb89c9735b2a14cdca706c5e1b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efcc246e4323d93137268954a44218e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59778ce3828ca5a5014dc28b3faeb8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377d187f5bcf28f471ec2039bf5fe86469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3103bb620096ca4c25319d38db0bc2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf0e3db75deefeb745ae1d19dbc53a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a556d8966677ef777f03551bf1d864db472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44da0b4e653100acf9112ee4f33751473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ccb535713a2063ce29339eebdc460b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35afe9efbfc6d60c31454fccc0fa4a2a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a26647ec8162e57c2b838db1642f3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a23c1f13259dd314b1867f1cde0881477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2b8fa16e6eca89a01754a675fcae8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ebf98e75797df80a4238ba39bba25e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042bf6ea5003a5bdafa8b64df5612e9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da841c0e63c3dfa24d72362d44ee9727481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ff7a2da079b5f6370e8075aaf1733482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb5913b8810a678d63113d4723db358483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a341677bd4b1852098362e50547a9aa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156145930e5d99a19b1f9e99a143bb9e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e8b87e1bd51c2275ae92f1eec39589486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a93ce2a275169ce6156fd88bd32e36487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd1a7cdb120196465c97cdd3671432488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a708558c84f8539a39d770f88ca34494489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae9afc69f804370c67434773800c48490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532fa0db7f42d2e3952356cb8f9064c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87763c17c9bd50650a3439e64e698fa7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ccba43b3ded176f033da5f61fa41da493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff727765f2725d7de878d9a8e854da5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7ac1f4919fad72fa00bb01bc9aeb7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898560e4162a44d07dbf1caf94f0b32496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bbf8aa22a6bb6b6ad611477d2dfc04497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370be09cedcdf3ebc335b97fee549ee498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb30d8a91fe2022a1559680feebad2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc1c73fc104450ec7fc200773a021e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b440c14c884a369b5cb342dcc6328501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a55bd2d56a17bdc468d99bdd01ff8c6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a42d2d11f8459d179c2dcf63533bc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6106de1a7b9550447cca9fc05b19c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39d5077c68dc2a4fcd8c29419d5cbd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c89554473db7c4fdcaeececf7dd67506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764408e2794d698cb951c17adecc686507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04ad4e29f975fe9c45008a4f2d8e4b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dfaad833698964e7052af7af6a3477509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf1af0737f32f63e9bf07445de9a31510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d013af93938e17019b47464b407e695511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd27494861620b53df9847aa97da658512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29261a6dd8aa0039c2dcd15a0761e93d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5f8edb2f933e34c1e1d5b6b1abe01514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614eda88331730224642b913cf2c0b63515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1d7f2a1749eec9ee7494a8bf32442516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbeeba210260d2e1c1a4fd9f964d182517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e7c28dccbff8097e8e68b71d12f56518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffec2f7f5e5d3491c1049614f3a9d91519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4856184aae7030a382e43a19bea94b7c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf871d37ee98a6b656224877666e4a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1557a3d31faeed2b34ced598660fb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944be616a1dd0b0556831f46867686cf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890dbf31d2f049798f174729d7b4c545524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b0288e072660ad2bfd02e8f404874525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb5ca3b8b23ba2e2fb8268ccc321e78526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2692c827de85dddead826c60f2fbfc3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573819043a6986ba4222d81c52d1278528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730843bef213d3f181839cf2ed95fa4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292e2979486e030e52991700fb17e34530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c5994069dfbd66856477d78435b12531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c4fc9695204e47d2a7be903523dc7c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c12a9909b1ca17a4a1a4919693cee533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151e44df6c8f7e225a919041881550f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25bfb08e9afc5d410296042e141900535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1818b2c9a2c00f187ddf0bbc4cb914f5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed97fa994cb0d0854434f992981d3f45537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118c2e6d0225e1577b41f06ed21d8a0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c3d34469f0e19c2144e846f98a31f9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08220e08e277f9c4bc64d85018be66540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47d2d39d074b0091cee54a6de72b9b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54026218e57b3cda3fc9baa16cc26b8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f0c4ffa6266def0ee8419edf647cf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d88e8b96f2894586cc689f3359eb4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda824c161fb6d8963842dcb22986edb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f8396f34b625b1ff8aca351c25b53546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87695740f1cc574f40ccb9c2bd3ffdd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53399d3b669e59a90bffb1d7501bc86e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a12dcb475d6d0b2d25b291644436cf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d658fe39367b8ef5b32f9cf2cc58fba550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca334fd0cc472ee13f15bc94167de6d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e722f98508a3949c1d24b8246d75a0c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b4d6fa9d8cfd46bfcc666e08ad6042553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cdf2db8ca3a06d4d672a981d7693f3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d49e0d7ec848f7ed862eacfd1de8e2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a065e21de328749217c7e21eb61f925556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f9c389f9c38be34aa7b3db22ddf77557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80cd2defef4754f4f669f4d6977fb12558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f508287aa369c73f33c6166357c9882e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905c40b66c6e4e6ea75dd92609bfab9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32e8a563916d5384c6f8bcbcd7f183561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4484fcf1ede2da91ff1b1a7b15f217562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fbc272ea86da4532ef6d045918bf01563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93b5a1ff55b3d70a6371289a0646c3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc46d9fe58128c1df7a5e24f1d0dabdf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e09d5e0ed603c868d3f402170162ce566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a213778314da37458d703b2db7d31567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6e21a6002265d8073c584b4f5ab2f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95874dfa28688c81b8e3f04ddcbdba0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d260dab758eae4aa5545ca36400870c6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52609a8dca5cbeb1a8a50362cfe4d70571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f84c34c64d35014bb7745e07c4a89572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7711b31d2e69dc9291fe6508c1ebe51573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce2398a89bc8f6142acfcf76cfa9fb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccdb0fd673afa581bdec062db61ba09575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6a2a6cef876bd066df11654cd1f6c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317fb9bd635a983aaad3d8156918407577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd98be3e8a8721fec524bdde69372b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4466c95ba5ce43727aa40e0ab6685579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e10a8a127a873b23960f62dd73c983580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2549576f4c124e9ea15e5954593412581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b47733aaa20e94c8f945ff69838d2c3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e72f23bf04e63f2f16e98acd26cc2d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bdc25e7bacc0384ae8395d907c7ee3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d4100ee186af1f4206d8db860d59b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddda935ee98115e4d94b3996eb00eb3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d636d9a201436d9b4da60869fe86716587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091dcf83e8d469c0419f409c02eb1cff588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3bcb33eb6c4886755de6f25a58bcf6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d19f086705ae5b61a5a3973697b9f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9c4ce8f9c0782194b3a64a65b59a3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415427a8f2dae58b6917d09315fc02e9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0a216ff83ba49d61b1668bc59eea7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540504b725122fcf000a0e244dc38a8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c52cb6b897f768bd460190af3cfd2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e54c78f720824a359e48825d04e0e99596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76face7a557ef83aef9aed3ef00eb518597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037cc18115afb3c618c1cc2a7c63b3e8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b43665d6de20e0dfe464220153338599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790989d17ad36bfc401392b6976d6cf6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1928e58ab2feb9640055a20211082601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2df6eaae40dea932ae7615e4e66123602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626979c787a60c673bc76ca8b252f39603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f5c879464a841921c7a1f7d33a8b7f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d138c678916b39d0c81e119fdeaf613f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91287ff5315d82a1c3dc884dfff61b5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21000da8223160b6f48128ead5407ea607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28963f401fed251ceef0b11469808b70608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a242783736617a9e2a9721ba486cc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0872e2450f482537120fb0a45bb7203610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78afd742c83230834fdcfc57518a067611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547bd4b913ba7ed501080715654302d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd08131b64d7f6d0e700b57be6980e2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe5fb175cbae9df28542b5ffb36b05614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f8a0a5171c211a340c60477f5df2a6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a5c93beafcdabb51495d564871372616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2d1870d964e10d1d518ece14332de617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78844a863f8366dfc44082473c7dbc39618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d3de3d17f22d5db4d5d960636b619619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84979fffbe4e982266d89ec837e6db22620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cff306b6717b84660bf81d30122f60621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58875479c4da6d63addb168c58b288622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9b0243ee092b929d84700fc2cadf6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4c2a0c0658a3819d6398d67ca9661624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2758cdb6b7fb07869787a088dbadca5c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c57ea8b8d7b897f1fbe02ffb5bff0d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9106ea02324ad00c580b328b3499321627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8810be6ef1780e3122b214d99becd0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6885c1e77800566e9466b372afb7c75629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044074c8c456139142218a40e36ffc25630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653433f48bc311f1b0aad14a55e0fed5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57924cd04dbc0ff938538e54be408470632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f29e029284fd9fdc19cffc483883b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1265463e27902e69126b2b5edb386634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df621d9bf6ff5d608959cae430d3a3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab6603cbe9fddd24cee454799e3534636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0738eeebe69a44610841e808fc3050bb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f43378e656ae3456133643b646ce106638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e80213cea00dd2d60cbedabcec8c14639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624e22a206d1e86db9b287e0953ee33640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d9dc0ea5cb1c265f6cabdc2d5b499641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159af72dbc922e701c451f25a59fd8d9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846494092c6377c57c8a957935ae631a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5384328abf2253395294842d6fd13644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48c6f435571172e8aab5d9d4dcffc7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4501930e47447e7602fc0568d45d8ea646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da2c176e3d7ccbdfde4acb0825c74f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439449a18a95dcd807eb84f06ebb825648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd078fc9125c800b12bab0672afc51649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d6680e5f27279eed382c3fde317a3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2446cca263c48c203ac96a2aab9e28d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e43111d94ccf266180d450ac0d9019652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6bbd06cdc4318bcd3c27acf216d4ff653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f3289f6a4c3f35ba40853fd66a7bc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b156bae51b348844922e14b604e4a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba34ad160ec32986ff85a0bc74970bc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f19fdc73cf3cc90a51057f77ae0da657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee192a804693775d224ed3f370bcc3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff4db3de7ba09a86545a89ce897672659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d929a1ec8fee952f4a41c2ae616aa660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723dd25a9ce3c479a50ca5984325d4e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a099a19fa2c0915046c3bb65b11125e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258afab721745eff99ec021577c25f7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757c1786ccae26db35ad0f58fff0261664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f43ddee36a1718e6fc8c520bc3fd8e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b20f5f86df9ca0418baba411c8ed8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330415a379c91f487a1d267004b7f93667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995243cae8fe634531af73114e8e6ad9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff83d54b9922fb2ce835371ecc4ddad669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d5651db0dfe1ca89fd668e04c9c79670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d153c16b9a8eb223c33fc07be9be6eb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e11f8a8794f06fe19e7bfba12b5d7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2a603e623548dc7234e2157955ede673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb88ff3f4d077806f6c4f0792b162a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded59ccef851a2c317e456e51ac5bf07675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12786f730f4ec9b13bbe275dbd185702676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e1feeb5960fc17e7be87b3a9c4b59677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72278dcebe13a8b408df6bb553bd8e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a09c2f5a3aba44712358f9dc1eb7ed679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177607186c39b582fb0734c3711f671b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecdaf7f79f9b73886babaefbefa0527681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0b4b14930422b5f07469db5fb101d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5dc34b297f6ac08c972a1c865b19b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8a17551ff34740f91ef34b0087e8b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360220f598fb7c95af27c5d99f7b7ff685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849789b88795c64a730edd1db684eb2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586bc76b22f0138f1055944ca2a168ea687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522a6c0aae58735d23b83ee5dbca015688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1dd3c697a8671327fdfef542e796d4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d986fb5b3625d784e8fff254130cf0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e99263ec60b54e5fbb0fec6c0cddb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cedd4535dcae8b86a0c7771e377a0d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc78c80b0df524a881655362f2b65e98693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d5beee515d7ea1da6b86c8a58b2b38694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393e5b4599243b3bec94ff658966c35695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98078ef3213eeb7411259a1a31dd0b9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3d64d250fc18308adeff5482e2238697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563c329cd9df0f7318cd64d1d69d1f6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0645b01db00179416a57246157b28e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb6c0d59b47bb232902a650cf21bd1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0851635cf91c7765c0751d9cea12eb73701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff596813d071062b0aa03270fb0d3c1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909825ccab289ee57da6d757acc094b6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f508e20147c123fffc106b8c8d94a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e6739fe045cbb3a0f6dbc90d48c9d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13334fbbf6285554734d469b809daad706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012a1b155daee07229c1b86c06b924f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf433c81ed3ccab5e03492a5c0dc6c1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bddff0f9927aaf361f957f082b9ae8a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3af2693ea3574e3d8fa3c312692481710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e50002981fbe2654de2d35c79cea23711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa70ff5b8dc736dad00d009d0205b16712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2664031a077ef20c25db5acf873ccec6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe29ce19f2c2df567487358900ccb62714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daced305c64f1f5a90f900ad205d7c87715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c3e66d100918398b26db504ccfaeb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5303934ef454968f03b431ea5cd3f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e94b87d961d43ff273f496056eae2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb89f663682c6b33df50e3a104a297f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290319a319151a19ca2d10874f5f75c0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e676453db1682656112eb7a3935187721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a55f38c97b0dba616b55774d45bdc1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd89541c855a17cf646239ffb9553f8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db2a9aecf2d9b26ba93ea80f292ccf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcea824c8183c21e040338acc1022b5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032050f3702b13484a17fe2788843b30726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7058a731b127eb5c0b823ea3f4159e5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050cb3ca229d81b641cda0bea51e445728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3084ff1e9e9a04cd4bc4224cd9d64c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45473364924512c8d8c25f965f811271730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d740494a2b982bfb380fe00b70fd76731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c66d26ee719d0172ebbe27dce7839732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2547c8398b0aecdd915381e8408257733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0245ec93ca9b2e3a3c5c0b3d19c70ee734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e7514f84f60c2837484186610d099735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c4521d4b6d38a716a51f4a6463fa1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73cffadc587a00d48e48d0f2f8f89f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645cb27e76c87f67ba044cfd7353b532738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1c35b856853aef9fc23825f6356cc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be935852e38635b356410b0781872e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df2434aebaed34280a2956109372aec741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d4403c354c05f4c6eaa555cb03578742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30538774340b77fd9e858cea97f1726b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c4b1b90f8c1d04e10471ef9c57081744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0a880f6e04ed8ea7256b5ca03f544745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c2263c473f3e0ba8b821690430649746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e332423cc2a3dcf54cb55bc95f7260747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479658aca3a9a478baaa233f6b647a17748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0589a185dead2239650723f2b07ef82e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4c93ecc2ed82c8e49de35c578d7b5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9865d0fbb8ae7ca86aea70549179daff751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4675cfec67e6df6a9b6aaccf93ea2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998ebbede6c1cbce21542e75bfd9a35753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e19f247e66e004bba84a64cfeafba4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea36055db7b49637d385ae4ee97ac5f1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955ccf0adc83c5f9d5acb8c15bf20a8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f478c688b2572208af4d74ad320be38757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff99b45bca284ccb2d1b89afed8fb83758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9500177ac8090acfc782e61c93fd34a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>