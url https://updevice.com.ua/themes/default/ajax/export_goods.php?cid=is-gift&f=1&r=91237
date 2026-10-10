--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1628,59 +1628,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5cac2591bb99aef6cf7d488c065101.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a77deeb52512a25dd946f9eb41fc522.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315d32dd3cd76eb79e18814c4b7e4693.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d327570fdfc2bce1546ee7e5c29fe704.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088bd61363e7534a44ba774c79d8a8cd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8217346cd9ff49c409920a3d58a13d16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db98b5d86b46c14c2d2c2ef6c9530637.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810cd75759441bf254b59389c98a56368.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9bf4ac9e52c73be5771e6705a159fe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d7dd8bd770f94f7d8f022901a0ad9f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45704a7b612c9bb91a00824b8822c61111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9543068d3d5d66ed39f69ba9e0b111cb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79938e84658d2d5b54fbd5ad47f9abeb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34758a6d0566332e41bf4c350c8f61df14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75d0c01ca18b38deaf4c8573b6aa6b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ce8977dfc24aa47bb758263cf70b216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be73ccb7bf8a5747e5fe42040bb7d417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bafb8a9c5bd3bf3b2eaa201e9fded9e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e17ff51accdc5a59a19733b62847bc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f44cc587c95e8c3c7788ce34c32c42c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137edc4fb31e8bc160e3b1f4adf52df721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39fdeab40f040a8855cf6a44c65e8ef22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae61bae3893862e297df793191b13c2823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3e37d28ac3c1767a8577505a33bfd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9449ebc72eebe1f44b86df4966079d3225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63dbd39f4893daed52f67b1d958c1fc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee39fb8bb0a7b802521b3d48731c2427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e97052486154fd1dcd039f7666ace228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe355c105460b599f0866e17f9686a6829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b90876cc3d0ae74cc6712896403b630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c52ec6771978457cafb7028f0cd7231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc8398d5d7103c6f378bfcbd50fa5932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d587c2f5f9d3c41973891fdf6355733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e30ae0fda2ec3071d250bc8d1e5dd5a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377eeaf4c9d0721c9a6286abe3be15435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5603c4d5571380cf5371eb863bf08036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea610c675e048a49d98e6e35abca8f937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2877917068871cb95ede15dab83b104838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dcc546d612bae29e88a35ef4f1fb1639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53737ac56198dde6ab91452a8c1c45940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596bf294c824baded323a248885b148041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940dea6bfcbf9b9e3f5c52b5215119f742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f794ae22d34f90887628c53a975f443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872ebe674ad8f529f5350c5895876a444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a070471acb68bb84cc7d1801d654045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3d1b69f03d26d66f5084dd405bbdf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276c3a3ef41a6d8c7ca9efce99e880c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8a553e2197f92007213d2b5ebeec248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327dadf66f9651c4e0f48fc75a6beaac49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef3de5d49c477a96e90ea7666e8e88c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07aa51181a3994ad62022d073ef05ec51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa527b43f862ead5cbd8917c20a9a9652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e643345008f9ddd7b3ba3820dc52ca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6dc23cca612a5aea9b45d1e32ad35f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e77b3f5e9fdddbf232f02d80a2aac55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed84f243cc72ff77675a774cfcafd956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3509f3f15442d38828429e71850ac57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9371e5fcd6aea4f61b59ad6a01a72258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9fec2cca8b6ee1b1381772d475f5059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e2078ac896c736fc6dd14cb37553b260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab78bafc13517ea8522581ffa21ba161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05fe800b949c9be405b51eb022796c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64d7baeb282b07b8b013734d23aa2563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5406faeaf4ec6a8ce54a7024b705a164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea33b7081e15b186dc6329432943ad765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5440f9c84f1d3b9fc80589e111ebe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f44bc7c57c9f72e3019ac9ed7d242d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0eb02a14540617558f5dcac8903b368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b688978e4cf395641e203686d8a7a269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75683cfb488ca1098602afd66a7ef0470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe49d10d3d6a76d4136920ec159cfc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350876aea821c8e000d70d70d3f89fe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c9e8dffdb27c82c84ff48c0da4c01e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e2940322be8f6d612d3d228d437e7d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be7350d47ed6539a604b7bcbc7d23f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e6493ac8c38881a0517a38a4e7dcf176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6a8aa6e73bc31a8cde1946b554da677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ae4e1c944858b71ef697b6aa05da778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9878d74feadc2edea1288b36ccc5c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b531cc0159382ccdc0465d90887b08c480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e556585cb9c9d65fed47dcb3a060855f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa0518ffa6994a9bfc7480258d350682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf9b2cc8f2bd70214f8d07292215d5583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c856b9ef522c9ac3744f8619f82178cc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2595b4648254186fee35fe883b666785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0117e174b76e205f73866e32332ef0b586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba458bb65f41d432c7cf3870e6e96a2687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a68eef5b3fe03dc40fe70eb4d82fc6e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff802f6859cb6f5eaca5f7b04e0e8989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c9e00e7b84b376e5144bdf9f0fd4790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387f39fc8d9ec49c74b9860f202bc2991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ecea4049fdbbd3de88f8f8dee235792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dbbc46baf6d73301cb3c1c136fece393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23788e3104df2c97d59b0b26f3e096a394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac15daeb792443904d689148558242295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d766c14ec3e3a2000d691dd8d305296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675dcf8723c357230668036e88fae4497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b0509cf450242d8badd724d1d418598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d646882167259ff3eda768ef2eee899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12743957666d95c5938896b844337a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71fd5608ecfff70195ffae7f80889e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadae35a619c09b135a833baf3933f6a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8cb7bc68a7c09b9dfc7361f3722e62103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a42c24cc04c0fa87012951f69b183104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a4a1a97cc536e7db381d9988c6d54105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdee293868660fc7e7752a2d800c9c6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b05158905d82dda17c0ba18099dd4fb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe4039ee1f981ef7b525f76e4e37acf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe3b80bdc77a04a378c7e6e274a65d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8440e21f01f26eb52c0ac7632dfde0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c2d189ebb43f6910ec50c418c90f4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8def96478a7884752ba59145083204112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154558a04841dc2b1be46b5bd4f86f95113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7817263f9b8fbb29ce398e65a572bd1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e4a57dea2ae9638e73051b991410a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cfa0d44d824a6804b33c6631ede6c0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b05c02efc37bbd698e45fae5f6286117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc9d1fe867ecf0127ed399a29ba543118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056cd10e8b9c20f379a575353a0f3c4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e74fbbecba7a5a85fc019ea524a4a0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c823487e3f14222dde591797c33ef5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc0e3c6f9333f63e97538283e93e29122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc65a3b4f0f0a7facd0535abd4bdd9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c839a827398c454ce37edec308812124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef556baff1740cb2d2a1f4168f255c14125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc329b34f8b101bc62a37ba26f6d2b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca31f361297e22cfdeadf4680421b6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425aaddd4e80542aad3138dd8ce64c6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a7f23b1c43ae3d7dbd4fa45f3fe1f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e1dd84b0d6b24bd69d7c389ae66d3b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19560fb494f01e4efd111228d434b3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a2308c71d69144816d6582cd07e563132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64d55c681bf84790abceff0bd55602133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a180224e3bdb58b3260af2879d234134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a427bfcd03c188513febdfbb016f96135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf20a0963ccee73cd29ce27486a2ac9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d80ea840756783db4d3f92340c016137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6ee49977a73c2b2a2313eeb17194e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd543382ad4ce3d0e0ec85324ab465139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f465b1a77f09cf8ea8c8e3d2665b9d70140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476e8bce6db0675112e50d1f8e23d63141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a236f90c27782be2963c3d08f2ade16142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f3f79237deff0d453bd8e6997e64b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f983e1524a3d49b0b7e0e51fea4ab144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96afcbadf83be24f3e0e989857006726145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2da3a65d6ae04cbfc52db405d83a4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d70083d4b58e5efef91075310f24fe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268ee78f2df52921ecee5fc70890483148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095306212df2e5a0a7d8bf3b5e480789149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffddff977231df126a10870db9347621150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e40768397208c0b9496246560017f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffbc7ae388c23598b301c25aeadaa67152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261e0d1dfa912f04617b705c6bb2443153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06bef49c090089b277d66e641a78fa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6f4adf76cd0d102bae1c2749a31c4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca3acaba6f2f0d3f7abac4ebb777ee156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc06d96226ae64efc6def52671772b9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e658bf29473eee510cf6f899a7b83e41158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0fec0dd2d99c1d039b1697736ddac1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54bd890751e8884ea10c75ae159b7d8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff95694e41c8f83be0275029827ad36161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1cd6be267e4e6c2690532e19804b5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1c0a71cd1e95ec174aea64a2669df163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc3af97648daa2355902f7e34a679c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6b91722460d5e13e0f8bff9f1cc1c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d688bebf7514bac355830f08f581181e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f07b1500a79efaccfadb6ffd673d54167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82006fe6f693ea5758d3edad409ac4b5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a8cc10b211338e0cb3f90653a5e5c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e8fd202cc496d1f26ce94e2bf1bc6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06226a43dee1e2f515e6118e3ef1b3f2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a879f2a371882a285c1f946dee505c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703e7a2af59587033dd493bf1b38f00173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe89a6ff372e56a56e18a4a60de2d0a4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2469a9617eea93f36d5a617e0f078db7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7f08cb1bed94bdb36398eeb427389176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f695cd01a852f1eb9bd1383a5ea09177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e08a81341bb6314f8e75eeaace57fd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d0d4f2a6b0c7816ecbade19c4664a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e93751d4be7eb03706a9bc33554cd59180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab9f93ade8abc7fbb045851e711875b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ea2a5bc4e8628ae2b569c65dd3868182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b44f776c75f3ae610cd1860d6b7fa4e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f79278b0fd27859aa39bd62a745ce184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700643e6882f6bb8930ede32fc5ba6d7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea6ec3abe986d15a27e4f65079233c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87ebad1cca0a8a47ce5dbeb9d42e9a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc41e18b1b90642cac9205b7911702188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c8cd7a5255c67d985d7b991c16ba21189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f698a42ed2c533f0760e208f1137062190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f376f739734d1edd3c5ac5e15c357191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c075efefbea40278abfa58e464373e9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a0138c43717e24240e72533c73cd3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eba7b852d8064f8f48b6d457e5ae00194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806f7fa41c71fc06d23560be40ce21c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9ae17d830fd7abe34544386b26925196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7423e29f3929fd7bc84b3de2ab3717d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e3f7916157c575243ab966fcb66ad198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71b8cfb65133a0d6fa5cda14c368df199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be6a415c0bbb4c067f768bba64b63b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f022cb21fabf21456e9e79b9b7fde201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7fa33141b55d1a243d25a09cd0ac69202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6441bd1280afba96708d0f18e500976203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0b2d5516cd14aa455636f109ad524204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790abd0fc731f8cc6c18376c51f433e4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54faaf1f5efe1dc9c86e4d8a8149729206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925691366c8dda50028c7fdaaa22be07207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8036e16d283773df8884a8b770b8db208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e1ffe3fc6b594d6d04c116a836ad0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab16bf717166c5d59fcc99b6409dcb56210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650ddd008813e9aff749ec66f7f03bf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6033f2af6ae8039a0964c1ad5eadd0a7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602cc9797bfc8c9bf96ed03baf90cc14213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa394796a2fa2c984966e566979c11b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c7febd3f70304c1c411f39e4d3661215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7178f05add5662318d0cc281df7ca5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b017bc0b598cc5185f5d4dfbb681a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e8097d467fafbe3f927a13f1a9063218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44856c22e33c495a1b4d8ecfb77af5b0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2d66c44a68af937d3455a17cf61b6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25fb5c3ce7ad88d1c5a52048cc8f0d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a940713567d6a140238b44b459f7c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ddc369211f476f4d3548baef432c7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12e062a319d264d94d4b992ce36ded224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ff0452971ed54a737d1b753853f05225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c24a42e529848488c71e9da5aff58d3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a67f4dd6d99a92f091930b47347dd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aabfd6008d815b8b7af33e9786d18e8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781176191a6bc970cee11b44c2eb15c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c8d180b8a10b1bd5986b482398462230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba7d86da5973cbfbf1912d432c200c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277af820ce34f499572c06d79f3c9d5f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4e4d0bebe5b2d396c5eaf5a0013c0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764353a24fb59008ecd5c1f0899f9d6d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06acb4461207e4dec3fe16511c0a74235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b972bf8d9d01ff93ac1758cb1ce76236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41680825ebfa130db296d39c00f58d3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db081f64a02bb5abbe5f821b730ac87238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef31b67e3fe5424bf435b4e37a29a90239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9465c9ca5fe14eebd4ebc568462e6f1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4339df63916d15f5097dad4f354cb9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f6f8184d7d586a5a0532223599be5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6b9f4ff47ce3d7b0dc9ee17017a8f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f735534a945442ee5bdd034b47d9095244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633767a8d6923eeaf2c745773d02cd58245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40afee9a794f8ae67093b0c3a522554246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee18e09b3fba24552bf55d677a8d20247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af5e07c68d1e534cd78bc04b219ef0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18656f3fcd0eb37c33336b069f68a486249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d090eb4b2fb5267e4675cd35d3b17250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b557501ed31151697c923770cdf1a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110e03f1477de99e45ac69319cf52eb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ec43192ac6c828eb772bee9d0de02253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90516d91d377f67ea8c05fb9f06a44db254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71b41f544aac69c50e6499d23552d4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1e8783450e6582f445b6653592b94256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab6cf89db47e8691cda576006af22c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa72a3802d0d06a5155a8865ae8dd0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2b6248a3714b4a43aaf32fac9d110259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d342f684ecf5ca416c351b637775770e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb053a663fc89bfa940b76325b1570261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739e53403a43c8590f0e1ef84c34703262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de786e5b433ce66b948ab8d57f7c97b9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406ac7b6d990b89202bca52afe6aa56264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543fa19d6d501d38b63e604b0025f8f1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d64944fcd296b13c2d108cc17836c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b617bdbc15fe77224034fab686cecf21267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d5009f3df0f571a4a9b8a34a280f3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134976a68c02f4a722e778a8c5f33a1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35273e0a9ce883e1295daf9855a7d92270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da826ba308a3d5ac55df1ac6cbb36b89271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f916c57edc3343837684e38108a44272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6469edd84403407b0c232ac19bc33b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cefa31e87ba78d2d8725fe4a55b64d7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64073989ebc399775482b75cf8fb2c2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a07d7e6cca160ce5f63916c8481f5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73cf7ced018b7d90a2f0a45976bb8f2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ff1e0e823e16f55dc4e7c8eeae870278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862c2afaec7853522a51d30a490e01c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af64486ec74ef7f63df6986fc2d691dc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764ad41acb992db85eeb6faa9bf1039281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db51c75d1f0010b9cef6ac014b8f3af282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57011d2662e0b8db5b9577f98191b17d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61621cf7ad1cb7beaf0f7633a05a3f53284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8608a643ee1f751bd27877116927837f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0341aee35deb03d3a703ec0a4d5e454286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af8498abc0612e2023fac2e6680367287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e040aeb202cad9fb7d2879fd15ecc9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22f06298a36cd4508031fede4c29be289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b7c4cd0be335d6523ad86af075bf4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460c59cda2d96e477c1e380596eec8b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59f530f00221a36b3ebc0c71cee0f4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749312f162066fad8fdff1958ef9660293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad10332e058ccbe0164e752f3487852294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f8313e5a05cf8f90009fbffc84941295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d110c73ff1a9e5afd0a39dc529b532296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449535072a8b9829f6731f66ee9aab0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f45e0755dfb58a58510209ac67213298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06368f64e2ebbebfb433762ebb6b38299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f4cb48a3626e6d92720e112a44f09300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb56fdefe568d89db3f8462708be551301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c4b35c94aa9ba32ac94f0ab1c19f8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13a6900889ff470643ada4c6be13e6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451b0119a2f022148048978f3d0d4d2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87352557492bf161b72db01909f414305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca18a3f8876f148fd01be7b38580aa2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b30299c6929bf655d5af3e79146e051307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e13f51e183d72efddf34f11c209054308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb70b223c93f2b419f63e2dfbdf30ec309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b3e0d9c2e4f09816d39d0c19a7afc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3266753ab01e023818af9afda154737311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c865c0699241ac36af45ed9f5da3de6a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ee951ef03c5c00fe4741ab95ac14a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577d86f1807142fd0d59d2b3f8fa85b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2f21dabb0e80d4ce05323f58b7122315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abcb28cce020149e1871a0d6656e835316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17713683d11a12ac426d040ceee7ee3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15645593e6cf47a33aba5187e5681dc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff09c1b9c4e752175ec00dff8b79c58319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8a07ba77e85c20a38e03bdd0fc449320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e052a69c9eb6af2fe7e762991865b8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8163c1b4ee6939bdfbb90a9b87a342322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c8838e95501f07a3f6d01357874548323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a91cf0896988297fe603cef6b35223324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccaa329bd4063cc33c8a597e8081138325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a691b3c3abac94739ea8a0ff7d14d6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf3980ee556780520551e2e2c64b2d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6c9acff3811fc2b3b7695917c95b2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6874343b72b1437cc503cf7d12d742329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5266ca3cfad97c50990383e5b54ae09330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55329e37caad079060b8e5fef0a73d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a8dc1aaa6e82d44e867f14606d5123332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6753afb48ab16f528b98c65377b026333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e971ccc6f1bd67e99865d4d9f2d0bb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c35d66ee60d656454d27513e51223335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b22f2939de8b8e5cf9016f4b53327336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b3ea6229dd21d017bdafeefe5c16b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240d20c32cfa4d65f0d7417ae3d13e7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1faa7f12cf0462d7af27249bada81339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca2e467ab301bbb33d1b42067c01d9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86a74fd39230fc22d204883dd18ff9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52bdcf9c82e1e9e2cbecd0ac30fde1e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e45b779872303451a920ff6c98457d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db62a9c6e25c0a36f101befe1104ffd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc0ceacee56f5cb919681c798d3d8b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475b2b91bd6eaeab776ed53148c6703346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcae71960f2109d7ee8509fd31dff5a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34829fcf5956fefcff869ec24cbb38bc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e892fcdf974f194be55474fd2b6f36349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60c6e85f55cfaa50d2286a813b5aa2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598fed0c592b153865ebad278bb04dc8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce2972e7559d94d6879be99c7c3d69352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557461e92a99260cd6464880b15e31dc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23898616830c5fc389957650c601be354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde9acf37b6f6766122117b4a341c2e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08641c8ad54d7f6c38bbaa6ababaa0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f28700641a8baf2c88094a56ad40a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab215245508579c879771ccd560642358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12eb4d1d9dd64cd2e354aea2dea4a1d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062c2faa827f5984af25612d8b9cf47360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d70fbc9059db8d832f30c784b98f8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046fe72313b68d26b8df7314c366fd4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461c4a34574a168cd3588c832ac9834363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73712f60cd9e52ff51795da3def19c8d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4baaa2eb83c634d2b71da54a2571f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11965719941fe7de3ad9f46d6efbb538366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf233c1c5e3e06bda6820b6646e6a0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb89dadf92c48715f64880d04643543a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2811cdc2a5cbf82b7a7c8a49ae618d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f8b9d21dfed9a0e7b12c057140cfb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e42f5f2c83b3d6cdde7dabb5c842b8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c2f547bdd59e5c17cd4a6f19576ee372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316915f1d80f0a750fede254070e7943373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99316c1c61e0f2cbbba80e49669a4699374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59165710d80ffaf210ad798897df9ef8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c5a39dceb575e9c6e6b2f4138d964376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d77ff0b2901ff70a24972aadf2046a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d06b0cbcbfc301b4c8e77d5b930b1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be926005e12537ac5b9a6b403eface3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df57b02e835414e633d63b685462b5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c225ebd1ff9d4b2655a78edf8180c17381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3132a1975b26796b051c8b88f699150382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5bb4f046b8d9b9a270ffe3f4ba070383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12041d0c5faf8626d86f0d43b7e06214384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c706bcbda25e84c038ec8fc51aab8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dde536f96c61fbc0b20fd396ca46ab386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655375fc06d5208886798afbf9f40aeb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91016e46960f08a281ddea73dfc2b0a7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6bb6d0730bd304135a1a1cad823738389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0491d2c8f2df2c4c840736bca29d1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289a60ce285780f64f52de6712c826a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f4a24d902e5e05471c63af533e871392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc9fbbce48fa0da1fd13b1ee74c46f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37823be8123f229c20572eaaf93ef68f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b736a1912d6468d5ebad69fe2ff8ffaf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fefb2d8e8860c4e3a082492db65f664396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b12b2388950bc5c0885b0f58340176397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946e45914da55e27e0c01eb39d14266398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4762d6d762765d96486bece7032a570399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d25f512eb05975548196aa881939e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d53e4cc5cb9ba13b3795003142aea401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5712649ab9cbabddfda01614051b4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e10d57f1347e2691eeed803221d33403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1955eb603e07f17665bfe93e874c5c3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517af8d8f5c0b62d8f9698288c2d531405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7986b76dfd2ab7b8940c02fa470d9fe406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac48d350760f5fe4478958e305dc353407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ddc9ae39711ccaf7d9cc0c9d77076408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c6aec225213c97c45e12626bf8b97409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a43880dc944b9f17ffc8d90ad3402c9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c704cca431eafb23d4f5dd1eed7aa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e168d66b3ce1816bffbace50960805412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b375883a0f288c1c757cb30df0bd31413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0ff361841fd863e1b4561add451e5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a536a5b06d406ee41bbf680c16ad5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638601b39c4b5907d2ed52c889da66eb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d4e6fa144ebc38df816bdef94043ce417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538780c35f1b3c9b7bab6d414bd16832418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea8e4abc90105d3774413c6867ed3e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2b8cb804493b6268685f54bf23f4d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a716ef2463697c2320a767f171786d4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0699c105115f0b74a6e809807f76e81422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721dfb1e7c99bc9a8b165fef0836637423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b433a3da9202dd81446c7de6b37fa8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b5e2cbd74a91c4dd79f79c3c0eec22425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eea9ccddae81e6d8cad31d828cebaf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9678526baab443546fa0bf23736070a0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf6b14a7872ffdec14f3da6a9b3c06d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb38150f34d4bb9532523e0f79a7af0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd9c8006a05e12f3c6860f4b43e4f2d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb90840ed2403219f11d774cc560847d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62739e14accfd90bd712b64a3d9848bc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284be8b6e4f68b48faa5635737b0db5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49af01feda24c6fff3afdff67fc2cc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d377498b8d976aad9bc758d350d5eb3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7399a566b926f9df0b17fe9cf25d80436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b25402edc61235f789c0fa5f3b4d02437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0416ee8ada6cebc7abef9ec6a04ad438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3b24b1df3f7fdc5e28361aee3edef439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189dc178d4def80809b38af42e9ae11440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864fa68ba5ffffc965fc4961113af42441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06829e43e52b120c98200ac414fe40b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09360ccd20e5c17699997f9c79bafc5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c611f85c71812671a0c0ea102f030444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1afcf88588ca943b56cd142f4b6353445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc21db9f718900fe5355fcece44d5a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f8ab774194ecc887f083f19c2fcd9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91539835ba47903981a79f424439c487448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a69078a8f013e56d5b61a4fa5d348f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb65c4464b23f4141c682208db6483450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3ac403aa21805f94c4c177c5aca57451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a460cab461192b77d0592cd06934c1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248e42c40900bdec5ae0f2c9ebd50f4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99afc31a550af3694a87d406d9674589454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0db4dc66fb0dd09ba7f38c8f6875f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93e57b38457c5af57cfdc13ca9507e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ad5a48099e48ee8d1bc23fb2d1697457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd10d7d6a3e74c7b2af0e27c81a6e37458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4c4562eb1e482c40225052fa57bd0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8691159cda58fa40a5eafb50395431f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff43fdcad2077faff3b52aa88bc49b6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69df9b8b757d212cde17affe726526d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91e04c6aca61852d756dab798eb811463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9da8ff44b3587b8d0a7bcfec119447464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df41e7f49048cc307ebabe919d586063465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe3b1721d6072fd54944aa920c2d0b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f034ef35ebc4c29f84d35e32b9b73a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b955dc12fe7f2b86753434ff452c863468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf516c4fd9d2c5b3ed8624633a9abb3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ff7ad1cbaff843c204a31d0c3257b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9baea8c7367abe38cf8b04dff3a8f75471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1673c8ddcae5679c19514d0afbd1e0b3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1f2a43d78a85b9506f5e4c77a15a1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f7dd4bd55a4a1cea67a5a61028b0b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3684849516285142c9aec0aa5b99ad13475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd868cc653f485277c6821c87ef408476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da93ba4999979a51067a40bcc6f7f26477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33982ddb754deaf1713e154949c9b6cc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbecef0756c806b64bc2d63c9ab55c32479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ededc9477a12966410776a41c7edc48b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be7e6ba213d78b972741511e5b75051481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e9c9f3a3092211ac3ccccd34fb3ea482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740df1e079113a79548e22747b727d8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f0739e5cdf10a150d389fcdf4ebbf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60b1fdf91a078a77ddadc76bf757d6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad378be2edfca33bfc1462efe49a604486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0801ce04968088652e63b68b0e52aa39487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56525b043af5e70620f88d6efba0c109488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adba439a932b7c7ede7d6e05c7882d9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a08fd32869e88fa69608bf5dba605490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a457ff435aad669a8a181793036a9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6795479978c10b271426a7c32fe0a2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1631638b51b830fe8f3288667d787fa9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeacab90cf3e64573757177e42c7ba2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7545c07d946c8855b7c445609b52f0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a9f6f6314e112137cc2bc3d7fc7b9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb6826fbf297b2e9cf9a0d29c6986c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67238c93d2b45c2b6513666d24a9b6c6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b3b3ead7b3b6df9fec1edafba33c7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4883088eb30bcf8fd6ab984adaae3cb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38d6b73fc944d05011a72ea188a29c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6af5ff9be1955869432315a3ebf5fc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641642cf0090986e598c21b9fd0c67a8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47f834d1ba06ebd273ba5f9cc76978504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce4fc24eaed76ebf814a6f99781910505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27761d67851ebd986a7ee5d3848a3ce0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b3b41a9446f02c4118dff41331d98507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a5ab0e4328a700836bccc9dbfa0ed508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d3ffae68b2e2d20658b7a2e5ba7d1f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423306f0968d2abb9370e115041f1be510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f53446b5a7be5df82e8ec504439b2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd22a81bfa19cfc67eb33d985d8abdb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056285ee871173764f50e6be5e7553d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300e6d3bc801a2a87a3a75629ea0bfc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5c7ccf5e8352855b9f89bfa6581e4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13248bbc58279eca9f774fba7b2ce041516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610588ecabd1f4ead47f929901a10000517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b7846b21373fdbad64088a16c339f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c9bc4d6e4a4557260082ca091d6e4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a972903769c8f88158b79e452d41a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884123cf1293abd955a063698a6af843521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c1f8ea9c7fefc69a59694f7236bc4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b77abc8ea3f92a8e5fba29a15680e5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aadb19cf059a149132c1b768691c93524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4fee4aa5bbe3f4d9f2705340e3c0e6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8011566ea62240c1bd443634528faee526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f863db67dad50fa64b556693cb1c96527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce470d01efe61042d204ee26cb409c05528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ce3ca6e7e89de80de268bef249735529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7599e906c386d8e777b1ac33c667d65530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b172e5755ffc455e606dae52f458d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c4fd64f77218f5d701c53aca921ab532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd75cb01e787f9f6de14537986f179533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e483f39234c4d163f7a1ea630b4c7c67534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec95274149eb58ec0d6949d4265214d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d53ffbc12db33e23824a40a2ac62d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8ed790cc1f7babafee69dcfbccf2a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4dd1107ee1234dc7153b55ad4360a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f423e2dade817a6a3ab1474aa7b1e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea530b732640d1ce8398b85779056022540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9567ad9088044ace48e7c451d77f1a86541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f868850d1dfc5c4f8751d50723167542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac53e0123df79e057b9ee651025f453543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72790c932ec41096b695239ec22544544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59338eb6442726e3328b0d63b5c79ba7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a9e3eac3640d65d2050ca8ec045e5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd26701f30ca675c76137397e623513547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a3e17e7aaa0eb9877d9feebccbc5b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aab5d1618729414e900063907a747c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e7fee36d9b87d92b829fe396dcfc3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4fb1fe99fe8fbdfe4ce6b6ea6b11cd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3b6969a13425566b7b2411eba511c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64fe0a12d96ef902d720af5fede695553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa77703d49b1d35c739c1f3ea2892ea554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85007f67b1ea10e1ab1ff25cea4d6a6e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878115bb00df29e74c2dab280d2ed3cd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd82ca7593d54f32285b997d00e50e9f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae171e10eceb74b106b8ef33cbc607f8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f955ea77db6f5c23669158f0c54793d3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4980490af452da88f88a5c93d4457ab560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703d28e529f39f711b805029a09084d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44267e5549652713f50e2d2b06eb7eb8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d60aa8743c028a0b86c0ece4b1cb5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9855d68c84813e75ea5fc735a2bb5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d30f65de6c7d4ddc8b78388304ecd3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33d1f97c82758833cbb4e91362da78566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f74c60200349e428afcc1c1e7e2b58567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af83a01b7b91936f729aa28d29c93f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7d1071239b9cfd43d5f51e279b1d3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf3558df092b8b6d5ba3387de2fed8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860ed462e3704f53a716c1d5ebc3e5c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa6e69d4845a4cfbf6c994aa5a57e7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df8d6f51c141404472834b274c04d5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0d22457c5788c87901a5e78630004574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a7aa49e3fc7b3d5d7913b1e7bb959575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b58e98d0028895e13b03b5bf302da576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ef7a7a2b8a58a5b60a2c8ba26121c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60490f4cef7371f99b7237468d28bfb5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c901e6fba4e265554c49328e2585cb6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5a43f10b8aaf39f018d6df0e97566580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b9a8af0284cb8b448917be6c217f8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81023b6cf6e25565a3a95df37dbce3b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a6bcb3767b8f1725371a1058685ea583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35525a95dc6d6bf4259710fa785c671b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096cc39c82180c94235ff0588a536f88585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06832f8c64d5568d5dc9d53ab0b0bc2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffef0a93630e4befd6f9a3bad1946f4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c11577b7e85981a4d82c6330c32d1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc2b46dde6991ee955d58b5bffbd47589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1b99f82182e1ed21a66dd82b5e1aa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f9765b8d12e2cf00e01682ec93e70a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af13382083f1cda1ae611ddcf3b973a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947540006c51c1fe6e1196b063dbf198593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0caf4c0ee0b91fda224597ace958cb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f87b90423855ee96c415f384dc62d4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b89c556bd0ba5343d51c79b534f28596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc6d6dbe39c5ff254337e4a3ff9544597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a94c15aab0f248d9d93f76191d081598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7d603b65e7b89aa7965e36a01464b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38616d6339d19d5834d12efa8129d664600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446d1431b491851669b4abd9809c8dc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fbe504513877f47a90732da08c2cc8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8575cc3c32fed8b38a619daf7e077603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636126090c7a634d4dad1db2fd8d970b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c563b0b6222dc76d906be9ee38c02bd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e752c93fddcc0d7eb797ce55607e591c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d683b655973985fb00829b06534813607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a2fc04a8bbc7c77e195676a34dd060608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea8ce26a81923b18a08f6e2425dd389609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f86f71302f1f0fa643b8e9909ce3f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409f149df2860c1e0eff9864ab181db611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0182bdba4e4c846ae4f6b63e903eb0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656563deb2c0953fa236b069396abc1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7744b9c5681940b239198baff8cd6ce614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae839e9fa80dd01ba4026cb4dcf20eb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ecf9a130b4c982ea29b244d83b9a00616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23360b08c0b469eafd597490bfe0f03c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2f89f5d12733709a75a6346b5f647618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a901b696e999de998fe96408056aca619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eb09b4c851a1514abd49a3fefc20fa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53aed87e545c6bea363a1dd892aa59621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1571418d65bee70b5ae8706dbb362a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651277cffba9254aa823343cb9b2f7d4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d26aed9eeb526e8c6c14ce8c8332ee624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd96fc5a21623e14ec689554a42b19625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d3580a9122289ed5e015042d1fbde7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395058a7920161fe6272f2d81cd1858627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716bce237d181a9941aff80c484fd237628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324cee4400afbfb249b59832f192f257629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907f147c7563885403e3ffd394ca57d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffbdccd9f8fa4c18f54a042bf8e994d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c92e738f41252648962d402d621de5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafec60bc96a48663b6b2d1dbf17981b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7285ddd0029964fd4783a621fa2ea634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ce2c11d57f50e9ff4c360bd813020635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc411d5bb6398f2e11167743eb04511c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a120d0bce43257f01275da76026a3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5879c5dabb6b5f6af6065418681c7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641db30f15d0ed8104fb48dad1eaa19c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53ee3a9599a02b422bbe9af6193f46640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d719bdc2a550236512db138dac88d8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd7fd424b537055b6940b69574cf242642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93234abd7035f8cc3d574f52c75ddb8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3eaff8a14e2d799885f79cec109e6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f4b236362e406fdb4f123b5ca16f93645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de632b30a3a447d622c2f51105d0995a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8820a37254d6af2227113d4d523f9a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db2f957fab91fe1a1c1e6bce364471648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e909055f57e18f91bf2195ca7f10205e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f638234705d989b564e0bfc37db0e2b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbadddbee8086a3fde423ba6375d850651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8a6ed4c6cd820e6bc9f963c7c5a26652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6339b8fe00453f710c73da3b667bfd61653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b7ae9d0a84af9a7dee349db67d3eb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5ab430b28b082bd0d18a374666586655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae925846b96684b3800490abcaf746656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60061a80f4392040353855ddcd61f0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6f9b52d4d84a395d66fe232b66a65658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e9ed73195e84e91a6ebe503a0c0aa659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96193ad0dd1fa76ecfceed389e1b8d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc38490cb74ef9f72031825579edd2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf68fcc7d5af8f8058589fa9566b565e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6dfd995745d7e3bad33558a816288663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e611b9fa670efee946b07f4534587ae664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c8d4a564cb1c551e4ef1e4a4cb8cb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85e9c70986473c4d469d179ef6e36a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59bb5e6ecdc0479cf3a3a5b4373951667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27daf6ace3da816adf2855a4d84ff5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b275dd33f759fd383d6b24b65c70e7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b8ce66c5cc151c10970c186ef3054670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023a628a2360c8096463bdf45d5aeb0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d8f0877bd4caec8fa799cf70bb9c6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe4c40dafdcf3c6e0932543cdecf65673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d571f7420bfe3e97eb619e758c7364674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193c9e62bd1b609c78d92b258721d55675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af920bd3aca9250bb5ea6eaa8be36558676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab796ac2e81f25bf95c0962078b648677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145a3b90b780be3bee6eba240e4fd1a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2fb9a6f3d6be3fe08671b3e494cef1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46dceaaf59e0c65f0dec1792906883680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7cc65a33be993e60effa769df0e5d8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a34377eee176be85ad57a048e13760682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d534c576cb5830ed6a0bba8c06d1e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a213a3b787c902324a3d82ceb9f18d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da37d3b094326a9e03e2129b9dd49e5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946fc988ab8e73b65f3e34ca6bbcd17f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a7554d7cc684179cf0a51d3a0842d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079b9c03479c9c3c57effe431d052b6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b08ddb45fb2a31d2c02ce9f3eb1877689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561340130b679c051c1c9934eee7ceba690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b980a27b16e4b7cfe700f6b583b8d11c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4dd92bbbc55cca25be23796556bb54692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49fa4744f8437f29b2d8c2b8c5a4e6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2bfbf05cce666cb4d90739e97e9e7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a2d00d4220305da1743c2993897bd6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d35849e6c577469823ecc422b46ddb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ea8c38e3c043140741a9d19851a6c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e98ce19fe15c2b57d92097a6b898f3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ccd401b668f823fde6d1ee1035896a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb14629536b6557db8e7b07671b2cf31700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340caedbe85e58baed469284f07e2484701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e966f25d7895dae3419a2e5393055702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1071d43c47fb3295018fa106eaf554703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3326ece97dd365f9822e4b48a7046fe704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de3d9b854c60768a36889c5a8bc272705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff751bc76e47b700b49ad4f8160089706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e36286885127791b9cd7f4d388db40707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214aa29a7ce1f545f18ca1826822012708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902ad46d11a508b68ad2730bbcb98a5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f28bf9492f0c800552006ba7f114ce710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354482a5d7455035380b9ab331dac94a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c10e68e8e8441f80e36dcff07fcdd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc5741a4aa43644b6ca48204e23fe9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ade0db446e235baa082914df577483714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d37c0e90a4beb2cde1e46f5760d55d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ba2090ef78a4da9ab4fa412ae4f68716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e53fd04e5b9a1af1b28979fca49569717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf5bc8dc3d0d2de700154dbbb4390e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a47469190b176ad8b7e19971527a2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125a704a0376c4b23f66742715700aa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13221b711987f4729704de53d6eef092721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751dd1ed5b54eb77834238ffc337c33722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865f29fcc01f38951e9fcb4e75a8cf1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f0b4fe7c6120a89fc0cb455f4269e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ecfbe42d7e518be74e67a488ce1ed725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f035486cd81e71cf18695795c0c03a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02afb9452685b2d494c4d28c403bfc86727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c66ad3d932320d31a39bbfb9965576728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f7956463c34aa17c3353671288792729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e6cc93901c446efc7197236aa4f57730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea4bd0b071335b748ca2af3e293fc4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3317b8f6aed46cb59e7ca1fe106fb316732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c4929109fc32cd7ebc9a0fea3d20e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b68a7ba99a30b5240534e9a88e7254734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90ed229d77157ce7176451a52863c5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea684cfabba4fb4aa8c2e2b49acf2ed4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a8e094b1056a9080acaca982f03ae737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33313029db33bbefc477e189e3f000de738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d16469b9f0a828e45c9b50d9857fb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c03df45a602f049b5c2b3b463b330740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7241be6c7728387dda9b4378c2a4c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f47dc300049e88e9082466ce23887742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294cb332ed0a7955cddf32cea9e7c1d9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fdc45b0e73503dbafa84785731b8aa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9841e5fe1154106aed8792bb1e1daa14745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382a15fd65832ef03fd4e96e35fb38e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dfaeb68494c2287a50ee5ce0e5a363747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52e120cbd4518f8c86c89a527b0670748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5cefd63619a3dfba13006a0a46689749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6657fe854e3040ccbae27099937728750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a094dfc5569ca01359556509c324898751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58243021a4fe6e940cabbb928746dbf7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8055e9beaac0bd7bf0f25a687b071753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9378a9b24cf45d370e426b7e4fc9a88754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f237f9cdf87d7867f3c6c55a6af13aba755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc48d98ecb306cda957299e1c04587a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82297f8aca63b28e69dd72c20f76888757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f5cf25ffa396f8fea6f1921c46588e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03e645208985d0bf5d4e0d165137fa759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b931856e50fa39b6d883fe1894ef9301.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a734b2097a8a23135b5c967077435c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321bcd1b4da3701d02bf661b4b5ebbb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6599a5e44b0f9d3fa2b146387a73d0694.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da753583de098e57da49d13230ca875.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d78b139feb124ec46262288091b10a06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae735233fddeff47d630827b983752d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6dfe8898f54991e86d1f2bc81674608.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02176246a845310178b50dc201cd6dba9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55128e6c07dfc2e74f441e656214c6dc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31803a912470ec152e04315e7a8bd21211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee50a510238169d051227ee9443be112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed48d5c6883b8fd762b0b2a8e79fea13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53aee2e0c851df020ac1a9aa6dc560814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ec64a279bf9b9146977da3cb121f315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d61c75fd7490b5c0ee19977d773ee16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72185f039912f7ebce9bef52b40a9c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19ea50ed2efc2faebde31d7cdb839018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d7dfa26ca61796e25016e1e700eeb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21aeeb702d2b473c3438f97b8ad907e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e482bbecfab1ffde27577332d4fde5121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2239fb63aec5eeda7cd1424a128816c522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fda4d9884da5494077248a7bfee86323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eed5f2b458fd62cfdcc70656f9256924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447a59e54b7513bfb623105269f0f6f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d39e13e2da6e755f53ecab183a9bd626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698c5e50464e4dddea751b017ec1a2f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cbe2e919e3bfd7b0d161c98502569828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d3f040a52eac59c338918f35b2dc0529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af19e386e04fe7c3d5c4af6cd0b09630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1de5604a437e2f06c3510a4517d1931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e34fa0c8e34b80258e41c3d00068832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e628bd050b665494c086d5484034f0533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146061fb52063aba5fcfa27030d1f08a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611557e83a8b535db5d6b7d164050cb535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc4730f91c35dabec90e788ce93f3036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62cb4334a215c057fc7b91c66937e0337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf597e3062bf04407efb5892ad02a238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5554dff369105931f3db005e6f1ea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d5f4e675d7979a237e2187534927640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94e59a8e979319417aae6fe9faef9d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea13193f26fac067d03e109f400b9e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e301c6f82155529e4c6b936ae5f4343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b39f41a89b144ac35797a2c254f8a1544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fbe509b5031b164592a09b11e956d945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c0b130bf392b431745455a9696fb746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718b09c6e72b201b2a69b2cef34efee47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e615a11670d4039810a2fc5dfd51f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497460a28cfcc552a0136c51868fda749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4b00a96eb84647e789865f7d5952c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401aa7c9fa2f4ee68b58c964aae5d1051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb9df6d37a373a84c1a23a77f38e1652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d1b49cced06d12222fbdd8c56eddc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2cd2bda0915785e9be92e505bfe45754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b26eb75cee72b2fe63329b0303149b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7723adc4f4792814a9fbfb8f138f47256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0546975b25481704289ceec0ab7d0ab757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea0d7871b9dc4770d85ca26ebd455858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28d1efa9c26f8b3831947ab72aacbd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2142ef67c08cd6cac6896f7e238e760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3fea06954ca4b0230ddc47500fb4e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f04d0d7240632f72f8bf931ac70f5062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23cbf73b8d5b66aef445a4085ec5ae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3608e4c689a02c92bac6e28379077d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a67b0c99a30149b2ce4ca701e5e58a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26220a780bb850b37abd105c4c3c0fc166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc2aa997cbf1c58e1a7693582a7d7567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956be2aa95fc5181ce214521a20bace68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1c2c0aaaa96bcdeab5e046b27064869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e5915495a54752ccfc8420d95342770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0cf793eaa21d6ecdb1d821b9ea0ef071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a985e38e78e50f0816522513f6de53f572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96697b518dbd1b4338a338197628c7f473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd996bb587bc64929a3fa3da00a3344374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5338fa0136156be423a1e12b599cb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e670e1ea13fda9ca1726038a893cf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04019f8b71e024234594f5aa199749477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51012832f86501eea21ed830a7f1927078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fdf5e71dec191625b72e1c25213f0d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4834957636e2c636e2ed8e3389e55b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffdff99161cb8fe5a28231cec85d34481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc4672750d0a6b23892abea538723b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a663dbf9036c9bc86bb0faee2443cde83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3b53a6f42508d8c133795e13ae8e784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a64897e9619df8237e2981905962485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e82b20cba4e91ef7f8f0731f86d933f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61424803e58781605f0858a5ad7eccb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61d6d5b37754e0014d5b0cf631f7dd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb062f9a5dde93704fff34bbe36f0789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3828fb7b0ed2efc87a1bc90936dfaea90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd37083729e6c114d06f85abc1789d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975be3579ecdc4991c7c3c556cc97a892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2d637514a899361d6c73174a334c993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24fd0d02a38a407a4685928bc793b6c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908d66f2a3ff02e10fb531405be592295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9e1d4ad68da10fc7d9ba7f2ca528a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1878ec62a11bb6533788080206aa797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f7a8cb2bf9baba29a5d626eea3c2498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c1b4a51eb086ea4a55fae56726c2399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e5acf8649e5e0fbb03a90ff9be12f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96cdc9e6ac131e91cee4798e5f62e7b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8526421c8154735625fb7dc1988623102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8553b1488bb2e791a53997cc559c3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51323bbf5a274ab15c014a6621f346104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e68cd355d7a4b24e5aa02bb93ae0ce105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dcb55068ea52cc6d0754352bbd6c48106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e82bbfe81d9fba05f29a5037667fc4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5421f45364bd1b46d6810eb63f8178b1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a749e8b9b518cacd11f6d60d6fde13109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439febff8e6eadb1e9c0e287f1e726b8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849520168cec75d418a0ae9a806c1620111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3664123dc12c7430ae0ab8bfd67456112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601326e752ee572efa87a3279914554113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d4b36a7bcc24787665fd192f2144d2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f14c3e0ec441da3fbcd97df6f4525a4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0debed93f33aa35fe99f24b4d711c544116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5651af0dd0f6f78782e89309ecc4f1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a51e3d8f0a8908a590882018ce417118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c650de74b33aa397920898702a24567119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e7c8de5b87c34ce13feda29b9d984d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7747bc5c64cbef5fa7b29b610b68c028121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d372d6a4a7b2b98cd812f19de9f85122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819af4d63295b0688c0572a398919b4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864437a861aa13d885b67b587370c15124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff1666ce28cf5a1885ef61a576781cb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5639e3c22990562009e783298ad67e5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec67c2fddd9429a447face9c550d90f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0a111e4de17f35aec95f9d624bc03128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2db291c6d792cb80c88a984b1c8c2d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d59ae4ea3daa50927725b259bf1e1e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d0138e31ba2fe3173848246edb63b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8f14e0177c2d250d0e04068324fb5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f33ec8e9c28d573ae82bfc888a2bd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871c92a673aa0dfb3ccbee3ebe1f05a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566a717c5580c3bf3144c51252454d9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296dd44ffb4aa4ee0fe752bc43a99cb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c37ebca2b5d5d7be28910cd5e72d62137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead546b0ef92c09f294f41993313220138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6d486a0ab56be390393ff5d5b4fe7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c52fdd03a6ab10c43881f8f1dda0a5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec209371cff8ae62201eab3a81e7ff141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9a6e7858b98657122f170a4b50ebb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e134d0f1de28ecf2acf23c7be7fea5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f183c98be4ab0b4c2f946dc6623d5534144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef066eb6c18f3e212b59497edac004145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b74d3cda2fc5c2a45442c7d5874c6f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040a2c64bb280a434e36a8baa255632147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e369a74b34a5601bf4e899ca2e53d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22beab3b0c595b2cf711133279e24353149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e988bda964745ba9b99abe87afb9a450150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077a63c6d8107ce93ff8460f2a7d3ae151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c63e7376248453650d5792cf82392c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544af64d6e308843ddd9870923b6083153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b0ccffbc4a2202cdceec6cdaf1862154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16450c07aa1aa875fcefdb32803fdb1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed85487c7434940302744bedce81486156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32265a9779263374d05686efc9ab55d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e536f34deef683ba78eb4b36fa62f4f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b85083897e4b2105be7582057f3eb3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812bc161851e1430a32a01449e120f35160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6e232ce6343114e3d156711a10068161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235946bbad1e4725ac33aa051e9c844b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b25abf32e22330b73ac9b7743a5fc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f28f443372681bb9afb6cbbac9b5cec164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b086fe35b0477910417357edd43e4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1921835dd16462b75fe0ef91934b32166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52811bc02d32cecec291b780f9bbd9f2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d44976fb593c5d7b775ec02b9973f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffecd384a1235bc1c08b5ee103c87a7c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca933e430e17687119d0a12385532a1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7cf2bb8f11019d944af57e6c905488171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9849cddedc8874d571784f0b4a940172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a4d318b460a99a958f8f2302effd94173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa23020c67e4240670ace4b044fb4e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9227cc34b90697a75d4c0994ddb00f4d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeebcab1363c9ee3a1c34aeddce2aa9d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0e6be528985901246892d28fdd45f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef20e7c1498648f21cd33eead6170077178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475f9a01821d81ddf5215d3446d4869179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350c54ac9c8db375c882c212bf3afa3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510ca4a6d9cd579f78635cb645b99fe181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b68e33f883636c494fcc477cb6f06182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344760d3b71a73247586764d12e4682a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b514c45aa3308a0a2360dc165487f136184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31df7780e85e932b480ba92599d425d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12dc52978786897fdb050f48bb1034a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da620ed6eae7119027ff224240a8fb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c50dc3314f9a467f987be395edf3e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa21ce662169bd87a89eba422cffcec189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c78a5eadb102e8f8bd966fdd3e5c12190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1dd1c4fd8866e00716776030fafe0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252edfb2fa62edf9cde060e6484ed43192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8372bebae6605a6b6889cbc7dabca17193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c7864f411cffdb2d958284a5be12a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e47b8e70eaca28ff12c6deb5a0572e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b399884dd1030ab55bd17540dab3580196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dfee1e39177a7ce9d7681f47bb734d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44e6156eb79e1b0aff0ac210737639198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ab1649240e123a709a1508c9f3f4e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad7780d837ad021544f8b3d47fc1ad200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d327ce0feabd65d1fb7685352b501201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d84aa1bb14208bc871eb2865164cdd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b615b8afe942f3442247f5a98f9d2b1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb26fbac26504a3f1635bd840cb0ae204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d021795711140853d9de7c8cb7cc1f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e37f5f0a55e1d164538abb1a5ebdd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6dc24108f48906587f46c251204c2e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d333ccd6bfe9a122e6f2cb7fa21308f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4c91470287b526c893e442610fc77209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb87a2a5198b4deaa07a08b79d1311f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a71e21d07b8ff4648b5aa4b04072c6b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6368253e6b6b0bfe508d2f569c4ec212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf72e07524d834bd29269ee255e1d9d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc36fef147791347d76d0629ad778d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cbdb53ca214757148d650c7a30dcca215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af22d6a1eadf636963f1d1678b7ac2d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef9cbad93bc683a0f322c3ff0563bc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4cefc84677e7845e40c64d6637bae218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a768741bc5ea863d9e6283f117a260219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef73e65fe6411fc6e84da663ea3548220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b6e7ae9ab2571ddb7bb36e20c27bca221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea605a67a017ced6f0e1c2fbe83433d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a43cd670c4096454db7af05efd54a4b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a96ea8de683a2f21ff31ca69a485a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c069a35dbf62a1c35bd1090fa88614225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49cac373b12ed23d51bccc7dec92d3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28853f67a32b2fdf58e221dc745c3006227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c587d689a4ecc92bd92d44995cec4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be305ae3b70fd76a16d395d039262f7d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e930dffed276c42cb74252965e381c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543ef41ddde23894c7c1522f0c2e1f9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd1207b1bc5340af6263d18c6c7310a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458cbc20a7bd607383e32e0708dfe442233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68501a34d0ba776cc3371e1d296fdbf9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d3d2c226fb1703e755b40fab4bf6f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b7d589f2fa6ba08e828bfa9f5d1b88236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e4bdf14589f2557994948f656ac48237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485430751a5eb1519bf29854e2f4fd5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c186193ace2b32d22091067cb6529239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176346b481236857aa1d9e3c6e7ed772240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9224748fbae132e3f8ef829a758a785241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2cb2a718f02377733648717d47592242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088961cc33e066f317e1ab4f2b2eb76243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d26ebdf8b59ad0a3095f42d91ec7e03244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082588e3d524eb9c2be37b89fc67c8ad245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36239bcd2b046c9e06b1318412b7c500246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92217498d8a65524b1f4e1096fca7ec247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd19d936c88e4aa9d692e4b59826f91248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ab13b5a18dc9c850f01245f05e635249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db73e1d17c7075d2bdc8b671de78d43f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc34fd232f8d260aa016afd6c243d5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ed0bbb1c55dc4810f890ace2f9240252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5ea7efabf33b692d26d711a537925253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a4a18d13cac650be316a67ce053c2d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5cefafcf7f3a3e85132af38723a49e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719941f07e6496ed184f7b623c04bafd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9976030847cbf98dc2b8797eaf7bfea257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a131b11804f65fc96b6490a8aa536258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9468fb3a9a7bd4d54108df808f0919259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e788412a0e69a0c905e9622ad09ec260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714dff9e3b533c79380a41a25f9cc79261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c745e360d9015ef0c36a4fb3891f2f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34002f24ee2aaa4d315f0e0afe23e965263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1eb5b16fcd2e4ac66cdc1b3427cd9c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c127f965db30fb4792adb9d87b1a297265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5963fde68526ef03c6915af0877dfb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7fe0de7fb53e684268a9e76d2d2307267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f3aa322b635c3320e8c54b06ff158a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72fd225660a407a3d2d2905bc9923d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d11b0b121dad8b3f0dd88ff5a3a5e4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1880b2ef81139a450d04ef25d90c7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5577383f755713da390a8fc2d53c85be272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a460b8473f9c3ceb66b8a3cfee102d98273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b32c03499a8c5c5a3015ee47343487b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7278efbd5b513c55ce2249e19452b15275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40815712ae9f923d4de0876010806fb4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b83b621ae73d4481e2e29da85979df1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d49067ab6feb3eadc64801a1efb833278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd936922c514bcfd92bc485babe3f7b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7eac68442714c24d8f3c5eb52b425280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a017cc66c06188c11e64a9d1f8d617281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952eaefa30bfc93f0e089c376e97055282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259fffc8dfa475fd59aee1ce2f006ef4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632bcd560207cc025b92b93a0bc9ca7f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed1a85261c0cf4aad589cc806745f8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e71545300590b023817f6211d15de286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc9b9eaee3cb2e4bea00ebe9f79ea8a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47ddcef0507c2024e35f3564cd1a4c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43388e1c34fc05e28a8dc1f7f5132f3c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80cb0ad3f0533a9ed25b36b9353a01290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba183773f5bf97f37c770bfe1580e6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8d4ee1e1b1b1d8c28b6b6eed9329d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09057abd7291a09c8e88434d940ccd64293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad659d3a15501a263d63ab52284a0f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010b4746bb8dd3573e0be669c4033c4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a4d046b8e0ecaea2a07a5e8858d9a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da754dbd06865027aee409f004f631297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7c018587db26f1fe8041fc69c6d54298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382467e7ae9520921d2eda88b66b0ef299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c62a6de640ff5fd999200b06cc35d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1bd3db123346e66c974db49951ffc3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2bf96641e965c25fff1e0e3faffe88302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5816b494bf6c30d8039110a833b661303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc783029354b45de86b4b5eaa0fd21c2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532f53e97937413cdf8864762b303f4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505a61e712f3750fc8183f8296bc7a6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099b7c2a19cb5c78bbdaa2d31b1fbe7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f33ad6e4291c0423aa930a5ad527bbc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546dcf90e4c14f16d85b848f6ff9f493309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d4ebeee1d8720c02f680341cc3878310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ac8e57108530b68c87b145fa60be4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba32a49535b53cea859d8299d68a2b9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512fdbfc0f700e8b4483a80e696f36f9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15dd56478768352779f19a28cc627b8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c90642ad51c00b5e856975c9b05afd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d2fc49930f129eb49540fa4544f4f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f71d8f1121c4d4c4f8690f1d210c98317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9918eb24c37b5a0ac60dd9a168b62318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8fe5eb0660d3d59e2d4c5850f6b027319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892997ab38f02d97601499472e270af320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc638aadd667afe89663286e3b04c61321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d2013cd0e3654ad3c1bde24aba2ee322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5530e78a9dea9af1a533ceaf1cadd90323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d3352060a46f602e16e3e60beca093324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0f04cd3285cb05b0e51459a86b377325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f253d0ecc5d863ea80a9bf1aba0b5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d030d13e625315cc53b826f6fba610a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607362f2356dbbbc8115a1065c8d3697328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e446674f3b9a729514e96090c0682329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5382f378856a85cda600eb4277c50e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3971586c6315d9a1fe3bc7be43d98c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b574b49cb99d1823a1f4b259c12dc0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a207606c2262a135dedd5c454890e1f4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2d644ed82ff7466de9a5c60de4065334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc761a8888d71d72ce923ae7ef551a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a520fa737de089f8ddec3e325fb8460a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74990520350be9879a4d2f360d12b1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1607951fc0767c418ca8a033a39d4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71403d7c96def33387acbf8d3c6bbf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b289b628813adea115c8f6c073c9d6b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865cf4ffa2efab158770456af26896f7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82960758c3bd7b2372de42adbd9ffd69342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898b8f134f93a2a842b2014cf9f9895343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e427ab145384e648f5331528d3a092344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a54a3bb54b03c14fcac0e137405e0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a1fa5e1c082b181470ea2cc626c7e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cccd3310f91aba4abcd4a8195d81266347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3680e16a839c61f38e4635bbf933a0c9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45cee1d429e4bf0137492620f4bad1d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cfa24952a05c26435bb2d18b71c412350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c0ddadf3a446c31a506c0e639508b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5780dce19668ec675285e7f0395a56f9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b21341a827b0d9deba8586754da4d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a822db34d0c6cb4c5a6d3a70a9a4ba354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981b7a4b1491e066e5f8a6103d1d304355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f0da4b8285f9943555bd6ad47fed3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70b0f8bdd4c8bde947ac49353b6f50357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda23d781ac8588e132d866b043e192358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211aed9cad346f35d36073accdbddb8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e00a2bb0fd789c38b0ddbb1cfa4b7c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15a289467afa59a90d71732614ba09361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef486c191058bf6f1e3598b6aaaf0410362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f86dbbea46b1f2535a842d0c0e42d94363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede34c4ecab03fb4961d8a80bbc5097364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6fd6b64c573823e831423661763f3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e2121da0200439c69d30d694c8a1f7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa533e9afd3a37625b11806030b1e24367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fed6fe6fdcb7e40ec91cbb80228f18368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac6b629eba4e7ea2357b1b164c4053369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ca0e67a2406293a30fcd7a1344315370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb6ecba4db81f70e0a7fcd70ffc4c4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1321d09b5157e208a2f7affec2bca372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c516a8bab6a59eda352f5a1fb41658373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add3d9a79ddb9ee00aa6f077d819844d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db353f839381574867bd49ef1a9a5322375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642812a3381ee09588d6b326aa59cdd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572892ff83351291d231d8d4dd349c1b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e672e53cf5c872755da5506446588b3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e9eec7c3eec95676fcb40a7720124b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e4a6b786ca6f700ee4a1fa55f6c3a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce98d3fadfe18cc97a1a544f2eb37c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c5d783ec8ad312698e8f5efd3b052382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eaa01ede5c34ab45046c89404be2f0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb741d5b769a729ea913f99b7f97bc8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e37b69f90916c91e4ca3a4ec117d29385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265ad1370113732a3426edbc09fe32f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596050c4540b652ab892f0b09635fa7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75652c3b5060052cb7a0c38e170c6f4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a333613632c0ba9bfead821c4284fb2d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77addd80e57d7a81a588d9dbc64f6a29390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3392dd0be33d2db5a8109d2e8694ba7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481922188893e8c9c27915f0902947b2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047bb4ad795722b8446c842bb127ea90393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ebd2295744c9872644ac4d54758fe2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e54d1c1df22f452a56a8e49605e60395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a25eda98cce9e69fd06ca2cd7c7c5c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0640f1960da795861ed3b04de0265397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6adfa5146462e65d1147f51e3842b2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9183df360093ad4cd78d99d25988303f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df9e8f124297abd4e80c05c5dc7d4ba400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b3d08c9da8512c7ae20f8fcba6ae9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069e6b421df960d1b1e72f9b356ec92402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb469bfe067eed434c21663e0d7024403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c1468a42acd0d5aca9531beb22fe1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b2782402fa6702d819c9dce365765405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ec862c41de59166289ffd68615221406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0a9245fee947c33d2c181d79fe704407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493890a9e6b970f7fe51128aacbe990a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee7f4d193524067acb6d6a3b81fa337409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac2990b3234f49ab9b503ed7aac1b0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b4e2bc2d66c8516c1795092ad160a1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4d8a30a3fd971d8d79c00ca4e72e7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b00676de78c345a7db838e4935856413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7755bcb569c24114c8ce306123efdb9f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e971e1a6a896d3dbbcc62bd8c8745415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730f7db4b3d65079fef1435f7acf31d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956c0fa8b67cbdf2dad7fc13fc4002a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16940ec674b884e7cf2b0d8be3b276d1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c84ad153ba95dce57d40d5ca007c3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961cc762a62a52aae151399ceecc4c60420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ad0c9733a67d0513d7f52700ac6b1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d77a2866bfb0448d19ef60841c41d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae31eb0a7c1f4ac1bbbb2146fe3fac423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c854fc5f03b318d5d98b3667b202fdee424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a2e5fc2a15f82174d648a5db549b70425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f0fd447dc56113e93b5b8712d9bf9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaeb2a0438f3e3adc4b81849d400dad427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75d1feff38e17eeaca165c029c73a2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963a8ea48c8d84e3d2f402da373d532429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d308aae88f3b3044c97336d72d2323b4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf75d6cffcba755d0d71025b1e36971431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13920e93d88d4bed09cc01cc11a84a04432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b296515fe6f3f42d398d98abbe154313433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba6c6ee0d235810294e79a271b4bad434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c95c76b96d1c74ad9f441e3c923f8e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b9fd487dc4ddb1a0967a112c311fb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16dbbf8a6b49e7b688c99e666a01833437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d1ca12a167ad457f4f4beb9259a78a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f941a6f35f82ff716caa4fce0111feff439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df98ff4c6f005341583f8d45bad58a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f55771b9efafd4577c09425779513441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e78e24bd43b588b33b01296dcb1dc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89c0112e130e72001b10f8231bb733443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f01e07fcd48b3fcc477078fccdd8e9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f1bd8b5842d6d7becc88b362b378d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f457f529cb0ec0d516f0460842e8611446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52947929c47d1590234a3038dd1b5d7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed4da4961b789e1ecc8b6420c79b5d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce7b14fb9a2773b4b20a528c592f02449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d1dbfc8a47b229d0b0536df02f89f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6b6ef84275d5966f64bbb941f86eb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd9b4370d6bc82880a093394f824bb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18fc5f471c785cfd6971c7b19805b50453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab53aec51d0f946e9074e3fb424801a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef1edea5b16990df0008db22c80313455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998b3ad8649b96492fe2b0ab7d4a40a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6683b2b96768da3c65e1da5e3ddee457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015cac4cd736d484b67734a32d480e68458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356ca5aa5d7e8013afda756d409a1fb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610744cc704015b25defc05897211d43460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf15a678f7b42b373057b41b7307231461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc9432473a6fcc042bdd657f98bc24462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929268fb9f989ffe4794ad204d3bc4bd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db3819bec1e974816e6caa9e08cbfe464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec243879223cc8eaa53a83586b01eaf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b7db46617241df7b4f7c087f17534466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca69aa5ae94250a1fe0c3154745662467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d998716ddcb6bd4aa801b27ab12e7c2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a2374957a510c31c7285f725372fc1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320e651693b024fcce4ec26d5db78c9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554da77aace7fa1f5d726c7f78b91fa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff785e34753ea6aed6b9db4dbfe3a290472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29293714fb0a19adcf297a6c7e58b787473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955593915c7af3090362f75e8e662f78474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38348be179983cce25e2e655600b89c1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09364c2bc75ab214db040de6c417bf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed6715fa55a743fd4575289c1a1a3e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961088812d36dcff2332c199de44526478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e06ca87b7dba3130f51e14c83b0fb40479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426432f80aad18834166b93fae6cebb2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b7abbcf1eb5ac4ff829d425fa8708481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4db3d8274406c148b2c189a0d22460482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc568e9cebbceff39446be359e82ca483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b521f1fedad4f0733b202914f9391484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf612e680404ddec4ce6fb8b0acab312485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72038680ade5ea17a0d82b7b31d95ee4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7db12f44de570869f53585a3ca8c03487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b551d7ad3e24db3f8c17077de9c87a1a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5087b76a0500fa00533e6cbd330dd2d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa22d2805fd17b38e14584cd79d4f06490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774bfeffd24900625c29eba029ca4d1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e8c7e0bc02208674ed91037509549492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630c08381067db6b452f04680732a23493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9564edfe47a423cf2f35e685f48f2406494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b60be2cecc54c7e08629c0cf9d3436495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a67f06eadcc49408d0ccc389675b44496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb30eca5ec48c3cf830c4ab0e72a4f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40adfc86043114803fc7553b74d1dc7c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ca08c9eb1341fcd5d1576c91ec0d2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba93ca61fcb38cfba90e0514c25f4c5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2643011559ad143d58af63aea50b5b5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72b19c737cd50ab261f972ca45ee46502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433ea071a2c5a12a62f38dd707e940e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743fbe99feea869e165b1bf0a5216b83504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdbf3ae068050fddcdaa732b4a50b50505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b383b053d7fb01e7a6e41cfeb159c734506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a883377fece1afec556d685d0b425d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce19234b46c25b4905f8a93aabbcd8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda5880e819c34e3c82a4227a845fee509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931eb76ca81d906e073bcd412d575ceb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c255846aadaea0d1a7b2ce54a62aed511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531a89b7487f8d7d34f8324a16b0e15512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e798e9152898c71e197f3d4b1472b50513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d756dc7cf800cc12361d65065c00f7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e2c1c22b1661d2090310b9670388f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a71d6de0601e0aa91465589b0499e7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e68f8b06438588206138f90a73a980517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89326236a9e52433954e4b9552133c60518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a8697029b264b70b4ab989d190dc7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7168f4e5addff1fe2ec27a0d098f32520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b55e9051aa8ecfe3cdc10f449fbc495521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc4e6f032d369630a1e75da8d6ab3c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae81a780e94963deb59e4adcebf64e6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f20bc6df853cd33f86322eb2e0773a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c880ad6c0354eaa160a390674911d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2d52b86848da8dd3bc2fea4a61473526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d3ee208f06883dac1948bfa5b2b3e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f599c0e55e7214e4b027542aba7149528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fbc3037d8016a21b88bf9bf32e573e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21fb4a0124889b166009f41c7fe2d4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38333a1daecd6124918a51179451ff6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345875442b7c70fa261a57be38b46802532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deac6d62f8fe92e01d742b218d5bcf2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d188d0aae6d69c978ede2b0cdc628a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ff7043730ccac83a3435fc30335a6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a350b270d44458bd20e035ff4a7c43536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c781805d3aa1dc36551a70677c5ebde537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808127a214dbf25efec6f076c4412560538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe1b1e485bed7cbf52701373ca42838539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9dbbec6047b54e82ffae5cb99950e0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843daa19b08c5b77753440061accb589541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b5d6912f556f05cf61544d139dc87f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bdb6f6681fa70dc85e3756692ec333543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d37f1850d1951632789bfdafd0edb2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c7743cc60e12c7a63df13bec9520d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f58d970f1e2e300190927dc8dfcd93546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613cbcaf9e67e89e9ec601484d0ef974547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a411cc7a6779342dbaa64805707216548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b9d38fca4d50093c3fd53eb3d1e9e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1595f37f1661060e2ce777fd43054550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec05ac5f7144e390294907aee055db66551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373df1250882570fbc0f6f6bce60f070552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7accab6357262f9eb5108aed63facafd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f90a651763225aa76c09c47d24ecb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c7a3c729821c5e4d596395210fb3f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7231b750c7e0f4798f99879dba8b09e6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20776a4e3bed6c6b195e2bf81a23e8a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527cd39e96ef1213ed2a43577f884aa0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c23f5cd3ab01c830f933d8d29a9fc2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e3e5831a8079d6e4173c557acc01a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c619e2b1d751ddd04f0c1cf18967c1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c7313a560e4a9046b57cb48676e02562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0135bc0b128bb480a1a855bc939fcd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ad9719c4ebfc3894fc1b8d34f6bfe564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2fb03558d97cf1d6bc6e9425810f0a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae931189f74b0598f389ad304f6b0d2f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332a5c1dc95b7dc14b75837cfda275f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf70bea1d6b1c2e8efc70eec798ee9b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509acded3422abaffd6160e217a4d4c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d904f6315f61988ebb2e10564a42b6ed570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f753410cb795b132a0225e896cca97c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f23ff8e0241fc596f68b085587e4d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a5956e2e84ff3e4d61db5a01f07de573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2c940c74856c286c36e48a7f6ec4a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a9c278e2e3fa83798ab8cd2accbf7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad0f72b418cf708cfcf808b0a31e94576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b6eda6ee723b51c0272e04cdc78601577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0672b8f48d713757840d8a9823a7fae1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7997a71a786eefb333d155778d623c4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f0abd2e981555af00e679f1a36d88580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d93dfa278a100e2eccaa9cca2260a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b7906e2ba30ca1df46abac8b83e5b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407af39dfa6f4f28776cb7d6c598d12583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af7a6f14f361dea4ee714ac54286b24584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a861e620f40bc6bd4ea379e3c9f5a7f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2272a087c3728517875f51066be2bc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de17d923a1371ca66a87179b84c1c24587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47a7fcbd03aa699b65588ca5130a0b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3329d176615a118c31ce8cd7523402589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42615a54770fa41c117924a5510a6793590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd51942780e802e86ae0be200407ea591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4434974b628e6d6c5007f3fe0079658592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c61b25a9adb47244bb048f859f7a2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec53674bd80440e24845c2ff220f56594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e58b44b3e3c52d865063167ea81b0e2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bdda58389b0e4ee0241c9b05502e93596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faed8f04c94efef6fc75d729ea8177b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a9dbb71bd8a0fcb3aee9c1cf631a3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed38dd7f43765045b3a15c928833b66599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a469be11bc44e12b5a3e9e551f764ad0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856164f1e74b8881e76828b3c13a4b16601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18461e85eceacddfa0dc847b6d079b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731cf6b821eb1aae776cf4060f69651e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac11cd69452fab68d245941af4fcfa1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0baf8791e9bd95318c5cdf9e6163e8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e28f99a38ac06a49e1b106b0fe596606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e67aaa2af12a6c7f3a95af66cd469a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d9b8c45a2005457cd8583680710a7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6986962b286413a07ff694b9ae6fd6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c3614d719410574771d3b331a9d9c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec3bbd313a5e749a9222873f1340e5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88fe2e9cce6bad5ced6a799941c4c1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d71f37a8244c3f3fe51a3163fc448cc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a434b0dab92e5dd4666b259ac84d95f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2407c9a8457d6dce93027ea0e4655ae615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc1ae616edda73503c382d67638c08616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de6643ebefb212970c6a184b4c03da617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5510042946d1a71db8679d99845db28618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048f54323489c2043c85dcb961aa981619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef252349f872ce690175725020cb51620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4fe580e4f825a300c14a168ee22031621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91968b29cb569730afde0bb560d133622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cbb8543cebf861ef2ce26cbeda0c44623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e413e23f9bef9b4031e2d442708965dd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4e84e2009f026b2f3b0fe8db955e8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc00e5906505a0c1188ae945b4ac2c5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7e16b46244eb55f43433ed8a0392a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3a0f36cb12ddc57ab79ffd5ce42a9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3befab7c0c6ac316d8f7a7d4cfaad8d7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895fa2d42de17b977baeafbfc70379bb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca50cc1b8e36bf9877aa70f973bb16631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b02b6f14578afc1dabfb77fb9325f9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5708458edc19c1f20afc4c078816ef633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec107993bdde78465fcfafb8727435b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37dcc30b45c3967e7262478a04c62cf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c33ca8ebd0c5ab64eb35f38c4c966636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd7b88e91e03c0a8719c3582c08000637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538e79eb0779e30318ec75832952628638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e857f2fd737a677ec4904ab0ea12d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4dbc28c92e97c3f17945e56f81806640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd798ed397bbbd00354061802b2b5c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af06abd4bbf815db3b8cb50d1cc422d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af62b0fbd65713a7dde6aa648a466f3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab26b1afe125d8cb25e54b0c4728dcb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82091e2403a8575075afc7775ec7f9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe6483229e1c25e7a3e1c222e05366646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d21c5d4510b8bb4ebf0806281ba18647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da25b168e0523f005696e9cda30fa6c4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc4cb534ab6af2fbe623b056f625f9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3d8c3cb25a786277e4208d088f1dc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c617c51739c348104f8c35066e2b2931651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648004dd07a023cf80de9f8ef733621652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583d699d2376f63c831ad012719880f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05da1739777b061ba6f169d0e288a83654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54210f8c450dd6222f124231abe3abd2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0a71941eaee1544ad56eb4e7156b2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4ba09160338b84cb13d2d237fce81657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cdae721112f36227700b430d13f540658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e25f44fd3ac2b2a1a8a9bcc309859659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d9e86e17e98eb1055482c36fa4aa2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e959e2d03171d39f20985695d663c4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857efa5a5f6c8147c5251f21a27449f6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da0aca6004ac88e44042261e6ee063d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d42204ebab3d36d494e76bc2d725a8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da360b1e7cb611971a00dc55a08eb77a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07fed867539f9382539e3fe2bb283b8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11043cfd82e3a1bfa0a5506ddc595cd0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0248181b87eb66c10d34b23d82bfd4cd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a7cabd5435b943d322e16517efa84f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e10b7b8069f22a4adaa1dec56a4871670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67effbdd57d908c3f21481af2966790671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ccc4ba508441be40633deb5619ac0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909dd61aec11038d3813ff7c316a68a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61218e92ac391e847552e48f1625f0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a557d8490b804bef9509c8c8817dc1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e2406029a04e8994230fc6a208282676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936ac20675fc7a2004f4ffe4bf8b8a8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a2f1836da13a6f30c2b3c7a116066678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f83717d9215d69057ac8020bbb93fe679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696144e7e0e2bedd65de9db0f0b41ab3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f95bcc9bf5a698a23347b9dfc2013681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365dbffe7319ac8a319077c8b1884d4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8402c97aee9e966520efdaca160593e5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcad5f128c28a63f9fee2607f14b2997684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733490258603bb0b2c0286d78b26ce05685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd8a5c160309a626819b4f44601444686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e0bf886fe9a1633299bdde51f4b4f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d485773f795fa4a6f9dcba96a2373d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb16f29e9fe865fd3ea9c7ecc05f94689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9532ea2b0d42457b4e0c4151f03e8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bddfbfd6bcd21c709d6b240196928b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905968c7bb7c628998320217c495927692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c0a68732289c90bf14a277f2bf43d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c3b68b3ac9ccf36675ada4dedf4bf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e521cf18f9763763c4ddc5c2eecb2f7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b81b4c40eab76f2afd3a496d5ca3b6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d51710ac6f69c8877d7d4f09a30963697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3e2fa9c7a1db1818840d17e1dadd9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb580f41701edbefc942de1215001e6b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c96eab113648329e83d724af1c6b84700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee42a8e5bd5204f9ff802f9a0b0776701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca60022858647f3aae83d101b4e9aa702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa12ab4047039dfe890119b7430848b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4c906012d4f5847362d635d4bfef6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa2d2bbfe6aa2749068888885e19f1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0b145da8c30e3763ad360e6e7d69b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd1b8d33b2efb62a45955af7059d39707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae75610328a01f8a4564326ae2599f67708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3e715db6a7b8d7bb68c8049fc96b3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3241ade64d7be8b57e3e91b0b58e7b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd0bd583cfe90429f907b450186882711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4556e3f836a6ec5577a0f9e02e7b1e32712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddcbd5f210dfa761125df5931decf3c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8859728615cd3075d0805e533efb2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68424db967a9c5d3559c76dd104d61eb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00faced527d92c4de56cc5020cc4b3aa716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b3c3ecc06787a7641356a27665c4b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584238d181a6ec4e4fd796ef393c7ad718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e3343ee2936eee064592e52a15ca6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80170b4a1d7a028049dc33a261e7d613720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1632c090cd12b20b3c9c331b5db343721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e47d0796e9448453cb385b4c5e84c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65faa21502ceb3567bbf899b7badd86b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89a04a789df7b5d9afbccef894894c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d234d4d537e872c14a56792b1bc38b6a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc576c29afa8865f38bc7575f2b443c8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11575f363d0f3f3aa8e79e29a0c65ec5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3a3f6d0fa27eb2c6d8bb2c8640c38728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1b3034f879243f3f9145e54c59527729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098656d2abe84be6451cc0bfbec4c6b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c4442b0fcde4e9dbc58acf3df5c72a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e21bbee9f05bb599916ae18ec419d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d01d2c85629fda7d8c44ed9c9a702733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2cf8a835df32cd0328a3c7c7525c93734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f63da683c2591ad48b253d8b10cae735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f89d2556ca84af940587b455668306736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c09808d27239417fd8bb16e57131f54737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61dfc0884380767fd77ef727527868b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e26fcbe1b8e245c9167995898f0ce5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9457fb21292c0b147cb602c2c24ac4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebffaff7937aa0f5f78d9781da59027f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b503b99dac854dd1cae654965dc66742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903acbde110b738095f3f257148920be743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b070087c3e0fbdc479e71faa3fa6639744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2444ddea6ce7f974ebe4d38837e493745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9745aaef4edc07ec89cc7dd7a6a4813746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9936062141c1b09e95368d3c1ce4ec9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2335e5e9a19ed106ff194825f2076c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ffa7e2d8545610c5d6d0244ee2a58749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebbbe8bf59f21ec99ac9c09d9529866750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b896a644297c4891fb1ffb762da68751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39accbf6a0d2a387d402dfe7b54e73b2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d903d32506eb688e83a04c27cacb9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d15feb6f7add438980eb2fb4e5b49754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3303af8195c199a849adb3bec7262a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91134c61cd07a568590800c84b7a4f73756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf2aaaec792ce5b84b2cc4220bd8f8757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30901,5117 +30832,5092 @@
         <v>18131</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I179" s="0">
         <v>13.65</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18148</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>6.7</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>26425</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>10.15</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18150</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>50.04</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>18164</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>33.8</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>18161</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>65.88</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13917</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>554</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>13918</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>556</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>557</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>13.82</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>558</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>13918</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>559</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>557</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
         <v>13.82</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>26470</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>562</v>
+        <v>560</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I188" s="0">
-        <v>13.82</v>
+        <v>79.06</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>26469</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>20.45</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>18172</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>16.72</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>18173</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>26483</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>0.5600000000000001</v>
+        <v>17.13</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>25892</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>12</v>
+        <v>577</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>18.5</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>25892</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>579</v>
+        <v>576</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>580</v>
+        <v>577</v>
       </c>
       <c r="I194" s="0">
         <v>18.5</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18175</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>580</v>
+      </c>
+      <c r="E195" s="0" t="s">
+        <v>581</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I195" s="0">
+        <v>14.36</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>582</v>
-      </c>
-[...13 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>583</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>584</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>18186</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>586</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
         <v>12.52</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>18186</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>29</v>
+        <v>228</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I198" s="0">
         <v>12.52</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I199" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>591</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>592</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>26511</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>594</v>
       </c>
       <c r="E201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="F201" s="0" t="s">
         <v>595</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
         <v>15.69</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>26511</v>
       </c>
       <c r="D202" s="0" t="s">
+        <v>596</v>
+      </c>
+      <c r="E202" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="F202" s="0" t="s">
         <v>597</v>
-      </c>
-[...4 lines deleted...]
-        <v>598</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
         <v>15.69</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D203" s="0" t="s">
+        <v>598</v>
+      </c>
+      <c r="E203" s="0" t="s">
         <v>599</v>
       </c>
-      <c r="E203" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F203" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G203" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I203" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J203" s="0" t="s">
         <v>600</v>
-      </c>
-[...7 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18199</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>601</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>602</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>20.14</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>18199</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>602</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>597</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
         <v>20.14</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>603</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>34</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13944</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>7.71</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13945</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13946</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>5.3</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>13947</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>21.8</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>621</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>26538</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>621</v>
+      </c>
+      <c r="F213" s="0" t="s">
         <v>627</v>
-      </c>
-[...4 lines deleted...]
-        <v>628</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
         <v>11.34</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>18228</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>6.95</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>13961</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>10.61</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>638</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>26549</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>640</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
         <v>11.03</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>641</v>
+      </c>
+      <c r="E219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="F219" s="0" t="s">
         <v>643</v>
-      </c>
-[...4 lines deleted...]
-        <v>20</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>18243</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>6.97</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>26569</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>12.1</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17100</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>5.89</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17103</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>7.72</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17104</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>12.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17108</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>4.25</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17111</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>5.26</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17165</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>10.34</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17166</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>19.22</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17173</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>6.13</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>674</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17194</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>675</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>676</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>677</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>678</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.91</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17199</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>8.94</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17229</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>684</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>36.43</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>685</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17230</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>690</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>688</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>20.99</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>689</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>17231</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>694</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>692</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
         <v>16.84</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>17234</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>699</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
         <v>32.08</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>700</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>228</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17260</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>24.23</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17279</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17280</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>1.93</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>716</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>17287</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="E246" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="F246" s="0" t="s">
         <v>718</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
         <v>23.65</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>716</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17295</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.91</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17296</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>14.64</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>22041</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>730</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>13.17</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>141</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>734</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>17336</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>735</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>733</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
         <v>29.88</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>734</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17362</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17365</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>15.15</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>17372</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>10.61</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26678</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>12.69</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>752</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>26690</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>754</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>752</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
         <v>11.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>753</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>759</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>760</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>17395</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>762</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>759</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
         <v>30.97</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>760</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17407</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>19.66</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>17417</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>8.51</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26717</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>772</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>774</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>22.12</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>26725</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>14.64</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17447</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>29.22</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17460</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>1.54</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17461</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>3.73</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17462</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>8.67</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>17475</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>12.43</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>798</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>597</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>799</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>55</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>26739</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>801</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>802</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
         <v>15.98</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>29</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>17561</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26765</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26766</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>26768</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
         <v>10.38</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17509</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17510</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>6.03</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17511</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>108.2</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>828</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17512</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>828</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>11.72</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>17513</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>835</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>836</v>
+        <v>833</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
         <v>24.59</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>834</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>836</v>
+      </c>
+      <c r="E293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="F293" s="0" t="s">
         <v>838</v>
-      </c>
-[...4 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17514</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>141</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>16.84</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17517</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>4.91</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>718</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>730</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>730</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>730</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>459</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>773</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>718</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>