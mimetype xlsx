--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83449dc1a54fa0619cc9f61313e35881.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff1c9c3c4d47fef660e97b5947a4832.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3e574d3f4aea1c386d172b0b8da273.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406bd236b8d106bc208df28204f3c2b94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b7dc7397655a06f15a1c95129a7715.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da65bf9c30f8c71eb035633de361176.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c8aaa94f80607ca420ba21815ec347.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6268182790bc7961d797e127b9d2d58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3464ed73ab2d2d08fa43ea374209959.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5873ae7eba1c1c9a3c24a78ec0df9c310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664103db98d8fbb7a697780ba1d6856e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e736139a3ed8b044ebcfebc2ef450e712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87b9c44c6d29fc37d7ee1c8175747913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b90271f1208b887d51b523682c25914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb0b5728d6041123e0046219f7ff6315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7895e6b444410336a4056eff80e6fa116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd6b0c13cb75377a8da86918d9bbad17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e9bc9e527248fb5e32c50ebf7600b418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a7fd2275649b8cfa32fa8272f32d2319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ada2e0434cca0722ca42b300af28220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcdfcecb215a6fee760635285f105a221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521fbe9974224a45e8da7db6579ce7f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c7eb94264598c92ff12d98181434123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a902e31d9df272201a7bc02af7b95424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f03aa0a84ee635b418453e8e4ebc725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff883846c4da89ecda9605fa9d77f3d926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8900579d7f28a88e6966eee0cd4f176227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e05fe7feb62def1229948ef1396070c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85c23eb6a81ee90aaedb1497b9291e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c7b5c9601a13731a94b540976519030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a295109f0d873e5dfa8aaa7afaef2bba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f1a9cf0a3d7c0bb4813110467fe5532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8099adf862c3f4b14a9530adce373933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466595b22de21dc50041f8012cb3ec534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4ad0bc36c8bea033f54549a0a634c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa3b5836416c2523ffd874c0b88f6b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef18041a19b95fe1ff2e3e669c602337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a92efb7f7ca6cfce612647ea1b8b1c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72737b8ab5bd56548581cda5d961727e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8d08bf2222d2380b94c87a85a2e7e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d970fabf89849bcd27327dbf746a6df41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d34a39baf3d07bb77c83af1a4b84b842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4c8d33484a2f2b881d6582e569c4043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480af5f0fdf7f6b0260216bafbf4366844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd721c2d8fee429cd7cf6ba9448cd145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b77bf1890d5be64293d5d88c6121646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c2829def0f133469405e8cf1091a347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5924691b4577eb58951d5f1ef7a716f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab3876c20d04e4ba04b1d84e0b7fcb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c17848692db9865232974f440a19d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6887a376e94bbe636ad05e274fbd651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a4e3da41ec0402ca9964c35c5d63d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650e973f204ded876574b8a10232e8d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8310cd56c576aee8ebcbca4a50a6450454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d231a49969baf4fb215c39324e010055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b8522f6e4ba41e0880537ad16f87956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93069b708936e5f17731d26ef7424457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1885a2dffaafd4c5eaee410c17119358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c8f43fe52cc69501cdf0dba3ac254059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174bc46c0bccf60deb0abba5497837560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e134fb113b978bee4bbca0423f39e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb975489231e71d032a82bb071229d862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12bfa7a98af2f418a343da5295ad58f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0cbff1697eb0a50b198e4ca8cb55464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022876fdc74b5f1ad4ff9d0b95549ee965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f850113c1d9341889991297766cc6a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b592a1208fe3e0af0adbbc63bb74f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc6dac8301d0cbf35830018ce50d9f868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d735f6c74fce794caf69c2dfa5e01c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5babaa15c4e018599472b22cc840ec0670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5bab33bc6ac9667fb9253ba3ab81271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20094d650fef5123b82f743ceab71472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a3f4b420b0706705b717817997ca473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44388b99a22c1c8fe154f88dc6dff75074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7b8e9c5be38674b42e59ddb97a17b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408b8a88b6130e66b8b943bfbaf5c9776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8484cebd6b17a44b5bfebd07a40092377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534b9da5f2443fabd43475cf8bcb84a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484e70e9c40efafd125e5abdb4a50c979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d46485eab8bb00b2044ea24de6485b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d835200bd99d3885e9f48c5a1f23c181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53736c30c41089b34b2b6b7e840c400282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45a4b2f85c5afc808e63712c15140283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa9c32889a7723fec1252f47722fcf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0009ffcfb6acf5b596bccc592bf5ed85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30836186ab1868d7f733a593a75d4386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c10f97c436221269251dce1cc209cbb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf4f7a4a0aec1e142e094fa0e90eab688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc9fa7d409353a3c7531159a0b41d389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a8295eec37c8d71cd56a2774cdcd890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667fd294d9e33537962402d6937d934d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac9ded1f03393748da6d408172d8b592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff42c44ab9031b9139c69e285472fc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dbad843d170e9dae6a894cd5cb502994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2cb060015d651efc4b963f845df2495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7fabf6380044c523b91690604305dc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a18eff37eda2e060a5c9d848e2c2e397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e517ed6523f82549b2d55a9dff3808a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7017bd1c4bb0e58d32970d95b9712a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a004ce7115c774f28ce23256609579100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e701e582cc5dea200e0524b968bd01101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86d4ad127442af821c3e2bbb31055f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c27b5bd0ae62ccad4313ddeeaaf4b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf771b5b6f44d782b62f676b3a32ba9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9dbafc2ce27078a35be3615b6acc62105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf02bc175c19756ddd903b6d92eb2f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac842462f76251c117d3ad6e82f7fe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe4ceeec2691fffea3f8f0e9cfd4f2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041ffee0cdca47630a7d6e6ae5e9e72109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd434974e93da07552dbc3a3e8f01af1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0735ce86d30e24e88d0e8b6fbcf99ca111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2506977bbbe79be2732ed37a16b594112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae9987530fbf9dcaf395ace1872078113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e555f8e7a9b4bd3380f7286849a753b7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c508912c5aa563def118f3394e612115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506999c904ecbbdc1385d784d79315b9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7cee34ae7197e4c48133e0c5f1e5cd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef85afb07d6b6244dce58ec6e728547118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc6080a7f66ef3e83d964503fba5c9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efca93b43204d9e49e51e4940721644120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b105a56943d91ca558410eb9323fd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e36a77dc86b7eac71b2695010eb96122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d1a118756aadba25e14fb97ed5f6a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94698e553285816d545a8582cf60e709124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291482ff5f2614d9929a30a2f529ae64125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b2f5d4a6a261b7f4e1fff5ae2fb9c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455fbef6b673b1500035322c22fba3b6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d065f7494dc00fa5bde612b6ee422128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9526b54f236b599d41035adca2268a1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf5d61d5d72087a1cce8c2e408a1db130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35801f656d650cbff8534cdb3f622470131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99eef73fca9a5ed1be657905ef44c0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4a351e5520357bea8eac235b46233133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b6c7d6b4620e76af3a232ac332dff134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02002f1f0a8a8e1b5b877589c389dad135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4de97235612f433ccd25aa7263b6bf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a61ac84895ececa214d1a5ab622cd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2ce771cfda119831ca7e28299c06a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a67bff0a5afc17b3eb56a276476e8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c32a42a678e0d11bffa55c4aa2415140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74fd7f518497e160d6a7bf409221ab141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc8336ea2dc0312d022f31f92cd602142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31ba1e08397de4d7f0d6eb51e4b4d5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd01431e8487c07deba94d345e7982144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184eae6f32d83f1b145a088c5f6327b8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e46fc9cff8ea69968d7c50a3fc630c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc841c9fd573afbcbf1a5780c90a50147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bde91622ac4025c5839b7c5c11fae3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc95c56108777b04ad2a27d0918c4379149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2934457eb8719cdee5c3eeb5d16d6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c145d30743c1f0e3cba73510a1f431b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152345468dbd99394df1a8f3c5dbb57152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778dd04ad0ca35d4ff535fe3fe15c9a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ea53b946f7901b5d387ab7ee2d0e0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd4a917012e782890ddcd4f5f780c2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3946e33af5714a31191b9c8d761fa3cd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937fa95f731fd92f570b28cbc85c2663157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7dc0f5085c683103d509da39a91491158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917513f4af2e381a30256e87a2179eab159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49a6dad291905feb2a293b43796cca160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f0d33f4a6fce9e07b4f8c5cebd0661161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845f7886e442a8da0443e55689fcf4b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03650e206bf292ecb118ce3c628e7317163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ff58a4cd2a2b0b6a1ab0e9b6c2e58164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02cb04a95b84d74b033e0fbcc7f809165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c4e5efe235a3d934b5c740c02e832166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ec31ca8272032bbfc8508ab5eea99167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa1a8f2e3a1f22cd981ab69206a0e2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8173dd27590215c89f8304f60d83ed4d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fbd9c492f4a6c9d03e59742b046fa1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea27c82534231cd33203fe5aac1029171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36e425d45d49b388675b22af9dd1fb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3822c064af031a7a17c0f79e84dddc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96758f8148ed2117e95b542786d55e20174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b46629be5fd434cde4736fdeb50bc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11736da9e75d9edafedcf0656b7069cf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da20dbd77175635170a417043444252177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5463dd4f29630292199f7b292dd8bbec178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43064c1bcec6b1511e381f8fa562ca90179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb59b2043346a5e163815f72ed6cde1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a2ea40d89090d9a370da620a253fd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a83b931d46b682c84fea3489f05d4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b589543be7555bdf64b0c3f4d0760a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aacdad18f5c9c7d37eb88bca4d4a489184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be4f087909bfda90824a7850ab708a9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2bf153abb8af0a07405f42dcdf2434186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf69e9aef860ad1da666ef60a27f6e6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e22ce6975305819abc27b61f566deb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38325d5af2979f4e1227ec7c9043e50189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046dc0b84d74c4cd28904502bf0ee6a0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d96194cf9dd10089b50c1c2a3deb1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73090ee281b2f0c7dfc6a7f0ebfd30d5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c65c93869ef622ea6b1f2357e3d8b65193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb56787179e9d84a3aab335dd5983557194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed3758dbb8a4705dd52e090772a84a9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69acc62fdffd694da2a60a8e96a24c97196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb089d536ead32a3e59d0be5ee4ed4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99119d8585518f461164f7db2cd39730198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632a8def1b77247a8f04c44a6c42dca199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb6466ac81e15178872836bf1c73011200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8c2378c052000e483c367b26a0773201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee06729cd308b0151402b3e7f1aef1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f9cd96adff9cc0a8151d005e47117203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1af6d60e43b27dbb061e33542d8bb3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b530700e0b71986403140b212e7226e1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97336c555eadcbd60dedc5197f0ead4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992455009726d40b7b83d5da0e245d9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81780abb885a2627bdd2f9dcafe3dcaf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c948130b60007693e8ef6c7fcf98581209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db193fda0a4b6e26acd53c02a35b86c7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30868bc23ca1fefdf1a3051320274dd0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44dc248527c75d9db4efc03ad6ec5f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba257fee94f23458871b32a3cc7aa70c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f61008522b5b63a58df93d7f66a55214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f759612b1821f44d42af60dd9a37849215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e6fd9781efcef5055490e8c463708c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d228603f278e7586571a692ad47e48217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193d0c9ebef03ed2101b5415188c2f9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f884f59c642349b5c9aa17e0dafb1e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4fa0e64331113346deda65a563929e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec22140a98b5e6d688bec84e6579ca221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3f384850a1477d64dadc5f8386ea5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f3c943816540c8dca2958dea8f64f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3ada6b87fbf2d07e11efed4dc5cfb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2891ec88aefdfe6b49cb58d48a67d3e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a13a577a510f6a0e0fae2d3973ceb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527d100ad6b15c8441fd61ea84070a6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed2e58b26f2a3cae1c51258e117fb1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adecc89b11cb9b9029a65e2daa06d7f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d46491a9dd439be66e798d4c859dc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093d5f63e947877589d178acd4f2dc0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8aceef55f19a7564c1eeb9763ad740232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b780853ac3814cef4382572583870233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c39d6f010885f4aec7e48529b65cf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd23d19a1ce531b46bf335b0fcfdbc8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779ec7b6d2f2ed844ef19a2802a8595236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf730be13e2737aad2320cbb091f703237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854f59c12f4d1b661bc4fcb99389b6f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642ade4be757f95fc3d5c13b7a48ae5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86691822afd3c543717e283dc1a733a4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2763a7042452c556f0400bf617fa7d44241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a54f19835956d0842d1997de54f27242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621868c7958b83897f592843df1862b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342e27439910cf697d20f4d8a8c846a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8396c80389e047a0b4f6239a1314f8c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056e68f85b1bf9a60261e5ac1554687246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c074ed32d7c4d2f56bb83cf4b6ecaa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3732575648f861a785e5723a88c472248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a37db2014c9b854b6ab68006ebbe225249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc2877a121c48f45ac188ba838a1a95250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe5ddee2d24c1253029589d83e0ede8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c9d3aad8c0ebe28e0e59b782ea4cf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf1b8746a9f188daa5869083525bbd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229cc99388cb66da394af13496dcd6a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be20a3025ac55fb2c9d14417fcc5fb8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a404e7f69d4e15a2e7705a1e02b58256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8632acef84b3c6332c92c996e2dbb8ef257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65fc3a6c7627d098c57babd8f2f12f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef1daed3a4f7272f8bdc570cd2ecf0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748bae467dcbc1e6e7c9f12d76551c78260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24498dda1f02be57e03db6829e7bdde1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501140fb90d6755805930f23743595e0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93fe76b4715eb917d08a262b413e7ba263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44d107a6e70aec55a1a234e787a881264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33772a05c258f19b94f792157d0561265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b92f2bd389c52951a8c66f5f27cbe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb40eaaea60beffd9e800cba6d5e9f7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d9f36d1c7e99ff58583cd7ac09ae4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a8c7ca88de23ea0d59f27a0f956f52269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a6038b221c1e5ce873a33f893555c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93a5710d72444475d90b1f30c06717271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa018576aad37727cdd7b4ed05d1eda3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55893ccadfaba1422bf99e10ccd1b8e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2cdba1130e92ca90cdcc12318a111274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241064d3c32cdb5c0881c9d25775acb6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b68d95b662c8a80ea9cff77eac757276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a421d905daef840d720497a055f52a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a6f1d13d02b59cc4604614ef8d19f4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b580f53c58b515eb356a46ee954de77279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c18ee5c0ac395e647eb397936d634280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65874196307c63506008ebeb3a1a6a1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ece7e42bc544cfd213d94f0905a08282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83169e86b9d34aedb59b02898c9244283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e72dd8c963031720b5209187c8b020284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d141c323834b866616e94b43c694b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b228ab6eeb40496649b7e678350874286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a769a1b3453b1a6455b32cd8eb9eebc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c6cd90bee5913de905c51821365bf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb30178a4248206a9d8162099f8a31f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e3d91bfc7dc695ab5b3acbc9d7bc8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadceaa49ebb53c936419b1435377a12291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc045f2e90806338693290d4c98222292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658278ea857fec4738eaf78cdfee342293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e56fc1f1830d277397bb6cb238a30294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5693301055fc1eb216c738672dedbef295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cafeffc3e011acff2b9fee42d39cbb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be99b0e7ad79467f031bec24be499a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08adf6db5aec62694b40d2167b5b66a8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8aad4f63d511bb8c62814222618f05299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2233b3e615d5da5794c0e758ca00ec300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc274c97998ac68b93e7808ae169599301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc8c66bbdcd19c65ae5b63b9dd8dff302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f5ea6365289957d0b12a4114ebe2f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fac63231e31e830f459838e275a08a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bbd5a199d8f169aa34e14c6a25c8a7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e3ff69cb3ea8974db16d469efd6a6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877914b27d6013752979ab0f1335b713307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103590ffc0f96b77eaa64f7c9c5e06e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b78bd9c2ae3ee7c0ad226976faec0b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584cf5cd24ba7354cf37e5efa389150f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa055d0be303aa0274eaf0bb5c31ac311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289541bf104c1f8c4e78addb9bf6bc7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69904815f9b1547b275f14f03155fe79313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce949b61252253f4cf6989ad8a1a36314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0469426f6e91ccc1ad9235bd6ab2f1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6838234c5c1418667dc36e51c0e69fc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d35d6d9c9a9adc3df9934d53de699e0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d045b7f169a83c2f9b5b5c2094a2a9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331c4da14d3f3755cffbc711620623d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f398efe9189aaa0cfd84d6878d6df5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093f563ab64cfe769452b37a9b18a50321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf12bc4b04ef08d49163b75bd99527322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1328bd089560b35e977820a05e67c1e4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7353f88eec99ff0564724234aba107324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db05a3513427d0aab8985b71ad43b285325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c047d211b7d6fe525c65116124e69326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c104132566a4afd0e5ef847f55b22c7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ad460dad6337a2bc43a6e559d2303328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff2965c2865d710363a09c670a7cac329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47417091301f2ff280670d1b871043c4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1fb68a190d1ca1ec54f1fca4204e47331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaafced6b644f8600be3559b78a7b5b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fdbd84e6655f64a224031ff38306e6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e4b39e7cc2c04c799328758c1f42f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ca8c31898a8154171e0f3551aa6e2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c0dc8b5ea313958a8280ec19c4ce7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c3108bd0a35f530fc11e20cae1c4f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12eb98865cf4c6125c1dc6821762b27338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab93142a087e5dec38ac59f4d5967e2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f90f22a044f2ec983ef618c0c27a20340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b6cdf40238ee40f110a480e229c8e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7ae689960bb54a61aaf84f1c1d103342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a02de55de3ed1d20106f3f07b3514f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972711497632032cafa80883bed4203a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf5a232b6a515b572fc67a1f7e6f47345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b1f19854be26d1ff02029bc7afeeb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2ce3e996e4393b36c32d3cde234af347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037dbe54f3cf98273f07224696464e1e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c514ad87991a84b847eff408cd15bc20349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe712ffd993193a5e43b5fad66b29a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c6e2e194179f1169a5c85e0b63dd2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963137e631683f4faf105f76cb52d42f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc090feb03780e04d7b9c1e7b15dec353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff28b4d2b15584244b9b9c282f105c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a291046b92b9a446a3032b6ea337402355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79085e4878f4b1d436a19620858bf946356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d317a476823e5704fd2b5ed885fba357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da777e4b1d9107812ffc02f392d2141358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb69647d779cc4b9cd893543e248a3a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320a45a6d3cc5258c35fbf558dcadee360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159018309ba8d01746aeda23c2c359f0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c16624c880340ba9e045058c4bda1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eaddb754244926d4424e3b79741c45363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9622af7701d694e4d14799990ace06f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84009d34ee5bc0102d28f677dd8611c9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa454875da930173096fa9e14cd6d7e5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1387e14bbcb7a87f2d6645c6b72e8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f82c081496013af8e1f42aae165b17368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129a5a15291a4a378dab784309b825e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765396174a92511c36bd952afb17c5d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb0d3c63ada2352979a74124ba2935371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27afbddbb3f57d8ddee6b1e1683e053b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fac548bfcaa8c4f43e9b7addd8149b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b6fa178c1919ddb0b964609d8ddd7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6072d070cbc5e0d964045fd61bb81e32375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b53a9f53f96b5e1518b56a6ecdfb4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65955e67367d5ed414b83e557bf353377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14310da99328cb23b922552c77753a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362ccb78a6e0b7f89d2927d72e40697379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d3e2edb975e2e0d251f151aa310c1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d8cf69ce426877b772c4be05f9a76381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2963b064e6c5d380a48419a832132382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f27fc76f8c8ed3f1d2a3e8b4764cb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f50c4c1bf44a0c91ea1a9bfba3b7e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062009a948c3661f456513ffd93eaa6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e9e77bb3a60ed47542edba9d1f855386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdae596d7d1b6a89d70fd73e68315c7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bdfca123422582c98907d7275335ac388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b2ff41cad6d9bb9cf1750b437d7a2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd8d464577e95a873f4f75b1381690390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe43dc3c9c18bd5a7be6784b77b7ba1a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4cab5e95816dd3dab5ce807bffcef3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2423d10c8daa03026c8483285ff35b2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d55f79e9fb0f32bdb8b66dfbb444ae394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d2d782dd2e26ac949faeea4cafed5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80e2b8bebaa44326b1b27a038acd1d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b47b87b0f5bcaae91024d6cc707ee1f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0dc5822de99b029a68ceef3f44137398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8ef7e7a8fda5c42877b78ee9f6665399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977ae7a8e9e424cc5374e7114df3c04400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31faf0622dfd1e51d183295c3e26e87401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704eeac033344269a817a9d67ea1398f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e77a315bb96415a2de8fcfef57ce95403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2e0805bde4551038a0bf82b3099a1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d56ce1bf02623fd6ac3c473b745d9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972cef8339bc17bb1edb92fffa6fac9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef83789a6b8c9bf151a5e53eb688d8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240cd9da6cd3e945c63637c8767beb00408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d3216c229a533768e8cf037d05d77409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf496b4ebf08239d251b50f6f5c9bc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5712ba8168e9c382b211113cd2029411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633776851fbbf6fbea7d1df1f30949a4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0c27e6468bc9ae3a72e419fc26eed413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a641521872c92ddf5de7c95c01490414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06cb30bde087610d493f24cd751f458415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0683acc4460b90d5a8f4c056a2a0a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae395fdc0534d7575ef909b5ef09ec6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e6caaac6567a72182038d4ef37f4c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ca4ac420b2aafd2ad950d63f47f44419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5536d05e7e7cf3bd59984753dbbc6bd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b61a584a18a7615cf8c3aacc18e5c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb3175a39157f24dc729ce989a8a32b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4bed1fd4afec8d7ba6e02ab4e0ea9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07708578391f32188124138415f7d0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540bb95728896f3157326f3507c49c8a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5bf322a40b392f876e3dcaa627348c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90808cbab1d47f518d27a83aec50ff77427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35afc0ae8889651b9930f847c3f4785428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7102205e26e4511d0afc6491cce7a6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0d743a642ae3c95649d0d68c39a30430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a18db591de3563218710ce8ac9dc4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1bd1aea63acb56834311626c823793432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc5516baa35f34328ff4284ed3eecb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2bd4485833b63bbd563135cfcb7b3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b0c00a6b2914d1ff3407cc8d2ceaf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3745b556aab8a33286a32b2b5dfe8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba25dd006691d4a5388849b90250836437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed2e409aa2d4672eb916a1ccd451b8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d185d3458ae01fe33ddae03708a094439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fde7d1a02fa0dad04334da5a1c8f60440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c77c5e7530602af18c871eff0c4a82c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ca85adbba7ec9cbd5133677a4c09b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e71b57e73a517050c17435e82f539e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da347609c7e9d7e654d4bbd6a2bc7ffd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d658f2c0e3cbe1fb5edbcd7cc6cdcfc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a14443f4e817e0004210f1e213cd30446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41bae07b4dfc857cbe0c4a5ccec49f5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697cfb95b33f75913eefcc5f7148964448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d556acb264d63107868e782d55d76449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0582ccdb6712aa9b5b90fdf4bf49bd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cda80cf5c4cd14821ad762f17924b7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147bdf7b5a7545cef571dbc595837f9e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02586d8371e6e523d2e6efc9a4bf7e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec459ae4369ea31c24cfa9429647a58454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4432eb07d0a7d7a832de71a9395c86d0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45e9f12132d3705f85f2ca2c0b57dd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c548555d1206d725a15e9283b5cb244457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfff4ebedf5d4c69f4b5f7d8865b36b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f5fc9499734ab33c4f09065f05271459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8660c3cadf8028fa73683356d59b612460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd02672837d94b5cdce7fe6c155b985461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68bc97097730129f8ab7926a66cb99b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3311818337afa3f59d957528aa2c3d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec6b7a49938fe3c661e740e104ceecc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9779dac04b59171aa8bc75850baea37465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b69b1849cee722098d516c9b95d30466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486ac7d0896084ec4c0b78e6b29b6ac467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28d16a589f9e72598d5d253ffc915d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a8ccfa45ade070219c78915097c98469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a2cc73fd9c9f90f821ecd2f9b913c0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15bfdbcbfc75deff666270b2f8f79af471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067c5dd4762f0b45cde5d0e259f3160472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81758e6ffa106f439451f28a5cf9759a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ec01ff2dc48bf899cbb60bfb14293474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd67d5fff0a8dcbcc546ac2130e97b7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6302ac8587c379983346c174585174b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4637e698b5007a6a256b0f67a4df97477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4629653d3c9353927baef177adc26478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6cc43bac46cec056c47b3e11b0a64e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e6d7e69d089994f6cec721911a337480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd02f1a4e9a180edc25bad1f848bb8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2dc78b6a0a31a9d97184160050390d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7860241a0e1cf84317a50a9df967b6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614e3a2e74c9b59bbdbade466cc35f5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d8f5de3165f77dfbcf8f676b38741485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6d62aadc678618e2a4b354d790be2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef446e2debf59eabe0765f0548119a1f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e54680211f4ace62e441e2cc63a2af4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495105ff55d0f5e4a4a103502163271e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c851f9f5b8081943425c022d2990229f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e000a1d9bb1d039e77f6240edeea3880491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80875717fc2328fca97793dfa29099492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf94b314b8b3691f8b26f2e4b5f820b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ebd41ea462ada2093912349675ccda494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f3b151fe86d865445f03a6f6b08f5f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd109000670de3b38802eb5c28e9521c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdbaf694e7ac58492666c85f1088407497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eddc26d2a6e35128443b3c4e85ea67498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee1db872d66e95a6f068916c3b3949499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507c601d4927116ef15e1031ab17fe4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88fefb8840bbff445323e57b7f3f7f4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d410a6c79466982739192b59444121f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc43b1746cc5c6492f9f77840ee7c38503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6f689bd6097479b5d4a1283183003504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ca428448e8830bad2e470217b09a8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244906b6ddc07b477bb8e6fce116fdb2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64594206f5044a8100e1b2a15ce18468507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce91dbca8ad4524431d1a7e1c4a3482508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb149df00fbe055a5e66037d1b5ed4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b434d09ccf8a7f3b3329bee733db37510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007728d069d8645059fa7ece3b5ae71511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90ffe6d992d3e2493708df622390d6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e3950b22e15bc5814590352ccb3f1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f8b40f9eef852202fe056f1866f66514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538dea565d28d0edeb515a2a9a08bfc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69769ce6079779163435aefe878a908516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2917eb6d886bd71c03be97e425fe008517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32550406cb93e97b95440353c49945c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74cf3174f9836299292bab75ba5ae8f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e889b1d09279f388b82113306dc65520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0903b7f63a5f0ef8469d4c10fc1b66521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b27e55b71d88187193f0c885f6c21522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5d9ea83560f83174724e7ce2931fb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0564f46d58bc8c7b1f0ebbf87a65f5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5b3adc5dab2bfb011a39c4a2d021b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf31bd5f30f199c4e0a9071d1ce364526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5f6c3bd814c053e61d2fa00121b26527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85e6828af35c22f4ab79212894abd3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e4b84d8c3be923c310646c0e3345e6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9921b238bcfe9a221cce1f71c78d20b4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eba444596af8a362722963fc5ea8d0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb4215de9dd7ac5f23952747f92e96532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33022540dd64e9d937080ad593a20a52533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35e15ace3ae641f3bac59255ec23cc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e101eacd8ccb9c1152e5ac2dc6a4b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be864be84f4ee95a9b0aa891dd1f503536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb955ea4ff90395efe6ca61ee09667e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39448d08d72e5d7b8b4604fe75cde1b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f936d08db0b3b3c66b4da4c5647682f7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc959d63c530f68818afa33d6f3c540540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24352a8ee99fa1f69e3b8ab57496aa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c440421849f587569e97c82c44bc7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14a39942e16b9552f8597a1f8a9cf5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d3da32afde19affce012a630ad49c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176b90fa0430aa825fc57d620c9ac31545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3655da14ffe8aca5596bbdc6c66e4a8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547da1f5a9774b35941495d6acdba12c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29cdba0b269a1d2ce84b5c3d34b3d09548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace00d525578faa1ab1a49a3bcd6cebf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ced02574da413530dafd7d2146efc1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85fc3fe82c66333aa70cbf48cc1c83551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487254f8aa3ca36b3ccd4aa173909db552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36805db06aedea3ab223c517f56c234d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e8d362778356aa17b48d7bf65e623554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412cda2e6cf459d0778ada8db8daabc8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b5d526d354a607fda88a577d9fefd1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db3a07d38c528929d1d04e40804a30557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c6a8c0a757b574a31a84960d9abb7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3525ab07bdf802dbd53817d8ed61f24559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac5cc8289928cfa3ae256d48a13e02e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39565e56468d6b62b7d94e8588eceb75561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc55897403c2b9577396a6e81455be562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d76ea25fc275c2ca7aa63b69c82cd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2368b1c48d3d7a197d57f8ee9ada5312564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea7fd441daae48f87dce7e130aa9354565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede12b151a9b4e9f12ac2af92bf3e70566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8223e161729a20e99e6be1c5da3c4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ddf73bb20d86ebfcc17eea87b1dfed568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dbaa0d96fd94abe66613e1298475d0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f9dca0dbaa4467a40e9d16e93ec408570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf020ac23ff9cdb2d321037fe144ea3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4111dc5f8b85f48eddcc49eb60d546a8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcdaeb27efe933552599f924fdae22b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023dc6509f48a70a780d6e6518f1f638574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d820495dc91993165e5e9a4da9494575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aac580cb5fd88f41687ecb9247d26c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2425325c3a18ca32388b91607c3e686e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799281e8f5ebcd149b2a94c58846860578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5d6b25619ec56dbb41fda45d95f7e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2d65d8b93f58d722dafb66e193eeb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b86231e5a12b3397a436d49a87aa5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5685d313c44a06a8cb29fcd058e7ee582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15880db2cfe60bda965c2f1769551399583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a6196957ee6c6dbabb110dda3649ca584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24d1db3912e808e4d1426be026061d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57981306bffce3f3225896b7379a44c1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e1cada6bce8117a41e29b60e5ae6e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774b6b01618bc959d6869062fdd1757588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150352e9917e5b93fb665aba903f790589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e351fda3ba605799469c4af0ae3a55590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e62d4f3ceb50dbb566ed923ad84f3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf82eff3f6db0cf19dfabae3f8e8e6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be072046cecef4ab708728805f2151593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adda707135f6b06eab0c02dff004b9b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a39da3039601c8609c0bb1810922c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf6f7108a7cb02e32a39ab384c0db5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5ed971b4eced6f5b3429b8bae6586597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b0843baee75456798da6120e509f90598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b7ad1f765044e96c580d35143cf00599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe167dc1f682dd7c01bfa7ac355d4b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af36b5fdf4f62e3694250169de459fa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f24e8784fdc0dccb7c137cd359325602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2afc74b403aa0c556cc18509d380a5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb0bb54e63606a41166dba77f6cd2b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ebf1364f4c7ad6ff128ebbc70f3ad6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d5393361309770bbef0351bb448af4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba9a226f6e57550d023317f86bd692607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4ae8c44dbec266be5b99d5d3215c6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3415d2992c7e3560cef289842c9a0033609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2837e4768422c64e40d8eaf7875c0a4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bbfff7403e956eb38d3f10f155f612611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f81c237aa44c79463540df3d2d0e4f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b78fa422ba927602261ed1d426d47613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706617febe60405b29e4874820307bd6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ab316daa1bc45adba08a11056dde2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c62e32916e4e58e99782ac494938b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc52bb346e9b927fd7c7dbbeaab9f1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea351d89549d1bfc42d7a2d838e3de618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36e9adbf09ee2c9fb19000a778921c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc516d423401d98f19f2160fc69e3e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f39384e40139694676f246dfaf3d8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002df8e4937b85be0589491979bc44e6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb52efca44aba6a068479a64d019e2ce623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05281d5b0611992c7df4846481a09da624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61019af7e435eea5e6a84ef8bb940442625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f58a167ca81121bcfdcd8bf1518c8ca626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a067fcee5ff1cd6a1e053c117331009627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df41c14d2eda82dbc3f2fdd90b198f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74378a27a0f277e88bb87974ffb417ea629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2e324160657dbca2b07e874528d9a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4006366d9c5629eae582f0b2793f59c9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8e6a664d8fd957bb6c0fc73e23298632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca88001179b3e59d5f8eae8b3ed4ab633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ecc9d7a74f6751864600d55712556634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d31864c38f047076be976980c6284fb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dcce39b3032f252f8ede3dab49b27e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc58d3b5e161089e1d794b2a7a80841637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdab1b0c67b16d3c8ebc8ec78d34112638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd09a6dd34bd27478ced164b1ede112639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824268c239595c42abdc950a50309f5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bedc0d5f8a2520098fce63b83a3025c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a799ca841fbe8debcd873a18256e4a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcabf5eb91f647cee557bd695db7034643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09b2077ec78aad6742c6162ba9650e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cabd81f66e360f8076b273d76f5f8f6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec89672216a7952e7225b511e919e4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c36910a1e79faded9063086b585ddb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee063cf3a6573f1959e36e908aee928648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccbb8f4079e150070df407974eb2016649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf103cec2d1b2b7e0b88cc057df0fe87650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7982044e1367e98a073ba2fb041271651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb625575f0e8769092bf8269d71314d3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c9d9f8c60472d27cad352736eeaa6f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37382024da167b4e40a040f4a883137c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb262e26248c8474f767f77a9c65b2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b2092a5871c9a83f8ecc4ce1058b1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c0ef777c1debf41c874d93277bf81657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea70e4b9653e68dc9d6a97f0d0b755658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a6ddd94a8fb161953464d8f2c36f1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0ebda945b4f6969214f2f92d1005e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa66ad4b09a21e021f81be4b5491e4a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12262ed36dbd703a953da89adfd933c4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef0861b14cbf4514a4fc3d367fd48d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3bb9c91140c2dd53e7585ccfc8149c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b26260b22e1a59a5a5c7cdaac98064665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7000d68ecd2650bc7488aafad3b5fa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf43d615add2a9fa4fdfd9bf94e0a53667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d58c5000a422fbeb320c733506833c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd40e89662eac694328b35967cdd5108669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0fd2a411088a1c34db79be11df3823670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3376dc12fff2b4ece468fc66569613b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf15abf2f6d9b12fdf3891cc99619d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed54a25d86089b6fcf02c84b76bf5f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea548487b02f2e3228aff395aabe9989674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8836baceb9b982b8bae858e700a37b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2803bdad96953d0d341c0efa51c1d9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b93bf7f9be4ea84b5ff71b794b993677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f529f78af41e7314ff62d996673c1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ebb2f60cbf6d1d3c908628779bacf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d14bdda768d63715bd0fe24861b9f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112967fcdb57fe1aaf80034b0a62f33681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f56f1403928a6bd3e38f187ddfbcc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef96d03c0ea63ddd0959f1119081e8b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1052c9239370f28ea130ed61361042684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc21a5fa0673e14ad911f00625c11e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e5c296e98ee8d82f93766858f925f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447242e461b1157de3f49e3302b33e32687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81354ae02886d2a82df4e6d43ceca56688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c7fd91b8ff3cb212de7bb76a20f4d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01633d9e8d1360cafdbdb28aad45919690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71008ad18f4a5c93f6a3c73c87a66405691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e189a5961cce29242cd2658affd3c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e67c0fd91faec451b75474b4ec1fc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c21fb072476ba540c712752950fe70694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75523dd26aac52954e923e0218f7e304695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45611b3e90c1cb657980117cc1d5eb2e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895eb4f888deefeee58f3ba9db173052697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f11548f32463b3c7e9f0d64c59ec5e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc4c476479737eb88a251b4e086c8f9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd162c65d78b3825f86595d42fdcfe57700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942c297c348978425116ed4eabfd1d1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d6c19d479511f6c9c1bf7bf1e534f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b12a24e4f14eaa7550740eb6b2116703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6824bcba7557ec4e986d767565f6ccc8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba76c23206a206868ba874f33b923cf5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b89dc9e2a69b153efd83b342e8cdec706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4c794c1053b755d706da1112cabd9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028546f1981d0cfd07b79f3c3911837c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6457c93c522b0f80428fd51c8dd5039709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd1428d1e2e68a84b9bb5b37bb9b79710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af657fc755cdd31b7ffe6bcd824bc6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927da46c124ba64a683a8e027596f8a1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8446244bb4c5221e44e7e1863f1ff713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef7cb38da9607d8d216b4555e5450c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6732f79eaa02cc4fbbe24ae762080715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ffdf748b034180127270fde59aff5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982d525ee4fe173c6f92e57d8d5069d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437caea6765f07ac530bfab36bba0555718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f0c084275a14dcf810f3d97755e83719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049e5c3d50acf1a81829fd1a08775c4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d53f04b3c876bf4e477ce4df10870d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b772fd878899b4f3ca0cc0a52d03b9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be11d878a1e3e5a71d9a5bd10247b49723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca75964fb0389bd5d0af40439b854d6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19affcdebecf2b9d5e1a591a3d35973725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f7501db92368340ad56860f7ac8108726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5a744aec7feeaffd4e22f58bf2c2c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe869b108ec03b92b6cfaa283c8fba3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ea95e6c5e2cae296cac00e67aa7ce729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f5ee82587f760e0eb2040a7fb57013730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d8c0f03b559d21d5546421833f07dc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac760fa33c5c41c3fd7d5c65e36b44732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2218ea0b3886ddabe27f86d0fd02dc03733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ebe36891bc81e35242084d1bc443c8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8011ec7d6e63ae6a343025ddee9d0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadbe751e786d2cd8127a107ae8a71d3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d0159e8a3c4c7114ac29e38355b0c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c84856922b88cc0ec337c630ad40e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda3012c79b9b0bce9acfd14914d3cb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc898cc4b493a403c6ce6a8fd768a3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06087d1bbf1cdd926a4987b52ee0d232741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affcace3ddf3b8a726bcb262db6694f3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362121c35cf6f7f64f06e91bc5a4bf1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a71fa1736252550798d85aeb1f6895744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2444e14390a13292a6212e5926297b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58754dc83565b4b5fe1509c1bfa8a6e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2639fe50727a49985ff22cde96969b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40795c3d6439dad38649eb3a6ffd8002748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb29bd586915426a9a16d2eb4d111fb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030a472b873f5f64963ba51c23f989f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c85fc100d9f35a7ba6654450a2c11f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b529acf9dd18b78c95b4349228f4a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d84c91895d864a27fde685eac39f04753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a3fc0e6fe9949a7fd11b466b923aa6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553a4b2276dbcd6bb2a1c8e272f51ad755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6779d28fafa159cbe61c76716beda16756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ceedaa9f1ef29b702dcfc4aa299c8f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee664ad357596a9b32c8c2b56d00de9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b7f16ff22f3c933fdc2f1329c8b02759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db05d5ca092bbec8b2f57dd81890eeb21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc8e4e86adfe4f6650321a71454fa72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b22f25ec3000eaa66722847dd5bff3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46848aa8cbd42432f1eee741761a32454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459bad216099365ba5c101b46ba69685.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48192c89e48cc97cf47798c888bc7a896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665afa00e90155f6a51daa37cc8ea777.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3622fd8615ec50c0c4cd4f041e50e5e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26774c5b01a280b9c3cc65cccf77be909.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7903f1346bb2aca1c84e50b87f4a8de10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2b4a2837a1695754f3727f831d96811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d39e3dba155bc7ff386bdb1bdc40712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b9cf09fcf2543cd18f69d5941c7e413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad088a2fae64851af6d767a65df11d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f28ca96a2496f030a1d751b4d4aa215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a9e16094667d34de2a57db80678b516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b09600c49bacea4997328d7e960b317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230bc5e48691aecd2fc03c16d1d5fec518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301824b0269482a58585455514b4f3719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5488fa0e1d77b4c87ed03b696d1ee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70bedfcef0501990fc8e8267fb00d4821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2348bb7c1df6fc9b4746061d2d9d219d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a5be539b6bdd1e143e98309bf4eaef23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610153e05e0c5ba8e63865912821023724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da70d2c1125be6be3699042f8f825d425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2613896e665175fd4d6202ef58f577826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c5a7f7992a3ea5e9b23f9c3a1662f327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3018a0ca3e15512ddd7d5653650d0428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713f54061f498bccc88ef1541afd64d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c86529a4bfcd398c0e28a742bb8f4730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13465b84a58ea9d38c6f26b0d57265d931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d37cfe621d526da0eb994d9ef719a032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d7253c2d75fde1468275440c46ef933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b67bfce2dbfe2e7dd8470c084bdeb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d30a985e052f07ba48935b7d0771635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144284e05f9ba0aa8b8ae230a6c7bf2136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295e04055bf6d1e7f79a57aaeff9b1837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ccd6a75669a1decc34da125bb93d238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d9c1e6a8da703dcf2694cf1a9212b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e390c01db099f1688b6d17219ce9ae40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b046c88562f4bec1d6de95c83837a5c941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d3dc20d6cddc45a3cd9be796646e942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be4769e4a0144179ce347c69bc9f7243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b5e0dc84a8f323fa8dba6d7d89105144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37becdf409f325b6bc6015600743cf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1d5fdfee4c59a7a7b45ceae336bfe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d2691905cf59675b5faf639c3f46dc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da3dbfe6844b87004169dd8a4e154b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b78aeace2b38dd5f7bb3d4de61b39449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55afd9120539090bcc46f74e0e2dccb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8836687b89f6461e480ed07476b01851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af07279d87bc49c6624a0cdddbce16b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71ca5096087a25d1369c0a3405321c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47132d1b6dea798b7aec7347dc8428454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a62fb8043214052840f264f83e4a9df55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7197881fa76989d3876c56f4313a256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d36c9af7bedac3281afe0cc83733dfe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8e087120d77c329ee2b48f9da49e458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a0e33365444809fa0e1915b4e980859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17355a3e028f4a7205b985d89f4d9ccd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa47d57d1632c58b99b7edb9ede55f361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30978feed335d33080e0a33d5fc4b862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05bb5055e6875be9bacd88d1bdd576063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c053bfb7d8b707f2f44abaa1b897f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04413edd46007b62ce64d096ae1de86265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b863a2434c6f8c5387184fbface3c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c00d7b67d79f0c590544824701e8067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d681aa71fd7d9fe7d8eed2162339b968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783ce38b2677305dd6ac136db4a972b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055afd7d9fecacff274f1722686827a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525352ea40bb39d0338e0ce9bdd6556571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a346793b3f0f1d5173a5bd78aba1bfe872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e69468d1bb971564f1052922583e6773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e325fab55b914e01f408ee4b283d03b374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ee0af9c1f1c5a4359dafbb836df3975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30ccf8087f1458796b3bf8c046f82e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e198aece5715445a5557c500eacc748077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba9af398176ece2b075665b5d48b8a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3735c92f86c85f14ce4f2387c1c2f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626136c2ac99f5b2fc289fe285b2d2780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a6a8aae4dfc07a69fc7ac9238cc3981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368600aa271a8671730643c8b98d0b1882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64348e0a7fd59243403f7232e64ad4a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81222349525e57babb6a9295d973ed9684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f790559f0e4bffbc67b74b08686dc285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d9536b8b130d24d017083336284c786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb99ffa4f4e808099f80b15b7570eb187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6dbe1bdba92642d276f5723233a6a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55839cce725f8b7d41091841b8ddd5c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18699a58b8e839eba5c71b34857b4690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da44be965b97193bdb5c6bd68c777f9991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4361b00c5c5749f2aa1e526ce5710092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c746c2658cbc50e02034a88b316a06893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf5766e32d1376568f9a20668b9e4a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94165abb7180530231386066e31bd5ad95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414232c177791cef09f197db54e5851696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf752d5770ed54f646c63d0876213597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6284796f02c2697b96d0fd97a32d0d7198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad9f58af35b39e7733a38a5465e12f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a16a0c00f3c7f5c719c4c167888289f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5dc6b0febf8a008d9b656774ec8d7e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b14332299d30db059bf7d34d6a43ca102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95fc0f20a83bea2064e51b62b06d8e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4978efd898a532ab5b2ff2d8c3438104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea79a681c517190eb727cb429a5dfe6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea168934ead32341892bdbf4859ce29106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f8e0caeb92a1b09d5c38140cab112107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb13474b183f18deacddcbd4c03c5b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737bf8391e665c45c473967526d214d7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d24ca09eb310d4bc2f6206cd6b6f6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9655f2f2ed6332f9e15f54e8d7e97b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1dec619949394f7544d35772db302112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df787e860532bda31e45fd38d14e143b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ba4fc74792ac2e2ef219c6ba3015c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a911551874d72403cae35a075a4b2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957725cca7bbd75bb679d46157c5fa0e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166cc21786ec626b573b10e75cd6966117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81bc4c7c53c98a4168e3e227613cab118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed572811fcb6ee4d032ea4cf11776c58119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdaf9d6e45b9ec11900ebd5c7e2e289120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129df7d6ede5e15653328323e5dc284121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6466997019de3ea7a43b4503f071c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016efd9765e8518e8f6c65184e4585fd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab43a40162361f8f697231d739c5a09124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17a3b0d63bb40b66f22a9e212f1909125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af7bc5179e59d8df37b11f45e8dcda126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5eeef19d4215a0f9b43da6bb98c951127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e0158515c9bb329a3bc637096757a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29bc575f7adfd1fef35600c737d1bc4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6304c17d138f5b330db98d1cad2431130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d1076fbe58c8718e2c4305050592f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01a8bcadbb8a38d3c1838676df59f1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e64f44f2d53db3dd06aa0b2438ae8ab133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32795fd45900db4023fed97e4dabd8f0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa1cdd9a9c2ce7c3c6aa67ddae9efe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb92cfa02e51eb5d7b5822b79c2f136136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac90988b57e55b37fbafd3a8cb7ff6e4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a879e42980524018e3f180dbc43459e6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45712fd00bc7e9658208481195062b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f5e7869bdba8b0852bb21fd6941e6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85edb223105474b6a014da83bb241f2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9577fd607a3ef1c5fe224ddd5a356c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268a444fddbe467884825d5475336b5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07914fd56f12d5c38d7415b65b3f4769144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317cfd30972e85bd939ab59fece1327d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d67249e9157864cbbc512cf9f35272146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8cee3886b7688398c73b358f3350d7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019a55601a14483cbf668766e667709148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd01a6b5faebde78d837d14ac9b0a39149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da33ceef7998f78bda9b6a5838fce7ae150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f0a49ad40797f33bef49d21fa34d0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e36baf82dada3fa9228822185e828152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c856cdcb39594d8ed895315d22505e9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4cb5b98ee30ba71969b02d969ea9f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f45b12fab696f0f9038e2a40d1866e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0c0d7e95813f9db9d760fffcf3888156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7dcadc17cbcc738a815deea4cf0945157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3da02b1f7a14c5350c86a178e39941158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe8c165914e5afb3f368f1619fa4327159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02295d31288a975102b662661d13c914160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf2f14e913cbbc1b3a0cff35a87e34161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611519b0ca83bff8023422082664d7c8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654f34e79f96056f32d604477dec09c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f194e310dd647b477d4e593cba0c80a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b755437d7acf516c1edb7fc27e17aaad165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eee7bd38aa0bd168421bfec2947fbe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e22636a9eb93840f5fb1cf912fd1ee167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff81cb27e8583be3deec2e41d953d0b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4225aa308bfbb8bd16aed7dcfd591e4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ef3d3b2a9b087996278067d960f34170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54efc8fa23f8d21813d3e3d203316d1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb45f4a72c2f187f453c4c3c9fcd57172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0afca2e23554dfa3de8624e8fce25b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad322712019f37de4b35a9dae1a0be52174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b096a02346fb7f3754fd4ba7d6d35cc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1571221cb46092c18e5163fe85314ea176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a488577cd67cc6482f13b5f7de3e5a0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634266439d590d00254f31b09736c1ff178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2be8f5047bee9a9f1f00c6317cb282179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5402b75680b8c27c439217684b8da797180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97764e2f1b27dce4404c1a15ff07ad0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e25065305de065b60e6d375a635f7b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb66b8d0b185e2d1edb8d47a680a96183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31785a76c16e7fc8a1fc0eae5d4759b7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6467e867aec998fcace8e4deb68177b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c6773fe50679c7b7cc59cf18a494d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de14db0686a21286b2267a9780fc2fda187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ce9979d3e180f508b300492daf301188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735f2512611407272caea84ef393454189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b70a773b08eeacec27e7aa6757a2de190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2695ef54dd1d229aeee6b1012991f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f058e5ead0e5034a5be6614ae878be192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e0edd9adf91d6e6fa406f5e97d385193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d0e9c52f0b5d3323a0034268e0ea3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade475a72f9e09b3cadbfd5e87d41077195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c90c8748c0bcc9a4f964eb44cd7c81e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39760796d776559e4784cc940de7f898197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7a72b71e001c31f2cc93e9f1337cd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca85ddf1cdfecee732106be863cd949199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119ce5fe932199f1a36d71809a32ddc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf616c2ab63d77b0c62504dfb59ab87201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b228e5dd1f4cf3ff0f323c9c4fbd9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2269529089a763f3a9c61ea7b86513a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dbb68247a0f4d156dce491730b0b92204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77b427d11d22bd7436093610f9c45e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d537652a9ae8cf58771798fa4f927206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60f716287912a27bed0c83633ba2fc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b714a036f452f4580f62c8d76fabe82208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6becd29f206f55a9e85ae0131c8b9975209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963aba2679f41f85425accfd9dfed4b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00782bdd08bfc0787cdec4d54e364115211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f43d24ee1dcadd3a81792e5b69fff8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5327d870d10d39216b95eae92e7675da213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2845dbf3513f22480896388766be34a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dbf69dafd5aed89b221d945b085c4a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0587672d60aad8af839d5ccfa1e92e2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4be48f2cbac82544253071abbdf661217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46795bbe12bc09140e7901264ecc9ce218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe21e3be4ffad78c3219a15b7895de219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe846de88619ca0c87b5c93f48ffb3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0c14799620cc133bb831d4058d3a0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d2923a0a3257a932dc0edc9685e04b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d842af399d4c71317f762310b2df45a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76acc28a99b06e210293cc6d953f225224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10755b3dbec61d1f27d188ac0f048f4c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb599d7cd61e3b391bc9dc91683fe1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a3ba8574a23d5a6172e4cd226565ea227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8102dbf7c59c81d599244f0313a01b2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c4308646f93dfd703a3c170606418229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f029b710a52c42ef42f477d4d8a334230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079bcfe548071c4ba509660c0605cf9a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984f780d60d6a8a437d1dfe7b0d07d3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1c9950b20ebfa7e7b7975e86820d7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d76142b11e78a293eb0879ac2571a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35458358952239b6e974005d2fbfc80a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66c3e02f32f72b4b520a3b128fc67f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6049f08af46b7693aa57cfbd507bcdb6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c3c7ea84326cbd7be2b98c7f970e67238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d33fe1d27bac8171cd3937b7cbec2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee935e46eda7520800dd968ea30224240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca017b74c6b209e266e76eee7610ec241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a67195400ff41aa6033e867a346389242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445b014a3b3dbceb70121c767cc07f9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b797de1624aec519c037c4f3bc28de244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f69e64aa44dce86b6ffcb9db7836b4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac39553a7a979bc11c2d8ccb879dac246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1504d4c82ae04744bf0ffe42cf96c3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4ea7fb353fbdee3a80bc38a694039248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbfce6a19e2986378c6b70890d3bcd6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a073d8ee2259731aa3daff18edc95e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a8551515f0b5cc580ad8a2f8ceb27251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346c50154a7531ef5a9e4d56235f0a9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef32f579da9ec5be6004655d4f6345dd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257cc50d9db7ff94a86c7501ec30910254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f32d5ad8327063e170fcb9d7ab923255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74783e5f785ddf87eb3e63bba5fb041256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9af70db335a7a035a55586f5e32a20257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be319836d4a4693fd85bbeec99cd6ebd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399939188128d2294ac831f38069ab57259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b21ec19456ed2f6fdc3b920d359475260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db870708a08ad1971b91068e5bb8bd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff97bc6672d8139cb4c5e4630ff42a3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5400fe84dd68eba59c8aa8ddb29a42e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e841715dc4b4bcbbb18cf2a255889f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa70741f1156ef32fd774fb18e8d4ef265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0580fa786f2d8423d869ef3cc2a8564266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf96ae0552a20f6cc988e129ecbfb34267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9371948bb0984f12abd3d6d8e54d6c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c02f92bff7353a1dec43b4b07b40c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251bd7774cf93fcdcfe3c6f88d93a458270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02802a641bef12eaed5f0e7b4eba267271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01295f457133f89628be97506ef5e5c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5d6670d523684fa8a06789f9247fe273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b33461a9d3199ace40b74546c5810c5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86305f99cbcb430e5a422f08b91f18275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f00527f15feb73c18f17c631bb969276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0a373459d03db0cb5d2b068b2cc6a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ef1e264a43d742b9c51921d4246d0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cbe19f2e857d4bff76a7f4560f2510279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9857ad65a63cf390f1c3336c72f5df280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f570c5d41a551d27388e53f8899e1137281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0334adb77dc737afd41647d8be35da282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00521a2f834317259171bcde41131c2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd793484bc60a80fec6f6ec6339dcd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb5ff6419549cd8b93540821fc2a23285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8642886b55fc5e29ce5c12a9ef751a03286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c048aebbf336986a9de6bf90a797820287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e517cda488463c5095daf5bfb0247288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664cd863fe513699de354a1869854935289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98eca51797c5fd4160447663b122b2e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54760b7d27a7aae618ea5f63a15556291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89470a3a721599aebf2897b402cf91292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162b415dcb2d2fc6f6e92635cbd92da293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf567631002269002815bf03630dbd6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874c26d40dc43359aca045494a43822295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b0a29be261fa374f12fec233f3039296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479136fce93be7dd23f5ee9a89ac152e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed22e1aa28ead2ab2de769621cfb528298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa7eb179f140247a6e4259c340dc33299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a832bb75085dc9e8d2823233a76c3ba300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc36b5b7b93d6d24ebd1444d912635c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081368eacce5d86f868db22c7da10a03302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96988036f7ce9544d9ebc800cb7fdb8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540071f22282bd6387cf789fd3d88a03304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257132cc0ce50b1dfef820f947174f05305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422582c03266bcbcb87c0ff077dce1b0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8870455b1f8ad897793924418755e1d3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e04b7580592e5d144217240900dcac4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d202f289ff413cf0ff9bd470cae836309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd9be4cc0403983515e4f1485ba0000310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde49369c79bec9a002808e98e9ea6f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179f963dcd02dc5f717998cd3b1eb67312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c798866066e915177f31f0ac87b4872313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32352ba60580bdd4526237e2c4b8195314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f48b5ca0cacb3c3dde8e8acaf792b4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f0859daf8db678cbac56b638af052316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7a1871aea26b5d5bfdebc92a376b6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025090912bdb6fa13dda1e18eb24ca2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c7a81cbfa1631b1552ae1d60ad446a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596a892882e767b6bd55544251b7532320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053b829ad650cc3fbe1d2be71ab3f52321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c0bc913d2420be3fac79d4862831b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be19e9ff405d0ac5bae487ebe23fd4dd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb345b5dc4efe59359a3fbbfead645324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4059d6842456124b4860082b7134ad94325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395cc9cbb2a3fbdf7fea79246fa81dd8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455def8866dd9eea967356304d2d7bf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca8004dc900c0449289ba89fd18ccea328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1149a3f067d5fb032a1fa0162c554aa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677146aca6a5330d05308f71478479a6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7995005d64c04ebf41f706ce6446dd5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0d637d130985f0ea80c1ebf62d7c3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4f49d5ede1c25e3b53c3d916c94ed333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b098630e85dd0190efd0f5b48f88152334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e4f442b36199833d3d79545fed977335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02bb4b291dc3bdedb9c047c839f74d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce252efa1c1432681302d67d39cabff6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94386f0aae30c368a8f3429bd77b8404338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e525e3bd2c93f863681ebc1d0e727950339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb5bff22a0cef52d418b7615d10dd9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb055f328e83d015ed25b504284ea1c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d79bda6dbafc285fe5c751da9049d3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9e09409ded7d9a525a7277ff78386343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8927201a442d10899db0bda63f3ed2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51d7c62a7e16be441d3ad5369bf011345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b02bbe97f1ab1b8cb5a26727a66d9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a96e0c4518c01a1f15a095c85e436a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cbc55164ab8d4c77a11a9a91c7330f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c0a1abf14cd02f57d8d877a1f5dbb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c60603d53d6b6c8ebca315033e97e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e54f053fe435de3cd5506167843359351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b9713759581342dddaca186320439c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f3af4fbda0a10548e1a142bbf380e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b61d4513165c5111db2a0be448c8f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d87793c697af90b502629ce465e455355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed496dfee3b5dd74dccee6264edce49356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d169031f9edc394164731e2794b45d99357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eea25164ebf1ccd6f5fbad17b1e53f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6c811b21fd47b444f7a7abc65d9a7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6b68ef6ccae43c105a4295a74614f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79982648affe4e4753f0e078e66802cc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992097be35c6106cf2299c2b1c9a81c5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da66b3b8931fdb6af172e902f66532363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5a12e8bc19224a82387c571c2fa6a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febac022098648cdb6d910968e4fbe5f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c05694245f7b42877c86c55d999c5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad0d4bb4de1b0deb72d27f39f508f4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dba45a3052551d1265b4d2d9f77b36368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bba09e37e4a4c01aaab934e3422d3f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72ed64d9332e29816bec77ae1c6737370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f08112b55aaa591e5d0e298a33074371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f14c3d7befc6ef269d0efe3186820372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9313c82ac1f44a5e66ee5ec878851373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a06114d24b28ec0803174d996890fd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36a9a2d74f08977e1d5e3faac28041375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501a603a6aed9695015ca505b24e896376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b614838ca5d3ce7bca1ce297494ed377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cfdd5bd3aca4306396a51a3966bc36378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ae6eb02a5fd8a0303f8f005cffffe379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24eeeb2c5c70ce312947989a898f415380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6302942a066e549644df69c615c3213381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2823a87b398b7e69925a28a4690ea997382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6fdea42f8118ab2eaaab348cae8da383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0390f05f9f236e1c025763535f0390c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e4e421cbc848ebc027d3e0704c9df385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b00e64c75758e27b98181fb9590d6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037169de03fdc1e6eb07cdc014dc78d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a65ecfdd66bfc78c0fd4424d426d7a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e06a36a7bf39893467b8831a0aa901389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f042d85bf1ea738e9c2009ee79865390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba171adc68079c7a540d07bcf2e8f7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1c4a745595ca5fa29c4c85525fef9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d41dddb1f1f1b922459b48fda2b9d6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6572c9163d760654e2e326e0647c996d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf235be502a45e38a66a25318a5021e7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b997f7e5bd559d92b2d876a6d14d8a8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075ed8bbccd480c1680244838d9239a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b352eab4ec2a4c4b361ff40a2b2da32398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5af8773b73afe4a3c42e7a74c5e9b5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd39b1aafb44a749cbab42638412615400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200981ef313b2e42cb26b5b313423376401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7910e8e0dae268411810257afa3f9f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe514f7a579df0022b390a118f2bd9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5db9cb7437788e59e7cd3b6c5dd667404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981000bc6cb499745e4d508baac5ae0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7f3941de5ecc94bea9f526d1bdaa9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d19491f9960d0361b2017abfa9725407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b0221465cc2ecb3027b5090312253408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475b32edb247ef3a3f54917a0193a8a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57896d1dabbbb5bd7f194607a7bcaf36410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc522e5700dc6af6ca03cd20573a78e9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af30cfb5f68968987dd38f6e5a168a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d209831c729c7a44e3250e8ed90e3f7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb0c754b3475e361a6dcf24899db58414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b50658aebcefb48fdffb38d19779d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636740093eaaa7b504b4e5f661cd4c0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8cebc9a486fc53f9287d34d7d0cd8a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4723894736bde8481e2eca25e42ec418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de83fafda127d8563bddd988df2fd3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506b460734a12b715f63d1e39436c55420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d7b358d3b745768fc3716272ab7ad421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614a3bb5c44b46062d70eb30b7358ac422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7932f0bceee87d7a4cd846c0c859b2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8545eddfb79fedcd3901f718eaf1a28424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045dd0fa209d053c1a5b14ecc8bd562425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3844a6969a2e0fee646d66fb28593520426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32947f75476361d174a4265cfb677e66427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42cc1af1fe5bd8986eba3cd0e959ed2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29955cf906bdc1311b7d413294798fc2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d935f9faef9b3e6fe101247905f0d0d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f3990f24aeddbdc74cf715714d94a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7583edfa955eb0034854ef4d870a2ef8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d9de6de8b19ad9cf5d1db868e1ec96433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00218a81f32e1e8c2552f7b3d8b14afc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3dae72ca56d63a3fbc92f9a86c3aa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d329122f06065de825223b97bc22b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d8b08bce70d1c2302005127594890437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec8b648cf28f73635235177bfbd2933438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ceb2d2056e5f1184d01d02f9049f70439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d86c14bc3fc63ec39229953776d1f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33868257e0eae7d932bacbb6ea26bcbc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e76d3e2b3a2b0244d72319230f2e2c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74afc8baec01ecc499f750b690c021e7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45484e5033f0d1a709850d9e789b2b31444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb287c7ff287bbead469bb0ba78804b5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4041950ae8bc0eaf2ab1c5a81165f3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e292252984b0b3169236486c5f03d0af447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4378b19cfad3d7b18b63d98a0ea7de20448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42136d4156ab2d1a691f2d276a7d4439449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963692e0f34123e8ade32b1814c87eeb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079842847a5e4585d7a6535def9b944d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95582e1c5b9ce78c9f295b4dc393f990452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd180e9312446e19a7042b044341fd3e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493bf5d0ea9764698a4b06f1db35c79454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55208b011e5d4d48bf8e04b18361ebb7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198a4873bcc063310cd98eb8359f713456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea2314a987b82897db5a579266a463457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984934dd0bcfe59536a2985108143ac458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492885fb02837b0c315dd12472a53e2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9a34793ac1b14e4a300dfc473d889460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb95be5d98d05e4b99470e7aa8c623461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a822f21101e74a49d0a17c28792be462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851cd042ade78b239872d48249354f8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3a5e863548df2d60ee726918d09ca464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d27d27b2cf3e10f12d70064a8109b9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792debed1d46ab04a0cd2a64bf121678466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3af45811d6573f6c177b7ef272f4cd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510c04eb873762bb8640c622b44b1ea468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789da08b32b89fce496bf09b36c4d66469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54183a1f317f7758d98e2c942fc2077b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd25520c355564d3b45418a5f475118d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad078b56a567411697aef9530f9f0f15472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18be62e9bc2710df4f672bf0bbc02b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dccec3ffe22a2124eafcad10568caf4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46ebcbe74deaf8a06293c9ca2686ac475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c00915a57992ed0bdcbe25460f772476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6fd6ef55987d62f8a1bd319882d0b1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e86ae39357074b8223cd58d99231ec478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8389c4ce25220c302dc299bcd618a09c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d4ad0d40cf4fa2960ade4ab75cccb3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03dd83c43fc346cf2d28f7e20593619481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae98207ae72e84c00b7acbdb5162ea482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f5f1525cb04e414a12ff3746a66cd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934c58fd0eef273bab0eea63b2320cb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe607d73aa8ffb5ee28f2558a1cc5ef485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729864536311fcef9e621749a7540af2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794370e21196d4cb5b3b77aabf4e5c8d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e867f006315ad2bbae4015e090adcd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5855890d996451dead16c9ad6588f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5fb849b766f831dfb17454c17e0e8c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4044b28096933c763a2b17146cdf0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea5e35aee92ce16f943f2812181494492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c162c24fd2384a3c27162382b47a1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d122ae74c965f1c2a85b46bbef9d84494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba90c04f98bf87669cf05e41b32db73495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde3c5bdb97c0ce7c3776ef5f76c7b4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2382c73db520441073416e329e956c3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f8a07792e46aa551a027b1d6f1c716498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f4582afc8bc0e6288d9876f4c1791499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86797dac722a54d87700a62242bc9f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64257044a04676f4b57e05e60f14e4fc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48cebc53a9cd8d3a9475fa5256f583502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4529d3c06c8a49eebd0b4cb0f5b116503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec413a924f6e9e0f5131ca3f06a373c0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b481c7827298b76f7da8e5ab5468be91505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9845ffb85543b26a30434cf68561f5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3be2ee5e4e25bfec85a23e0b86fec507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67249eb77308d1051bf838de6400f5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd64396801ca18fb7f2e621899f212e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149674a3c1aba1c5b07f4aeb393a5a3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f10111cf4b6462547006729b9f8da511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed65d59e4420ac74a6c06fb50d11b7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab3ddeb541c61ae5d273b495316872513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab16fa08dc55e9ac444dd547eea51d5b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6ab8ce0ac9a580adc513529429c91515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf81eee0334c2a7899654e35520a3481516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1637c1311ed10d686a1959aba51cb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05079d5b9277e972fdab05f03ec60d27518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2c8c4e940d281c79af75a60e7c8a5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6576c060b8e8c5008c58d8767e733f7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b11472d258003cf3056c58eb28dd45521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76c9e7583dcfa24865399266b7277d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2490ea1b895769a89a6f5445b623d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f7bfacaddcbc29f3d7d4e3f3d2c3a5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806911cc2a3dfe54226b498d4da4d8e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47952d5eb6e79ffb8fd55de0a0c010d1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc82dc216e654282aed88c623e045fa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63c88c291985e5e3dad8c9cf0db2cb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b7aa29da63c9eacab0acb17667aba529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265440d9b677f52459df683771068440530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff01bdd4955c7d70fcdfbf529ffb7fe531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac6ea9fdc33a2749ae1ce7e92ef0c7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bffbe9ad514e8900740170b3405d722533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b44e0a8d08a44ab32e37cc733c8298534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06962c145cdfc155c26513c8d1ac60535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34cb69abc06205e26b7d7749994e817536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae62b4a317a33d8359809260b6c286537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408977c1f46fd8d1b120557d86f8712e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b7602addf6ef04abe3887f48f450a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490c1f30a898625d0ad628d7dc3c1dd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4dcb01e6ab96e5897ed744dc79bbb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f953df8bb445f87d2c58c947e4d7b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af328e2770040f9b1e10481be61881543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed1657c6736499dee4cfd9e2b69f46e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8fbf771358ea2d866352361aceee20545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1605772dcb24c8f0e891387081262d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25597f671a4de521d9f761cd33773661547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f404e91569cd767fd1c860d4759fae548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1759a6e58cd15fe509cc6d0acfeeb1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59645f38798eb056042e272326a42f5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b4d986693a2d362d020289ab69aef5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be761a58558f8630ebfe7aa0b144651d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc15e8dbc71780e5060c594b78625cf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156cc3ac5e99d17269958be2d1fd22ab554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd83a6e5e92d23da35610d8530bdb5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f748572a873b22e66875c86f2deb95f6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c7cdb5ac503deb809cdf4927203e95557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd6ba4b33592232bfd57aade4ec77e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8799a40572f587769462f0d964a175d9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6115bcc3d683cf34859f1a3d6332095f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1740c4127fc884edf763b714e1a9bb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da6d3e63cde49db18656f021cba85d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baffdeb2654edf13d383614e1987ef9c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa4253de096b127857f7cc987cd886564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8462ec637b23e9669f792a58553b6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f9f784deef68af9cd0e0ca7dcf332566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22f3d4f746c2c866fa297cdd248989567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ded7f0783bcb69cf446e2e4aad938568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c6326e1b604e685ec3cd8ac6f3be6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851ce95ad3232406da71db10e7d372f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f26aa8e84bf8548f57496bfb35321571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9648bf93f7657cc3e629fb68c0f87572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f9b4c518c6255cd7b510e4cf6f245573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f3d9f006724541a1922e1981a20d0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102749c01ceb74d448d7e229205bd05d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814bda9e6e50be93b94615d1d72af92576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584172e59900659f0cb35ff2c3127708577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06802a16522514087dce7e8353653503578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a83d55c6fc63c491dffd7d2e80732579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397031bc13c5162ad4bacc1d661dc012580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08c0a9c4b509db9d6c3434551c4808581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f7aa047edb571abb89f75bcef9d88582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac8a9c74a55eebdb24f7141f6f0108d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c737260d9a3285922b91dedf795aa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2bd1e3ab01208940124ca54e53510585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee8da859495cc2a3211d1f6127b191586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf227174f5dcab4f83d26c99680d9a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d862d8438b0586c529f3ea72d8473a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cef6e951ac268d47197e6ab6ce855a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af424cdd7b51a59177c6a53a5fadf9e2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0bd070ee189907588d2362ee1bcddc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb5c4fdad78727da17471ae5a4e3c01592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dfba4739af848649ab6a35bc5f585f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c55335da69a0dc03fb7f4b4bc71040594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c9bca981a0a5a6dd8672b39af48ee595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa1d953a6daede267f649c43a3b029596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e965aa40de44086634f4d53cd0a7fd19597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af57fc3e07bd39d87de9c9f9a2b32c2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8727bd8b651ecbb23e8562b3abf084c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3add50f9b1a1d84901af234baa1781c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5d40e806287cbc83750f3cecada5a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2182350074f9fd3c4e05531db4b90602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0cd91f679af7daf29c8e66a8e7bc0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b5f558cd1ba4c8b69918d9fd24330604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d8ed5c8307828e8a26c10360070c3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1649d7ef2741266c52d2d5e1e0d62dc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c2dab6d032e3c58b4e77e772270fe0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764712f027612686114325a5a5dda07608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3871cdaa75ad995c1b0d26f06197f88609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201979d4d490f269dc54d73393874a36610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43595323ea010c06706cf02474548c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4bd3557d910dab5f54a82aaa50795612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1925bf803da269d2347e26daf57f677a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d906bb1ef4f71c365e8d8805ff83df614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b25f3db4130138582764fb42064bb9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a58ea8b2b345c1e317c23dd43e5ac616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e9d874e82bc7a5f9d636bc45416c1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a03f534ff93ee09820e300c2ff0c4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489da0d21082a376aab0dcfec25d12c3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b53d31dc07abf6240d3b598a1c545620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125644f8282d9e3d1b4651b09658ee4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd101360dcac0b33d8352622651711622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333fdb09644d0562bec3387eb16b605d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed98bc0b2b7673d535b718cf40a0916624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80244f02fbd7aeecb02ac9beb803674625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be51478d76b7c321892244587d0b4af626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76e027aabd89e77d41bc3b65d1f463627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7526f64abfe8dacb43c989d74e28b342628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8e264c0e0bbd703192679b563b93c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891eda5b482ca489fc99caf6e6a4ceec630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f2dcc0c36115955ddb9ede653e5de631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243039b26cf6a7d4d4735d004cb7fd6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8f07582dab7a0f6a4f1825c033add633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118c95c9b9dabecfbf4b27ed848689a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe3e22b09201d7905a3c7b37f97b41635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6de95cec62953da6426295233e64ae636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c92c4abe81094989101bacc026a6bc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a5b8e51e6d50cff61ee24d287b31a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a830e9284cf3f6ab37dce33c0dc822639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b158ec8c292a0e35828a49f06445afd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c2cae925c890b6da3e0ee50602963641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e311a439c7a5638d48608f65965961e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d8867a37ac10a236ce4d3243b472f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a63e5fa7566dd7f8e1f6b1212d6e12644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32b2d8a6e694e71b302d311af1e14b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d668b2b7e2a83535f7ec0a982d12cb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a84db1e7baa88b1705e0b08188688647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fbe23fca4f46d461af6092758fce61648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6597fd60be313841a342670a6f1bc4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6626f5c010d0368daab38463477892650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ee6cc8a15bf6f9c4a33a858445a3f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ab9cba63cb6d9df53c8546d4c3f44652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe7c2822af4ac5ffc6542a57085948653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ba39f5ede49197846855c536326a0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f480811137e083b1e21dcfe37e290655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeaf39b72a8bd506dd20a53199f57f2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d88b2868db90d340a871fc0b88fcd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a563fb6b3be54c66b53f44dbad4c54658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c65295ab965adae482e69c965a3ddd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e456a6836328d4e4b4c4839b3c706660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2548b59ddfdf314be783d3fa0e920b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98784f1ae99d140bdf35bbf5e938ff60662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638683c261ceaee0e25e7430421b2ce0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8655c567166b59ae5258c48a49fa8b2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99381dd643ebd32f92ec88ce89ba9916665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7ff76d5facf093894030c80eac08b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c4d5535ac586eb13f25210567aba32667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda929c0d8e8b51433db92c224a76bd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f201e4207799f6b1bc65dc3e816718af669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e838291e8d7051480250fcf3781430670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ec616e8425b217580c2f60b3cc3fe671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf33933f2a377f5c8d1b81da3b3911672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264091abb67669a8765f84f030a00524673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a4143c7a2d6094efb804ffc65146b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2455b3e7b9244747863cd83838be9b4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a735e64d676794a6e076e652e761a4c1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722d6e38c33b3ab0aa6b6c1e37ade81677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fba849c3761575b12a8f206414da77678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e06830304753530a3d62779dad1b11679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d417b538fb115bb8e9826f65c4535d6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c2d036741be528a834e4cddea9353681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ca3811343d143602b7332c3f0bc90682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805600142ee4f69c84cd30b98522b8bc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b39ac07f1a60f2771c00aab2571e73684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9ae12d1bcb11609413d6e4dc0c811685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc2d9f7634aa196a0147557ad75754686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0feaa11bbede44150fc99f240201a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8352bba6724c42155847cd05b502fc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ada3802a32d8502dec1832e7ecac80689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c28b9475937d7d0960ffe8a66c9c8c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb5e83de871081e729f2023e25512a0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d2e0f33fde921af4dfaf74962cc5a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950908f8186280ac530b886e6c0906e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24673ddd1763a68c98aa3a848dd2fbe2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcdcf806d9e5111fd94d1529db33f95695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea165ba57f907566098d80422971b5e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b05ce6d3693d524325f23b732336e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce0e782c16ecd1596d0af03a7bb319698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926fa77b38104759ed35a15416d45d4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210fb1b08ea79798bb235c1986336b36700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc319aebe4ca9c685a1885586fd911ab701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f1a42377b36c0e40eafcbcaba87c5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2796d830fba785db8d934c8ce7359a37703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e7b48ce7e39947a4b392ed132c156704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c47250347dac820223c060e131a290705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b251d4580a2c072c827737108783d5b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3471edca30224ab3bb6a0fff0d122b6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8224eeb1c8d7f6d465158d66d11472708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af02ff4de3c9f4418bd0332a324b7cf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b384dcbe64d8f62f761c5550f7d2c9c5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932139e94806eb3b312db494d6ec2be711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d14ec4e3b859f3923b3d43bfbd730b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc4f0506ffd20e25488f7e230afabf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0935ebde5a392a99df609f7487a1b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b7df302299e533940cb80094c48abc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc4c74e072cdeefee1a8852ebc50520716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603199fc8e59bd6fc4106f3c4e1549e6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f91baaf638938a150711ec969db8cd7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d570ef016324363bfa12043de30c8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e3a808866bdf04045cbff1c4f7d3a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c277459918bc992aecab81b50864d9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c2b8d2a3778f8397b755fa71ddb91722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6b5a771d602c81734c297341ac121f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bddb45a08c4dde00e4f20e61ad8422724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb806492c944b9c4a91a60ad5c71f0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e08f7028dbea09a4b8072fad0bfc72726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d278ef5fa36ba5769e867cb0c452d52727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cca451cb30a887b94da6590f334cac728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc9a27d3e21c6e00f4206814154ba7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b6ba3f08476986b4a4b4d07ac2d77a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b81b8e580f6d5b697b09d5444b8f65731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06921ad7905c3f8497aff47ec95dc53b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f16cdb144b9667918e885a4dd61aee733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78317ebe5d6dd81125edbd101bf7c71734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495971750b56b4f04e1af16486563166735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba535748cbb4c3ea6efba4357ce4281736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f30636fd5cd269835c1e551294d117737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef914a1227dfbb3147f4b14af41f210738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3076392e52c6ee4ed10ab5e362a4358739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1053669cba1727220c85418875a20d27740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff7f736a99f43566f77f09fb819f8d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57345df8806adfc42891af792b2fa2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907cd928c6c490880dab61d636c0eab6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72185e4927d4dbc20c0fca491c1d55a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8782c6eebf67233f508eff0f18dde745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0ae301f2a09e9cfa71f403d3de4f0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7029e33fc18dc539c8d5937f39b92e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb86a749449652370fed4502e4984a4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c634a625e2cb6ab92975b9a8c0dba895749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af28f4d6ea39746e776ff9b6cb38088750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352782c7b39cb548482ae2101e9d81a7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf61876dacb5d070200a6a68e79c13752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814236e7f9d37c0934c5c7933f39d9a5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b676aee927af351ad00b777a0c4608a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6205ab7133760c462b0888f2e18372d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2115cb43617db86a1835f8af6b59d6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b120a60a1857cd9247775b6fb037f8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636dd589a2ed90e607caec9a48e787e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8ec80dcf02a4f44a402b9c16000bc759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>