--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d869c3a940dd4df08a02c54c8cd3b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea7b5bf6651e079a1cc947dade98f472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c203aaccf4139d698e7fd74f4bd2e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd28445a680139ce52ea6602a5ffd54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2386a69e22890710d8c03f7b78e32f25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b55338c769c1ea60dc43a6478999bd96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6500558bf774d127e8d8d3809f4fa1b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d2e7a986b56dfbb596f02e3d38ef68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c13b3abb586c3d181acff416b77f09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b080d505cf5264435f63e2a31934910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf06853e7f8d7ee3d757f0b04d5d00411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f2c314e7e77ad7875f451c25f7ad312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853efaaeafb15abce5e7744b063cdc213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc56041475a427f548f61d5192027414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d054627efd38500f1f94d448e2b55e2215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f29a6ff5b69255ec79faceb9b5176716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c6cb378e0568527cd58e8742a2d9f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247797e9641b2c21e7ed9a80b7a6ab118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9a8fe15b602d21e74eb319b1296a319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de00d070435736e246e48378ff80c2620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a33f350ac81b51d3fa7138a1e8ec021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ccecc6458c2aceea993694be4235e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df14753a00f7c3b80f7ed566a63f2a6e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1284c4f85d8ef13bde1ac01df6c7e76f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add47314b98fe81a9db32e77e7108b0c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4adcb883a4837600a398d67f8831cc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13aec2cd88068ed2d55cb7b7bbc870827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be594886e851f968c449859f01132a4d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2a63e435f9aabdbb40399471278cd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5e2b03576a29e876b086de6b230d930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e9ab65995a8f1e6a588f14652bcbd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0901f246b822c29c180fa062415e8d0832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b42c8fe17627bc37977d916bcf0f0233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945541e3cd58d58e42ee3e4ecfb34d0134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47ca77b413c239bb52bb4357f3950735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e37a7ef52ca6f0c9c1baf01cd5504436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199a07bb8341d04a5b929c0275ca2ec37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b3dc0c9dbe7615b63f3a9fd647a55638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc229f172ebeef7e590561d8a8967739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49549b6b610644a5df94ac7f25b5609f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a96532e456df2d1c47aa774521c8741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6d1f4944f96fbf5f171c5b046e21d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a60e9d84f7e454d47374df9345dd2c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11399ed371b43deab9a8dba881b4751544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b23eb63c4c6b24fb5f9afe3bb81cd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd62505ef13730e2cd29a9f0d0a5d2b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c80036ea80bad5185befe75c552d6947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab514b75351d00a2406b675fb27d45448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358ee47de7c7c53518361336422ceab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25d1bf9428a7200164e314294c9dbc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86a3993e52bd77f5c2bd0040194b7c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a23c1ad24858ff695203cdf0c8a42252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a356302111dcfad8a991edeca865ee53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a75bea32b039ae0c86561657fda91f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae70ee0803ccbcca69823032504e82e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7bf0dd7439b06f29d52cd16db54ba56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b82341fd19e16be79cbde8b67e08c157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c745ec3c63204f56f5746d473612458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b75c60a91a4b580f678ec80e120b359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e836d7b0f89f29f93ea3c7d120ca460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a9ca7972bb73af067c365c5eb8f0f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f72ca9adbb8f220ac55d018723dd9a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e8fe093fa994bcc4d1bff19b7307c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea77cf54f55b53201b4282197ef08d964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da81d9a76666fe0c1e75e6e98f47afc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a526fac917ed1a7c32220addb96cd066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b57b0344433a4424a7d786a23acbe667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3603dc7b99a3f0691ed6ea86fad49a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd75111689f3910107c50184ae15a74169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be3ce3efdb19432c652544fb2fa17e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5579710e3283feebde1d92eee773d0271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0e87541d3a0cbd6a1bc71d79d2b7972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb65e8e90f4ef090b0fb5a26d2b25473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc09072afa88fe971e2c84b5519769f974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b4b16f4c82b4c9c9e7659b4e3ccc975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ef744b1161ed7ac9d93420bd947d176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1de2fb08194d895f93d954bbc098ba77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02896d33db12fe68571f9da3f21f7178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805227967dbb4b86fe525825e1df7dd879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bab43bbddfe48210cbc28d498b38f980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca9b28f388afeb080c5f8879d0ced881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56225b8f0d1e0b1dcdbaffef2166ba2f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1fa0d662ab652beca5a0cb3a74ca683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618cc6283abd28b4e5f684a62a54e4d984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d5ff8d444c46c05d6709954673d7f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081029a00acebe6f63ac216e557d0ae286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f284054f8778065799a82c848856087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5a16eade8ffd723c8d0717e0b5f3088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d94fd69c5d4103121e987ca30fca689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c488598144643b6119f45891311b7f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12797c6965916e010382bec76c908a3691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d875e0093303d99ab673d746ee37bd592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2f299a713a79c330fc194567737fd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421bb16b76a0674d7752a51725d48a1694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea21d405b0306fa34caab6c18b73d6495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e0193f90d5abd1046399f13e9f7fc496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e8c4543b37f3d2114ca57c589163ff97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd75f4c37c8fb94e1e8750ce7af3a598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d6e096cf5e03c37b5ddb43e1bfa75399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64238cc0d86778faeac5559bb4bc5fc7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a332cd1cb561afa2198c1c5f532a4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c6c2a8b39911fe11c0849ca722598102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236008497ec496a8a75b5b0c67a2d478103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72398dc5b1e79b63a6e826caeca64a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5caf55cb054481cbbe425f6cad0396105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29340796f8872ddc89a9aad5ba0452e9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4413a51480b356dfc5d20e5c5bd00da107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a1415c551cea9bb71bca9572af110108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454d1cfe38e5ce07b3aa0749372a35e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2d333e18959eacd6293692f696583110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22626cc4925643a8c1e08014c232f6bb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc0527705b16dced78df2fa7a82ba8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539688c027d447c6565acad213af9d9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29531aad127cf1bc3a83eed3b22a58d8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f30c1a4891008150eddadffadd6470115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc10e4764a6c8dc6a211f2d33fb72f2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11873da9294759c925b4f2c3205b5811117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696b3ef15af23c66cd08c3bb179f4d1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee3c8e3516d4fbe203397afafbc7159119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab9d48d87fd76a718b46f7fe372b68120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6672a0c4900da68d3f588a36cb64cdd2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da3e301487dce726767b4011671fd36122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c071244e76aa7144ec10e4086e6c6a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8febd90b9c27684f6ba4f7eb08c443cb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df920d539240368f349a8865b278a5ba125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9649324ee1270898bb949c56a513e6dd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07789aecfccf8d9823af06e66c949e3d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbeb20a2be61dbec2c02e2daf2d1a52128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb62d87a45ecc21350ccd9147bd87a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720702a2e2ddfb925743f265090582c3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ccc6ebb983b19bef7f0f0196edd76131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8898b8d6dca97e2a7d4375a5e74c4a6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3479dbfde6c6954dc044405875ed116133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9f616fc22869fdf0efa56bb9f1ac3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a650b98add3206bb30f49c5243ddd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcba6187d841c626de1a223dc8a86bd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a871530b4f956dbc105bfb4b9dd39b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d7a1c7f6174b41c70e4e60d4942c3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb3fa74052a954deb985e3e98238c7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f753dd96848bb91c6c60c15d3ef19140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127e832c3884dc2d5d1283ee2c1a896141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b48d020b9079bad06bfcd771f342b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497ab24eb669f840b6bb0bf9f9fcec9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421b6da4c61485ac2dc3cede30fdde6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5909ac2ffd71d3cef80dca8fee4d987145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11395921fdc4a55bd12f7accbe50fbd6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b1ed51414b5477776182f111f090a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b0e7d29ed45684edd3345143847c3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab407d677aeaa71ad4f460831119f4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08153268c0e8fad0a5fec1d84eebac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa785a383f990882793bc06b7ec697db151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed899eb0a1e2f3101a576ee76f746c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de68ddb88681aba8731f29f80e0ba1c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b9f3876f62603b8aae446e6fd43f7f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc02eeaec3b9c5b781f25f624f05de7a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1505d09c4e67fe8b49ae71895b133156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf33603514deea020b5bbe5708e049a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a79734326e5ca01194a2397407c31158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbad7980084ba53b21f4280aebf7832159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf80f14d6a2f244a73bd947f6eed1f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094a5f731293e3e4a8a8b12aa29be86161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f5d2294c36295fa1ea0b901292e49162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc3e31f0a3d77838494710d896b00ba163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a10a8f382b6fe353c0d3e5069a974164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c98d6e6e5fc5e92d51ac57cda50e89165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21efcb048c0f77f9a741d70b55dfeb4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430fde7d4a8b4f206d6a73dd377b01ca167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eedd843a3879d859203c36f9c351e3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf99924f114f9fe16448f3e319bf32169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27557d2e4227e351a81163bf8a6b632170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f805f0c79bc8e9a4ee2930ad709d48f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1227054ffbe8237935f371613e8d651172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930527a84084b2be93e49ff611d281f1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c20402c94803f56b6d3492481ad9a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed2c8b252932e7989c5823afb9557d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859dbe0602d87c99f2f77dc374245cea176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca59c042cfaca1abd91fe7864eacea0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a801eda6d8dc692fb56621c1554809b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe918497ae3520676b7bd8250a8ebf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4908d6ad41f90a83f763f42b152a8ae180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace01e0449fa0d278d05e2f55ee42f0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d995250d9aefd9c718746e6cbb9adf9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05051b36fef13681a9bb835031d3df9d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc1c598e9f023b9b16d1c1b26ee2f8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff06c013d0610b71f5deab942d27f8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d4abc2d94ff3d4829a4f0479bac76186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5319ba19e642801f133c845e684d6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36226175707081613bd6e46b04438d9c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f18c47606e278388dc37d80f0834c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b2a64ebd942fe447863e6d9853bcc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74995e96be2e9d8892274a076139552f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c26952882a6bf3664c305301c055d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60b63e28839ac2f771830b706c052b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811de6b130b4317445696551075cf5cb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4df72be481e2dcea66f940d5281f91195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c9e43e175ff40b6f3ea3522f52c48196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcee7160a741a0d94b70fe85370539c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550851fca669919940876aa30bac1517198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c2b9ce5e4264202ab109a3b693ee7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee03016e449e8fef44a6d7573309117200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5220bb0beaf9cbc5cdccbbd1534d4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baeb3fb9b014ccce95c3b38f53b8bfa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc9e04caf21dadeaa4035b6eb79a699203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02014ab715468a4c767378d2bf5605204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fae2aa0b001a85c37272bcb89a1518205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511053e03daba84668914f620a9b3306206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d89b305985a578e3470200cf028bd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8ef8c641dd3c9d0958d33a03b563d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179701cdb000396978577eeb2a755ad209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd607173150bb5adfb93b857174c05ec210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad934168fa807e223a00640de02f677c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e8dc2588bf7658335367ccaafd20b4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76b35a4cda4c06021cc9363e6f893e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3423f21a27e6089052a6739b3952b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027f694e51248d3aded67b0f2e40e9e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a51cf4af21531f2c6f7997ac97ccb1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec44be98e3c77589a749c308ab841c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec7ee4b85a3c977cdb9ca5389b45ca218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a472018334ffb3c32e9fceb8838b0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488bc3debc8d279ba019e92fc5a5b5a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c7713458a9083c04c5e8376c0ec08221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fbd7197360628a45fb62b59e7e5c6e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444d7f4f01df384ba70035283e974a6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a22139a5cdf4605ddc87024fc6087224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cede27e7b7fb901b9129b294d358696225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabcea9e5a9877b49a3a7a133ee3e57b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceac7577ebdd1c94f401a4cf3e9fb51227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03777bc590e38c34eb0736238698b62d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92423bfab34b316baa18e476514064c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d7bf0312611e2ba34c2456fb490b3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e730e1a247f4f8dc816a980875913c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f565fd7a662043c72ee5d6d7b8c15f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8ccd7a80a7c9f5ce3e2c656c9fad9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4738f054f295cef7aaafb0b2ba46c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de698e0e7654623ba80b30a03357f48235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1720797a3624012e123114ac08d7c74236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431dd3d6a707675dad1eb419be01b264237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959a51b0747a60baf313fc04f9c2461238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1adcc36199f7f7fb7e9c3bdcb4bd5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c50db419aaae66567c3f09106f590240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692159330300c3c4190dcc512a54df52241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157eb65f23c08a5fa9026c3105eac88a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046fa6b8ec214cc19b0560d670f58ac9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d4170484d593c45b4ed73b3ef94f9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fcda81313d1b1e3d682a0243fbab25245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9302002e87751863a6638c512b96c2d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba74fa5454257c30ce59bb3e7f9dd5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0637ea44af28da9960f01807c5c65b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3121e8918aa91b48977c7f873f48fb0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f313390ba6406dcb32861bf2b272ab250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30f758c57216bed6c5b1a3277ab418251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c970f157e66c58f7b569a5f8ee08117252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b82ec92e2580ad966932372ff9670253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d6e5babdfbff23c7f265940961f29254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5b265076f40b54ba5df5854007b82255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faed87d09ecac132d8afda45aaa5ffd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac0335330bbcc1cf4579bd554cabdf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48e31db8bf0c05a6079291fcdaf54e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb23dec91950de18574f13dfc2d7265e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b62846eaf1e9cacb0db9d3c3dd21c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d68e8ecac73a1cc7b838685be02cf5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd33dab84bb9eed056e2ad910fc2be3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b546a3b0d4703cbdb16fd09e117e7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca445cd90a65abbf45aec8ced36cce264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d261d7f6fee027a4b37bb98eef4731265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d6fa947a62263d839e975517e96a0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821682a3016f8717e897c8b910f4767267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b3e9370a1edae5db2a0527a80e3f4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653ef8029cd85843a37e2b6b1cee064269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97142ed789d716a59c966a300ae022ef270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2411874e8d8788aa623ab301ee114271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e211f3aaf9a84c29b96f09f6f735bf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2af2ac02140c166633a39ec95c702f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6ea858a3a1dc849dd7eae2e200181274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc12de3b4324dba2ff2bdf52292942a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61a68a81d9a12c371c8951fd9d9737276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f0aea3425348f572eea36b47ab936277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884caa7b75527e42cc7e79a89fc49cc5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41d0c13fa7cf58dc3d63dee34c6c54279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92332513a344ecc9449f5698412c54b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b4ff209c4f25ada29553a126de989281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eddb7f354b3a6d0e3a891a7934e419282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992100c76601d386c15f823d5ff0672283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8861f5b8461476cf466f3f3289900284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b999b84d48585416d07882efae718e3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b19fff9acd6ef7087acfa62a751a5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411758946b8d368fe9f4fd245c035909287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea9097b54139aae0034982fa27adac9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47681283b5907a7a5e9f7a021c40e6d9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f156051b280ca1e0db9112e8c7eec6ff290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a10ebaa68f867c809752832051857d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f6e8b3ef3ddf760d1f6ec5bb66d8b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3641856c5cd3d746d803910939188a8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1be9c2dc4c187860fbc9c045c02bb4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d25cfc6e493391d703692701d0ed7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38914f982320758ffcbd6cfbf0f67a9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3203d2be31aba7f030775882e648c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b187306c48afd9cb6f4b29e5ccd6e8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376dfcb3e72051b043f6f9b067147cff299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8776ebdde3a4a4a9443ffe987bfd72a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0042596ec1fb784e8102b3af5d519ab8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71659426c1d2c34a34b8b7099f35ab302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a1eb12d0890456c55a6ca615dc298303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec43968721ce36a964eb1e04aefb94f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d16dce248c8b7343784fcc2e6235e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2469b482a48f7f32683241cc3d6912306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d55df6eddfe93dae902a325190d37307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02104c1353101faf4d70277bf3a5d28308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15e28e6b46f5baeab1a8dad75fbac3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7984152db2a50dee0de129952d533310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35277fbc724123ef2d3dc77f3d18734a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7cd34158370be9ffd67b3530bb5758312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4bcf05a13490c3f533634426ecc95313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d530b8c97194068793c4a314f123a7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330546fd12d057c9ea2ef19ebe1b6aec315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7dce33812fb7426f7f6fc1259b5020316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b4fe9d4a00889b7f61cf37256f1396317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a486bc8a7a8133b034a03e99b9e5e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bddc3aa89803bf12d94a0c87e2c659319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88babdb38fb5b47851545dd5af70be99320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203068d3f35c1137ebdc1a5388082d43321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c2420359ea92e1b27b103d78f9049322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453d94344259ee2dd06b7a96331170e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9911b5f4959dcff1100dd4aef6d1b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d159c54450687108c5f8e05756ff8c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9b9f1783ecc39748ce9b336609726326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c15fe985d9178917f3c51dd2372ae3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a594678b16a4e32ed8b143879147c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada9332dd69f93f743b1903f8bda995e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d080ca863873248d55e297b3b079284b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1849cdb493ebe84bc9eefae509077fa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579227bc1eba072e5b3c46e49860274332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6e6600412d8186f4faa2b3e27fe1a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96ea4e2707b132c00951257d7c69b4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbedcde9098b7932e4bfa02f71fa8f88335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9499c0956d5e297fc5f3f5f98ed6934f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8399bc7c6de8f56eeb75f5b65558c4c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a80a04241c0de9cce01c20e39547a7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7dd3848ab4674489f6c0ebdf6f6695339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49faedd3ddd70d65839ea2152984ef8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde230f40a90a9e3314d882c969677ac341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8715958e940f57b5e99a9ff0a666d90342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e44a47cd4802f40338060032952a8b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b5ed2d79bc92363b46969efd6192b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b378196dc151ec54071bdddfb1911e4a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2bbbaf81799e3e0a0c98f6788f4a80346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1215a895d15980781937bc2c786feba347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff21c7e3e2b0db98c0b772d8192be2f4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35661ef4509c14ecd9dd4799a53da3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2840bb103351b2bdb0a115af0fccb909350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6ea3cea81c42af5f7b6b0d1d25577351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ca8b40fb041512f1e005a53213ee7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32832b344d9e733baadcc33c2a70537b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f621d1d0639b6f947dd55d1a7566d60354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e901dc4c231fb919c3f0d763e2872355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20990b55be4de04c3de9718ea34c7fc3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e17753b79335136fc8f874c06ffa4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc15e20f086d8a8f61645dd8b7b164358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd122df6a46e6c0553d8aa4e07f61e5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bafc087c63dc462a25ae1906e88522d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe158733099a6290a87f861047f4814e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ceb88f28a6cc3f955ce1cec810f73362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81044d4541183f700449463a36ec28ec363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d930b572c61e83f6aca2a35a8ad766d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306bb12c7b3b93e682b0422020ecd1c7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032b73baa9db910032b247b7cfe01e9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6dc2d863fb486434b1db1fa70c23d2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd064de2a1bf5c7d0159f111075234368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c04f04c1adeaee2ea1c54407c7aed369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104eab0cacb0ce31f4a916d960e95ff8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598eb48d9ba1e23f305c045dc319bd6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43932150234af6af8ae0a2ef4d662752372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814f214d0d9dd81ef7739621e24ae0b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb9984c301b5ec312277ed8ee9cf29374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88dc5b4e64b574d38b63b63cf8f870375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d9a92de452193af06050ac449e9c1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d63e657f6d796f648d3e820bcc703377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b607dbbd070d3cce8fcf44018fc73041378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be73714c5f11d2132ca664ae165c4c1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d70a53e7f3e593f3bd08af6a93ee0a9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f54eb8690ada1d0a00d7c13ee42f4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d302f890416a320f7b61c4678dea84b8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f299a4e687a4be80aaefdeb9a0fe71e6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678ba59b96b45904387a9d04a95e471384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f93643166c2e0fc5bc06a49ac44b7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0e1175cd12fb4d1145229d4891544386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc686e49398f492fed50925e081d31387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da7a8d825f23193f9b85f69fd816bb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c58f6dbed5bcadf949399945feb1a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514216b980659e755504f680fa4dc2ac390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763d7450e09731094e9179c8854432d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d238a52365107ec7d11016c688381e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018bed773e3aa8a6a6e6f50c301a0c4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd8923f9ec8caa2a2e898fb5e0e53b9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ea3e299fe6e955de2e7f80c570886395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080d840d30d59cd08e97f7d00ed6944396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4204bb99f9d17498c34dc6774241c081397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4674c91526c1b1518bae418b3a039dca398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4877c7c60fb1e6cb071c622cdb10a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072211f7ca0843c65776992ea3319b14400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf752a63d4bb8461d8ff4d0cb7c73f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866c497bd4f8b57ef666b2c6d58838b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6e827ee3a18360f9afe71b5a56e37403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b97ed4b242c5947d7d8a2bd5cfe124e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d43cad9f9c0c2143085eb509cb761e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd8587d20499c605a29c3481085c46406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e115c85b37f06e5099a66980866b0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5cdcac9d458b5928943e4718009f24408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62f1e30cc416cb5668c8e183a8662e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f2b81e26e92e608d2b1cb3b1efa49410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3286d6aabac8a5aa986a6c2d811f6636411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386893f4a50cfb40a1518eba81685902412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88388debfc9d427612703a17b8e469c1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d5dd66a3de00821d92b406bdee115414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3844dd517d77d811d6a4e024182fb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5de16f41a3aa411974a38e8b826a34416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5379dc8f1517a59fa4cb58d994ebb7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9be76d8d0d11040cebd2024b29d3f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d9a2365b9f778daba5fd6515eeefb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e7ebb7eb18f97e8501d17a79f7e774420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445294d843e294d93612a72a93adaf7c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3aadc4bcd87e6cad72e92837e15dda422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea25551b20c35cc3c44ac55eca1106f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421eae5b425a242d7b9109820d46f3ea424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7801d7165be51765586b993257b086425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b8966a06c3330b7d0108a0c37163b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf0a4a7e71a0ad6fb560ba31e172ee427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b83f440e2ac6f2c6fb19212cd6eb1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e98d937210a08a6ed321ffd3efc02429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5cae6a2e415444193ac7d36a59e03430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd25de5156b9a7af5d9799f24783ea5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8eb7e987f4ce9436e095140cd4739c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e4c84a4f1aca106f8197f6658df05433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321173b674a31d48d2ead608af669a6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c673b698153db6a0ec3bccee14053c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d1b75013144b4b59cf9c05d7e8803d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad1e84634e8fc9ea648f84465b65af437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8325a9e724f9d532ad3c919219741f63438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db89a0ab0938c92ae1a618822eced1c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96418b34fb0bbff37bbfb7deaff548440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d33326b6eca57d0db12f3e915d4e910441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f9385543dc7771017e7fee0687185442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9da91984f46607d73581ca387362d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f93804fb6189c1f60d965c3f5f321c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a603aceeb7233f79dc6b00850ed2b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa2224fd1e94a1323b8a6e45f9a3e5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3e9d212af03d0469a65dfd8ed9083447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c2c823f2bf2bddef69b43c36358fd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ebe3ad05154e9808ceb3fba05fb8a4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd4b76bad467198f780a91d9f9395b6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb44da51950a96a53a21d02492a690451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1450d160fc1d18d7f2c14dc12e2cacfa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098f6275877682a44db6134a3ad5535453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adbb2e5bb3951904742cad35d34c37a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a661c9beedb840de9b9e4d37ce9f1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bff4ca94bac50cd5420e6e39dc3d0d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb394682155ccdf67dafb4ed6a59f37e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a039f2f783bcfb14d4414b6af57ee6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43312d6faa95f5d27096b8f2f993c6c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e085d237ff633b768f8a3a7530add460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b105373ec449ba9b3ffa5813042421461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ef64c33707ee697d26e2763c6f940462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea6e9a509fd41d027ebb35119ad631463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba892dde34c0bb7548d1f16f2e34805d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90280d9cf6c3724367e3a47c0b177adb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06592a838af6233c77ea1e97fcb504a5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1812ae089c1cd433c4df5adb47e3ae467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e031be5d8c4a4c0625c81d2306c4e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2b2c30f0d388e43f9e0e9b9ab6825469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860cc925777bd627801dc45495cf3c72470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936298d44eec515b2f348c9edf21ff5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b88233b4a1cecf4a72b5dcb9f05c58e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc184d37280b1bb35f95d62649fbf0e8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef81e65b6d284387a30ae335ec596c3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eaad62b85120f14a18ac2c42e0e187475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb2068a8a044888be62f625a0aad9c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee80e03257224d7e64f1c78ff2f5f6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b701bb8f82144e80026582797c0077478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fda5b19c7ab20cdf9215a599353ab3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c8eb3e302929e7b94ceaf09dcd15db480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa3e7efc0e83c49082f2f2053db441481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956d77ca3c1251c90c9772bc3962b59482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795b61cdb62de033d7131c15a044369483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29b3b3e502d17d4c28dc879ce3169e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76adb836eb1df63dca9fc915020453ef485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e06a5e918c8e9cd8fa7777c510b697486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf5ac43c6aacf40fcbc49cd4aee3208487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360af43761779c3ac85d22865e75060b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199404a801206bd0888297bea4a1c4a2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187e8f6ed7d2dd2137e654225b83ce0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b6205eef478f366e6c22684ff53d1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d53f21a7ded1f8a3079442107054d2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654913246bbc0899b4a467f46b3c932f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6243620111ef450b17422c890610ed90494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c28eb4b8584cc1b076bf2eacbb0b95495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba9947c9839bee93d5dff3f9b1b9a4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f75b44a0ba23db20912aaccd2c28c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169f30dbccaaa82f6c9a27cce34dd36498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a12a70f2cee31c8fd172d30e68cc4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21981c1642e9d6813ebd814d8f0336e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9923fe9974646879dce897a8b0803501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41220c0b222a47a5e3b74e34c770ac1e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee292824640c3f4aef0d0cfc1295c0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0aa07e08f6c661c93141cd3fd72dc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae2c5fd30267e9db9478452ed8297cb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6c4291177245864aba5f0685b555a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069dfa948032bd1b40ce111ac335df6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9d4aa67805f4116c345e9d1d05afc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e458d9ed6737faecb55f7d446764eed509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1761f791230ad70d40ab749ed128f5f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cbad99a0729565aed69a9316df6f14511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de950b1a1ef7e05210945ad7065603a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed708c1009eadf925d1ae2d20507f69513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b667cab9ca082b3b7ccc8d83a241672514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e082c3c69f6a85eba84224777cbb4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da666347f1f53973dd0d1dae70ff67516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45312dd83302ba2b792f66b076b9e94517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf092d5963ffc80a985e78f85f0e1b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4666b9820709ba225c5aee13d68d0c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e20eea061fa0a22844f8335239dee2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fef1564226860aee2cd14f2ed79cb4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d730f7e930d26a344d34565b62c4753522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954123749149065c87601be49830376523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ea915046eccc283992a7e214867b9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893945024f864480124b6766956ad8f5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf512ac482697dcb0885ea34ac32e7e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e00f507855c22cae26e88d5c66b3fc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc735977c46e64a01f50bd6552a944528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45587fed8b4a5691ea3cbc29fac4e59529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4dcf93ee649a65cd89881bb4295cc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b572959805066fc6461b8db3c210e69531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d17d6dbc471bce9b354dde3b385cd1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa9abb8b8d40ab343a9e2976daed5d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d99f52587af866a4a04a3cf0514dc4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5473400da2f912e680b8eea05dcce95535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f999a56f607d554bf19ce9fca9c83536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a99151205ed86a3e50596dd55aa1cb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c959080ef6c161382be060b05a77e186538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6693c6b3296c11207e3c3a348ab4a0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92172faf5df47af7b442188c2c751793540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba061a5b02ed6987d77d505398f1016541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b682906455c419bf6359137ebee9939542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6c936ac9a4e2307830d0386dda079543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f0815f9a92ab978bf9eb066cd84053544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835994ff824b5859150b45a62b2e45cd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405d9c8ced1d563e389dfbe59bae078546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe41b67c0ded8d454184f84ffc8cd2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c45673510de522cc361dbdd34a58f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c085416361ccaf514c9ea35c1de68b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec628076751bdd84163de8922af4755c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b8cad47d53e51c99a9f6ba9ca7f8a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d753f680f55c152ca430294e49726a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3616a4edf942f98477c58a9729e99c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ae2a2ada986662f338631dcccfa13554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff0e810f3c013523b96dc90371882a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f86935cff219634ec944460b4c291cd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3facde15a61afe099d0f1b1c779b89e7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc308f17c816b251a78effa60ce5736c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cff520c1384e870cd28d9e21a38344559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30e3da97cf044d2217d65757a2de3e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406cfdfcd30b55bc7bed0cae1bb8073a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda73474b350c2c517315c614b3903af562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf803932b944d56e99e16dfb9e7951563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be5cc039e9202f0b68e7e9aee425e8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ce8660dd276d10d8c7b7501320373565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7300122e4703bee369f26ed6c2d725566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6170c2d5311ff50814a39ae6ad4526567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad742e22ab04ab61d3e7fab81130b2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb690729bdcb3cc16d170ea481b778569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923bc759166e868026a96568185a51aa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea419b79e03a32799b87bdf819798e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731df1a061d6c9d0e5ecf21861bea737572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c4764a39c2f9277fc57ccb3d1516c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce3ee78fda3995a3c895ed156bfc5a6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb42d8ea2417b9bf55004bd041e3e673575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfbcafc7523cec1fc9e9de508581623576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58cb365bcddc639b01e23e1fcf16bd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b514e41d65de19ed8e64cb0d903449578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c00d352a6c1114a49d9688a2c1da2d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80e29f415d22e3a567eba925911964580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6356d721fa7e76627a713de9759983581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f9a5c500d12d5009a4d3a0bee273a5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a6f77a358dca93798b44f17c946ce583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a6680e6073dfbf2580b9f23b2bde1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4029a2ed3ffbf89f7bc604de130f6e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbead280c8c9e33a4ddbea5b6a8e4ba4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f42b20c530e19665fe262d0a3b717f4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a0a0f996c08d9b6902b5e0c45f32e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b009ebb743765698cb90386efaeb3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dad05030e5f9996462b0aa5544f430590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd87dd19d76836b251251661f31e2e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9206c52ef890572735b26815137c1c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0c700f5a633666b7846663db8097f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39511de331ff8505340af121a660f53594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711010bbd50a24a861f8b714a7649800595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d53a39def2a640bef6c942a0ee7e1a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a6293cae71af0898efded2b3de7cf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600aecc9d42c900a188d6f1a5f8d5efb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d03588386dd4b8b819860aaec9681d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8551b429367101bc78b40e4f4ed000a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6748062680572929f59d34c811c15a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb0f6dcb20c90c26e3729899c103ee602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f70e594e0e1387f139bf8a0b27f0b0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862844f8e656736c3cfad3db2ccfb091604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd0c775ad4c806faa2d8a7e7f329125605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff903a8304ebb2b39d3160bd23b2ee0f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399009482d5ed504ff75490a48e2ec87607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809fef5a993998967c1a086f9b7fa41608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a23c0428809e5ed68f7dbcdea6fa99609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc4bc14d7fc06f3bdaee68bb78a823610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23166d4be374faf39366afb4b670796611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d6721f5934f82d182801d9b5af360612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a11e1e3a5b0b3f790d67efbfbb5bc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399aa405ce0167fb5c705fb4258fcd4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1fcb90550ef71b40c974a329b19db615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e549e6b53a0c2a839b016a1e17c2b82616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b7873efe1b59587eb203e6c444088617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e53795848efb144c837e529e7d892b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730f1d29ed851643282808ab65340a9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fab820f788648e20566ff9d45bfe78620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd95c6e67962a4af844311fb032839621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663647d92d504cc64e948f06bfd73a7b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc478868281d7f95e243fce908d1ba623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa9e9e20abf172671c16e648b939cec624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab84848f7350d2ca7c1927e54c2c19625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a9b1cd2475f28d56b5fdb2e00c80e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae49bb5889355fd9bb8ba043dcf33c05627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920065b7b35a10916983d23ae879517f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459dbfe7d3eb9cb1a7dcd73a18961c0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00abb472bef56a96ad80eddd285287bd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cefbe1c69e98ecb577dbd46c47f7165631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85899153c6024006fa47f5052e3d9da632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001ce2b6df2ee18a3af9be2d79656d5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde1f0de2d124abbcc305c97b8aa6995634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee996fd996feaac14d71c80a8e445b7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc61730d49b250cf73c6618459ba33636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7b8b3f761c1faa107acfc2f3308c1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c74496d61100dcde3358bdcd37da3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6ad8dae90a9af4201d860c24f55e1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ced3bae705cc1f1a1b13e7b50cc8af640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256bd9af768be5cc709d8f0098c7e98641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a06ba8ad81f8fa1886a343f92c6cbf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b9d4cbdf90bfaadf246a004cbdaa6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0a9fa378403f4a25fe03bc59d891b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d82b93b40769a080263c2d1e1beff645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77751e0504dbfb8e7944ba58a4eb68d4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de6b6ad06291b2efcca2d2523faeb8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ebf52052de48771f2a50d7416d660648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27bf8b1f5f3a6d1a171296dc0decdd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7bc3842a6f3cab0f7b8e17cc6c83ce650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db1d127a107962c5805c7844c810aa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c2d22493b7174ea8fd099a4a0c5bd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b3361f7bb5099c81f0fb146848612653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f357f5a53c86f6a718f4993f7127b54654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824761b1b7bcf8b94b91b22104231b24655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2af3176415d1075aa057d8eb2b50ba656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec069b3fd53eb139bfcb5e8b1dae949657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a987dc37222b6f3bb8760849a91e727658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce02cba3bc96ff471e3542d67c5611659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ca9042912d6c9f2648624eced3d35660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0dbef4bf1431a928d1a52603b7abc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8454a816d62fbc4fd351a4e8d5d4d8e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66420dacb885abf214aa0e9f9aff3a30663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d964f62c6750788d0914ad9d3e404b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a920bfa30443dbe1795d103dcabc5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb791053b2ad91a0ea58d945544c303c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406bc5acaa8f9855d3db63bd1b1dd8f7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc65cb49d3c5e6bdcb80874a9cd1d68668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af224b25b9213380fdc29037e989375c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde4844e564baec45d6fcefaba7f0afa670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9476073205567a283d606700d7ed8ec671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2fec59475b247e99252bd9e81684fe672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec2f31c282ead15bafe18aab23be5c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b08f43177424aba077797e309a8728674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003ea30837db05a21f34926bf6b910d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc3608003ef5ef44f2059e1c5a3bee676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168408887154946e61a20746fb63dcd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1380a3f8aed6ec2d977afe9aabd4a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d1a2453ec243820e4a3cb7565e9d2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a8c223ccb3b79d6a59a5f11f086f3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314690f963d5eec8086abecacf69cb6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dbe4486c424e6971bd17c3fe78205a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb3de51d10311a2a89c794edbe1171683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef413c5fedcaf951b51f582457097d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10629b2846cdb89b4c97030ea895671d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad408129984a5b9d0d05e95f0d4581686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9443fc96827cc17e9f50d15f05da8c08687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800643c7cf6b0a2ee5d1cd72afe1690e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5642c120b32a5986cc478e4c4194902689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb163e30185faee0901ebbd7b36704690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd89d11c914d76b6582d2863f221d8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030bd20fb9810cf990b11a0d75a57d5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7a87ad37d2c528732c6738e47e6be693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4688b63351bd3dfe25dbfcd8290d0fc1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3cfe620f9f9e2de527fd6a2bc9851e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba932694755c776f76cce4e5b89072f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f9e53d9317c808c4d3bf5da57c284697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ded6349aef2879bbacdc63b5d188d0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf44e5e20ddd103480130108f225fb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e625610b9c285540b6f0e4c701c9d2a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b825c40d2812c7e56a2b981ef0e5a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de969ed2e2e8c20d0710608b1e7bb55702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc4d74ae33d8cfb67d3963292348e70703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720030f91987ccd0cb0905a82c279d12704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d0e0d6f5e15b5552a0d0a1358c814705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b583c9102b7bddf4b2688b3a7d33b4e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b522e4c00b88773139e518df45c3ec0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3afea2861519e903c3f3c302e2f0a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77333d7403276c482503e7a2a8cee9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e555328105e752565173bba2198cf502710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5c05d775f916c4844c56c5e24e27b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f755fd0c32791735fd499582d9caf8c2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed47e8e0eec325d90a0d68a46540cd0f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90c88a5bfb2edb074d10bf8700ef03714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c731b4b2b113eab4960e099dab3f8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9245f1b8321e3f335c0dceaf5a2d5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fcf33362263c95ec3d2a6d2c34b2ac717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e9cc15156acc0cae3b6e938806305718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e7d217abb0ca898fc2ee6a33249af719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a05d80306a295678a608b2f958cb57720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486283fde6ecb6c6f264a4f68818008b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c0d81f1c2cca2d85995de7bc168d6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae90bb4099d191287a363fdb1243ef723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e1d5816f3729282c7413c699e225e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6527b00c6f797d5fbdb5a17c502052c2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f7c21748c01b987aa8fc678acd9ab726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213af4f8537d8adb156523f58d3d15a1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53324dc668fa44becbfbb6143d09be01728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777436b32e98c21da5cec690f4d6e34f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8cbcfe1658ad3d676b30ad12d3a228730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25668b1777587b5f85a59cd141180df5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35375fa8a7371782cbdb153965a3db60732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cbd8670437ad9faabbdee874410fcb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca3c675294fe592e2cf81a8e324ae7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcac6c7348fdd779956cb091eb60a06735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2542be254a3641cc6f0da70f7edcb6e5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1a345da486e85bed82ccd25200b06737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8f0e562e363ba76cb0fe5e36b750c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f77892945fe0c448357ecde5628d8e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b6d5e8894dd87d05d6a55fff64521c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fcf1fd6de704dc9f4963429ecda52b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c82059c35b034a271fda135e1b602a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a121cd820b113ded6bf13deb18701743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986334e35acd012823bb0625068c443e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d835e9e3abdc7d919cc9cee05b3aef745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75481a077d4a20d0832f2d65f4ebe4d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed66481776da4dc7671ee12a95063125747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad590d63cba7955ac2532653d0a7d94748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb3859c7f7a384062827ebaf5cdd3d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5360bbd723f8f12953125bffd935858750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9953a5d35898372f880bcf870f5350751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e497aaf10d20b7593654fa0d29438aee752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be67473e6355696fcd2ecc49e99f20e0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b5196a0b994a950d2f66df004f696b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac92ffe193c5557057e53912e882ab8f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78d41bd7207fcb44f680197d161623756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b814141aa88e123a5dd31b5f4d162996757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962212cc3e9a2774c909dd311ead10c9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e318954746c130fa15ec0ea1a4d56b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3f8170c3b268bb25e1b0b17041a291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb2c3d7948f85c36b3e58f71e363f532.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e623d5504b0994e9acf12762ae62a7a43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d151a8a2aaf8b14eec5afbeb222f9b844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7866ba248ee15e8120350bc200dea5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297e8791b25bd5e0ebc75afc29d9c716.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8efdfc295f995a558ff61a7c5a39eee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986d4a732cc349ad513605d66d676738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead40b112916a3b17b0bae5669507049.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d5f0ea2c740de1d1f034e0156bab310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9222815c6e0b5af9fdd577b14b7e911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600cc808a053a5878881c379a0e6bfbd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb1cd8096b44d75f62a81885e49561113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1db1f70115e4f31bd131c0eef2f95214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05998cfafe4ba95a736e654968be5715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2309ba3f8f63a2d8bc3cfcc7cd8fa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea8045d0bc4f5ace263ac4d7b8c960717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2d3d425188a92ea944540c406071518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc64aa66ce1c94d1dd8bddf6622f6d4e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af4cc60d64bafba55128d1ac24cd5720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740a3c15217aa43a4986ce69990a0a321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb9811e0da217f8c4a8794b31255fd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f76ce1d34cd994ab66bd9a7e356fcd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd810e8946ec0427f598633d4a35690124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810808a130a560c316d9a27880e1e2025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c494c9debf4a837fc0c1a4fb6a22e5d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b2e63829ee1e11c521a94e133d78027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd714e412fa685747f3ca0a104beb428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4d09acaf4cf45b6209eb01a4e5d9929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8868a607ff06168517bfd9a65d4712230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8fb97930aad65627ed79f8e576854c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7599baceac7feae397f1083f5eb76c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafbb8caa3cbb8ed6d729cb63721f51133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea08bfe68c0bab56f1c16049f51d2dd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efdd2774295ff711423413d028577df35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0d8012ac0f0af2928cd679735d5d536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf7f358f94b4e152e3759acf83aa3737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af43a847e346685b5d4a6dd67e3bd038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88585b153811d442c09e13eeddc86e639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f8dbe1fc23fe7c12c8957df74e6c140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b89b8361ca0a86181f809092f7aa2241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872580b2bef7a3e5c4c72d3ecc7f7a9c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e0d0b166693d5200799216211202e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e996d0977a43caf3c420afc5ce9dc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6ccd01c285f4dec5708fcb691b15d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e83b7e419a750c73e671395f6c0a846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97672bdd721f2879237a2282af4217847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce2805add47c27f9b2f6c4d9d5a7bc648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9dcdb1a7a96ec336f01299272de68049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34167dd66b4f8efd1ab7e6e19cb37f0b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc85a62d1663f13f72fa218a3ef73a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309937600f3feb17dd91f2ff7f0223652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd021f74340701b9120831b24846eed153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed259ee095d03577c98da56fd34eac54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928f6d2c91589e90e711dfe0af996a355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5272c1ac4aef62fad9d574b9770c766156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a22749bed54a0954378003ea490c3157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166967b983c8be5814d9d1be782edcc558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a1e72b29ee3fb7447f26ccb2e2db0c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee618facd8662208c884facdea82734e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b75c01015d1c0494ebd469f55cbfd261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414773fba0b5db7628aa94521cc49d262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e902ae9f11b86ca11fc77ff66194963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654741c3b07489840da798cc2ab214f364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da982fbe4e66439f903c053681b5a04865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d28abf462af13cd8eb45d9b906a58cb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae34b426ab85ae4f89f6dc12201eee67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d31e8c73db48f4e31b414c3ea1f3d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9503d94b3de2e7ef0bbfeda9a091047269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb1fb2a4ffab63240cc9ed1cf4c52370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28220f1e37f8f1da006666ad72d165d571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9aba552fe6b79ee0be4d0956591ae272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ac4e3bf5c5b3be8b7a37ae8e7ba2c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe16d0a20309a18a5c71fa20c6ad917c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3892242f6f6fe3f199be0cb2491cacf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f529ad2168500228514b84922ef77ae76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd435e1f8d1dff085fbf56c9a66c72e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eca04ec01443984229fe64b5ed23c578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b5b92ed6fe9728f00e3f047086cd0179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b9a6c68dbcc69532ba55eda075b2d280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28787ed394e88e938e249d27788330481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187bd783dba492e705143539b480031d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3ebad92c5eb0a53f4a9b57f70d93683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49315d51b73296b7eb4e7cae1efe413484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31b16ee786d8f73eb7d04078ad423585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c26ae039894143c64d0fa262bf9d686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e32ea761636061e90f477835df67487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d3d09075826a17941b173770a1264788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b351c081b9916f40b19f665d4ab9443a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c84cef83957f5895285a6398b946d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cba3a685dca505b940a48f9cff5f2991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34bca4afb8d621f449e4d4a6bdb8a9992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2029a648fa6c79005beee17d57092a4e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6d36f3da0e920f62f7407b2c3f90e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad7c32c95e4bdd6a35e6f7fba67e2b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07aa579494dbc1a47d2d4813870a6996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646ce77a967f65d18dee5714c89029997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102c77c7d51ed37455668e76a92571498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a2d3c087b8b074dd6438c4a90326c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1734d87004306f90202b02c81c40c5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf9357d849689474af577c50055ac2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f4c7bc0006f87b65af6c708dbe80f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f471ec6ceccbad6b75e05e28a810aa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154597a9163a740d0e13f03e50541b7d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbfc023c5ec44ffd0b0528a1520aaab105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c23e13305dc91542902af89a9cff10106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c2ab19202595767adefa80b06381f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e6d2fb4af543cf609c2b0d703f758108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd18360d32a5852f48eff663347c2b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895881def2b6d3c1ab385e180a0bb369110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9430309e53988b147dc91fde4f1d9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae6fd4d87e51bd57a8399cfd5925a2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876485698bf1f55182907117234aeb78113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb3ef3f431356a09090196b4bc3d56114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5cf22f5bf83d676c546cd863420790115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da25cd9be1b6716caeaf496f8091a800116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77e560937373e9b1f0b5c043c711df117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91edd4ad0ae97d9dfbcd22edec06e40d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb81d040ceb4357d0c43baf05bb540c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570d4bdc1d542cadf5aa45494d53946120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c758a5e8bdefaa7705dfaa064e23a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1babfd6ff51c115ce531e67875bac62122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f3f7147caa3786cfd350e62249ce50123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da4c1ba7f4033f7fb8098057afae0f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49833a312fcc074046b72dbb5a6737c2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f627adcad846cb153072cec44a3c0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74790837abf27cd80e1d8741ef94a453127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d76bb81a70e86bd56c37f5ed3aac97128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb41c2b34dc2e1a3b7cdbc2ea6da09b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0668f4b802274911552ccfbf5da63e04130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd71f1aa72b729f8cdda2738bdd789131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b074b8781c7aeecf03cb55cd39a9c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73279fa7e5b00756bb7d45c0adcaa8b2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe0526855657017697af6083d4488e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb74cbddcb38a0af8e426cf9e2c897ee135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ae6fca8d682c587e0c5ab1e156288136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d2a23e89a75558cd62dae4d1e0e3d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fbc629447f3aef2093cee1eaee1a81138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e367a443fdd7c16b92599efd4134720139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f672ea612ada07752abf3df0560b6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192c163feb7e6045498ae45e5d85d8e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ff764b1b4a8d5a3ee4b7365369fc4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a92ca0380948b07861fc9a063831d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a3cfa50c093ff1d53894aef6fe6d2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a15fd8d4f252038b6b978b253ba6d1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425015243e48f2ed21e2ee71b0b9990146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd76589e7517508aded900633b472e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0524bd6ac825051a0e2020747a2ae7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fbba6be1a035fad3aca0b2b3446ecb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b989fc39c41875a7fad72054911b2b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908d2a27da9e8813b629b230f11678b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ecc6b4332fed597c805df71924aab152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b8d6afd59ba60e18118dcd89b4cfc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b120fc8cfc5b4ec7a14a0097544779c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3054f7e080ba9180a30ee3863f3ef9a7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ff32e06b0088bc83814bdd8a77111156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c23edd69cc9674c2ac45b827672dd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef63846d3b85912aaf87bbbbfe66ae158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77cfef27bca47e4a2fbae437d9918c5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25441465a39f6374e5ac52bcbac832ef160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822c84a6466441d9189dd809ff9f720161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20a42f28cb692714912f132c338e1f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08443f3480f9558c2d7de4cff62cbe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5e0ec34f92665a41202d71a36052b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85296058f8b42a3b75ac0df29c8b51165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b7a16e708fc22e77ad18427800fd8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41e4770b217867bdfd9f1a8dbfe5b6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aac81c4235a67cf8c40b2c3cecbec1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3bb584a2e5f637d9f57fd052cc0a4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07647651f18710437cbe7b8eb5c1d4f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a82fec6e577dec0387a586c7c43f4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c23b3dd1c2978f473741073e17c39172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6b596c52da7e62ca38e4ef18c23d1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f7793ca0d1ad83887634e274c2db8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31fb14d37857e9974e90d1cdc0c4d3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728243f2a58e010d8686680bcad0fe7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e3a6cbec4dcfc3bd45f79fbee3127177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b530f54d5c53fa462d717cc483daf2f9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b355dfe7d6fe22188fdbef418cc994179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72732b9f95f21e8b4adba835eee58c6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8758c1cdcf65f9d9c3926e88c5688222181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9109732aa7153663eace8fd3e5b6e058182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b2fcb463f159fdb86a25593f202eff183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4d6491091886da8a811eb71a4dc9e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee51a1bdf871ec2acacd6c1cff41dae185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afbd261c29d28f3b283f3dfaf39a4c1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a633e4a6981f687ce2742a0366764a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae343502d2b00844d15a96e189759c20188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f1e24f76c13b815b6c9670e377a2c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec799b2839bf0287dac200456b06c6c3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7459126827f037816de669e8ffee0e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db77b2b7e676e5c5234af5e3d0a5e060192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67310bfadb66e53be9457c60b0ab771a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227dd3c0c24689707ca40ed6f6bf60c3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5a20f24c6745a2e55e04023aa6eda195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050fb33467d55bbe536756c44a73526a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ff4cd558087ce43b0fe64861ce702197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb7ef55acff0a8be811dc142b928875198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9781b45e79067dd5508c530d638f3a3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8f7d47549b56a9699bc6fae5ccaec200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec43e27df7ddb21df3d90f8cf01bda8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b5c64fa90a48748be68f7482bf45f7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee4ad9c3c74977544eecd1df646fc7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d749200bde81f4d971aa9454bef46204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55624e279b6625de681b07702fdd829b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d8395dbd50ec1afc3cf8c7867dfeb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21834acd1d6c4c0100fc29ce71ed7115207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbdb24e0d2d039a455993ef39cecbb8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02d1cc991f742f9086d5e552b214ff209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cbce925391ce7f46f5b781d7ba2ddb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff2a6935f54eb5fdad1750e31b3c62211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46a31980fbe7f560deb44482104510212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d16f3dd4a53bf638643283b705ee21213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f167860eb92c0d0322111e1d4a1204214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99de9650cedd1a655bceac969eccc9a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d4227b59820d30e6e524fbc8489dfd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1bd333a0366641353c4f7206abe8e3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d6d3f5e85f4622291499649e0bb5b6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a793e7a13fb025b031fab879256ea5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be775ec1b2c0f23edc8fd9500edcd5bc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3304d1cc26ab99e5a36c1d65f75625221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb1ce130e84a0ea3e7a474ff0a17a8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1827a0b2d756beca6910a6f1f5b28d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcfe7276e84e8ff2f93dc08a6b3df12224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9160b699cc4f3d2521695a8da613479225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b03b90b8a937b5bc1a64a9943ca61226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff92976f600487020380b4c6c1b333f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946156e547fbf44986eaaf5b57f3052b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e0f591dfa2ad595b5cb4a9a9a90533229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f988ca125a37b7b2ad32ebd9d2804230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a5ee6c1ce88ae11a4f3e79e77ebc1c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58810eb474a3f24c7fb2178d9a4f4a2a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a533ff915314fca05de7fa199c618da8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a900ccc3734f17811f1dfb2c81ea3362234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36f98d42e8a12435571c1353a8352a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063bf0742b5ba46a92451d8f7b521e9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a821a7c6dce4f4b9dee62e3563a5628237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad56499bc4b3e12d0bea68ac1b46078238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccaf6e83c8a38ee9818532b68babb35239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae4c919a80bff6e9c3a15543ac48f1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54051524f200199b4154c9db75cba2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8cabae217e06e45b6e3d142da45ae242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f21cc0f0ec5b7c44d64533157a41885243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f89b55329f6169514ffb0f8bb81c82244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f32b99e2736843fc17d011bd3189dfb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ceeb30c4acb6a0f76c2ffe81c550a7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4f09c607aa1dcf1c0b2ff057c5fe2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f242650eff45b3cb25d35a2556ffb3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f02e1dcdbd86e666b311529d9139f9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38cb86a9ac66842de5a7dcc57d9f23a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d25c2d6935bdcbe10b4fdeecbd45b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e17a7ac58f62b49158d31e33a924f7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612b839a7427ca1677075433b1c7d60253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b35140adc5394e8df8bdcbac0a0ab15254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9ddbae3ccb8f73c62f4c1a77e2615255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1432cbde66411178ae1e54375a35fc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f58319d8cd9cd302a931ffb4dfd38257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436367e83a6da22ec5c95bbd0990224b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b179063144cbb0386cebcc8cda32ba259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73eabbe280fe0db577d8ac20990d25260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8255163f68f8858fb2d5930da9a7bbe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b28ec6ab553c4b41ffe9c9907fcdaa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fcec07727bec3a09edf6765c919d0d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fca9f20404288508314578cd144968264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef83cca94118905ce4cfd296eae2a8d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1e507dd19d568167a66f036df592a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394d6aab4ac3c46c21551e25be40a4e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c6f33e4a1678b64a9affbed324452268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c8094705bfa53a9e0ce81e287b9a55269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074935d4721a889aa329e376657e4b9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25e695ef46f0d59492c9abeca029db271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68faf2ac0dffe8ee7f15a12936316d6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a747b834b7ecc7ade7720d88f8aebd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf01d8f7b73198676f891f131fc705274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d224b838ccfd449bff25bc55ab8697a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e2c5e25360498833ff826cb133734276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffae9ebc4d376069539f8db2a1427b5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19dcd0a233fbe3a1313b62ed3f3cf3d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c60d58fcb967e7809333168443f036279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58745aee91cd947e821f82e38f5f7e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54993301e73e02d19ec50121acc48dc8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c12fc3185b1b95258e7e9b22a012a4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb6b82e8aa6f1af09a91764d2225c48283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250e32cea261e2a82308ac5a70d7fea284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dcad02088fbfd541fe2cfff9955dbf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a1aa8807523c6cb0a0ee8b31494241286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b12cd49f527d04e1e0c098cc820bf6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851974095f4878d8a8228f2d1182005288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f49c8d74d30fa9b8d646138ef64d9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ecc9bc65ebe185ae61828094c875c8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d385410f7a8253b214d81788606367a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b51660f0d500e0c1d4ed05fe8b6aeb4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f735eebe90efbf7ae204214ba5ca2de293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ccda36d9d945163cc3eabfc0a16b05294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c03aa3df8699f57384c8df8ea29a69f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b02e44432b2f2cce590bd386df4a5d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f36dafc5bfd932afcf9beb0832249297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5751824d7458ab02ec097b688925b4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171a1e7f1710e7da36bf93547b5822c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797358f51b9cecc1967e9283ec3e63c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a365b4261f93dd7efe6dd5c62691a9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91c79508a9fb96bba46cae7ac4f7ba302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d5d80fed177bc9c1c97ff93d30a19303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2129bd361941552d6cceccbebef6b5f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82badea37d65df251b9621b39ad703a5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ce4e07493409ab513d9a106bf16d8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc3fff5a8b0bcb0a0efd45e4d46b8e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3180d53b8dbe8b4d537b9eaee1afa0a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b43889c161230bbeb5cc4a9596863309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76507e85fcdb289a01fec59435e6109c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9827bd4e7ed0bffdd997840f43a5c80f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a1f24941201518c6ee244efe036c0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2717fba8d3257847e042e418b40da313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a940bf2606d723abdff807768bfd4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3fda83f63ff4833e8b2221f9bbed5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c86a2c201c78c222f94aaabb142fb9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61544d584267af82c4c62501afde9925317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92291c5d4afdf33562e10ec9746117ba318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c99ccfb2979414c13397b8346d3d8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0639fa1da20cf0c0c02f43af1222a9b8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556da277269f120d0f2cb048dfa9df71321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd3c67593030838e08ebde5f77db33322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c95568993b466cf79b5f1c90e15c54323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad8350161d97231d8e41963b0374ca324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3d5d84567a3b26c5ea3f9beb1b001325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2526b722f184391b70fc3d31249a5af8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643550e6e81617267115826e80b4619327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa9f6b585659a8403ccc3886c4d5cbd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410489589b07113bf86658ea9264333329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e5941b03712efc5d7d97d94f7e58e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57138e42c421f962f64533476c7d62f0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987d6a081b2a38c0ce6904e4998db88332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39552d6e0666fff1090c0729dcc8290333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb82c2d4154c5c992621cb9572770b5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a84221ec7b7ddf042cdc080a77d14335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47c7ea25dc5447d4b0efbfaffabe92336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674bc8702042828f55ba60011486282337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be9d88b9ca063917f965fe8587f2d8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880a037c109d840f7f08a2f03d7b95e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1cc08806962e88bd8d05765e840418340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30964e61f3d65d223de74615f9864e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c828e2aecac58ac138fd904dd5bbc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb24c98152659395d4687eff54452d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c5d709443196734bcc461ad52e7ce344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b14bf5bb3e531eafa4781a8364964345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66e9f329856e65823a58981aadecb4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a98adf47908781a322fc459f09b67b1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea494caf9e7b7b02e82de2f5d36194348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41e9c82a773d06c5d3054ed67a484d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62bee6e57ce2da4a43e900e62c474a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed7ea0a073391b0751d2759d08ba486351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e094bb56888242999b59aa19277f3f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac852defa1605bbd7e5003ec2e100341353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472686104ff0c82f95bd9dcd765cb2e5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f00e9aa872fd8b6d1a266e4cd41108b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586241286b9163e09d04fa8b08ed2acd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80515e5eafb28596a69d6ecab08de0f1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bffa1b8683f17cf46c6230ad5c36de358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb553c2a3e4736c93d0398d2f79ebb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a722e1d36c92457035d3c6af495a648360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143598912b04a01974b83cee5f76c442361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb3d38e7c304d509e3ac51482118ec362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8a75a8212ee4a66804bab4ad19001363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ee69fac4bbeda3ad38aeea6fe074d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9034f288d0c5239348a97208dd21d1ec365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4d01c192144ea44f368d0f652c5cd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e5af64f25b782c5dd333b5f4f515e0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5feabdff0a7bdcf09131da4b688f672368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8acb77a4145034fca2e92810bfd1b77369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44244f380d44fd4fa69639371f638e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e9df6c0061d179576f83f4bd4f4c9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071c77169eb9b96c93f04359dcd7d82372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f89ef24d71026b67251241014753af7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465938f58e0f68a9abbd466fb83a4d9f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b0323186e0dde4e7132775ee4ce92375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08830986952bca9724cb8a9576bd5e1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5be39f8346099838ca612d992e3ff377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe85629dc278f98db239f3518a6498d2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9937328b1300116625ae57c54dec34aa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616a008d2c1e1c4dda7fedd6f3df531380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ce9ea4684ed34679b12dcab99fb4e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3f5e777fa0cb43c6762970ed51ec7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d153e23c943e0e8b9119bc4466555bc6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a973399d05a6a295daf1e47703ea95384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d8baec58c2d5d56b2cc53d1f956946385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afeeb84acefb634f467bef29325bd80386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e674d83540e944f37cf8053eb14c487387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee15dfff98521b48c5dc1a2edb1ccbd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee8a51637d4b217a3aa49852736c27389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fbf08a6446bcdf3bcb5a167a35f1af390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfbcf30858451f8f890073e9e5303eb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09388e4136e35132b45ad06f249dc716392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa53bac8b17eee5eb1390b9181165056393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659aed46de45ff63e52bf07ae9e90b8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0202fd57b4144bb66c1ba44e01b6309395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58010b010b0f6f26e5b955d3f41c592396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2624eb2cba71065637b191da9d7ae397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193e31eb9170b70171ad361dd725528398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7215cbb69289b894e708fdc3243b9cb3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd66f3c03e9e85b6b2a543b85b53ed400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8cbdede9bd22dcdfba7ca8998b380e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3202bde1eef0527ae5a66731a3ae18b6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820078301e1d0bab51170d8c2b16186e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea6beabe4266a55b8f4599aebca753404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d21920b2b802dfbb5a2249eef92ccc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c81b801e132bd00943bfa8536dca4c7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ec53896dfb22682c0adade6241b2c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8decddc13d866aeba031bbc922a8b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e028ccee59b73ea338f08dfb0a3836409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be2087cb09ded012aaf03ac2c8672c3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad70db9dff26fc311a8184dc81bcea7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d1d9850d1603d52656c71710ddfc4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5812a2c0bdb9bac15df27d45a9f67bb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e7d5b74f00a629915b6f2bc132e1d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc88962d06896244f8d91e86d5518e31415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043244e9bf9867c993287b851c481444416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d15cafbec3bd908b07a7ba907ee383417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41c83edeb247ed13b3b62b03a4de4a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a502cc88d3c3a1f3722af5dc5367ef3e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80298351a1238b5bf3594a2b2be8e93420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4485e0caecfdb873017892da8464b9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac080fdd2e773c74d70a21afaa05fae422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef00ea7a282c7336c8d66cba7e0538423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc7d3e4d5d34000048b99fde65f755424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef06ca71f2375da09c838b6cc69b21425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8409bde3fc2c9235982f9d5337190ad426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335b173a7400b6b8dbd121734087691427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d9727d5f6102e736b0f5429bab419428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775af456d5edbaf0f9fe05b8b399e845429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf159d0a842c18ddcccecb40ddc932da430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486845734b3a517a862d10f97c36dd60431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562eac47bb641c49d754efef4dd150f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad499bae307d2cfb1b5d206b983cc6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320b6820486766efa22fbe29ffd3261434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d4940e201303695637ba71a872e66e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43765c09d9d7e52dcc0f32867a8f9461436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b57e377c384ae0d09fe3ea492c2d69437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd01dfe8609ddaa1aea3eb50c0f88a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed1404f1e6190c940adc6685df7356439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2133c28acd44963c102b611c26b432440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1045b9d78d3ebd6c089fd2f8e2aff6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e9a5974e36c65aa2a6872c86a75a7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e5cae0ae602edf20257b8b7978028b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e6c4f00a1a74ab1c19170601e92e4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ea08402f383590926a2a80ff513e2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d310b8eb0d0149aa42836f07d4978446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd3c7883492be74a7b916558e4b11c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8b90d1ac0dee0e7f20e3c6da7580e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0a5351b07b3c15b9007dc1ee29d4a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9866e0157f373f4947f0515b88184450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82100f115618e50492322bbaeb35554d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb9d4558288fcb626d4d1b613ffcfb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b59889e635e46d32ab16d4bd786f7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace507731a0b54c87e1b5880fb84162454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e322ef4dbe110037663cceeeebaf7ff455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5dd15b5f1e89c58faf060b4fcef452456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf701521b6821139e16a36d7178a398457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64a0a5decaf6897f14e73c1bb06981458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d71fe1c4301de03bfa81cca29589c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b1a64d4861c84f10a01267bdaffac460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7aaac3a9f9505cc5c36903a6eae22e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db3ae0a0e22e0e4cc376ccddb6994c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e94d384b82a5201212ae5807719de3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ddd3f9825c43386a318ec695afd488464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928989b98ae2e57a2556944e7eb8af54465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef6641844f9fd7710b17b23a6e2cb1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302e35541259749a31452482cd00025467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f4b6e72ada909fe9a098e93ef4b126468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315f5e1b9facfc06ee5a0109230cc5d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22999c082c5706286a5a93a1e24c3137470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef280563849bab18c913fd584b33a7fc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384e461927fad599967fefe831d2e5e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0ad2d4904ddc8ca638efbd0b27972473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17636a110d0931c17ea907bcfcb740bb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fbd8479d94a108dea5bed11cc22da5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c256c8928304888657d2edcdafa7c414476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa4d8d9d078c57955ccabde9cbd6a2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f2dfd14a307646c63a7eb1aa4f9a1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752841e6c654609164108a318780695479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d26cbe209292915eecf18ca0b4c2e1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ae2533270532da8f271a3f61cc3c6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a8e38b6e72cf9aed47c81c05bb170482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c0e41fa0ded3819cbb3d5be1804e62483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95957997295e841adc9da04e06a80c05484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a54dbf718275af8d409b83b8102198485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d61e91ca248d01e8e2f6dcb2f7c5d5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd021062840132223ade90e7c299e45b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6941631bc6e1193d8097870bf1cc0394488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439ef770f66407714a925954accd2c3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e823699732ec39c9c21f9031e02beb6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b01093c5a242c260793da786b4350491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74adec8279cb765631c84df4b70a93a4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214623ac1a3f5d42cab3f73e799a52e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af675967f733cf649ccdec0ce1cb8f7a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c63eeed101cbdf294a50d39be6cfd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde7e7c02ab5adb2cb2213f7443d9f4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a235e4cba16094b2906623beceb17cfe497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99733190c2b4d88e3f5c45c7662bbb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f142a93c987dbe04740883cf32a47326499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395f62225820796e0e6e37507c31823500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7074b78a6823bc4f885e243af10234eb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522988a4d1f9ae4b28a075acc76ee575502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be99899ed76298e622364e96d3eeab4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1969553f0cf7fe751a587b82e42efb9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d771a716b7ca84c166b9130cfaece505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8083b92626f272b4f47d754735f5b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d928c1441b910e2a4d6342be9e199b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4195f8694fc8224ec1d154611c44d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58748375fd1e1e0d120703bb3bac0596509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ab3fb396af6769f239f89274f5277510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6ee92b8f2551fdff7fd68087fd6a4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e428df48dd8e4911d0acb9bda0b200e3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196fb7935957d3c51164bcf230331ec2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973288ea71dac8bbe90621a49ac64a73514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ff39da217c03d9c30097762743ab8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19536e07753515436c6fb9cfd9f3265516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e6c7e8fcc92a75da1fd03fa4ba48c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d86f1a0b59c3bd316df94851fe1d6c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312fbce405d75b4e7e1726b64bacb019519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a958b2bb5bf2e48292a6a0159ba45520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc1787b2b3b2702e51ed021058c56e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee03331f2cb044045358b8acdd38ea3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6483592f44b1ac14d9b9367c923855523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0dfa050bb3c0f6fbffebea1ce8643524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87cf4c86dd8ab147c3f2db5d469aca525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2c8f9be6e779d961dc48798dff531526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22d6515389cc033cf186715126f822527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce7f3a3893fe49e1d78c8a5b9b4456f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c329305fff19858f8b9c640773e1cacd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9fa655177d4ae4f4379c2d29569b43530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f85a034b9e0f9242df4adb34f09cc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554fb5cac7649aa33e8f1f9c3a76734d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271dcc97f6d6b12b75d4553b1e5c72ee533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b162c529e9a526438913a65b81ab349534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0ae1ce63830f2532e93e8d771b814535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010deedeb3d208d2d3aad3ff1cbe94a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb19da8fb49edc6416592a5a4053ea537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df39de698be04d7040a0423196ecf130538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e82178824eb4a949738e375847d3664539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ccabeb4b5cf13cc4c2a1d06e68bed8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96e9b9de924852860e2513694e0780541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4bb2d87ac6d46531a4ee1a04e8874542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a3c60bea4b4af58af8eac99c66c43543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff56aedd5ee0cc1d8a7cccfe748bae0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5dff07e3ee822e2549e4ab842bd50545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d37e1ee5828564b0715950c7d4923a1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62c158ba29b8a913fbf51f3635bb11547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971f965b799eab09eb9f9c3f80cb15c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1893849a952eb2167f527acae7f1d6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21c5260cae3c9f20a2341c71327a76550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc71b73d49241a6e767ac66d15ba1a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a930da871ad1c33ec5b2f9c28a2b166552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a997ff5569c8eb536febc38f505c0f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29052db4a9059cbb7c01989d101488554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e9571155ea13c5c3aa8a64cb18a38f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87315a35cfa0f9e97a53346b534b459d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b908a65901d132529ad354506a12bc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7325a4619605ade1c6e438ea0221966558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc1085958d49afad0cf4b92abd3b08559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf20a5b0e6301a94dbbd04dee8177f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d08584ad5347c4752b7a19f1957cd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48efd68d321cbd177951abd6c7ebafa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b837cd58ba942ee15cf73688189d838563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb889c443b4c0573863164b523488938564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1eb67f6aa1661d373202b29a42e41565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b73c95ec7ce4bc843e223c295464c5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7f72087ae3b9e489f54ea1ec1e39b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e964a8d9521c93e1a79871db275c0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11fc75dff03f1581fa70a2776044c20569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e6526caab06c801f38d2ccf47f9d9c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a0e50dc4629205467faae5000c0f5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf463ea995b1ed651e5d197f821806572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a64e46e4ada78f6c031cbfa45931d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb5916047e3bf2b13e6aeb995717e7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee495210c4eb1873c63546d8c75bc9b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7f1307bb92eb86efd4dc859286407576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab471eb93b9b223716ca6c55909ed1ad577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea712442176ae2a9b1a997426d979b3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b0f69d54bfb329934684713b073d5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2d8f6095a84bfdfd512e6ca901a2e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30393dbd67f06dde835d263aceb698581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de3629638a0a67ca011cc4ddc5bdb90582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb68013fe52fd5d862cb3d2ee1212c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d30eee8bfc893a1a9619f5f1b66696584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b576ca18c4d68eb4b717b8bf4071405e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7346089ffdafb7431ba88001ec71b4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070c4cfc5cf0a2854206f34275176bf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef625e3e56986c5eb08bf7fb8658a29588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a8c491089f7fd94db31a7338a6a9f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361712d2822a7402186a141626d1ffd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f1fe72be2436dd4639b1e8eb3df69591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac9fd3dbf1fe477104f8af05c82fd4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b263b469249b72c4f5b9ee3975942b77593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a89c669f73a9ba23a2905d616943fe594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f65c2499594b29973bd9428fea6b3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87afb92681cc52da1515c2b98438763a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed74511c5bc91007c9f97390bc20d55597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5037d70706d5a4bb0d268781c5741b11598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf0e9a64aac7b550fa6de8ddb95fba7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bde14604324878ced118aede762479600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d4a9440f74786ac1f228c5518d461601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578861865333159233e59c80c2a81819602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a0116c2281fa4886477159d6999da603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f64a79775602cfe0c52954d4c8de8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be0cca627eaf5d77a11a708db176bb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad96907ffcb4c8f48636849fe92c408606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d6df6aa8c9b439cd5d21b77fe8571607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935f6d2a961e7705e47d75bdd8ef526608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0ab10b4a8516c3591935dd4670cfd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f8ca3dbb658b33898d9d8b3f0234c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5733b944c85f32d9d88537cc41b0f8f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4440e1cf1fb462b8ce908d1004897ef612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6f7d3c8b76360e846b90fa88d1c18613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c24bbc3a54e2af79069057e83dd81614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6942ffe9c06db4cc0daf3341d28a4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63062646a809754d54f19acef481ce616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eff23fe6fea6d9b34f568dffaee1c9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13195960ee9e48e2b3abd6c1413f1360618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b46d852fcebdbb95f2cdc2e97ece85619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5001a30c75841a21d063ef24d13b7827620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b6b628479a3f31249600a881a8dc8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9840e2e0de20dd103341e8beeee2d4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7337a268a43dd1a343e7c1f81a5e10b1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398b747975a81ed84ac94cc877ef077624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b4c8b76ffbf8b8fcdef595642928b9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b025fb936eaacbfccc46c19d24c49477626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd568c53802b204e1f6133689d600e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5cfedf70d29c75eda63172b8cf008628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee8bc876f4359f9b4cc438120cb7cb7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df288227d25512f1e24bcb7c6a754f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba589638938dfb32319b3c4b3aa3d8ee631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747f4bdef6d814c4d0833e3f46add09632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d5cc8667f4593345c5d40eadd135cf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeedc1d12e60d759b8884cd84c72334634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f463c5fdce85f0022b8d973359e2fd4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f92965ec63e2e2dbc4dd618d128def636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2741fda9530e550713f211814ea1fbb4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432c29a6eb026e7e78b8c19eec11499638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e60e22040675060e076c439779c60639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a35af3247e6487774eb019eb76b12f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93a4f0079389b4d7542922252e70ab641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60129f94695a9ed43f60d8817e8ef509642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25eb7ffaf44ebcb95dcc5dc3a9e6fb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00bc8db75c5bb77c195fcea92816b93644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d7d54edd2c984da1ba5c19c3127dd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e7748f00871830f44e21364c2a231646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a112baa229a7aceeabeb5bda253a171f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3bada171df16b32875f84dcfa6dc5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb14f899738791b19379fe1c2cd6994649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08dd518a01b84d5ccabee53de569081650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f0483b8cf5aec5ba4e98ae3aaf674e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7beea8a12e8bfe27cb622c114fa50f1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe65c99b61a13abd817984a12984515653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d45358bbd7697dbe6069fcad785bf1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a37f8ea36dd124a73db3cd4af4afe7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac583e09e456468c6633c6d5f1094d20656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410de50b33b6ab0d686c85f64bdfa513657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28226d5ee7878c3c6bd0431c1be89cf7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664647e1337b72d8be82b6fee06e0d6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871697f8eaf866d836d6b2031cf48889660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ab9f2b6803067313398ca62265783661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324c3f47461c741fa611b89c9d74920662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9994e45e0fd9bebc462ed8b5b091a1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08fc15d26594895f9ad5883e7a74293664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903fea4a7127b07ac59e2b21ba096aa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd81591e4f18c350501c30bffc2954666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ff8a03df269825887640338a63526667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5034786cd6cb3eef465250e3ac3cf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f4a316ce6b8d25e53bdb1465e91a6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd10a11272ba5d48bda26b87d01dde2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a03bb7b866a40e6baa6c1fc4711d4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1f3736cba48d4a396ba192f925dde672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216be9d6f950807807bc28e0fab420a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb90b2a6cbce3a2620864b7bdce249de674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97903d99c40e0f05896ba8506f079e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837fcf1d476434f39fd3ebe3e58f8073676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904455e049ad8117c870ae675a37814b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883aeaaef6557aabfc066c987dc2ef3c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f04427ad6f082a3c7a270200cfb355679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b794010fba6869ef07243845299aadb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0053e95afcc3da1e87b2fb13900a9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f3129f23767974e41a99ead01cfeee682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e31cf2a5892f1faab40c8188aacb7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e4d0120c7cca6dc92f54c293f44e3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0c89c1677695395da0f0bffc33d98685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a376c1fc07c004dc34de5409f826b0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f67ba97ac1d4695db6089f953f7c3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a9b51820da7ee326b9dfbb8ca1a94688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c7ff365b3c7b23f8345b0a2941014689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8949492554d94af7042c6c6c466c94690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7225a605e32540b16cdb66ab7d113691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0795eca89fb998c37d5672b3391b5aaa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ac0ba27419326bd17cd690becee64693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4730bce4b736b7992f6ad9895c506af0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d3dd98b72f4a0718f719c5f293727695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a02ddf2a6fcf46f1c695b16af3c43f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a2a2b1874ba0d72be1303d575d50c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32d8000d90f651ff9c0fc11c3687d2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0757e3a8fd0366b7cfe087f42bdbf4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4fc84a3b1c3fe06562603f0d7ef30f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad51368c03e1b5b75f14a0e0fe10caf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726ec7f8889cb1e57add5e6f21982f5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1007ec921b0399191a9e38be5eb3a70703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f23be5050102d63ae09245124adece704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14325df1b92cab0e6b143106faaded7f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af68c150f83779b5d385057ccb994b21706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2ffa6484f620eedf3111b8d58f30e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d511f88dead6b27809f5a3350fc4d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f7249e5b0c129c669d8c9e3ec4f72709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b93a70593ea06f11cf2fa941438921f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49455ee3cac8948c08a71e48b2ee417f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff969be0d33ddc8ff53fa93ac0a79d32712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f9572d73525a5bf4e3d240ea52d1c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53fe9321be42807eeaf6a1f3fb852e3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b71bc0c56b4f6fef6d251e45aca98715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf6fd03be24d40f95945d2ced331a9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47107515a67079e37e192a14a8da8eee717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972b00fad54d3bcd1c304f7583719b6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ada489d988e315e206225f79bb240719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809c11a169ab8a5f3b36b7fcbb3d32d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045dbfbbc7ba06af72c5f9e4a1a16cce721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d279e3df6ec18e09f2d49f24b5be79722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be1cc9293088262f0da2dbb83192a6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472522d24d5b74e592929472e5b6e77724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b7e0fc887b71bcc6a086b8d52d6d5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c52a2ef0100d0eef3cfab35bbf6197726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8fae22263d74fd7f880958f571ac53727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435808ffc74f37824288fc76e3209d20728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813a1f8d8dfa9bb4a8a1a5f93cd9db5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c83ee867e4e08bad732f9510204df7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261a799cda2170ab73b4be7f5b07b41731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5343b21928ff5a0a00e3ba72beba5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9365768a74b5723456ff32decd8da7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337dc5a9a341f68b92a40ba2d8d9459734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df071659f4aa53e395571ebfdbd3b40735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758f34a3ce52e75f24bee72b8df1c76736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d932e2d4d19ab739a70cf21cfa0029737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296cb195bc091d65fd10d3ee15c7b4c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95741290a3d08873b85deb0ab9ea9b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9610000626fb2b434f102c7d7290f58740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e429fba85a9ad6277a506a7cf2404741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c307de601eb8e7a24694c1edec0ea19742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee973483e89e32f4814056ad42c0ae9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9370fe2d79258bbdfa73d76636d1388744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b6132f93191cb90103bd5975d274d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb65afcb6260793a566c7801d91cb515746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11518bfe6cdb3b3bc506282e6ca52169747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6555a14155e858e3e1056f0f6acd1a01748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca1a737aa880f0d7099fe2212264d8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af52c573169ca1a3601e9bfce49547750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3810cabf2a5e2ea9b1c3bff74944f7e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d917ec041783173eac3c17459708a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d5e3caf2bee290ae03943082457e3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d71583cf6cd6509f3b8f0d6e0327db754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb95490675a5c4aae56a50e32ab309755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face4c58dab0a5e15f009858d17a9a24756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb002a87b90dcd3687ef96ce644ef9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16153c46e285af88c4f475cacdc0935758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107cbd6850abcd9ecfd8c288a62804dd759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>