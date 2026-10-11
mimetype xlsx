--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d799c619b64ab593c4b4a2557f0f9761.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb1fdb50b8da27ccd6b859ec7b66202.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f19bdd8a0191987f7347a5a7622bd6f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27bd151e2507ef3ae39f9bc6cafa7f04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5029394a6adb7e00d2818fdb72e195.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f1967187adaa31dd2481366f6b71386.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc779214e4eea81c0f47f8d3c31a867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c694fb50ff424170188b2e838ee2ca8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28741584d763e05a45ec2bc4e331f4f19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd74801ff14c8dab50e572674067ec810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58552eaf818bc76bd55c9fd70a050b811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a648239dd2144895f946addb0a528b5012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c79e9d66bac630db2ea4b44d501b61e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8328f0961a5b7ce63ed579079cb21914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d4af490e1dbb24fb4cb42efae95eda15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1a462afe12bcaffb5929a4a1b0ab416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d974d225e61420203150a2b1365988817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525a0307fab37c35256bcfc9b6754c818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ecec03ba65e727b2f0b7bc0c76bbd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b0b798ea60acc7a1e64956a8df06a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8ceabad7df24257245e9b7042b49621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030871a896b76bc2e82ba65f220dcc522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f93a616680b6272bc5bae711de24723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84037f1297286c4d08cd126bfb35efe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c85cfc5b8e7315a50693bcc2a1032325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8dea2c684d329c921ed711931361ab26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671ba737e89e1cac1815ae4e8dd2ad327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c0903e38d5318d7faef89d37100b428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929481fe28f59183f66278b1306f743e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497565c7c6b1d56d285f3dcb5765e8a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcac981723ef3864f58a68e9b66d8a331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b05bb015e092c81ef767d6482ce5832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2d1f331a8bdb488741621ea03500a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e858433ef85f9983e4c2f6fc7a28ce34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b27ebd5887fb06dda1bffae236da035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e3c8aaa4d6c8bc0e74e3f2717b47936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc978e5bfe2885ad8417965dbc688cb737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c287f60e1a3742153241e7857f3e1a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413748ddb07c8404d4ea4a02bc81aab39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6161616962d9ef160f3042d8c6b9240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0d65fcaf1894193249bf7805b7b9d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6dc217ff51b9fe2afc1945483de7cd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abaaf6a3c41e77bb803e4b1759afff943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac180b1e1df4e7aff124b0599203e944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b89b34f9a40973e7d9050b89e8d28b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb3d8184e9c76287ca684d25dc899946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9311ac9c4c9ec738ba68980c73e2d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730f9c0d1f14e7c51f9f0a6d27abadf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff2578063fc4e25df8d29b95330e7949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f1437427186e2dedaabc7d0cfd80850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96eae19018776d5e71ee29e96eab55d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d1bc002995e463923ca9e7b99eaf352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f1ee87f1e5c24f2c4958c5f36f7d653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b271977c5ded489b0807e0b7c71fa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28c010399f93155c45b020be76779d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de699e046d05e77977fa48701e6b5656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee380c072b724258bd009e5ecf2c3257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25325fbc23cf4f8b399b59e2f40e81f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc548da22dad6ba26ca4fe12d9e135059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155dbcad665ec7c91cc5706d353f8e8760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d508d1ae62311aae3a445affca614f061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29afc8448e52bd83505dd782db89ca62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67034038bfadfd81b32f4c9fd707d1663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907d3f7304983ab8c05fe3d6535692464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711bc0cccf5081804a8eec246abe82b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400b1309ee8759c576696f540c4d4f866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd20689ee44bef86bdbec80af6303a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c561728de8b791c67e2d5569658f8b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40715e027ff6ce583c5bf6dd34a434569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde541a6be0d0cf4a83641889ccae3670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f826a7ce699b1df128df25e78573b53871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c7392d5f59688aaa79b262932122f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c466daf69019f878de5d89e76660573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434fa2684c2fe387bf3f2080ae1e0d2b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87fb26551e7e247e2d4dfa3a7e6ff8875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1d88ce7b3b260eae76ac9f078b68c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5fcd003185ca60745d4c9760425bf477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964460883ef56ec512c971c029395e1b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72505a2d22e9dbe8f5af0310013831079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb331b8dbeb2aa2ddd5512bbce98116280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93f00192f64f39ea53999dca3daa3b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf26a5ec378e9326e4a775b3fec36a9982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9bda930b0c4d92a0623d18f348bc2783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e652bcf797089a399ea6233a59e3fb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6734715e98d6983f63c4defa6bffb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504bc45a4b2a812ddbf7f0c50cdeefd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac948fc96963b9adfe46968da5483f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab646854ea955709a1debe63254184ed88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d4a7f177c4dc3224c0975462a830089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420aa42760404477627c42ec05d484890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb48de87e8d53e3ce910aab750ba9cfd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598f8eea0e346ef750079b7fb0f7ad792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544d2ac7c2f79b73d0e235d6c674b1693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7f932e9526c79b70ab6c0a359fb6294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bbb645af4e472f0c715c4fd96df02c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcebfc0daa90714437ea404e66dffea196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefee94f66085ce5b7dab75d27484dd097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a4aebe2554f388dfb838dc290bf2398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86863fe0323dd6931a346bbb17c5f21099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976eb99795a384717cb73e58ded8e06100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3adb965c9768a2fc7ea66416ab356f9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42d1ff8fc1d550b121ca402c7ddda0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ad5231e9aecaeb67f24e610f6b3f8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee46767fc0d53d0584d6608079de18104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485f0c21f67b247f510cf3141e85c56105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ede240f95dea2e6f8585dee6bcf06106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfefb83bacf925e5f79de063e578f06107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393943b4c72965a66ac82ec1028bb802108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7614f923db805abd7152fd44a16922c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf3e3e30952b94e0084f2ad6d6e523c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c016cedfe7934b54a139082fcde0bc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13f1ddbf3905844952aaafebd7f89f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884a309bf274e104b19da4c6c217535113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8176cbc2c57f051b8975aa57c3769114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7403603ceff9af950e2632ef3a70a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481cc99f8524078f9b3d072f884f06c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e01421984c63e675637aa114ad55e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb706552933b428228d4fc86d8c44b4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd7eeac69b32c9a84e3a55c362042b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d8f4411124f97aaf3e1a1812fb4b8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6265bcc4f96e7191e7963f361874bff121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e8d8adbf098495dd5ae3005667df95122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee2976d700e57e71e07614a1f8242a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b4b01488ecad93abe46b4594059ce2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e5fe191c242f65c5ff85f0bcd5506125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142dd7570af3e5d215f70e3ed9fc31cd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f5cd02dd3d3dba7b569446a3ab2a6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d4b09f0537ebc6fd66a6de6ffcd23128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bebfd03831fc0c43ee797ea685d5973129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fff1bef4e26f55c8c91f886feb63ff130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f5ba057c9b7c9ec4f6182eb197dc0f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12764c6d845de39f52210fee6ffcf1b5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e96e5af9e404ff6f4ebfcff9266409133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c536c20bd48f1bf5822ec753c92855134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3788f914d50afc54212c8228783ffba135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518baefef8278e1ac9dfdeb417d0f205136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5713ecf391293ca4a09116c9c9e51a6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c082f48b5bf492f7d53b75842a406138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d3fb3a3795486dd3d3025f4ead308139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ca51e15f2a11b69ccb56cbd6720b7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25499e2187ba74a37cf301d58e136165141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874edb442dbc92ff3da3ad7972d9197f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d4c8e9e35976fc7f0ba03c4cfe37e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747dd695c8a63fed06d2b26cf421f73a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be035740a985c67d4b00b79fcd71e8f4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000ee9cc55954ed6664e6e123441aee146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073ad0e82ecf720909f7daa8f430d8d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c465aa02ed46adf12a05b7f83f3b4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a637edd9f430706de72d788af0daf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dafaf3eb7d5d9c50121f688c31534e6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb24ddd581d81ead45cfdd7fa131a94151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ded4da0d1937184cd92a98d8f0636152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126027dc8e58ef282ed7b9120cee0929153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c229f0a24ce7400eb7fb6ad12f8cca154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134af5835a12de477260061def061046155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015ac8a940cc46a88af5561ce5dbe5d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23223237e234d90e11c9397bc74a6a9b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661442ff4b85589b212807811bc5660158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4813d40ff27ae789fa7c312a636f32d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ddd1ce1c153d72832f4d35c6576f6c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d646a88e28d84764633d6ab781c6a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef4696d5c7ef4d83a9f94e442bd66a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee30be28c9d957d78b4a64be93525ab2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed0d02589bdc0a0a581659de2c22c6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e76e8b0ee580beaebf893e691e348165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d9d5879525710fc4a138eba7c3ba1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b7dbbd2c7fde1a929dab7257b8890167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c10e21fe1eab36bd2e4a024b878bb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0682c8737f126322fd29eb27dfcc1f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a31a159fb6cee6c8bc6e00a45e7d79170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64722618be7234f1f6fa7a216d447fff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ed3b49a4fe7057b9a3d27b51ee03f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4a283453d3b3f1c55ef425e301b3a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099bad455d74bed91f240ac0b22a6d7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ea894b955c270c9d31f8375b2e635175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf3bc28e2e3895be970c341a45edfd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe8f5c8385cadc646ffc5417eb907e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db737e80b8b7174929ec5d27b5c4ed3f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446cf8bce6aa093381c340d3017efa6f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d29785866ef33c61b9fd6fbce8b94180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08158b653bc82fd70dea71663b5ead181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9232fd6094a1d75816c745d10035e30182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb0858000050281c2b937b8e93a76e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7143d2c17e644b560e7fde08435dfc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150b999ee64fd54c5ad0f54bf99e326185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491bd453f64e2c6a8f336f5b3006640186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b01a5716a5fc22b3a9f99e375bb8ff187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b81d0d3b0984b7b5b50f7337cc052188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716cf5af485d79fc1a2245c0f47bc18189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb9fe5019d29da9c01380d17315788190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e9443eecb3cbecff009eccf949d640191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c986fbc2097227125f27e501130db5e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe9fdeb80e1c5a4b7f470c068737d8e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108ea1ec6ac41dac37980abca312592194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4afa294f47fe4f26dedea6530672aa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d97850bca0ca6f3490d47e10b5b5c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594766eeccd7b34bcc1618cabcacb6de197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5fb0d57e39e7620de64f204f7b8ef198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223001678c1e8aec7edc6e66aedf376199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd5caf63c2bb6b6e66b7892ff5efc3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994ec7516f6905a5d629887e418837b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78abf3d0c83bdfc85c56497f57c62a9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf99594046d5563e948f2563c277e5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811915f5f7c442d6a27ea7249646224204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b8399f4cf27e9b8cd5916cdf271bd6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f74c15454404e738ae4a029b82b507206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c9206339f653e08b1097dc15bf5c8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96def6fa6bfa36c1b9222a2abcd5dd60208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72d6b09c4f0aea01b6678000d2a3d1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948eb5361c4e32a3dbe98fe680924b6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa0d12ceb86f3fc14491d3e54ee597211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d014614c0ba7bf05e79ebe5549dc7ef212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fbf6f21d23ac5690b4418332b91a81213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928672e7045fd771b92166d930f84059214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e84ef1e2f5f76b6f6ede13ff270b2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5b508c57065dd0dd0e7ea48a0118b9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2e5dcdfa63e2370d1f6cb8c1bdf7d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b6434e2d380e029997bdf5bb40f63b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26cf1b78bf16195a86baa9c1551a881219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503b980750c23ed31af1af5b03870f1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6807d62aad0777da7de5ce978cece221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fab7bda3e0a11af28df52734c6d434222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf213fef0e68a24d4bcbcb5d3d56d01c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8e72519ba02f04f1434429d5aa601224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee24b3e8c6c8a9bd85153c42de1535b0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5574d8f90fcfbe92f7c2409ee57592e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180028a37b8e4a2b1192ee4151d2cd9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f839a016398f83c4449dd094bcb2fa9e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f425e3a86d71180b7d287953106ca229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ea1b48c01ba58362bd3388ce4b742230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3afcafa36d7e86402502f174c8d06231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e708dd8405e2f55fd0e963d9a6e387232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044ccff9b589b047f8b9ca70fd30dee233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf4082138e45a9a84ea4bdc9006cc1c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f971258cb630cf78e0ba622d2dfa95f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d46ded67f94e05e31a72709a1c4e7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf760c7c5a07d9415d2ecdea54c0dac237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228afe8ffb82efc18f70df4c5db3ca44238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab6c08428703f63b0510ac4565de54239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6db6c151ed9619055d085dc5661fe240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584c69f025b9af84c1d96e03eb8d2ab241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd1189d6405db6abc104b2d247a90f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467878b6e6c51deef5c1359c85d4bbb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c612882e678fab47689da38aa512e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d46ef88d402cd2b15b3948f050f53245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae82a37e0f8c42f235f10886b9da50e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838548ee779026c341c96f11e3a9b29d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8742ebb824132ff0f135f8910a616180248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f383142444406adf5c5d0d8071df7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e68d8b2bd155eaf4662120f82a24d9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0ef2fed575d89fbee44b11257969b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe05969d201056d16ec18bf9a336d82252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a1948de7957bf35aca70c04e9c74b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11b631b49bf574af9b2df586855f92254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ce504eaaf20fd27f1c19abce6cacd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabdb78a49c254d59149cdcb290a24d2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5708b7e84bcdfe05b9610cb5dcc5b0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a316d69db2cde5adea197cd607dfbe258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184c265dcec12d4a254ca47eb73590d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868cf5f50f605eedff2cc1a4fdc00db260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ed70e385f2f414ab4c5d1c00a17c7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df59e49c2e2cf4d684d4d530224e64262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf94b21e025f186f3c1f14c2a1a2e6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59057510b9352e154a9f14fab1b16175264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8b1093f6869b3dda110ecb360f715265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04132d89c1d3d1bb429f2f7ec06241bd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29cf85df5221814a4c337a98cb366b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3038519bb403858cf2672b4104f49c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75ee2b5b9f731f9ab0e4fa3b20e797269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f775ab6f3dce80c88ce9d74bab1311270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e1f13f8c446b2622cd398cbec986a8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdcb8fdd9c13ea9486f08c3ae11a3e6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5bb95e257a97212a066e6664b07e6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca5006463c6bedab73e3aec812069f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de495f2b9fd4a6853d4527b6ad7fe24275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f230676c6c1c456f280bc8d0690d5a9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a655128046f8a5727420731a63db266277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29865dccf9d99e963f23bae79fcf0629278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd6f4701505f449b8ea4ecfe74f582279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6e3b8584ee4d6392794c55d20ac7f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be921b6a346a626c56f3e1617ea40e2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b1bd64c9fea8999a038f7f922b3dd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838a6a9e851778aadf47003f6e89b3b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079e7b88665ed5a7099eb908e8b6762284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578728a065d95a83c4a10548e66497f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc813385c315302d0db34a74dc6013ab286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c8a0db4cd2fa16a3585e3a2f1ea09287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec24ea94879c45581fdab68efed9c7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a5a81ecb0882be8ce6bb759432792289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634e369ebda16f1b6c2912f15012105290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04834af5e10918e05d546699d4338a2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eeb655c993dd575b206c18d2336c44292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91fb9f0e23144602bb21f4ead8f68f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10321aa94e41977e592838b240da138d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d6f36f59ef7baa77ef2b817def417295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741348492558115e86a123efcf64e743296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7dc3dbf0dc16aae3903f68791af0e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8f775c8e09ed4a6b61c3576504deb5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c825e403015bce423c7f286df9e8b2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332795b8467959d86411daa3ed0e58a9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc21a56e88d7b2b4e327ef9f5b1fdce301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2f40c64307b62e9b87f5328722c2c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70c16491def3c67ef461d2874ea0b2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b61dcd504e170d0dbc0a666376ee249304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c9f421a7a67dee709c2dd2cc538052305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b39d66b9f144e0e5b6fc8e12821af306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d173cc60e351850c199e87a5ec0ac48307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f679b763b63166b20a0c535fb07af308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d357bbc9cbe6a81fbb43a9e96f0e3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018fb1fad578032f07a8abf620ae9029310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101d09ae806ea5460cf169550ac184f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6e2c07150aa7f26f827c5d38b2547312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191db53466b2f399e74d06634e27cf1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3bcd1f3bb09a50b33a2751d91060c8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803da1fb0bb1491345ad0423045396f4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d8eea6277854614b7b186e7a78530316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b9a1ce2a1081c076db7cfa72daf7ff317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac877073ba9bc73d506e71be9804bd0e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf9f80f39f9f4aa0eadff0628e8ae4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce4f6cdc8bbb3319276c23c64ec4be320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aaceb672f1ffc4a80267f034fd6b90321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dfb293e6e97cea38a5c1b3dba5b1fc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b92c3a48ef0f91a67a65054fe42ca9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c38640955dd706863d0f8f28a49a0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0b92aa25a4a44f1e839e4856386b3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4ebbc49397f520ccf4979dd933e39326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb61c7439a141f6c194376869400b1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0e4065238a4c9c7e2537fffd57d52328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40a4a046342bf6b55b674decbe59c6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c34286896e1f6f19fdc4f21c886ec330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca89332a2a10e4526e543457ba16d01331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7352ea6672d8cf41b11fb97b90e120332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d3dfc5cd9ece3c21275fd397bb8e4e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d6d7d96209612be1be645993f5b69334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ac63e7ac27b35a23215602d5ddf67335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e51ce2c4a430865c9f8586eda08f1d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d304c299ad00f177e06078cc1b312f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902e5c4f545caeb91627d2ce5fdea43338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44969f025bfe167de285f4ad0c215017339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5c4da77cbb24c730ef6279db43aab340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb251ad5afa39ab5d229644110d4a07341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f2ff223dd618c124486b338a31c0b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0bb9c003dbc5f8ea5805cbaf23b111343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7820583ba6ce4f11b3aebc95ecec63bc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87587a6fae06706b6b0026ba60d7435c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe035a1c81169aeaa0020bbd3ed81a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29a0dd18b3bc4d47f7c85f9206126e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd29a978b67c6972b1040b4b4b2932cc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a91a36e795dff15dd41e4b2e4e55c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899dd6dc256485ac1077e9a374c4bcb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c4bfc7f1df2ebebaf09e607f973f1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15805a62c53352bd22e9d0829d3318352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8a1cd8051967731945a8d6fce4ad1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60bcac39a92266a988636629865e5d0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de0204b1c1203fbf7564b0b2a1be7b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6635bb5f7379d0ac9acad1b77d6ea356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831baebfc181960cf105bb3e76a4a6d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b446bff9273bedd557e28c7927228358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7989178942bed20bd07b4b70b8f4f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e1f9eaa5b3b45cb9e0f6b97b90874360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ec5f0dc41d0342cf2003b0dd6b69a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0ea749d6e10665bfd4d52ba13daff362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91abbc74fc3fe356cecd431a1e3b726e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278fefdd0c55a6c68508680d57800511364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590187820a931b58b6916a93eb7c0a4c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95020b2fdd49cb84caad41a5a6a63929366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51f272a047451c355378f278ced723367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400dd65b14d0db5c434007923adf6e17368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938432d7c9187c9a2dac325229ce76cd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1b29fa065d0b2e49da3a5a7f240b5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6d3cc31468283dcebbdc0841c7bfc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33000cfb6988a9381a98f1dc626b2967372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36275420754526ce0ee779f675f7fe7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1a41fc24d4981e2b164c0ed463195374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6dec773cd532426b3d022cf64688fe375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed63e059dd71378140b5014f28cf26a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56baee6fc73b9502d6ae11ce6c4b24ab377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eda3b0e55b758a81e389831854dbd7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d966c28daee57a09b2d6e24aacd6a9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869201a1cf21f95e0a89e8578ba39f72380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5f8ae3ab0b342bfac63dce2dbd723381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6750b43fa8afa49b1d7cae37aba46c9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed28b76e3bf1a4231e9d46c1c2e9f33383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615905f1b9cfd8b1120a3fc07e4bcaf1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00679382329d62a7de2f4f96ac983a17385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f76005104715eed11b1276d4417b9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa851adced53d4b271b45fd70ea1af387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5980542cb87e52dcef3e57fcfd6585388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda965c88f9fd280ae058b19677d5e8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf5147e1c5c8f4421ac1b1d0c5ec8c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bbc9d1bfeb461eb7d91e9b658e382a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134b96e4453a2c49fe0748da32757bb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff32263c251abe6145ff481c113a82f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9cff586e584984e0a61a4b3ed91a1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a26dd5671e8297bb5d98186ab21edd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8aea3519b47edec3b7fdcd17ee105396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c34dad51f650c4d04b68f135ae410397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b39df775d568188455eccdb8c0fa3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a297a3de7a4628e065156012640c2e0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77cf304d2ad719a8d908e9f031649fe400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e465607c186cb22241eec4530990f8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82847e5d14eae1b61b98dec12f6a0b69402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5771e8aef70ca35b93d3e907964293403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ef5e417a01367d80306e79952edb1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93ef1307a31985d352dd0827158bc4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a624905f209a37bda40c7636370fd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb6a7a89394d4fd7531e098bb27b9a8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa133c3ce39bfb9764c6be1224ab8d36408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4315a6f9d8f0c74d0e0bf64944010297409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0b93eb709455b7d9e79513744fb6f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81721e04c7a9d420cfacd4c4f5a63368411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442841d75a938ff9cce2b3b618367153412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebae47ccc8f7726d3b083918a553879413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a7b3f8319cbd14ab1d53cd9042e14414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275f28dab78b758e442ca3591487616415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418c6c9bc648be1a8a6d3f6f8ac40cc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa020117be1f43db231b4b890acf51d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd349b6d282abf512425c94f611ed0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6683fe82264e671d0760ca63f28f6e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01141db75250c6bcdbf250fdaefe52420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ce8e7370b0b0f872a1db4333d41be421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72beb5f94a7010e44d2da507e39917422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7b40e35e55fac610004a3ce8c9919423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6596330671f728a83d1cc69ef32f52424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657b0ed8391b5df47c2d998eb6d2f7f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed9a11f08d1ff3ae1631fe1f37be2a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d198f3eb8093f7aecc946ea4782f63427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4a88b44e4b595a5e5fee78b6aeb35428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dfc4af0952837c7119a94be0fabb0e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29655cff2a722928bf037e629aeb1f4b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2b423491c672ecd5e8e2c3c9ccb82431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14646f283adcd2891f36f0a56e27229432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a76bf7d7dffbc92a36af5501c5264433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7a7a2ccfe63a97c5467d7a50ce53e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6bece616d1da4de6456e5e03c77b4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4faf067df0c45d486a509ac941fbfb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2b0f8cce29570b41a2e9432db03d6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75537f920f2cc4044321953160f22189438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af641c3e7ef229ded7da0480c66adc6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d660f1499659e45326541ee89164634440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf18d70a6cea1efcd616a8c9586eda441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c60aee4099ea54a1603584f01982ae7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1945a606abe407ef4c94badb92fe51443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824e75fa6b58729c2e9ea8ca31b5fc8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91235a3aae39cc97912e33a8cae6c5a2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353bfdb070f5cd310b051c4ca889e5be446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ef355c4df1a32ccafe73ac4cef2c9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348064fe6a72c808f08e56c12f85a25d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1fb4a9945b863627fb08d80094e7b2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd37b3ec05e13ab34800394f45b0ae450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7bfa5f42c96ec88d217a240217c084451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b66983280745f866648b8f08958d48452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54156e601873144cabb99ef4ea84e60e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27645af518d8c87a23b053b8176a46454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fab2a2a04a91dfd9fb5c002ffa030f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973dbabd24b4363c4230775e7ce536b9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8b64d033fc607592b6aa6de21e946457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd3c178f68e872f8d6aff494db6cc2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e08dc2524cff2bf1290d38b598aa65459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336011b3788f526baec8dac3ce3ba70b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93303384c1e3e9cacf31c451807b29d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c1ac3f4fcb5d241c9601d58c2c44d6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6362a6611d3d82b769d0d08947aa4a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9858656752ccf85a5d7ec61b717b2d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096aee0a67bffac494917633de4e64ae465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f33b0c015f35468fe801d7ac67be53466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce663e56e97f3fcdb798453ba66189a0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c773c6db3a0a1d934f59219b9b5496b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fffaf48961ad12f1c0adc69d0b53a4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62301b80aa8e457083a9e18ef9abd97b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ace9ff9a5826d44f39cc81a35af449471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f076430cdd54ef11febb37b1c5ade472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8569cc6bbc2715c8d4286c30de66947b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba24391e88158f8f64de82e4495dff474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25033bd67adef6a70ab81dc32b97837475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca686709f299ed84f39dc44391ec59b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d5baed730793a419e8f25b748c65a6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1acea247bdc3f46d1e1a56f8b0b191478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f56186640c15031659918027f8aa32479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df75b324eebf4ba4e9491d6b1b5c9b2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba745ef55ae7569c08edc9af25e30297481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841684562b45b4213a756e41add210c7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d447ab49532f143fc3e7c21db9afb1dc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb797bff54863cf183e8252ad912a2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a5b91f8446c086d1024b2e3484179485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb0e9a5a7c09b4cd15e193aa6b0998486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b4be01b3f936af529473fffcf1d10487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a54bff14a70304cdfd075c940dfbf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726a25ea3941c5359ebda80220a223e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252adf71aad4ba806d3dca577e1bd0b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d982ab32a0e5bd293c9f513e2617019491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f9b70a58c224f470b93ee22f4729d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca113cc58b222d7c05733437a17114a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52a2fe70e9bb3dfd7415ce150daea8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf04e49460e251d785dc8c7000e893495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ced05a4d858774eb9d4ae1359f37d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be88d7da4746820220b58c81752e1f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640da2c551b93e3be6749a104c3509f7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca15d8d23595d24b18c7b3d3ab0dae499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3de7d4b7f6608aa0408fddddf9eab500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c81d1ec1415c1bd666c019ad35019c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3751bdef4d8a668e07893b5b3bb509ba502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4941fbc25bc388e654783615cb2c855503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4782e3b70a19ac6a6c4d43d661ee5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e5c49bc69ed964f20875b3bbc5628505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629291764e68c33d1a33677ad89dba9e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8260650429d71c4d6cd70e946e2dbf7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a1a2411979ae5801a5891c4b1034f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d32a6ccaf762d026e9d7003ec163d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95259f66c6807633e6445e92ea982bae510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf161da6f97fef94cbe42c1f8c9b526a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31dd0e84b0782440eacd281c1d1c84b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3923aa7ceacad6a28eabf85fa4806513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40500b7b75efe305c4efeeb053741e20514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc13e26741df9912414fa50b7008642515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35fd2287c67a111a92ae008428ac1ef516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045cf91a58f5399a2b11efe88a00784a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6f153fb263af06141059de92f2a0d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5b68ea871fa961e265123e4083002519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132c680e1ac672d26c00aa2d62a4a97520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c0ca81321159865e23ca65653cd66521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30614f94f3a7b7bd94c847207696c10a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101da0367ff3098e86e09085162cd025523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b266ed2a3687757560ed9307c336f7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266a90e0769212b1ed9acf6a0057317525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a92b2c6fe8e7da2b84d625e81a293526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeaa2b2b13887b580375789a4b0f8d4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b997f27365e20317b51ada4a4e9c4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c85f3d6c6274d6c4cd579f51a5339529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16036ac5572d5fcd7520bf102eae7902530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b0e317bd632fc24cf34f90df087f7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f582fc156abdc6549f9da29d29992532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e12f9d8edec4628542183c494d6d5b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75502fceca2fd434bf257cbbb59e59c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7e6229d66422b2c1d63d76591391f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be6d8461df91f5441f2604a44d33dc8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba0a42deba1970707f1e6ec37e815f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560da4bb194b56befb3a8347bb796b82538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc02edaef43282fe1d6a588c29d38a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f848c24a661e386a6db1a4afdd02cae540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e715a09f6805e484044c4f2c56b9c0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c9c84217ccf5a03a0e2911486eb66542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ccdeb9d03d139e48294d85b5a25ffe543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59840839085b16abfdd67de31cdd0630544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8bf51d02b80f11dd79494a2f2b745545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031edae2d7de03637242ea5408b97fc4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fed626951781572140f424c73c0409547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2454f3b2bd8a249a3169ed19b4d035c4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7fc4a75ac9ad7324f742f9d09dffb8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741bc68139a77a169cc4c845455b2ae550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23a0903380f75260b73fff8341b684551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1480721a96379d930840644df35bcc3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46fde8438d69bbcc33cd68f3347cb47553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d6910144d4e7c455d88faf5d94e54554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b03c0bdb3bcf2e75aa0bf99ef5e97555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1185a7a001901a0ec2714a2f623c4e9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63811907c144bda6883a22fc232854a4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221fcf0817cab3c682d5b7172151dded558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ea6a8d27cf2f4fd953e97c6e407e3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be940688b081e1c38944626b11adf5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b836d04eeaa50884679d3cff5a32ad561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0acb5b1c8a15cc84b2987f10fa14c74562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec08f2db244bf999c28bb1411065e81563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1db79a7edb0111ee3d395322c446b7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893dfe515e02283070360f5d38ea4f25565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e8dd3efdaf418da94664753f0bbce8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065492ad319e70a13b9fba2359c9fe5f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe08624f7070b01d6d31abebb6dbb7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60561cdc96cbf595af52ca3422731bd3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f70c0b4caa1f6bbf4f79d63156e8e7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e517f8a5258a20a140399eaa2887c79571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c199c946cecf0dad5888feb0aa1b8543572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe07c67b845521919eac0bda244da8d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6240cdb8bcd1331a570f86d87e9543c6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb7b498fe3df815ed5a87502e66b1d8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fcf09f6e0c63530eb3a627551a2fb7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36489de51e57411f83922d1337ae76577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87098002b0fb0110314f96b8ef220a55578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a7d5050b8ee8f1a171274f20b256e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4dfe1a63500a47c7fc231f1ce030b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36d85639eba6f97e358dc0c19011c7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54224c3f5ddf9eb5e7a3efeacccbdc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97bcaf4cc023dd647545e9aee10f90583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93ec8c8000cee9d91014086db08e1a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ed6238e3ab2af9ca35a43668db2a3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248e0d74f70db26853c540a633e8a4c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23525fa0bea95fecdbcd6c842e02ecec587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2a6917f35ef31b3fe3c2585be44b1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eafa93e555a15b93dfc390390aeb92b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79193721f3fa0b87980a3a3fed036128590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efcce1389e4da9742f8e8a41cd2ebd5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc98bbd86044c896d29e74204a6f83e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6613d5edb876fbdfa3992e7110beb5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0fe7d41e2e195259314b708c52e402594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a86f67a637748d3b5b6f2c0839d39d7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6804f7a9a09613363308f7699c22ff23596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b208ef088639bf3a4aaa25fc27ba33597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404789d37f1172f8fd2f6093520b0ee598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63148ddaff55906447c33eea173b9eb5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb32f3446462f6feda7070c190315c3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38029fa457818007de86ffecc91a8f3c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799aa11c57ece1a8851960ccd16fe72602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d4512f8e6d47bad0cd2936af00b73603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635de28c9460a56df3263f0cef7a3db9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7541780cb60681c9e69099d565697a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baad2aac21a5ea7eed000b089edc25b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9d2f2dfe94eea6c33a78307fb7162607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4ab551e85de16304dbc238d8d63ae608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9af7cfd7af7b1aae83e02c27522a14609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe2361dd355da6daa2875f520afd15a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39038d607726e6f602b5acf30b33b281611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0df2c91ced524e311511f53fdcb521612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9435d8279a2ef216ad987082cd4b8c8b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea8c5b76b8692bfa5f82b8d418845e8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158922e4082d105fb9483e75dc5cded615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b637c01bf1c3bb5672ff1a1c80e6d8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e2e3f66c087f0765fc4076cf568a2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e13fdfb74762b33fd199ee7fa915438618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad56da7489badf904403d86437987a1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d5d455da9891f163ef735054365d7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ef9998a5d51d3df8b85baccf5cf00621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b3806d43ea065a870a2c787053ef1c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b334c45ab1d93fd9ff77d42eb3d2b71623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09063d7222229d1488e4d9b5d2e097624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6062362c47e38a8f3c34a704d03e885625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fada6d6dd6f039e2eb3b111dfb7def8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe346a26ea282fa01d70a282d7b39f8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d456fa2307ebc073d579e45914f8a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0797b76ca40f40005368100c71878846629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c7009d42ad3ba9df4e4ba8aa4263d6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d551f1f6baa084468347b8bc954ed4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47363bfb353b093cd5ad6f6f29fea112632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc44cd1efad2e4c778768fe1dc51b7e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b77087787383d4d8f387cc867b224634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a0863de36f9f4b1338a371b0a5aa49635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4211842985382495fb0e15921b79947636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d559d300f440ac4973f7ade81e9d2e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ec7a7c0c09e84194756154726c02e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea74ba24471b55b4f913856cb474fc0f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d6fd628e103def3dd2db2b3a38b0f7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1631e20e7032b616932aea8f3ea8d28641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e9b849581a92e201107e1465f76fea642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147edb485716dfbc4b571065a027131d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15dd6cdf5432802b0878a4d390fb0f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45d022d805cafd0d00f1fdbbbe794a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738508275a12fdb3e593b15f30519e9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25442ef85cf5605d30f80571c6fad5c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8048d0d4e2ac8d4a35c18dbc389e6e74648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591a2861248ad9bdc6d97d57edc45a1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115792417d342686cee73b55512bca8b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7e00970275a9fd779a22d501444ab651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d323cd61f7d73f3925833509d68cf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a125ebb77a9c357b692d9d85125e556653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b6c981f9e880a86c580cad880fc8e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a745627fbed591ce172f82e7ccc57032655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732112f11814c88ae6a7b21b3eff13f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2708ca75ce83c6ebb4da19bf5554afe2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e63ee486a18e500eb4fea2f5949e70a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52010d7d0b125172ca2a9c729b7dee4d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd667634c72f36a17b8cd34061079592660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1eaadf9904176c9e6ea903c0ef2aea661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e7ed27ed06862bee35342052fa5115662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14718fc136092401a4a8b1f12be7c3c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f98800bd26bf108debd49e8d39496664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf47cfab1eb82d7e876286d10e70d7b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6945300c41a9e90ac539d967e5c4fb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61429f69733e81ba43e958e0d7d219e6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a923e792e9aaa371c59537ba9060f35668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b99b689069fb169e25cfb02999147e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b90c5b7d7973f7da958932697eafb3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345978a886e2b9ea82e992d8333d59cb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9e096ab0ba50af1e5f44651f94166672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cbd60f70c643e245eaa18ebd38ae9e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554b803b62b5d40ad02bdcf00f63c5a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e84af45abc69a67de09e85ea46aa581675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e6fbdb69a1e0c035cc2d7ab1f01eb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a5a975169a9cec6026e52ae45f5e4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf72c4e537a5a098221fecff5f0ede6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed86c2caa189d651631df0183a2191d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03503d5c5ffaa0d91e60f8b4239ad44e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66594c9dfe9ab41236cce1f6059447a5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b5bd9f3064648f9c7dce65b365d1b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422eafd8437a826d88ae1f39d3a017a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118bff62a6be8a3481a9bf168494cfcb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc31634bc238f96174cd0180b0e5f41f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a404efa2c0bc48bbf56f2391255d8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a3c57f42fa30d4b7b371c39ea8758687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b6749cdadef321ee3fadd6d988204688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993dc5d34c156f14718ecb1559eff820689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae15bcc661f54191feca6a0e2f19c1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b1c6c55e02a5c163d479cb4ddbcfa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b767a240c9deedc0297247d61d9fd3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310e904cbd2c0afc2b82fdef56901ce693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f2ae02eca910f7993c9ff30c788e6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1fa3187529888cab1a3855d2833cf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e0d7d1407319533b0646212c951ca696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372aa17368e3597cb227259b2d3190f3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4fb84c1af41cbd9838810eef95873698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d67622c758cfd6f8514f579a8b96df699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d03d8a396b82df0b3fe39540a7dd4a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e4cab93710162674f142f0ec2acf8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e5085e78846e0ee7db18fa90aef88702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce91339d6fc3f75adad155a19b9453a0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c0c045298ba9aa38120d5ab029b1c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7438566029d26d4ae114a95020a0c8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b8db86bdb68c6c3c3af202b8895785706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b0a8598ea6779327cbb9128a1c477707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb88befc5310046e0b9eb5200ccec1ad708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a62eca04ff79be10255b0895f78682709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd648f05c652c02fb1443a97536969d4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42465fe8c3f818fa9559f377dc14b5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259673822962d4542ed1090d088de66712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c96cb9e5850ff23002e65798e8a1f1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c24abdd9d3c510813f5c8454c753d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97c7325b67fb115e77b0df1f0d1656715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38702c84dcf58930298c4eb5f9d7cf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14885f1fdc4c3f8f509accad6e5e87f1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aedcaea80187dd40f7e11305081d3e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef92168b53db4ec3ed33f779714efa719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a270303cda87578a8832a07320c3d57720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881c3a39753e73e4ed1dcd9f8b22758721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28664cdd89fa66560f77d1438fcb822722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5101e8d2485b2a9bd492ae2e1001eda7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec32614965a19327151caf54aa63be724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba645375c6bbc59517a0dc7caad03c33725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7dc05165a1d7e42a73ab4486ace79726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5bd463fcba227d2ca464b244cc676727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a5b7e253f3e302bcf08a0b3eec188e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d77155b27a00f426e782c3604daec6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c794a1a2572ee366432f08a38b3e63730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f67a46f9f56c9a752abb88f6c0be23731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43013760aacd7529e446b2e588533915732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76027ebf7de39ccaae442af3ccb66e3d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5052b041eba09b25fd438c2ccf056734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48fd8bce8309ee11f7be95208a0bfcd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc84d2ed49bbe84ffdfabb7f951e8464736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07456af71191aed130ecb54a111a2424737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311804ef3b18161a8a9d6f45037f9b4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49198e273764b3c01538bd48d6c38a4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253d2752c0701d706a971e97535b537740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba66eaf909e4d345ad907181f334e55b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc5b05d30fa3e6b104e41ec2d14e1b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b8a420147677be0dd3e1771b606e1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354c89a321183a2977ea6314489725c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396129e13ad829f4f1592f1631bfb939745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1aa2b0b9a6051a2511abc764c5b13746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9e8774bd0d5e9cef29ac6c4d02919747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e755b9f349a7c13cc64fce1801b743e3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd323d65dc2a8feab57561e1bd869ac5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eda712bbfb8b857bd5449745471123750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3c087b6ad512eed9597e1ee10c318751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c29e6fbf97228d97b1e243b640b26a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ebc2c373ded79307b0b78c160c2c17753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65ad3ba7543d0495f1be8b566adc9d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd106464ab77d83aeada39c1d73eea99755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a61a8e9e041b5e0278ec032851e8832756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e58978ca4433be7e0f6f4fea39ca9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f75ae937ef06f78516aae96cbf67f7f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad41b92ddf095b193e5132b0d536da759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db48d11da2999a420a0dd803cfec519b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d4ea974ac60c0e92c3973d328ea942.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65704e925ccc448edbd4cc458d8e28363.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980122fde9c0f068a0b6e4e053419744.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d93c713845ad46ccbcfd1c916bb8ce15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7c5e4e926c95f53839f42c1f7d1cd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6393b26c032878996a0c2214c03c288e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0db05a46c2c31f4267adf87ead5da08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb42697431468bbbc284e2b5b42b7e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf326bbf31937bad57e33bc5adf72e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b37592debb8f6ac5c9745de7d61182211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e4f465a34c02a38eefcb9626a93ec12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa7f1bfdcd519b4539870a812b53ae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d171f45b6fd9a09b928b1dab441cf6d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df17f218f45f7ac69f2c943ef142755515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759cf9bc509e9f98a63b91b9217df9c716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb178f3f0683eb6f11dc3804ca4869ed17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747514077d70199913524c92c951779518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc4f9d35ce75448608582f78d838ba819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f0663a53d62c5bf5a204b081e643820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61681712261c5c0aba81189be49f5e2121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85b64e64acecd521fea6e67c1481d022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11585472af035c6c310213f1c0cf36fc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f239059c9efd9532147030eb4e5fb5624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dbb612c099c98146473dade41aa32f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf698959595e9235823bc9813739ae626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53ee024fdd3229ea13019c9581c27c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e99286e0dd8096fb0d9fd9030c0a428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee0712a34865709e6cc177ecb5b2d529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c682225bf243a0b43d1ec8fe5094230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f1f78100f0df47e6959d0a28233b431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31987d08bab08cbea0f56c817a35a032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f5cb340f00fc8c5aae3c44396907433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388bcb137e99fe7eaa9cbd93c5a4c76d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48903bf31293abd2e6323269d58a3e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c212705e6edd2b531a00a3dae3d2028836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2176a8abe42d0fd32a59b14d8bd00a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7075dba96980ae1a928fe502dbee5e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2b099e0436955c77bfce99685206539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6911118a28ade10e5490912108a6e740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0621179db4c1511808d52f93043bc21141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c882bc6a97dfc3fe7a08da0c8fd32b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ed7adbdb1197cd92b441e4f88674943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a763cd0d23f6a4031f366de458e7ceb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aaf79e7a8b0f57bc179919c3f9114945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854acb05158a828e538703415d9ede8946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7e982ff7bb1574998d84b8777683147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8b4bdacbf12723dad9cb5d6cb93e448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5a791253543715678ba839ece87b749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c70063d2f4d31d83a1286dd66089350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f01cb9faf644bcc78420cc46fa2bd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c2581945aff7ed65a98cf7dc07a37a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a744ce66bb67e77b8550517bc3000b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcfd901b8e56afdbaf3eda676b34ca454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f36c0c4159d2ad3adf8fe62848a7ae55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553824dcb58faf19081d4825639ba6856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559775f076d50282b91197fa2d9ab5b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce36206c4c84d616be454a871af05458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e91a7d0453ae483445b9d2f1382ba59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08a44e06d1a4475bea4c92f5dec85a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c2d1d6dec7de492df7b3e30e7e8cb361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db7c3b80681744bf7674ce2a25fa8d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02cb87e3cd0490110dfd0e90b3e379263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67287499adb13df8fcc5c28a1966bd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f48fc529595e688b67ce5e0104ab6c665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0ee050ccd6e6d32991462b4c952e866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e4ea38b6762ccfa51508378ed3ef767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dde6ee3cdec3e8c198409c1e3df91868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290917e321ca9cfded457a4620a38c969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f021c4c9f024a4ed170ca573412b0de70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb41ddc6927dabd50d0486f517942eb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ab77c21c941d62af94bab741816df72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd96caf887cc946d2612ff6ea5ed5073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a6cad65449318de6b9cdf3fff522374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86683ac3851c4157fcbcd2ee5b639f4175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783db0c4a82ab65d24e247496e896f176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9421aaf4d7bbde17177582792d66877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e30ae73c34ff5576b04f16a805409e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f856afa013de5568450c7bebb54302479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603ac54d4c2dfafb3103ecccf26d4ed80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9026fe1ef3d09547bf349b5513c911881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff4351adddfcf93f3b6650bd5c200fc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b914122509d17260dd7145601cdb1683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04e566e6cc1ef43f33a66a283bc63c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4fb576abc320fe7a298551587146c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1797b7025bab6d11b2695ade56590b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6badc9255afe939b8c07cbca0146ff87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9488de63be5260bafde5f6ebdffc97fb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f1b108a6ebaa7161b47baf140e86589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635059ce0ccbce1d7034a925749fa9bf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e370f86f1f187779fbba2bb2a027f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9421b915201d1e07dae21df224f90ccc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e9e50edc6b5ccffe4defdc086bfe393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e972d2fc8c9d7ec68997a9fcf524194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651a9f7284c3545da2592d95b6f789c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52b73c725a13db2cfed9b758f07d6b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22daa5cc9d4006a48abdd0d7a6b9bdcf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f193722f2ccb323fd9a5ad53692ee6298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67987ecd69deff6f47bafb0a31b6ad4699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ecacf155474dcf5e4d3fba2612c1ac100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57bd054ca68606078a05b43ec11d94f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc649e8d7e8c4c509620983a35bdb769102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532e912cd0d79c267148135fd189cd2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47feeb8d45ad094b46c85a67bbe83f4b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50970f2e0e2d28ff802b9a20d2928be1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e26f5fe9a77f9a48f99a22205f7cb3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47eaec909708243e7cb876d28e4b1ca107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a45d471e4c7efcf16958a2837c6a2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1b3f3ff2a153b584293775487b98e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e76ca910317730eb102aa6a05edca1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf3b4135fc640b91facb65b0abf468111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773759695b9f81b76142ae9ee404a3ab112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78abbe9fff664e187e0846768dd08042113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8666eb1e0bf62bece88295c5495000c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b84b771245176fd2febf007c240cb99115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e95bef42b3584615646bd75ce1cf68116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da519d42f6999f30b3c9ed457918f2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d6965fe2bbeb746e0e28dbecfd333118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91352dee8c09680f4e2378bbe895d45119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1577b243b9e5e6909476aabb190295120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685cf6c5f381ec26634e993138e9188f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33fd0a649beeae47c863ed3d79abfe122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f715e211cca47b00dc37cdd6a479167e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c9854d76615c3f0af751742492bd9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d1e875f247a32da8843c9d048f7218125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ae11b7e7418bb4dd3c5d2ed00d87a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97f03d0b48207d6c7a28683169369d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595edfbf7ffe8a91f77d894cf1b3b5e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee42d27e6c938f44631ae8a65610aa78129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccee7aefcdc3519fa1881bae047b83c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5c24b27629f5c575abf203492eb96131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3ef98f8a3915ab9cf8b6614cf4c47132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d79f38c946bc22c16acbcf1c96aac9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170eee164aff4732569ec8e78515f82134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98712e91b8e6be1d152efb38a394219135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266ea765ee34464341eca41b9c77bed136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b127b413e5bd2d9ca6eec2a803c5b16137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c0178af1d0ac7de8c7d75916bba6a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7807a92a708e1332e493ee689c47e67139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8160660e38e090f6739737f756140a13140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3dd8124ece0faec25b8e2afdfa894f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a441b0533f4aae7c6bb068b79123d452142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6751a811c6a5f35a67d7af6a9af4a7a4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d136213b04d7071676d0f18421540b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05fb96c3aaa7ae92c8bfd3ab6bcb33d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2b3927f1d25150bc8cd5dfd4aaf6f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e854e5551111cf45419a00031b6f4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1526673bf6d1bdbd2fb3aedbee8214148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ad5d751ce7c25efe42a1a7c6de873149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e4d7367dedd4020be7a4847fccd21150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2c191e56bde58ce8758cac5a35a4f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c1c2088748cd598a0c9826ad2b8311152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19aa95e439f5b1cd6a841d4b94f945f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c233988586d70e437ae0b96217b7a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb975f625e598e19b01ba8b236457b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30e1882f2fa052ea7f127fb031fb58156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e1361904978fd2e4910ecef7e22165157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc700a097339b08c4f01afbd042757e4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b604be1bd4e14e68ab3f4a00b86c38d8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a12504c550fa7b7e6dd26891a45aa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8974c2dd775770c714b2ed4044e267161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aeffc1813b589277b5fe4533ae3774162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67754352f4ba9cc5479fa469db848b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46cc4e6591e90a22eebb23e77b2930a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3a257cf372b9e36ff71a92fea915a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6e90edbc9c5f35a1de65c9a151570166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4befc6c008bb36b01a195a2355313f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217795217c3c09fd2e768bc0848dc28168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6324f70fd071d376361f599a2204519169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aeb3a87ad0006d3d6d2a252e24a8c0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b0c56dd39230a329ca4e47a50b5f9d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d968d9ce0847de70431a626dad6c8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b711b19b455d4301e8cbc0409d59c7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc9083b47e8e561608773daa10f9519174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9240339fbaca80419d0624b839c59175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f8c526bd33e3c6977239c57d869665176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87dfc38c99f3bc098105e6d51cc1ee6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa098bbb3cfddc37bdf58748016d0e5e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b637727a3e7c6a2ed0e0b58a66a77c1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad2c4c6a6646afc1baf813cf8f382d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5294ed099cd22d88ecd3e76c60c8894181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88d4bbf6132cabe684bc971ac21f0f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb85e9b87f9b23ad26a1eb8f079d835183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56cee16fb85ff67cc9724db46d182e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0cc7dcc79d00ad6bdd3ddd5882d59185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c50a600aba666b589d67a216e180df186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da74615fbb020577d2b4dfe216c765187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd193dc6e6f83e2a49a8b80217fbf24188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f67716c1b27387c2fe19008872feb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7fd3c70f6d4bbf672230b8ab41cbe0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824f4470fa32c8e1a918694dcbde738191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be9541accf8814b9ab573d89340252192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ac994ee0ddf302cbd5c0dc709dd6d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f8b9d6b589fda49323320858407c7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf40527c20470f801f353e954cfce5b1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70917976848846d3daf4e2182cc3b95e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4fcbed7bc7d05a43427f826700256197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f7c4ec8027d42effcf28560fec182198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe75405376511f4c8d90e8a39a5fd9b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69c26e26f83010d3dee134d509f611200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc89b51abaf934328bfdc2c7a81409e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99883156ce404552cd17067b58cd1419202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64d63386cf3ef72aca8e6f10c53860203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a36ba7c43a8a0dd46bd0fac2dc739204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d63bb2ed98d49528c9d4cd0923b67205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5034ffc7d32971ddc1d102c5bc6ce6cf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caffa00dbebdffa85421e9a78d29c8d7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c16af6184155c10fac51c551407d3a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470efa08e29458bce0c1eeaac92054d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b536c9f8269919e9df9b51681157fd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49afcca65fcca06b905ecda83941b74f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd72b9b5eeb683a1678232bb7eb3587212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f608873df1c6f6e61d845e703f7b2cc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e806bf844c9b2e23d3628b2899dc7c7d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f505576986aa1efd7dc36089382935215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33998923409eb535fbcc8eafb598d2b3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b1280bd3f1edb0ead1cb5341abda4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f1f09a5f9f645890d25ee0e53f2c0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea8d370a770319a1f6e31742b1ce85219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28af24104ca1dd53e9b29400553298d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c17187e9855645ffd8c8f158f14807221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733a081d344bfe5bc41b36c25f52250222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b7aa2c52f047f0fba6047a8129910223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658f37ea273e7bc28f201eeb8cce61f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30580562f7a0ce81ca767524bf3c1fb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b8e7774117c969a5bc5f457411d84226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5220213f95e827116bb95a1610088260227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d168cbb5be42849cb2944df4aab896228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd90b0a373f5ae44a823e6eb9023ebe3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b043ee9d1d6ae7c5c630e6c826fbcde230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45060571c937704a8f96c2922dda3c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141c0d8cbabc4b2dfba579b5fa3d5b4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da582004eccffa84519b11e98ca8e1af233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bcd0c262000aded298f584604fab77234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14419a7d8f0cbdf03c1a6c0f393c05e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a932fc3159788cabab5c45e5fc1755236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527b62ecf6722df67de97d7b1fdfee7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270748787303e111c9a90b8d7d2d256f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510352f4e2dddb912514226ab25793d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394c39ea121cc938682d76657da0f17240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006796d038df66f2722732ad1230dfde241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ec3453bfbd024328e5e025fa2ba01242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f5e78eac291b362e85e51520929f1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69032f9a2e236eaae912a9bc56a155bf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6442a1e20c8cc300fcd3e5a5b637f35245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380bf8dc559d22f9ffb7dc15c0ee87fd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b662a89b17dfd4129abe8df4ff580a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b492c55ca4f12cd1765c38e6f79f2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44740d3bfaf660f127e01c98a2446707249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a4b7714d51ea1086e4ebb8c8f5a70250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22336da726fc9b8e98b37f43036f478251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56372b5571695aee612dcbc973997f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe43a6010e5a86318c10a5b6f2f6861a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d022c9fb1d97c884b01b3e36e21aec254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143eab56727d738d48a24c1619fad7e1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819c060f11df54eb3deee0f959d65a3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838c4cd481151086c1bfc7faf762b5e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318596c71ee5bad9739083d21f75272258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bba66f46803d272b6669943c0f3d82259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d3bed4660829c024dc59879ead881260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ae279b3ac11a3fe09a48e0bfd5494261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f268a19ec4bcbb824753251aa1508d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26247aa10fe3df28fe89548b08900c9d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ae914e0f55c383a9c6738f39a431c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05845077f1a5e4df99ece0cb1d93c00265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746334ef14474cdb661ee21fc2eef4b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb2d62caef65f7d24e570981da322e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8204d3e60771fc00c64a73e96b7da6c5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2219f6d18bd37e613dd505509ec2856f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec8fe81f02d9f2c4550121d41f8f35270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48ae37e6e71b9bf002e8097dd76ea0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22725189950f7830d164a295c9956db8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767be0be6d4be3f1b88ebfc67a0cf70273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6453b2c78779946bc2deb711e42262cd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f0ce0fe246b380d9d2236010f0abc2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1034d17e332011913b77307942e9add276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cfcd3bdc4d0d5823c7d9a7c322d111277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c00935cc2aae20e3f0cb5d4b68744278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5e6cd70202091d7beddad4d34cce1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6001d4a191e1b13bb3756672ac44c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482333596774041b7a2a7893a141f741281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df62db8b8e9f166dd4ece4851d2a3f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe3ba13ae1e810f442fc009142d914283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1198bb3b59fcebe60159c250a363fce5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe54a1d576e2b96a68896647c0fe4a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64330f33d60b0eb9396ff17ad9ae303a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b86cb81b4d1a1913d6fc41fde0fb83287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c638f02d8cf1301561fe41be70bc5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f012b594bb464d45012e1abb91ffa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70196fae5aef1ca29e7e476b4f8870e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3137823c89ab1828c67b35934940d4a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69aad4bbac1ef6537a613878ace1ede292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478af09e829458279e0757e48113378293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920c025161bbf9372ab979f1bdcac5c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8956438d1077cad03b6be1a1036c1d4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fdff0696c1730ccf8948b517c6c3d8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937f30ca9ab019472fc9813f8b53579297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d8704d45a8a4fc6621d3952728724298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d81658269f03cc011c1953515aa0d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c94f5603badacfe11adf87174dabf8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7e141cd94380d7f5a8a6834d3a8e5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3b850a07fc8480e278832299e5d2d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7245b006b95c12ae89d9e5b8457918303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3753c0bdd6bd1cd707e2fc85908ed9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33d41a4373904cda91bc3fae0ec5b9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1cdef1ab22ca0e543f1c4b6957fa2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807806139b2b5a52df7e21d42159084307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40fa7be348a20a8b70ffd04898ccba308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1b1276f4b23ca4165d0a98d90a683309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc5245514c82b2e66c188c0eb0a27e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a7ba84a77a7ea445682b25cd52b16311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e6dc09eb9f8c825e24975166450005312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1667dab4bd5faa1dda1c36784b1bd06313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90d906b97fd871e0e8cb59edf59294314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60166fa8463ef04744e1e844e05db03315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded08871ab706dcb7b105bce8bb1304316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4631439fe9cd939b95707b3aaf879317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc43b1144c76b83c36dfced85a2f4917318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f16d057b18c057c8b0b92db74a7417319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf59e1d040fd1db1fe1d360a6f1027320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3ef1847ff7839c029904ff4f74e91321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b95f0daaab59a3e95693a4d30b151322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988eb561258fccc0ac60f7e078d346ad323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd79161b9ccb55ce81ff224b9184c3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b5214899f6426acff235322c24d6f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eeb7cda5875d4b82d349f7b33b4bc8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41da59adf0d42de650032034dabc06327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17f9ab7e4e05b6ed360c23a9ca679e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251487d5863b78c3c3c6dddef2c2227b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf151ae896d958dbb006a484cadec97330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440fee9dbd417f1c0ba3b0e0a838732331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b070c64dbbae21ed678b62a782b034d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4dfb9d7f20e73a1ab3bad7a94a4ed333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105824e4f21f45737a7aaf03b59307f1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3a707538ee6ba473cefa9b295307c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6458802f1e088947615d822bbbcc0840336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17af63f1b48b3191652bae7d09c12ce337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c5a63cd1d198b0d6b4003ab8a7366338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c676d3ce0dc1ba068c9859c6d98c49339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aee468a245f3d05d7d921e297012e9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7eb7c488a1acbdf68de9a992e82b36341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3bfb56615132e0fbd8b042fa413bda342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801e6d2c3a004898ed0e1cbfb090a56343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e57af056dc81ed79ea5d7ec0592bfe344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de602198b7aaf0c59e64049d49be70345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92bf999086c2baae7dc8556d360b059346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4f91cb85048f2074ee510e56e03a9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b6aab8c22e40109f0e663d9ee7bb2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d9d835318580f7d68b006ece9a352349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3aebcc07fe31454b5728f8dddb1aaa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09172bb1dfbe295bb568c55eb38ba569351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d88ab17c3b7fde23f715d66c91f32352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2389d2faef00ba6f25bca08822a0431353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a6940e14115c97572829093bdb3ff354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0568f0bf41d6d5b3eab072645fb6e3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a0ee5c5bcaa806ff068807f6602746356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5242f09a678142b296f048d446e59097357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d7c726a6b50151f5cd98562532ca0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500d7e0fca76179a8a72e4e7d8210f8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e406158fe427c1ebbfe4786676914360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d903cf94587f127b960e88f7553509361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2a38863d928486dedc48bf9c7dfa2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d38f70c832ccab638f6e682db4ecd5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26c0459489623db33c4f5f798aad3ab364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3d4ba148e363211f8db5609ca6309365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b896076980362e530189e2d7bae832366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e1f6893863ebd228309b903b915da367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda75d00118b092b518e39f7b58a0fba368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53255e09fda66d9bcec6a9dd17c1c54d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971737a0675c91bad6976ea703db98b3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad1a9f9c3b50d6a53b901fa603cd476371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409790821d3df06573c7ae0ca87ba10c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2220f31413727212f44e21e159519e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4d63bfc750be0d6496f660632ced6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a88da1c152851ae42138e1467a9ed9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6bb3148310dde0a2c7c2823c7a5bcf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a066b40399393939c767d72d141b48377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b674c980a266b81324228fbce94dace378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbfa3057fed75b9dd095ab1bc63bba5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a0c72ba578903cbb3108476bade633380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e914320c7506c1b2b167aba2f14d7a4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd35047e6a9abd017081362cafc1b9a3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f854f0b698ab74345b07eaf5a5319383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f59d5dbce7a45ac986def09f5019543384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4628af31440169f9752b8be03e9b15385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76bc86ef9745d29f3bb5230051afc4b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3eb392752d452350bbf0a785439b73387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af06dc7feb231dae2b5fbcdbd7ddc25a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d93f9bbf27240ce88ce6ca42c29f3e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07dca6ec13d67f9f0f7d896cbbe6f8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407ab42c186041a291c2791e8299577391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b1fe76219468c13fb21aa673b5e4e0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5419dab3dc2bc7d156a13e86d49c5bcb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b863acfc8984d1794f1d5d246c6a98d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4387a0dc783a5bb96baf048291d27f1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df3ba1ed556c8744f252a3cb1e277c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081d039aa8dd06b40268a1cb4055ff7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d1bfef3c2abbba510953ec5baccaa398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec8fd6f735e008b02d1d9d7749b3ff399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60735f3b7a60bb33d8655e6be960444f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131fb72692a71252e155a1bfd43461ed401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f999271bcc5bc0938bc4a04189cc8e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ad90e63e21d89e94dd3699846d9ca403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1010db87b5e74aea31348163e973e4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da699c49e2664b32b139fa1b9e0a53405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e158f693921aad980bef112fdd5604b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96966f1b3a5cac2d6b827ed32f943db6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4655907cb24b0e120c2c47c006b73945408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34e065058c89e659717478076c9ade409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda122eb48960f3cbbc68c1bf4a836f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c95397a16349f24d1537fcda0c8a4d6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11126dbd11942da313c59b2a14a913fc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d924046fffae52e462cc3dc563d2b8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37926082ded1d600dbcab7dc62ae13d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89396f8178653bb9d3300e6a0e0fcafa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e37d686fa3d1b58c9b4d10b02322b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379ba1c2cc5bc643ed8d23a6fb6003e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d925eff3b7cae0a893062363e487eab418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026af070703c9102ee04f5ad1b7461b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce9dd346c84f673946025f21ed28d8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5641060b61a154183be14fb38c280c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103cc66faaec481cd001060f8ebf463422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ef957fd9c7d252a379c476a457849423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89ca5d648b41e90678327dd176888a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed305a7091729638857405df2ea72c38425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1101293739a0383da0576074b35a62426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f7ee3ea22556eccf49354349417d0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907745c49722a845c7713388c594a5c4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e32508d6c73a5879c6e2df5c5806e22429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33160f2614689f8ff661a9a46f3b8843430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d967fefea6b20c3fd4d0b7aecbcbb4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c922314d37cb6ca740ca8fb701ce2a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da30efa0faa806ba48a3844f63958d1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da32b3ab666fccad0b72d863e8f485434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558fed3f68192e14eabc0f0c67e1c3ea435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c848dd3da68725affdc1ff03c8e0198436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a4e9d09a2d0f5449dded709560166437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c206f2c6a2fe4054e49fc6543d427438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7147f365ca8f878f22fe191e470e3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a3074f3fc021cfb3063186d024be0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b3add8028865d55b7e5a6c8831b7b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7ad5acb3a73ea3107e71f6c447498442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cdefb7243f8ca1b587b8df855aeed0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ab06499a086399fc69914cc05544c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5098b489b449a66a184fe1b0c30941445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3e7e7ce5bae1b789765678049757f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b44691a91848b8ce45e2b6fe5f5bf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98cfb536026ca33d17560816a2a63ac448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e260e7aff940bf81af362b33f78a553449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b07956dc3c61ece016ad600e58e469450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80809d5a6c7dac69bcddef6703a3bbf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa5784783ac71bca68e9303df9b3dd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58396a982f3d78cacdc21e8cdce18051453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823bba8c13deb6e8d554d8f8bc689dc5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b13be2a32bdb8df2af42f43060f9d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5287aedb1626406a19c8140a549e195456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ac3072a354459fb60362b137279b5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5082a83a51d2fba8a4b6804a7df3dd6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50dd03ff34780191f7d9f318f37618459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4f7f957603db55ec1c29d081e1d63460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb0cfabc2a84e89a701cb0e7b6729e7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8730b05a72908eab2e5cc3bb9c05a1a1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8db35671aed3f817dcd04e8245a104463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce66fecdb6cafab56547ba5a94ff41464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92110564b22e36c5cf4293c9a23ecb1a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0541ff3c55ac82a4a69b2da9b6dcb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3cc8e4b8affb17391ea226a7089ca4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad6e9bf60d6364e495b3e16b86f6860468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240529dfead95cffa4fb42de9a780f55469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22c18e405a8f960a6db57322f82996470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c8383b6778a34ccddf012632c7d16471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ebb6ce7d4de922e4d4acce4fd51c1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd07a70dd40bdbf805eba189a8fbdb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e311500675ee1ebcd3afedd63d4417e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62fb813f28067095223a3aea5321366475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f831ef7196d07be3a5375c8ff92643b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9eee0df61e6a407b0545c0a3dcb930477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3263dce6f2918d95423942accef467478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8762c049fe70992fc2b5968d269b57479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b268f2d7672018b8bfe5c81ee7b923f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec9e731f982f988bf9ae72ee325971481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790848e739e33acdd3351d7bf0c3e78482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00030b440ff5deb4c388362c042d5aa1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f85b97996da8b6016e8c525ab36da3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23633f346ace783024835a0201cd73fe485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb4a9f7efcf3b9e1a7fe51da0ddb3b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c04d9806e11a12ebd5b20aba444b73487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1717f14b0a086f7993c9d6ca35a50488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0844200217a45f8015a882df1b8bc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d96e235b61998bbefdf1a73a01c5f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151f13ebf437d6ea276e3c49c1c56da491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643650a5509435f355315431b2bbecee492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06805d392b95813b7245a8009c71fe2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865a68baae97b0e2410e6c3662c47a2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb181ce0da7d97a9e4a5a9e1c8ce3e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb623a61b246052f51dbb215bcc2426496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311976f847324a8775005b924259fa2d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189563aa679c21420b75187e2265900e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c9f9691d7f5f8ee6aa4cc7236da283499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d1efe41fe915268828d716c4e42bc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7742a09849d02fe974edb4a990e7f7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b89b2ee7ced5f1896d1c9e80f2350502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859fd35a58bb6c65626623adfe888805503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e53f27ff76741a817a1df9aa016153504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3101ae200e9f50e8511a08cd22bc2bb2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93eb2efb3c17f0f921c416177c275b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b7c48f4d67fced32733bc592a3134b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c508eea43ce0625b366d03603be8b3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca28792d1ed63c46ccd927c783f381509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701842763e1ee5354dc1e0783090ff7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ac2cefd9090bfa2dea0b8861ec47b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44a543a17f405805454d767d6739a9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925cb8af7950e91338ff4ef1227dd550513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef09cb74fd2c8931230d4906e66a82514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f50076eba56f762b61b312c221532eb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69f9172d72e29ebb2bfc2f51b0ff5b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685d83dc0ab0504d537206c1515da8d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab955132fa784bf82f09416f19894c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6d3bed84c68ef3a01b22529a51058519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a090c752b9f05c6c3fa42072a21f6f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740895777a296885c78d7b4e76aed47521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519a2eb7f513c52102c440994e542f8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82fda24977f87f82e7529b7165cc5e7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cbbc01b97b072b6d712a913b5b9d1d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85f590b635bd3ac55396450c6145ec525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd41d21e72935697f2f99d2a994d21b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e6c107f637f9e1eb4e56bc9f58eee9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42e95cc0573d5cf75ba014f56d03ec528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9509b5aaedb44bfec92a1aa9f36f0218529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5308d9fe4a67cf3758e79fc7840f6f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41612aa08c501382c115f21568186fc4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18613e8c8606792e84d9bf7f9b50828a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4153b8e6c2bdacb5d69296d6aba56b7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30f3036d8efc6dfafa87659c739c6d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d207428afe90ce015e4c3ee9af6ee535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ccde97a7f0f2709d6dc23eba853a4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3072d7666ef7b4a29139004dd27af6a1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb74a1da9fcf1a24138a54291db9b053538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02435d2a81ea77d2075bef3bf7d47c34539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4cbcbed9d207774446ae1939fe38e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df830e54cdd98d3993b717df257687541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065e18f153b625080ed182bc89a0692542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ef5577e9ba2c3c3b39439acce20b8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df132c9398402b3ebc8454117e88709c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5971e5beb1078756717ec1d055bca2ce545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d512368c52472fa30bb2c8f9fba9f7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872dea656482e46914a16ce2d299c49547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c32c78e8d7a08e66e9814c7d68a9b3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3a795e5768c4a19a9a0f2ff7ecc95549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e3544e66096d758dd1cf3b885bacaa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c2a27bbf11eab316349db17783ca3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e42ebdeffe1309046a23dbb66cedcbd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc0f45194f9d97dd5cef9fb7a190a7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0302c198c7f920807ccde85927ea7e94554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb29b8b8245bf83670cd96ec52f863a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8348475b7c9b9e93287cba2664af8dd5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c060e7a7497e29fe6f2b968f34864557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e729bd0599b6e6ba5a101b74cacbb80558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02979631a3b915cac408262a21e3500c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca10617e43da5d600d5dce5d5634b930560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352dcf48c1e681f30d7975efabfba63561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b0a88f3f361aebf945e674ce8d568562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d47a507be92aa3ae51758cd96319a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ac03eba5036e8996b4601e3bc88ae564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06931e1794ab887fcf195cb0e39ce58565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2f5016cc0a70cd05aed93d9f0b3cd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603533fb02782b5686fa6bab7bfe3c38567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b5f5b45ae42816991f64e6451e0439568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37115d30649896ba296c54a0f3561e7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74894ef4c9efb7c90375b9b2543067b1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bcf3449da676bc9b6994cd9916b1b2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb834a17312bcf55aa90c3f81df5e9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5156f49ae888d355c216e6e9d84ee48f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4e137a354881a005492945d43863d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28f82b525b2495962409328e961e9f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1589bbcc32003d2774f930b6dcb1f2d9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b95973142d4c89dc3e836d3e8533e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e10c800f63f165826e5ed18e72dba578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b09c91ae9ab514546ffd023a9b5c4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b18013015b1cd0d75681fe9a093516580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35421b6a1837decd8406eb6d633ace581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5435cf33e25f059e64d898d73c24f4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee28e15c02b611be1243487f102272583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12494ab2c971bbcc86b4b98a113803584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22161017d1957878a947c7ad9ecbc24585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d041b81d933ba88da90d4d7c8bf04586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de219e308f6f9f929ab8c7ae2e11472d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b75b79c2e892dea7c3b3b8321394b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349705554e37445263e781f86cfa7dd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269cfbe26bfbe650bb8a5184d0165927590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e105360de7b3b136f6e70747e88fc9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ce41e9eac8e356e4ef00e629f9016592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e41896805443d45898b1558f2f0a816593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a467c225410bd2e7c072c220fd0e3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbbbb3a1ea06754970f73022983815d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce187a52d275b7113063f517d6833576596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2c0c11b6a9608fada024db3554d70597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d958013818112abff09de663f197f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60181bce5f30fd86fa5890421f9099d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f8350fbb084756c6a45215ec26bac600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee034180762ea1c7596933b796f6180d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d84a60fb56f7ccb4ca849cac1f11e9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affba314488e9be8c2f8468f346e0cef603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50c9d8dd69f5dc54fe41c69d52acc9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a469e9b21c8669c7f6a185a3b3d9955605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1524ed421bd6267f72f19c700471a8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b2e9499a292c7e34fa0d588a0c126607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871329187e1d90e22eb2a6d151df220608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2614388d1b525c8b3323a4e7cacd2ad3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d89a3829fc13f824456af7042a8ddc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dcd06fb22c1cd97e65480a78e6e07a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4780345bb39e0eab59840f35e961f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2f527dec6e4d935719050321a4f6d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc0048ccc24912c8e0afd4047cf37a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e72d3798510fafaf6e9873224b1d2ef615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a95b6110e70afb341f12ce8f191722616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995145c797634d278cef79628478ce9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd54c40e0c4da40abc6547d2152e885618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c2d973e1678377f55798f0a3588a0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f2c1b04db118db29e9bcb76b3fb90620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8039539ebbd23cf712db703c6fc303621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05512ae7a7a068d54a954be0e78c7b48622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f3d9f95cd6aa9dc667b03a8d0c3f6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2747d1452add899fb30963709913223624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66194e2f16eaed6323c1727fd8bf2448625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb714639abc0bd81deb896921959d34626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f08e246eabeeced95dae1c45ea3dfa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74dc610776f37a162c86e89434f3717628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229056fa422149829fcde030f8b5adc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df667bc38f5acf104c7d444b5f96e2aa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f39c87f30112596c1b18494b1c202631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c0a46407b76c4f9cbd9b9ca6e6e4f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725789aea5d62e75e4287e6f6719bc9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366d510e1836e4af1d42f9f5b846f0e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35afe9499a118ee7d73ae3d9f21b880c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf64d5b879d1060688cc2013886b996636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba65880f49cf8d72608851435c711b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06764de348ad576f4689f9090f788a44638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3d668fbfa112d83a6bb06cd95e00a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83dfa7cb5a22d93f111a2b3fd217e5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb920270a2487f51aa51ae343120016a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0917c6222a754829ff09153a4fb3034642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7327960401ccfd18b941494a85de5403643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e41941eb8065b96863792d0a6d0b8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcee76711f2f21448d03c52a9158a02645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9543b9ce86662021f4ffcd9932ac301c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d518b7db3a248315d2078e6ca10b950a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb68d9669d454528c200993fc9735b4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8daa74ad8429c8c6da1635344cda4aa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a6006391ca7136c1db26e9aa1947c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000fb2554dad0c2bcbcff198e02304c6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6d583fd8c4aff92e63a3235e1fac9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a76214c3cb2ce8472a1825ea06ab2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83afcb97fac6c44026a65b6a0688381a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d78f050d1461a83880dcecaff1665b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1fbd09e535b6cb42758b5c09fd2ab656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388bc33015ee92daee0b701dacd04343657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764cb85dfdd02d6380624eddc3dc369658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140bca3ff5c10dacb07ed5ea316a302659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a4af583b32f87ca9ef355f4742281a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643acb0ab757f89eff7571e8cb5ace09661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d49df3ab93d1155af1e09ef2038b00662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76700bf4f751ef5f47a1e414a648647663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca6a82c122c27526a89b9ac67a84af664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc6587592e00cc3ddf14c2f946796da665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b675d45cb1b5918de6b22bb4f15837666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28c1a119ff430f4ff13636c25aa991667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9f332d605007189a8ca836f4dd55b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257b82e419fa7f76e9fd21fc16a09f0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b714aaaf2fd51532ffd6031a7a73f67670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e65ab81128439b3ea90c41cf1239c5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb9b169630c411076f69592dd3e3d3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c257195acd46eab5d7455f733c6828673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8cec6e2ed1390bf132bd57c9231b41674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7973b6073aa0f0701477b972dee73675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426df567851bab631af75f06232fb4b3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55488bfe262b762fec15d3008ddf2fa1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e6c311fa098b07f5f9ab33385bee8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4538adec4e2abe2c997fd11b3014b5e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26004b7aefb0d5a06f8ccbac2c7191680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6167f126850fa84ae82920ff848de1af681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d9c3bdf6c6bc9bc8f39e60252a8a6a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3c1dec2d61776df33fe62c3f342bc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cafad412f7196eb8acbb903d3e4bee9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8aaaa707dfb46fa1cf0feb5b8dda74685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f25a56542a1bfdca89eb219a67c78e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e582976a8588088ae772a55137cf020687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3c556c3f89fc8876e54353e57099b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc080da6482c768e272ee4abee8d0c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08561018a6b8f668499897e1e00e02ca690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de53a596b11b239f57480d0b29f24f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391479428d25322dcb14ebfd36ffde3f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd435f1a6dbbdfee70d2894bd84329693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac20f175fc565d9e18c69516799a92694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea5a607512c0bf0a3df3b800dbaa8a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcae58b639618e8f729c28340418856696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4521f3a7b821ef5392ff7140b67b508697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c018ced79f4434c3939ee811f7754d5c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79372ae559cc9c0dc8806f5e3a5b24d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b100beb364acd446025135bc6206546700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ae8d11be8663d3426e4d5dd9a9716701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba0c219ff332fe915c37019ef0ec68702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7e96160a2499235521e02264387d1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ac30ff0ac345806e68440efb56fee704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1994e753348c4304233c1bc8baa3d6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1447883e03cf95cad1d0d35c72dd32f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2024453bd84d609f6146e46ccc822707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0abe1b393706726bb82050877d0938708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c254efbce7264032831461201aaae02709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18934d16f3943a8559ac918bf8c9d6b6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cbab769395d1c58b23df083d31387e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d7b46fe23d5870a0de3fbe167b74f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7928173ce504ba46775a12b5e5ee7af713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73640c52529db8210c27accaaa433d99714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c5e96cef9e661c343b55bc680b84dd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6926f6629cdd2f717b96e5d42844fb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f319b3d2489f94e21d35058e6358ec717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a9a2049c9eec48fb025d8d0fa83c8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dafa5341d04b31745702441231d07e1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77da331c88dd6c28848fdbe5bd30440720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba54f2744e1dc7c397a2159c8a58b5cc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719788ef76c7859fc9eabea9706c3a4a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6791f2f86090b96d20b350e98965094723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d877e822da6bb0d2c4195b62685700724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988f530cf87ab5a1b7a3edbf077e1d4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54efe6676b04416856c5410d689ffb3d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe48f10c8bdd5fed4077ff230da53b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc498a15285436651bafdc9d411ce20a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c002631ed7029cd6dcd66ac3d3ccf1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ac843aa1929dc19301d330bd1a14e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d93850798ebc62fbc1ed42fefb657731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eccc256f134a6717c9452202c38c9d6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1096254e14f29f2d09014b97ab2593bd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b07ef3eae8384acf08750a7e6f6a07734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d110424d3139d467a5d2622c6fe84735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fcdb19ede6f92d8646c891b7b31d8a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ceb953acb728f153b103231acfc70737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c14bd4ce226ca67d2953382d8adc3a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24074c968a1292d08564ddf7b40a8318739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b7c18b13815ac2b2ec8209d6d2479740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89eb44c782f0508f26b5a4c0c92a15741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a903c83eefb3e5858ad5928ecf96b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280adf2396e722132e6d4340ef95c9e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202aa84c500870500d98222279755f58744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7babd680efb5b1489f6006c9915db03f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e867aa7b9737443dfe01efd3c66632746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7164e3cc66b04239ab17783322e115747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f8eed707965b4859b8367b453b3b6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b06acdaf4cbef650395972c83b55c03749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222ae32867b4e06ad34c4a4d14eadf9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dbb11691f0a0032869cc8e693c0cb1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea114ae1c97f896c4f00b618a1db8b6b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731326d4a10eb2fd166a3fa46c2f8f5753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>