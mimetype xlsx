--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9848b54bbc6e6f2f328b127fec5bb71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a0405e4cf4e64273678213e781a9c02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ffe5101f21ec0820ecaa6e02797f73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c815ba42f00e53d209613e68dfc3e154.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40019fdd6fbe28f9c084fcc88586b535.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7532d6714020c8009a0a435323d706.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329357892fda910e3b77bff15a5fa0ed7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b1be6637807ff547aa6aabf7403fd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce697adefc6a61794405746dc6fec439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe26c86f9cad1316d5945190d285e2e410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bdfd218a9dce7c7b34eefc9b26acf111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411eb1dfb59580345457c3c8e3941bf012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a79a8f376a6d2b2c89707105be66513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d47779ed7d56262f739a0e813a2c114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157722da6fd3f88af0c6e19a2061f9415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991f30f2058eaa27fdd4d1a983fdf1e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dcb997e33dd4bcb4518a6484708daa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb61bbf9a16e5dd15eec8a10f6e24f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4f84ed8feb5def9b7a1d665b0c26d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0293e25f0331f5565dbcb44bf836b0f020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ce97fd24c0089d11a0c5085b7565f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ab52b2cbb185a3cfcab4da6a8642322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8275ac2a8772a9f6643ce9162f32858e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f781fb02e23c767002f85356eef12224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2746dad6a32448bf8ca23b7717cda7225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697be69186247c34396f781a435491a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea68c7bb4840ea68eb4113a0390adf027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635284bda32503dd64e5922a405a41fa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25078ef2cdb32e15e65d0efc7a6b520529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce42852b1c6573ad6e39b66f395ef830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b575c65148ed243893e59fd567ac831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc2dc37cd5b8daed02c9bf4149f8ca32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea126674678701de205e149d2e89a433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee696a2d859813f335242aca832d48d734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045cbe2fc5f494ff2b47289ac5e552d535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df99b46ade4f31997d2908bfda786c136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d9f9fcafda72ad79a93b50d89553f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774064012889f3a2df2949e9a1d5816438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4e6ba8cfb87891b84cf61edc3c57c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a59dc4fb6fbdf5f3d008e0f638ef140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d363511645ebe49e745c25c70d6c2d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d727f198f130d61c9a73fd93603259742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe821c3237f92760baf2312dea9ec2b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044f9adf80bb60c09179dc6656561e744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562919279c1393e3b4b7a6e23f015ff45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015019f32911c66ab2c5f6be11a11e8a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec8da64ee1c6ca69e67f417b9762e7b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff28954ba5049b18f9644a2657651d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287460dcaea39f00e71a5858d7a7e0e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f531dfe6ea2aa1e1f8d106080d2e6ea50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362eff433bf567c28b20cd45f2e534e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31abe730935e70c13accb267f0d3c8752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95141bf4f0b40d0ab45cdd5ee5b43aac53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653374e5b0697c5e82e9aff110470b254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18318d1a02ccff6b31db991503a7a56555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823bc727cee6ee62f043f71e736e334256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c371e770f7fe12f95120260fe4eed2257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9540c1d684b2ccc29503bf6ebdfcae6c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ad8a3928f2c93119ed9722fcbe17159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3748e842a1b4af34f9f43c405d2a5e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d731901d6cdb0a94e96f6bfea4c9a7261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab59ecc5d02396504911919876c69662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9c02cdf15120dd82be903804de2c263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60664b42ae19fedf1a0bebd44964ff5864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f553123008fc3b040fd8308cc2046e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b66389c968a7a6f495cccec013a87ee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b9b753e6895170e7f56e49896e5f467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851bba8fe89126547703fa16cf5704a668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278816b6cfc88e9b6554f0b0ce37921669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07955979a320e222228ac34f52f30d4170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb4cd8c66d529065002c3b2ea082e071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468054bf4f334bbfca6be08c1901f55472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4550ff214df2255c9f0c3e084c68e6673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbaa5cb096fd612cc7a75624448e69274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc5137af06c159bb3f1ea77345cc7775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fba2350f5cb9f69beed36fb3bf3cb176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c65d95fbfacc341dd00106963852a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6b756fd5cecf3c0b4cba4c9fa0e3f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d0eb1b5fe47f4ee6816a9afff823b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f1b83cdc25e1d4033ce4416a0653b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddba8282e5cfd2a9252c1dff87aa9f081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c514776fd9c98e86d85f9bd258056c5d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0125e94a6940f6b8217767fdaab5980f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f10c20f80ecdc85d2c52760083404084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a1ba8ddc49d76bd27b108daa9c965485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3afceede65f2fed20c6fb8622009786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792b270e79b3e846446496224f6941a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d08c71249f6f316496b2ad58f8de4488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3747fd6580c385e69b59d708422bdf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09987db1adb6cbbb318ddb4b42e9239690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d74899969e5e75b5dbc880a86b87c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba1f25f1bd492fca19c02a37d73b3d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39319ea8bb0140ff87c3ec75226d4093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609cff683fd11dd93af3f409acbc761e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a3ae226a3f36b118cf70050c8b561095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be28a01b29b326cb8845acf644eadc796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe625cb57fbab702b70214cd86d33197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f53217a575d3d2f0f56b4e106f7f20e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5b294465d4e5c694267ba3a53979b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84852fd6cd65627cd6c391a30a3d61c4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e204f9f3a1b5fb5a090912f3c294c4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cbffc6aa966c66e183cc3e1e7214c2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d4b9baf3a774af3330bc4f3a3fbf5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a6eb882c4222a3377bb1f78711ce30104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64996576c2327768c98a00c88a02d18f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d385ec75fbe19f858ff643e7937a6147106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6b0ed4776795834ef0d83acbe083d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c89f861c7253151b3042823d06641108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950a26057b2c9785828835edeb0640d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1b69ae16be4a72754521ffc6c4925110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93b428e9ee85f0418b18e197db0768111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb5e8f3246fc9bf8a6b3407fcee643112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11efc4b06352e52d40fceb45330a96a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf9f187406ced48b0bbf4c3ad05fa1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf6cb5dc0f02be20569e28da4ea1050115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8910599d0535e928e820a97fdca42e5b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd582d6a45fde45d337eb2df12507aa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2225f713796d204cbe7806ed0dde622118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279362a622bcf1a43c0c457f2cebc548119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191a10d14c50073c69834b4697001ed120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb73ec128df16b31f30b4e296c9299121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bfd14d4f6efe313ee09f5d195d81ee122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27497bd4c53fb482d4c08cab14f5660e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff55a825a285e7da9a14819c2bb1f5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd5c4e1d62f8d3838741721c49229d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db67ec2aa7aae9a88e9d562373a2c5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5004a86aa321438672d06296117e29127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157765b4b55373b7983f8e88ca4a059f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba21d1cbc2e39fe2c590485a9348b48c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa8a04423fbfa7cf37cb539575b074130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f4173d122c5a4fa4eb75a8745ed2e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f9483df500d5b0628b042c5b8dfeb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ea2801164c1f9a439dc8a6b799b03133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a04dfc2d0a29b4749ea798cb4537b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7509041b49585e0cd4e3eaafb884a92135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d39d570cd8efc2591b3a2e52f8bdb6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539012fe6b54ef0fb0d10a7ba1be7c00137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26f1a74f227c83a0bde92d87ddafaf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8d62c52cd7a61ce970516968d8bfa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5377ffb42fd6ddab7692e716ecd2b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b37847273c27f4c656ec31ee48f157f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a103d5ab50ec2f1434c11e33b973107142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f634d0d6814cf9c647d65493d74a23143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9e43d10cf09ea5f36c6ddbd2df411144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8019afbebeb38a0f01a20811b13adba145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0cf7a102f405938a6dfccf8ffb7d21146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ac749f13318c012512a67eb40bd7a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd953e6879c8e4a82deb4f129c5ed5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e41114ca1a99ddc7effd0a0821184149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae100ebffe3e424fc376b2c770273f6b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c31fe8b8e7a319b7efa2f314d4501a2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e51ee7350b8e65fc7b89703a825e64152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b98d53bfba3b0035fbe71afa50b90153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b5073e260f286ba55a40d4356219a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd8e88abf34dcac12283c5a185de2bf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613fde7e0d4bd383fa3d5a90e538176156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2e0e394af0b72d8f39191d4a6d616157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c83b94240e6361f59dacee7392216158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c3e3adc4a7b843d1d2d4d6ec7d0bf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc4e1edf49f1cf542fe5c7620d64552160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd6115d862b3b50fcd7f366a91a8ef161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949bf18a730f56632d88059ff0ada512162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c088335fea02998838374318c656af0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c0bbcde1d8b3f24f88fa15be94bf2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f10d6c6153e2394d844d8c9f1a0121165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165b9ed89e25c8c78a5221e196a7e11166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44be19803cdb2973ea59239ccd7767167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0863a56527a91eb07b3749887a98d71168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976ae158f60322470ac9a93661e44ca169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b796a658f27b8e58e58e032d50835170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee68fd1849c07663530f69e6016a7e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e36f791f10e0c0199a2b22efdc272172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab46e0468e430d1467d827617a36a59173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d5121106a3b8ed16d2d48f877dc69d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e401bd30e4cb7b54027ee31acfc5e2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8057ebad58b541d60c596422f58a586176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca3dc2b7ca2bb7787cf06806ed273c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670cfa76fc16584435a95b63757920f3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631086e73a076669ae65519601a10b0f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1a485ff37228d9399bd5c93fd3731180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ded1e6e329ad440c68c57a6b3161c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9befe9dbfa372b8864d7c2d8e8704182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd0c422ac8704bfa44d489c24a4c55183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190c061b06a45255564a7dde660c0bb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7265e6398c0766382f9e5b09855ba5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06f6cff07de66da594da52a0d01969186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb2c8c44408db56383063072e947d0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb44a514733c222b3900d80b0456ff188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f847e42d918759de0f94c42593eab189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbbc6d30632ad32fb05db35dd5172d5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68fc4116f4e44975daef1dce028031e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dedeec290320759b52bd5aba2dca3e8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff83694dfd8cce1ca85b609c63d1c414193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a1fccfde044e9905005dbe090fbab194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6444f6407ab13166f994327a0f17c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262951c92aec25ba934cf84fdbb8d01196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b93ae4be62f85598734eea4f2bd09b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157dc6eb2bad7d5432add4dcf2efaa2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611862031b098e416d816095cbb886f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede99734ffec7edc85d876a526ba000200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d9365cba498c8c4114c5645eba110201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a125f71e6b684433f04dbec8832939202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae465b968ab1a5b29d2edb4ed7c7bb8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076513a5854ada8c89051b11f7e6171c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc61085aed0cbe4b85215e2718f9d5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d97ad96c2d1e1aa83e34757994531206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3787f2a3404dc02dbc943786562960cd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac12d3a8f6017d207a9788875d252ef208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df531db75005e95d6cb1797f9483b7d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c25db23fb094f7a4aad6bb9c3f39e5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46768051f41c3be04f99f7159986232211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce64d2aacb65978bc0f114c799098b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e27e79ad392427bcfa692d8fc3b96c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29e699717785a86f9012c8d9159885214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb236a37eba0d37cb9c844530cb7fc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc665887dc35c64b95d3fbc218b5f1e4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd7f1c8b4ca68c48df03ae17ead8851217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a8b296e891320150a6f43222e9661218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d75033762f2880cf27fe8894f55c821219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237afeaee6970223520d8d11b24a4d0a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56d45a3ed2574d87412d180dff2aa3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fcf83136f89fd0fb31f95081eba55e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00ca9f0698e61adca23175b6117e1a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c6a76fb8aef9274cf5138aa70105eb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb654eded5ced596e79012439b3998d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc93abb221a0500c977b8849df502eb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1dfc8df1e3bfd8c92601a0a3daac09227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715dee37dc0b01752636392ce63a9a16228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7567fd51d13a11e5c34b05a245ba18229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33832da7a4aa3b95f310fa540527cf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a474cc8515a54ba2eb00967100c5d17231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf698d2a7d89a0816db6d11ea10cf5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6dee46683a07df5649c4dcf3218af3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942841a1c7af423ea29bacc5988d080f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11429ac9ba53e4197e6081064eaeb48235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c1a1687b61023008307aa242b79554236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6612016bdc751a9ef5da4bfb28600c2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406809a282f888f1121e03cc80227841238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5013ee4018619d33adbbfb5b44e0c00239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0cb638aedd6e3003fa2a391570ae7d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de36c1a2bb05aa6a4a652e093476ae9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce730207b08be258cb6de472573b16242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ba8b3af658920f11dd690b4463652243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1526f55d2d3742635e78b69de90406244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc402984a8562e5f6715e2064b2153245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314efee60814eb0cee9ed0046f10b97246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29fd56b9d753e46805a79e66f1dd1ae247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569838b69597af9e41b9e8e811c5194248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51644ba5d75531a631facdefb04ef10b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23cdb0f878ebf625ad10364835c1320250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73e09caa9e36078758e44f18344d21251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e8d8b2d3669fbba1582d130ee5b69252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1466031686fe0aa1bb6964e5f03c81253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87cecd378bef8b4985464c9b422e98c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e3520ceb88f967fcafd0658a647dd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88662fd9707c518c6baeecbf09fa10ab256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495539cdf128514be1eecb539663ddb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b9bdf6366016429b6c552092d33b9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281ba4bf246739536a67a66ab579805259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da349efd9735d4b6b1deb5c925789673260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88e317d6061b3b1c7c48b35e62e96e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61778d66e36c78ebfa3dd8beeaaa5f8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466ac8984d245b6f6780ee5d3262532263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce767d716d78412a30b000a64fdf924d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b11c305354caa7b8599d9a16697e1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840216ca2ce34e44da1f929294399f8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c859923a0d123f7d16728e0f62bc77267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b529e3654f978239b192628ff5c4f21268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a2cd8bd107c8195aa5d0fc8b4ed93269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83cea65111ffc7a756e5c18dcb858d0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba61c8d7a9668891ab470beb013ef1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe954b12d39d4e7feb4a3e6bf5e44c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea1894815b5a5de45463b45031df7ea273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb83dc494aed056f67a1d068aff5a2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf234473d23be628beffe1478edb0b6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe30d4aba9287c432859fdac3884ec5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edaa3f40fdd9ccafee9233b7a05bb3e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563f3a5226729b365e773bbcce96da2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40357d2c1eac7bc67f1fa534fd693b1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23f755629b113a766dbb003a33de72280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7838886cbf363f5dc9d4a1779c49649281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f138b1440a69e8bff3b6c30afb676f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12eac466b0fc8723cb57f13a6ed38e0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb759da6b6feb9ebe0edb3b60150e65284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6aef56d2fa57b62c645e0ee9a2f759285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f95daa6bde4e5d72b24e19e4ecec02b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4934f133adb8c8864ec80c3fd46b34287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d92ac6fbacc3f8d308f66444c9e8d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c354c030462ad0b9e2292bbee01f53e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb094f72270ad5342343e10cd8ffd7ad290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eef5092e576c928551e53d5f60404b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c517ac8caa72cb535c417268b2da069292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c161033465fe09c3e2f3d0c6dd6c92e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a807f33ed64b8b70f0278956a3c63d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3197640dac33a6cc65973c3f4a7fc18295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2a6306365f793dc750356db79dcc5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407e06244c55489c62f2481974053ca297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285d9d5e766c84e4e54242e6c8f83d9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19cfccb2815200d6ea8f167ed6c2d3c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469d4c0672191debff7921124399c24300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb5f9b13920a42dfb832dbe7170a43301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddbfbd35a11587fc3849146a25ee222302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec352e59fdc6597d21fb193d53f148303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345603b4f224f7d282694e5f9f1221c7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600d92df9caadd9f5c82414ef6d9e88305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8bb148845ef6f908d83caa5fdf4e98306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0010de0909e90e070a9a3efcd7743307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83efa43005212e091435c0557d1623d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ea03b6a49e3dbb3c872397caa5bf5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820c2889451bd576d56676fed6aed95310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194ea8d4669e8430fb8141a873ec907311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48942a4a072ac29f07ef5040055e9773312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcedecbd0845999df37ffcfa543cd86d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa392037f7c33bf79622e024c0f11c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c84b8b9c40f48ad2016fcc76856fb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab91598d8d053b1346c7c324a606d49316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1781f8833f3ff1b6f8ce989f89803c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733cffcb850e33a1d0d33ddd313854ea318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2235b4eeefefd929d94cd76920ed44319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1e02718ff4954f6460a66b84fa008320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984d067649e1b9f155ba646d4bf3ab9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a5233f8f5152c73865ebbd4ed6328322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c482f922c0ddac553168338c6c5c53ac323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d4043cf1598190c9d82de7da651a5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933a4d23fd8f3aa50a0fe59cd52e731325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24bb5622ffa3284f6a1b181e6f01898326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f15e7d3d1581e644ab23c3665b96b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2823b075d6928ae4b010548e549c4367328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf8fcb23c3f4a9dce71e8fdbac24b4e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e816837efbcd35136bf42aa222ef28f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54e701a8afe4238ec9253c4200ea18331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a82839efea74696c0ffd6a782ea627332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c68977fe7eb1f563a37ad037be376aa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f03a4a28bbf6c4b7ceed578f605ce334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a0ade4deb13f5306ad442ef400b92335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206c7cb229e0d5b875ca9845b3d998c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee039a7709dc99dfb7dd61a2d27018337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b57d12209719e9c5292e7d1d3353d1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f39e8bbe4c2205c8915635361a44495339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d00c91992e9df1f3d24bd9f0d5495340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f4101f5c849ff1e08b7cc3984c042341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a24bc5098451719f5a9abf659171b4c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2917ede7a734827b486caa7754dbb8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214860f1f7916b9394b772368d50e30344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51898f0159947d1d024967a1cfa944c9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0830eb3c21d82e502f98351c532d1f94346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966fc1cb4c5d61d9f4388def2e28972347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119546aa6ffc724fa5201687d951958a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3937e5359aa7855dfd6fa7e12faea2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12abe2ebf6e136a0427b2bf005bebda6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed7c3afe3a53da5f724a15662abba3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688773b8edc90de2d3ea3e295a86c1c6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63611e3c32d7357a1894ea117ba0aae353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b0ca654fe2db4dedcffbfdd808a4c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe80a64861508bea086ac99eadfdfb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24bcf45afb236ec3723ba32e2f4068d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaecf0c446fa383f81b80a452f5d5c3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e12950d513922910d16c4c4bc8fc82358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b0a0c33a599c187c0a8808c3a7e47359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e0fe6ae9b1f724033b85f9e1779b8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6762e43703f3813007d99a4cbcdb4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3a7b5b0e5ee941235f287d194661b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c76c42daf984b5fdfe4346e44c056363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d58e270520876ef6ec7dec39fd14946364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac22e9b05b8786b441107674a58f5a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9c948abf14213dd32b9968d43e41d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39f8d532cd6aeff5b24fbc28dbc7e5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ccf6fbeb0e1b0445e848fa3704ffb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e296767fa9efc4e6797085ea6b0c054369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed465dd752ea0a7695fc298b4b514074370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0ffc91b011f8c644d7268a2dcb8ae371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36043e23c5e7bcc195fedb399c733632372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3bf57d6e14b481d5edc85b74bff248373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d1d3b8df61f8f28d47650015affa3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348000b46af1616d375c545c641eba1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da16199d166282d2794062769cc7f5b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682f7cc6accfe2e4c1d8d514af3bdf1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f29f7b50b36f05d03f3cd34704eee378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df0e2b8fc026e06a8575eb687c2abe379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9572a83e71876bbe9c8a05757ec81d35380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e93fa3b29c811b63d35e7ffc8518f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509567dab23e2203301a26f82f1a440382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657967fc8b724361f8485738bdd71dd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030eace076710a8d849710ee6ec1ca0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb989e1ff3e8f3d137b098f50c4f54b3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3927605f75b704a0b4a655f3e1b85c19386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413a269d6821ce4f9cbe302be5988bf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08971de28525f7d6a2728c089601317388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5264bae2d38d21d30ea33db62fcdb31389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e49cf8270cd5f31e5df63d20c24cb96390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf4e8a2610f3528bd64e82ed8c032cc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0761968ae2d7615f3be4152f8ed32aa2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5729be02b1093b4bc70feefd45504ec5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e8ad8b245f6e26d122e202f9416067394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8784743e9fd55e51f3c2ba20220502395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3a67e902073b885c5fa2a2aa3a934396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4aa79b0a1a49d58887a6f2b57bef36397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b60a337def155f69e05ca48a3f09af398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e65406561a6971445ff1b65d8c0acc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28422ff16b74e3d8db45418de9ae044400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be010effef00d904dcb5a01225678e3e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e935a3db17e4b5fc2653872037747402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82211fb9524c3cd3ac41d41eb2d80deb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77ed8dce865efe71d7e978b34f518d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca786dc854f63eff3ba294a5b12e3a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b5f3f7124c6f40bb8d62ab1bd771f1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1155016a57c2dca3006f8f99a411a37407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a043e92c18196e4574f0f93e24043408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772d1f2ebe46b1f0e32dbf067c760d4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a4ec54a38d8be27673a17ead98671410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f8f4fd89d8cb6837d499fc9cc2b8f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ac6f2cbd7145fc15d9e70579c8f86412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109aff918020629dde62f57f060bc7f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c4ed45cdc5eb88ca91ced7364bacb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623af85d95ee01b4c780347af96bd493415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7913c6f416f75c522df79df1a5fc7948416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd7339bedcc58d62f46bec62d2d9fc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603998d4b0326abd1b9972c2d9b957a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83a966a1bdd869aac0f53fa11615e8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d3018eb389004bfe5ee9258ae421d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05232bb89d12fb7a0217a045fd3e5e0b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c147e24c343ac46f8c05e66a44a03f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e1fa91d213f8a9a038bf767c6e5c8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583080ea0cda92dba3d517aceaa286be424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d93c455ab776496782efc19370cb16425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74caaa9411e02e4a27f555adf3810081426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77979c67ae79c0d5f554e74b948e29427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a3fbfec09da60000acf52402e604d1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad88d587e21946c7c2e89093ab75394b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292517d3595a0361204746a917e7d616430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd096fe0a1730865836dd5d40a8bdc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98847d733be86702d517aa8549e843432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775008be7318feffb89e9a03a9959e9b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba47761676e8acd2d48c697c79e1f02434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4692b30fd86c91c538702b2d536682435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b52d3717c6e151d26e6063f0456548436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae8bc781744a49599dc9ec54566933437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a08fb90a7b5831f9b0a9a404dc906c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c73524a960df8664c3db83e890b18439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541f832bc26ed6cb3928eace5487744440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12cbfbf17bf25338b638aabb66b07f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40d2001684e0aeb0c1352fddbcab96442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645fe44a209b6965e213ce285fbc345443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e527c8a3ddeefea4dfe80f39a517f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77710145424e8fdf2ea44a1453ab11ed445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f41dcef851398ef86b4ef06cdbd72446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549935e2ecfef40c9264485e3f22afb2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea54d2751053d401495004d2a85b45e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeaf1c9026201bd91749d6777adad64449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b03dd92724372512e34287c2219a96a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209c31053efd15496b689301c1a09af451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7daf7b7dc3cdbf5866afd7bfa9085ca452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abff98399dbcf064be0e59ad0c90108453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb004be62182b32e35be4a53683b43a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03609cf7551d5ab353111e96ce7631f4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5a848f780f6876291276d29261e96456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9f2ead45ad1a4a9b18c45476be25f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e8def04177a3c33dd312c7f8f5279458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a812197fde82b38c75be1d9524dfea459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51833fff0275f138aaa9abb1e6e13e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530116fe160aad52d45a33f17574484b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c281ec4d4b5b0601002a2bc11ac8da4a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83517d9cd6c20224b314d3027e60903b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113d54ecb3081ffae17ffb04467d015464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba6dd903ca3190f42a99915528b3eec465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ccea98a16558b2cf0261ba605e7fd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f57b85c3a3a0b1de982a271b5a96853467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ddf64068a61bb220430a6b84bda66468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b69c16194776dd298b04dc281dc45c5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955153bb27c0b37120b2fcefcb8200f8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370cd0568681fd1cbc81bd48b08fca3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccffe447e86810c1eb87d780ea423383472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e67be8999ad727a23d0b8921ecc44473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d0d179253f4454aecd6654d5752ee474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee88ccafd0af9ca84ffe3e7ff989ca9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f472c32e76c66ae23c99dd86bc3f070476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb97da0175835cdaf036db6c99ebdf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a921e20138dac3878b13c916a1a84e07478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ba22e1c69303216bf7b622f3180f2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db58f8944a09cef83d2b80a48f03814480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f292c062a6115508f88b829ca28b0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062bf6caf42c60ac39d4e89ac2ae3961482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d1335943005f471903d194a66b77e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ea4c5e52bd3ac55a6a7a3c2b7852a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c86def44aaf7aa247ea1a532fff55485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b7e9dee2c0f4b665ecb0fea99e36f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362b7c921ef6da33a6d03122c8742a5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70c72be10576a2e42d62b2ca8ef400488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c80b3b6a1afb3a71381532b3f8cfd04489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb5bdabb08fee98dfa09dd8febf69ee490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9f62693e979be9e21840bcc399216491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ac62bb4d3e473f7897744dbd2ded1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff2230bcdd2b395342a6ab84ce7fe9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59791511bcc5136cc58ea22ba65d6cdf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd0dce62d0eafb8cebbe01181cad26495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d437b58b19e7927a7b357787b479f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a1623bca0e893475b85024cf90d58497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200a1213f308a3af60b6e76f39e1e57498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4615060b69fe677c8e9373f343fbd7ab499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0cf38d596515c25da66c82cdabab13500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7bf4445b5ef8b1f0faba01be935df501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54864b2c21c699609564a120363db27502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f052ae6319148e31057f142c62198ef503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045d57daea770239b5fcd7d50f50c31504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32033ed20caf99d6ae9e10b6ed5a29505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2401400d7b74d5abd00cf1f5a30b71cf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3ce5a971febf8b6f7a8c6fc17d487507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075547b9c4c6dea277f492707c2e0d47508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bafbabf3b7ff69e9cd0f609a5e22f43509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dde32b5305174871da263cd8a23582510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9cca8aced75c2020e02956aef089d8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452fce9cdd8dc6d11f936daec519a44512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fa218945ea3d8f5652a171a6cd7f6d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1c07e17b627b5561702887bd0a0ad514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d001f8f6b7a46bdb27e0b5236efecc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d27a78c08a9fe1ff27e4a3aa095c92b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085cfb2249112b77382fd395715e42b4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b48d9d47071d96dc379c150663521518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9309aee4fdcdbdd8cc3b7d71101de8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b059b07f68997b981ccf8c28d3194520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d107f1904ec12ee4584ab362e537aee6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce72ae9ad2e365257fb1226d06d28d3b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f60c01f5a74e39b85832d4c407c1f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7317b3aa8a2d875ab7e190c2b61c1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d131cb3e81069d66f1439c78eff69525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf877752032a828d027356dd433d6b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d6ea6fa558e52a63517a030ef17c2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e08fa0ef1c2e7dbf22166a44ddc132528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409e1ea15b54b29885fd1ca5b262993529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf79a9e6521bdac849b520e129b8382530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566bd27da34808a9451290ff41c3146531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109b09f6f681e76a4e295f310eab8c3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9cea1a5549f417bf5a98c5fe463223533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434520e59a2ee590e74c8e76e17c435534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74efb1c8992bfb9cfd6dc1af137df34a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612b125dd15fff4968f039d182f4d22536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbecc252a212248720c39189b1dd9085537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09dfe370104b964200d647a7256343e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6685708169c29dee18a4273a0b8e6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a873aaf132ce4ad97f07335b2fa818540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c5fc0a9b12b51ec8b48dfc636f2a4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc64638c2cc7a2c1adb775631da4baf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cfa81aa557a2a0b93c6b2415b8fdff543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb01549d5ea3ea6a654b9300ab8f11544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee200e7aba591679f3a65c69a584cafb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b76c11751a402eeaa0c8d0d73b790a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db43d9f30038fcac4b19df8952f37b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6912f1a006cb5f1b2ca376818391d54b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff76765989d8ffb7f036b4ed3ab6965549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4445af0a48fbc71b66d432b5ff14c66550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a335ac8d3a4ad96f3347910ddd0cf0c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568f586f62ece8c987bd4580cc95ef2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f76e7ae8ec95460cd923f1599f5b8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a81ca7c840ba65e21ddc22ccb0977554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b45687daf2384634ac446f704df24555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc25df63bc29ad0fab797c3a3214c2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aafdd199619e88c63027a5767b81fd7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea8d085d883c024e15643fbc76e14b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b81d56fe3a9d3704143a56688a35f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376802c1bb6008989c655c5ea63af350560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012fb36ac645ac8de823ab2892de7553561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa2636b58dce64ca287f8a1549970a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c22ea3e9f90a15be283f80e4496d0f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5077428173f99f657bd27c82a91e9c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d2d93e2bd7cffc761568f529987e9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c3ec9cfee9ddaee0327f78e22a0a5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2c63e3444bf4cb7e18c9f9f535877567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8587cd3878e80247390b1cb5e3fa45568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6807506d03c65baf11ce0e8aef82de569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07855a66b5fc747052190f367515e4b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844b206c9e3806440948492cdf5c67f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f19ac9322c88046a8d61d3f4657f1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ed1ab29870bee628eaf664aef6e44573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af66b5277d5a779219e426538685be574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3fec1bab46d19b7e76b5e36c9eb52b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32903c674b839b80046dea5157d8dd1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ba1c7bc501d092d6c3efb595b1e11577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f388b67a1e9e306c1c8493595f46f606578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69da8657a28588c79d18d94f0888a99579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c0a603f3d52eef79a81e2a7d801da580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93951c64e36ab3d0c09fef3a3241bd1a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb70395d4f7bff67c4a285417a2ce66582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac758860f5148581537bde7f5d78744583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c929ac406295ac609a4b910ded913e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c27c9176aec3e1c79197c6b3df05d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f07cba22e0d127e915b3f33bdf4fbb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7526de454a6e6ebcb63eac7a0f455587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4011b49d87490f8be1ecb35fcaa6e53588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff053f4313ee63d40dcfb07ab84fb6b1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c897979b85a50ecb6319a7f9138f40e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dceb437d89bf41721e27c2d793280e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df9c520405b7d5102276937789b90d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b3ec09dc263f90252b008661a71a98593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16790c75cdbccab480cb8cdab4cadf1d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0a9ab9dc005fefe74497682f216d5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacbefa62e396719bd84ce74620a85c6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d81e7407ae932f40593e7203e91098597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e02c54ecf17e10664e15b24842294d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff72028c5bfe13e6ef48fefe9df34b5a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d039939d6d7232d9309a99ef16f41600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f0047f93a421b6dd45929436cf1cda601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960de59320de19b09b165a636c5c2ac602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56ab2636c48ce0fc5ab6f97058e3b7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0094f99099e21033d440558a5af37604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ffc5193f997d41192ca82cf0fcc34e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d6d88a833135ceba3b8e1c9b11ef1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8bb5aa701416edf19e407825c76191607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff4acf6e95c835b84c52aee0c216b4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3612068fe88715d53f44211fa887182609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd381fb149696a93c2181ab22e16cc99610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6caa75a4a1cdd1ae940e2c79eb8af611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18e3071084b73641ca214481e9c492612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a357382228f32d884c46a15ce6574613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585b82f71ab672b350089395216caf7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80391265ee7c1d84f405683538d1ae2a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d240e38f810a480584675c9ffe1706616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32772094a922b3a7b77854c4074fc55617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d260914356b7a97f64cf3b2760606618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda9ff4f4f17500f834cb4a81dc4a0e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced232c67f8c1d198753a01c7538ca45620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df403d4cb3513ed9789eb8432271a7f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af50d56f063d946b3c7205d1289a2f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa73c5479137dbd1c47cbca09d0f36623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77f0819118dc310b56d68c26b8a3b8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f209f7c07bf4458ea82fa89e6de210625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32367a65606c6e77244a43431bb90c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfebf8755d3e4ebd4c3267a6c45a0bb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d373b457ef340707a8704d325c32570628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411aa9763282d24e919ade8ae661b35e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ac9e02592b7910c2b7a0f9735f491630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4716753b3f3282fdf19b3c5ea8d77631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9825561dbb00283c5e93e019320073632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b3806e7bfca704c91158245f0e10c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb3e81f8905a052e6c935049f3c0d4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0618ef7d5bd1032999db4be83543d7d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb081bb8bbf0667796a8d04482f4bde636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894bc1798f8275073265197cf6e0054637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1564996f9eac23154b7126bbd89e599638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be123d8526d541ae48c8427af085c2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ebf88bc8e2ccb393cb50755dc074f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875e002d4d1b1286e01081ff66af6e0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df716647230b550d4a44603b3269ef642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c6bb8cc9a68b267091c641a600066b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f0fad202b60483098b752651b3680644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a14cc011d244d032caeee68d7ecafd4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519bbec16c94a6724d99e5969460dfbe646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84ce6f466ba5d93dced8b2eda321cb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f540e513b1d7b5a408fd63bf78ea2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ad4ed1a627cb6ce4fca44d10c8189649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2bcbdb25224dac57fe476437fc5bf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ba1d4dda2d5a0fe9bf8e89b33508d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c38786a523eeac564c44628dbf3c7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10473073d4b6c284fa17eef27075843653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98216d1b18bb027d44bae57168103615654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f0c9edd8543a635aef5743a5516fd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4d10625f092f287300e8aebeb6489656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d376f9cef719e0631055bf60e7916657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbaacb515a367cbf1e003c1ef086730658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b569b3fac7f8e2cd9f8d252c0b228659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769913c581c1ee3e5d74ae631305b33660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e4fb7a686fc85db2aae61f2251ed2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e3ea5fc43806a52bc26c695c5218c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12868cd17e50f776948ad4a19f1edfec663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a1df28feaed4113e14a0029514e91664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10238f32d503217e3c8b41a116f630a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e586ba9e2f7a268fecbcdd65760da9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c124f5e7ad9fd6b7e00662efff81dab4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16991741d95c5cb8fef90858350c8e1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69faca14631f772dacfaa1a9d0fe9ac1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb32f927389d7e11a604f2d3931fc3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934ffbda9ea65bb61d7bb151a886b9c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8591f95dcd126cfb61b138852e98fe93672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ffe8e259257698367c408494c48703673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b79336a485162a57e0b147fe617e5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae70668faa2255cf18dcf6b45bb4d1d9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a5982fa5efa6d5427a5e4189484e9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b441dde0e5a54f3a7062027c9e4e3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5c4b6c2959f879f74dbfec7d9aa2f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a84840531d3c1f0361a7450ac16aa49679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b05f9a7ab42b20c519866cefe041f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab430d2c40e9587938aac380b3e2c03681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78714c1fd1168bdd6b717b6e44509d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d44fb5990ff711036f52c4f0e1b8e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1077c8189ae922b1faaf1ea680e16684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa331047aff0664b2c7917aac78a21685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7560201adfe77fcfda13d5606de60686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5efd461fed90289b203b097cea35ee687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f9b02444b70bf6618b54b95f3dfc64688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b78f107fbb675a0c6b064eea2e3358689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e20c587823b9d8fe50687bb39e4ef690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8bfb64f0679383454a0cca366072d4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad6c170d3b414548c193ea39c02a57692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6331d29568ff355fb5acad58d0f19dd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3924c10e0398d0f3ef3abf19dcdb691a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484d76a883fd097e3caa9f1f7986403695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c5c1f23e38449c6bea24a316928dd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d076b7e40a9bcb8b80fc46a9455f9f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cd87f6787db6b711da4b8f63eaaa44698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efff695843b5e8290d9273ca7543e83699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf4e0fee4fe176ac8efa1e71eecbdf3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b1c92ea034a58c9752216692cf06c0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dddc76b9b0f60a316a4985cdded6953702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d9b1d29f92920e29442ee9856044a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca780e0849507de47ad624fd494eab9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b142116456ee492712371cd9b54ca705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b38790e7193fc54f331e781d9821b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa33c4113e43d7b2dd44826cf9d583f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c49d1166dc2f5b67037bad05aaea0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d3cad9f417950336122346f5b21752709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e540b9fa6ec4f4021863bead6a84d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f05590c54eaf982bab9fc0bd15f02711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83289cf66c173e8347bcfe05cbd929b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8ea0d46b4e174b250ff8ecde0f8f7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd36478e93a254f66da548d24a0eff3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6019828efd68bc64279dbfebbe802715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e17bb7124088095689f4368691413716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95506543cb4438c88536ec703df9bb1f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23219d7ea511a6406c2672ec706c7e80718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd0e012458ee88fdbc57ec81dc94af719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1be7aa4d80467de1ae0f169a3bd62720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daba37ea6ec797a1f856b6532b963ef721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430892bf422db98c7ea18eca374eabc5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781333e71142f0ec585771fb52925967723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34b728b4f5880e4aa210897ffcce93724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad63a0f806c4fb03271af54641b1251725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16612d17202fdde1a2f766f7eae0d9a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385797db0e7dbab7fa14068777457313727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a4cfe7983d724975cfd592a2e7ebc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42402709f1ec2b53674292ed840b669c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e239c4a4dca2cc1643281ae7af407786730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a10abcf48413bbccc295906dde4cb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43f659dbded6553b723eb6e59262f4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95bc681b265d25a0d7fee00b425c3c2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ba1370534771169b1c18b07d375f8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9524712bb19d9b385fe757d761a0ff2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9ec95aed191a9eb1977aba26aa56b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0064e608f5319c206c5cf4bdd49ba2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648b9d31cfe12c712e44044faa28849738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1237d6236ca7d39a766609ecf7d85739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e886750dd3cb9c11a77b3d82324c1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91529aa9a543f11d930ca0f58e19863741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a70e124920a6b09df320f80b9a9f5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7a2faa4e3717ff229d5a7b371a538743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b512cb5ea4b299e130375e727be77744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd912d1a6d5634281ca4c92d881f1443745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f947ea367f313df9c6e323213df050b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa5209059ff81db4027d10d1254ff4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d43f7d69d4027e9588bbeb4a07056748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0247ceaa9d2683677e2cd1c9d723a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87aa81beb45e96dc7b211d8d92d63d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb4723a28e07aedde18c73cee874dd7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f84719f980597ed8425f6fe601bf4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea88ee8c7efa3301a0f4107492a9e09753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c907483311fb8ffcbe6a9c7fccfac754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a746d4074a7628d6a31c502577766660755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d33497f374b3cdea17752e68250940756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08024c59cd73a1a787bba59b749ae8cf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02036c9d054e42a63a3cfc6b1b7056cd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8374a35c44edf3992f02b03776a2172759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceef9ea7b187dd5959e0b2c2a3fe1f41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b68b9cb0de3da57a3745a858aaea72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83271a5a99128f31de3805fce04e383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf59f680feaf335c921a5e05ce38a04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477528607377948acb064fbd4d210b9a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67c46183c8f722981d8110cbadee526.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175c919a7a8ae24246bf388596380657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16770721d819b5845b3f30867c10ca58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f13bd08a30e0db766072a8c2942859.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6143eb109378fa6618976023c6acc410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed36a52d0f4866baea7f9a21a052b911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf7a28a21ce739a6561041beac554812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf593e3d1265c9380ed806a4d46d04c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc446af10cd24567a5b37d72327c8a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802c8d42f412f7c8c53d63bf0bddbe815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca66c3b93821c859136e49f34f3174216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52062318a29ceb0424ee1d0a957c00317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aef9d859710a35269f65ca85913c5118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c50f49b58e162bf8493b4c9a50c0d6a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8697fc72f511922edd43226def34a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b178b6bb49b5cb11adfa29c6a134bc521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45714c996c865b23084e7788eda87ee722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13cf5792e75c5ddf2052b57ed0f63423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1fcd2cad82ae12bb5c961c0a6babbd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4b75506653277cfa3da82d3c6566a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37131c4bec67a9cddb4212c640414a4b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d1cf8c8339de6f976e67fbbbe3057527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe8dde0d2dbfa97bcfb7d2a921037628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2025485cff2e2ec3c727e21fa912f3529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1ecfb666b345c4253362420e09df230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43932ff1f7d196cff72dd7874e32e2531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5961aaa9be16ae9ebca24981b60de832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0de1abe193dca7228dca7fd5f879933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50f48ff13d97bb48f28e6e4c58f04634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3a04e4e38144271285831be3f601935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368763bb56e1669692375f5a829fc58136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4efc4b2799d3b0eea3ea8168b13b9f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e264f564f422b7ff4e419122926f4738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11620dac3f168e7cbec7fb70752130de39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea297f31de2ec09b8002c26cb39020e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459f5be9932025eb4088b5a606b184b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de920d501fe817bea1705620e513214842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f5ff67471bfe3d0f0f8c2ac91bc8043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ecff008dc34be34c5ad852eacfce0f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35b03477fd0c8037a57ea9c865250345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8864fb912116c4d4968696e63324663246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418366d36b9e22075835a3e68b9d3c947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722b5987b5211c9c335abcdc4f2b21c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8a989a4efd04aaa046d8eaa19f9fc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b954a0e157b13ce47dc0df76dde64a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a9944f35aea10353c189bc2d6319f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31321d3894e3f0d9ec88e16116ca88c652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92866377971e7ce48063c74333a848e553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d37b0eda9211ee564917207ab018e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047d7871e265910ee95077b5a6892a255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c4991a63ab6e2bdb5508c65ea95cb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed8fdc775041a075068f037fbbf07e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ccf504b5b2b3e7dbb0a582eaad8e8958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9d2d6b1666347988797f4975908d859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68026e91f5a9878fdd10659fc256842660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4294192ba52082c8a8a1faf4b7e0661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8419b99fddfaf28b1abe5c4e3391ea562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4766022898b19a9a078a5de971bc1aca63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662823ab840954fd5f77247d2c58d0e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd6db1b1577ebae6dc52c036cbbc7ea65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5189980351bdf0d1891f299f406e5acf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981b279e7eb905b2f54f0ae6ee9edb367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8803667aa29788dc93abf9998ad3fd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a384e74fd0bd194a9c81bbac6a864d769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2531a0324ca2ee2dc6ce465c25050d2870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4047104412520bbe6b59318c3f274dd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b989e24e7062031157d3d99f157e272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364fb50548e276d5ff53f05f8c4f1bb573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd346149c26fa61cd3a73a6fca9e8374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ad1fb4c84d19fea2ba7ca4da566fb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475acade01303a41e4641da3812793ba76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d663d3c3188ff8241eb4b20b4b4a2e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83494ceb825a3459cb825c0c5d85695d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108bd6bcb22c68172990aecae1e0d15f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c2b1ccbc19d241739d040374e8022680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2df93514e7ce2b984469d6f572e3981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba6144e5b30c72c1847a6d8456f0af82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aaf2be7d479e0271e26eae7341d7f183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca13fd357ab6da555fef2404f8a01d384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65753bfb8df379c3f66d1cb3e18fa885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db10bbfbbb6563ce4f6e0efcc065b486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2492114ee7b915f9779d8b0d693fec187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4246e3cdef8f90a26281882c586a3ad88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7498e7ae93aa37cc888301f0f0d8195589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a25d6b40fa4418f5a5ff97642ab3a590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f20d85d4343fece8b3c00a845145991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a034d29d78527aa0eac8c49a0e1a0792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85551fd78cba26c43567d331652eb1193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03bfe2efc2cfe4f067da37c3176a9194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa94d3305320d4d28beefad53aded395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f34a3d6393fe75a665bda2f0417ce96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9caf8406a467a6270bfb9b680a8e997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e69bfee2be6595aeb42a1b29551fa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23822b40f0aa2a2f1032866d6524cceb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d6f4918f67ffa15558bdeb6e4cbc4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39a89f1b0ecfadaf1a6a7b153a7522101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e1be815dbca67bf26f1d0e4115f668102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00603960a3e55b8a2b096089b1b64571103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663b66d9f2cc05bf6c08784c4e5acf2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867f8485ec9ec1a8e3b678ddedd35bc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8e30a9933296b54994a73b9af8df9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f020b686ed3f81eadfbe16b6be16e0f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83189a5b4a538863954b11acd025dac108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f564b6b59837d4ea154bdf4d676cb36109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cbe832bfadf5d2c6c76f818150c8db110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af17dae84144b9f00f701bdf6764011111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3e2aa71cbc3e44abfe327c4f23716112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc86bcdc0163f1699b739fe87d5e71e0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5300e8d383721bbed73aa136a6a0449114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3e8abb1e0e7014893568bab16573b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01ac0cd4a04fca94f8c22451638be1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5785681a877c433d26a056642d4b1ac117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6933ae791ffb21ef8b3f60f2656f91118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b858154b3a8ad5bdd38e52c1274eee8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2a4b8ea4ea0d6532e2af9e4990341120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73893cc3259312628e8494d68958fed1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c5fd3f332e40d9b112a0f3bd837e9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83dcb043f4b376f37a47ca77da312b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca082d5894e2820dce1423d3c49cd45124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbabbfb578850bb1b70c537776a3fae125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca690b31e087ce3067b3a232aa32f3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c695166cce0d65973d20c206e0d07dbd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372af3173748f3d07177d89c229f7288128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d4856f946af1c4c7558074d444854129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4241c7284f5168e4c9850e0d6b4f99130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862166b5211fb872604a97e885366792131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126aac4dfd7e79ce7b681959b8d90a00132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b06f1a51e7d85b38349d65a6f6b3c97133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8d6ebb05212d34faee5ccecd4561f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6397661855d2debaa46d1d5f4f00844135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464ff16c35d43bd25258609d0c98970136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6615da61b7f309171e6732d60a4a9f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56ee7d7232261ab0e97bda9795aae5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b35ced98cfc1948baca460d5d912cf9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9d71de25cfa483410ec9574499c66140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead59da158a63c950ef9b60ab9c5496b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488e47a0abfe4d02596f68495a92973142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b9fd11d0be8ac99e616b03090dc01143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7f80da3a168c3f65d1726a3335cd9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ea19c88cd1d2717b0d886a10f0426145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a67eaaaa8d872e8c21443fd08de740146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9091a6c23cf8f7fcb0d796b397c945e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4776d99b30e850fb431957bd553adad148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b95555880a49106b51dd466a75e6f5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c3b1374c76ce086240bc8ace3c81ac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd046ae02222db53450345a2fbe18f12151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68936edda0be58d4f31d790088281a3d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd23a9661b05767e9b01230eb46f9a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2fd40e5aaede8b09959bdd13a1d15e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638baf3a0759658508b7fdb1daada97155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa46229a3ef155f91a99743c19a6e99156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ccf4bbe045a3b90b35a5330e3e3a57157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004d17fe0b0070833e329e2b3f96ce2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d59377415a8a6d32dc3cbab00bc8b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b30949c1fcae07e0ced456bd84ee86160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73ffc556f925a2d16c185c2a16a98b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6824403dfc8aca423a64dc63ba5c7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6bd0840766d095c95883162ff0d58163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf45656004aabb64a538c45f2c04570c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fccec5cee7e22a4281f31c7c4302f0b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a820756c383d3d843893817babdfa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbbb6c6d5129d622723226d8f5f020d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff522c0459d4d22b5e178b94c698179168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453a3f3dd175673b2e36ab53c9afb8f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea21d7d26c8e630af21d21cb1ae8031170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c6869cfa758f1bcd52d4b4e473b22171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f25993dff945af59f6f9aaaf7afe96172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197ae58cb647915bbf5195df00c1a57173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8501e4fb33737ef3cbd97d2928634f3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d56357809543abb8103a40f67356eb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807983959ca2b92dcbd8ab9e30023e8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6746edec8c0d1e85a0a1d1e7afeb9d7e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e65db16070cd3b5175623294879fb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b7836d60a8eb69b62484a04ef7592179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9966aea1806ebbabb15601b71045c6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78813fbe7c4ee598ecf809d4c8098dad181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dfbc1c8a13a46cfdf9340df18a1260182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ce05392ef7ac7d5add0e54234c962183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c2d160675d476294f34003049a47e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c5d4927135f3d80e7b1f7421f61dd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca7fe869c249292b46eb6ff83bde9a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b438e261508b3d1d4aff3d109b8d0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb51b81ee8f29d502b729c9b0514231188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8195bb10365738e314725ceb72ea27189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9df514b47e46c678b14ac48fa41439190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e69058eba5dc5ba863802566e0d96a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4ee078b235a7c6edb329c2b0336e4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433cae69c136078faf0dc740dee09b99193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec29caf8c608f967c35eef5bdcc643194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a4a0fd8cb573f9324b0eec2369bd5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820466b093b505e3db4d734827a22591196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9af18583416510ba17a07675c1f6d9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baac4e28a890812bf530f83c9e7b604198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3fd1c4cabc4cc75c7900fb2453fb2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1208864fe27e3fa918aa0e6043e60e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34de6d77c9cfd981c52cda83919f863201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5811fe967ed37ef7a71aef68b2826e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ddfbc227a2a9aa48b75c13907c6be203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf8788eecf4418fcb2fe8e26b07af4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214569c898f6d3646edc590a6a9405bb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c782f4df1483840630f420fab02ce1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e82600167a03966186c912a9dc266207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d7a06aec6d11b921cafa87a4d177e7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e9d05a72cf60e4535eca282a2c449209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f33b91580ed5774de9f72b2d0c880210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1233335b5c8d655592b92998aecfff5d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7871d48f1b0710f36ba6a949359fe208212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c14cf76436176dd176f0519675d1b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61654cf62884c4492cdb0b88f708a66214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe242f0589f2aacdcfec12a3af10fe8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ed385e4c4f7ad9cc10859c86a3a86216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071b307383b6c71d01f7abc3384e49a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e44ab0c6d653fd4e30cf73bdced9a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9984dc73413beaa12253fe9548b1db219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a045cc0e8a6609a0c0a2919db6933220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed9228c639609f7cb92196375e8882221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d818a5ad3944ed1bb156f46e11afb24222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde6defa7ecc298a4af57d0a5992e52223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc924c73551c5e3ce9475b7bc729e064224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a170fbfce49c848dcb7c8f0879716f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573624f44fee935eec91e19f9583c4bc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b9196653930addd7fae64851c20f0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c382705e995e2b073d568ab66d09ef6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca01f08788834e9a902a350f68fe180229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c49e9ee8dc9130baee6acf797f6ab8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf6b7451176813a9c3441e8bc9babb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e246eb755e4ed799f0803f9926972b31232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58531b88ca2838d22c80a036f6fe9f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a91e440fbcdfed008775c3cc82442234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33aefa780d2820a412fdbeca1dfb98235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897b055b3d1928ec568b693f0b2a6df236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808ab07f9515e91adbdbc4943316da4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9270c40d58f7bbd475119fa6d33137e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa6787fc412ee3b9349b2674a228de239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca21fc566eaa797aa82eaeb66ea58e8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e985272804e6dcde82bbef0483644f1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb09a57988c40566df1f929ccf5fc6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0f32a78c94c7d626ec179cb102669243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78280ea2a43c7d32854290bf9bb7473244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe592017d5c4f8b2578d7dd3194ad97245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478d0259cfca3ad14bc6bc42596aabe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02906dedd9a02dee3cd6fe510fe8d5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a99ab2aad6f44a2cfc8c00874700c8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a789bde2269b0904da450c5b6f5a65249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d3a8acc2dd946357413a70f4fac0fa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf3db2e63fcbffe6087bc7d85ec5ce251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e9f4335127a03dbdc1d8e0e5255a7a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ddf724e3ba3ce9c4f28faeb53b5dd3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73d63c454c0fd03986cd0b18ae0f9e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d55cd6b4140ec53b8083b5931f7bfb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d796622130c17d501ab741fb030cdd8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811ffdc750aa61e842ac1482ca58163257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e12f7bb3eb799b9305906ef35c809258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe45abd7c771db56fc5dfaad19d67c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c81ab72f5290931ad2c4fad30506af260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a10d58f2c2a136904a5bcb445ce310261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4d8b8eb1fcf8e0eb42bd8f3b23fe0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d2550381ef9c7617bbf4483311279263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a097453996be2a025055d4ef185b0d0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce6a1933ae6379850521966e8e71dec265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e7cf6a586fedb38de874108ff8030266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e98819526fc37c35017f7abb8fc7d9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834fa162d31418cfa19aa23fac62c77268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8e9b5509b53712a12d307d318f42b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc8b559eb79f711e27e2ce4902441da270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab99796bfde74b3eacefd5bc344c01271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48614a788cbbf3645522f2eae9277fa2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84bd13dcf36b3a4a4df400408b95844273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75efcaaf7537e7e038ac8088744d0636274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97de77c915b9dc82eb9b5684bde2374275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1505f0de352b589714f5f1d45189e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cdcd70ce0242b3a913dcffd98a3d1b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b40022cb214e94ab9a8040f75ae46ce278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a62bf350d000d1fe69042b0003c6c1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd5d815a548a12f3df0c6ea2595e34d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c462c0d7d0331739df09ecd63c34541281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add600f36c027f1efc3e00157c0dc5fc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970ce47ac08d67dbe81492e27448fdf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba302e5c608c1db6e6f31850d882e3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74891d29f6cb4558f46f66a89bed4f0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60af49efec8084d213212f01060240286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8893a2395fff38fbaf44ba8313cc4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fed43e05fbafc7e21b763d18d79613288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee3263ccfc0aa134de11cba9a2702f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818439b0af46bf1b96bc7b33ee0f1235290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0de55a46a2788596795e0f0c1fd0f5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309b145a8b411cdea68be525a2f9c72292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e22a492e83c2c10a0be21524e86a6e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578f5502383a477cd0e05db776204e7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff64bd9ec6eb2f4d29fee38339a56efe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a86be841d1567b68ab247b6c1b9852296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042d30d7344a14dc82f9922e9063c0f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29b439ec2659b914a364dc89a864e7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea609c690798b318947a143bf3c3f2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb65ae5852e474481c66cb43aa0424300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8265e0ccf77e307d70bbac02e2c544301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b19d3ed3d190d50650ff71cbb1011302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56320844cf420154dc0abe3548872544303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e022bbcbe88dd7bae4a8232d32c41f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec17c5bf41a928cdb934677a0394ba305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e2e6db09658722f802628db902358306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d77c6e85d89a8ef220761683150883307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc737a044231490ad2e1b2409a95cfe6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da01fd555adc643477bc17ded9dcdd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864be360cfc44256deee8406dc4b3fa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4fc1e54702fd8bc9091e0e7c7039f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765600be373669f92cef8a203fb19ef312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa4b65d1dd8bcc2cb05e1a8894eddb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f2bf912027de166f2fc100c820749314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903e127c0226633288df8cf62106a36315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b68f772ab714f277b8723e60f7c73316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7fdae522a25a59e4e42cde7c256da5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42220ec0eefd0e02340af4da085b8c45318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72ef2a115d6ab033d6f6513f93bb02319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a18c06f4648be63aa4fd4f514c4c8a8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a99aae68fae5b76705fbf2a98026af321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df40b326a49346c0005e59a02f680a9c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da72bf16aeb52452d00f6d7cab88e26323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c986cf83956f8c680fb45b109494c56b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7ab189a5da49c398912f3ac4bafe2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ab481505d1660abcd0bda7bc9ed83326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771deeb6c70645474a635bf6f08ab25327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ef395bbc58bded1e131bb84189f3f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7494573c80df62ba396ab53bc221a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a1d7ce1b523936c0956808021689e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381ee1d9b93a19ca32f9633557902e2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a965931319c3f81b6d16a87857c3063c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c557a48087759005c59b9c5f2ed79696333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f684823c4a38379ded3790322dfb33c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705a024dfbc3a3a606c4c26d08c1965335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad259743b139347d0abab29fd57ac7da336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a1c8af6e4c907f030799ba47e4703337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244579c07b79f582a41f3084368e54a7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519820749a13e660342ecd1adcd114d1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a17e163897ee82dae5fceb3d75f5d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d12891af6a777f41d731e2931152e4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6c3d6e1f5489e1b59be9df2e18265342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca548bd4498b80d5ee9af0ad9fda32f6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a10ea3b6d0a05350b35e486f2d7dc7c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2964ccd914103f644b7657967a192fc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16902f2089049f5c2e75e29acb88c2cc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2101632e6b5af75f727a30adca33e60347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4445c0180e426dbf717c1e076c530348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d718889523f8dfd08e6db6efcac48ffc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7abb65e4fec03b0526f093deb8397d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06898f96852a7463a589e884b6bf420351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38786f5867eadac6d60e42048d6a3e35352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d1993d65412af1be93c17f018dd56353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dcf1f2e4565f75e6da1e0f05cc2b06354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002da83979c47497008ef925e1f4d350355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d136ce702ff3068dd950024e772907d6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34933eea6ade53ccf995ba2d9d8add7b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092c77abc12cd40923ca758aa43d410358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b6c4ffb6d9d21f57feaed09c018bc4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4771e21e8a692495f9e92a4bd83e5c7c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c27de46347c0ee66ecb56bfcf7efa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e72d804154410115ef2a1fc6fbadd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ccf1709f1652e35c1e4ef23ca853b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6794cb72c5833af9afa0b4a3675ae2ad364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5649de0c20f49279dc43251a882e72365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134f3d0f67d8b717150dc6965e82278366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c03b0da4d09814e0f6242ff79f75b0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66c4bb4eba48eedad6966043750dd2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ad450490fb404b63c1456e9f03875369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a18fed40f2d1f0b0d3e7b7063d7e6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188d842d629ed8949ca555cb9192f48371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641cac9dc6477b0a1da512a3d764985372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53652df8f201c18eacdcef95de78fec7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104fe14e402a0a9f40c80e3d54508d92374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db96b85b08e93005361c67697ccdf78375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a302265e1fccfcad96b82e255439c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326be2f065a99cb99f96f048af3af7ec377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43538c7721510b8d8c760f3a1392976a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba739e4b02872b536cd18f981df7b34379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb4d46e4f4aabfef85f87a001fe0661380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1d6e25af19e612bfce59e87b82ad2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0bf994dfcdb9fd4081e62553c55d3f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe043870132ab1a0985cea6b62e50b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791bec4cb29b3e2cb652c4ff1a115908384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45382ce57c6f90dd316a7a9454a3c926385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180945313c8933f9b9bbbbf1077c9b8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad700a5a4e23624dc9a06194286006387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96899ec787232d9b328eb53c51e5a1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ef6b4ca9579ca1db2ae53aaaf572c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e2051ca92913435a527c6c89741bb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d870089044bcb0df13a609f29a94888a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ac5e629fefb6eda801ee16229f829392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed511489922e768aada6d30d908118cc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed5a14bf409b1c7bb76967100b8eb9b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dfce165d572de6244d7802d2522790395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aaf71db82c81366ea1d27fa960f0f7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54973c5f1f730c0f88fad94129c7138d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd82026142eb252e894ed0675eaf0c1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151b706e9ee9d8a7525ce48eb5e07e9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd354d9eb4b4f5f5924776dececd9e7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85be9d30a9775b2f33ed86cd056ad1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d1fdd6dd62a88877538f9ca58510a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c853165a1d638884262c6e60cae2c45403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4fb111f731f5be0b511c182c2a30a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437867697442724f90e7272f36c1ca79405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a9686ab3252bd9108f504fb248610406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5882a498400e5b5612ababab681efab9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588c22e115d0d696bcf7ebb12fa0bcf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bcceb36b20ce54479b6bad2e34cb77409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b07f8e8df3d6e88304966319468996410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a23293a236d44824acbc7d27ba44fb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d49b4e346ad6d160420415009019bd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba610e4776a57e1f6de84517ba2fcdd3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9eebb58253532a45385b815737e4b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100584ffe4826a06c03ae7d4cff288b2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88cc89e715b591ad7a41f83cd7b88c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8cfcad893bf27f44b4df7457bc40d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53132b165ec677713d2845268d3134418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83cf26b9f589172338909686b30e2e0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82245482c186e8e3e2c2be86c1918f1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07700c3857c46112ac7d2f15e5df5eef421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff6aad5af56bf15f8628c4b66a77bc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63af5f5ffeb71ef93896daa8ea5fbf1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006b9d314244be570338b120c6d380e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646fb3d8bcd177f6ef095bd1b3943421425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a382744ffc4616db3f3fe21da0c8c03426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a5fec76206f69f66a80788695d3ff427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65203c69629cdc354e9e471e063c536428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11fe0a01f6b048c671c6f4b3afa72a1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b4db71b5bd8a4290bcbd8783a955e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241ee7e5f5baef2f49c3f732f47584e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4b978dc5a9263088137d4a38270a1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430090bcfad47f37d4e32e8a3049a193433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322f4695d954a150a92acbaf772c1c3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf024b6d3c9ff75b14ea87a985769ba435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550ba71e7c25fc3c6d2d36a9e2f7ebf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8277895fb31377fdc23cb0ccb5a51af437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a860157ab12a8e9ce717c00a16cf3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24146feef8fc8a6983524cc181364d87439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec342f4c729c96dc9d80fde126e79b8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff8a85668d1b6457f33bf038d00c3cd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf41a1d14c52cf4763bf39e479899cac442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a20cf3e9b98e1825a06402e9d9b180443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fde1cc646cb37c3e79739fe3ac4717444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33afb91d51a4fe2a3d72b4aed485fb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9b59575c945276665db9a8c6ffa07446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7169a2e3759dac44caef9913fe6bcd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2ed7538e1f3fd093c39f2567692f0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385dc20501356c02dbc8e57852f2be83449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7095dc2843b03a0c0c6ef7e39478aa8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391343fccfb264f6c61ad238a695d49451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436adcbbcccd7d0eb85a1ad161369a5f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52824f29e6009d327c3d9c887a410fed453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cfe3dd4def175083f2408e9b8cd514454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3ef33f26305924c5b2de1094191e0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db9fcb0a5b47f2733d5b27531f71f1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e6ed3ad7d283461488e7444fe7493457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b68d6ee73eb43fe36d8eb862132c3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd7041e83f54189c8d83ef2828f98aa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e34654de018a113f93a0325156bf4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52301586a37277636041a64fb8aa3445461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca7ef53f6b6505b33fe1e5bb261cdac462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5ff3a1d89f75da93eef2cc9072c4d9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0cba8d637efb3462301f5701b1e606464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91ff2f8534abb058030122657a31ac465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2e49a793535d53885d0933fead9e6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20967e5eba442d2c73da7af81e7d036f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd2f1fa0d45913636297f8c36e3c3b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e0b7ff93a92dafb3a2e5f476c0d92469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ea2e9c757a6f7b2d20d5db461b15f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ee46d8032f0305af6f1bd8eb37411471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6140ca1303ad49be3471de8776230472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2ff9afae73a62d822b853624422e0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a222176a60f98d10d4b34d5ce2415407474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a423567ba49f3a1a32c6359bbe4b9f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3d6c38cd4f86eee412bc9f12b5d01476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b883cc5aba34da30689e4cdec90c5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961acb0dc8e6616c03967a6cc0fdb82f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b4ef5f8156b40f4e15c2f8e3e91300479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c15e052005ba7a69cade49ec42721480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8cd30001180d318bd8a9d10dae16a9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0bf72f690a0309caf7defd77165b0a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d9597e6bf1638471f3f0240ee5e37483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda440cb02615258feb6998db4e8503484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba325753d2d880d8aa6d8cc4dd0a6323485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93fabf4972f1284e7630c1f530369c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f1b373c482282af2edeb82421d8a4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db5c0b7810f6f7cb8d9469333b89ab488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aab6d60382e9405a0fb6a2ed47260a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b477ba9cb559a779140823692d46c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fcddf43cf2b0fd118b8ef0e0029aab491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d970633c28f65f0485f128eea5b3d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64baa2c53da2edc97d7ae6791b9fb47493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82872c9ee3e74cac62f2e5503bed888494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d10c4b748ff22b9e90eae34a2520c25495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd65836a0bd4e9d8409e5c52a8149bf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa5932d79b02b9dd49ea37d0149442497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d74d8426466259845e8e9cd3f66a83498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ad3d3e979721acc209e7b4cf6a11d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e2c1dc8c1d089e70e2074012b8d48500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0afd102781db3122f3932d03f12b04501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10edef479b4f5bed733a8ec46d56e34e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd411cb16198a8d3b9a68522682c86d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52430541a255f61622f2657f4f2a243504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696fe83d34633d7958238ef3804d413505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e1930e23403084bef294e22a4828c0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f170827bbd791389773a61a080bbd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b263d75bafe48e88104ff80699c63508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6fb3f704b07b0fe062502e6ea8e72a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b834470d559f70eff80a6102f4cee12510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572993190f09707317161f2c3f5a4b95511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa3aa6a076fbe8f1c536f049428903512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06afe5ec84ba3ab1488f818aba007180513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0badd00a2661b595bd81d16b59cfd9c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db27fba0503b81f96c630f2c68ca92b3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692d4b4cdd6ae0edda8d8abf93801a8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc101a19ff8c63fb89ce9fae4d8bcee517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b665faa062c41348cf9b0242a4d49da518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec045964dd4c423432b6e9ec2660306519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bbcdfc46df08e3da69c744c59a9db1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d5f1dc7e5388626df1c60cfaad869521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e19c7584d0a031f84058aa9361869522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441127136f16d53afd1db8fe62ccf0f9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb87b8b855b8dd79e5967dacc1300f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae1a285b123e28e35099f65a7676e4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228046088cd4fb6f7fe8325436cf1f6d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b44e71270f025309353546561ae8be3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daaf04c043cbd9de98bf3ff35c67315528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd45fb8153a5cbc999e80ff6c75ab6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8a29a875a8fe5c072d9c245f5d3d7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1dd2a006157faa0a9827313fb4deab531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689854d1741d6f2d48cfcfd3e126307532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb01043067d19651bf07df755eeb1157533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1867b406aef2385b1037105933a754534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04cd90a32cfc3044e1d6f5e76b552f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118791209a4a872ea85c17c4333b4ab536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f7870a816c4e70ce0e882896b34dc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da905627ead9a079085af75c395c54538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c329ab9d19ca4ba05877b0289f993539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e16e9cce6ba2449744908fc1b8015b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b20c8db069fd37134c6cbf8d491bd2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271bd53c82905f8bd991dfd61e8dfec542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fafaf9c096b3d434e85640a4f3cd7c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4657f40c9c7d08bf71db346880dee173544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826481ecbb06441f5fa53e378985b8ac545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eafc627f3e64fca5a85792d37a3261546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f2101d507cbca93b6abebf618b490547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955258d035eb13bd5335002c68b60494548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63556f0e3aae32de347ab8d930467f45549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f71ca4353f0ea156d1ed735c00160550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a69b58e0584e72ee507b4a8f785b6cb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e39f5aea3a8fcb218ef85490fb883552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66542fcaf54a0994d2fb27f6962db2eb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0e66ee69081ea13e5f7dd07ac8584554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3dce3025abd5413af3dc555768363555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cff7372243fee0b9386605a2f20f64556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096c55d88d55a64245e824d612e39cc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f312942ae381e785b3dbe97694b4bf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab105504899720c09fcd1427df9c47559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cbddf3738b8f9badd98b64d3ad5092560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4b8a0f45b9cfbce5751113e9dfc0f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6010f83fdf1e6dd2eb213608f0998562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949941f9d161c658c482e02e162649a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ed824e1a60ef88df82b9c8351ea88564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea1f4204c1f43bcfad3f3b58704b13565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe56878660a60dfa899d53bbbde343566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8cfb84bc50c1c8d80da820f0cda87567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192dc9221094fa73ff0d030e481be100568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97193a673fa4e591cc6b1e159b547377569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6cfee2f4436e7067089f28e25d80cc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b208e8091b5e8bb4c325750acef908d2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44cebd4508da6a26519eb03c5524a2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a058e79f246818b2e4e8a8641a20328d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1421a03044b59d21180d761132f4b3d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e379afb41c0be994e65a8ea4dae21239575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874228b8fd59e8901279a571ed47852576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956805017e39d12cf00096f78072d25577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9689e8dcc8863c3382a141e413019578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3447a5c4a637146ce91469e04f6c3b5d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c255e1c2bfc837aa1bc4b10c25eb9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ecf533c6e8a14f11970c692cd0ebc8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd149e942636feb89783a016560d76d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dafc1f47d8f11b42a93694354acbd23583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b85bd13e25048e28febe84e563d65f6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a3d4d15e349e7eda21d118889823e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5a83c6898a5e191c5a171516b1885586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c393f56421e016770d51175b4364c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a9ed5727f94d2563dc1bb91783777588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3d77f118be74f545ac77ad5d73925589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf58d01ee86bc6be5512a76933383d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530feb3b80cfe7de8b779c7ce796a64591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83606d8f2b646f3829d62d142b80e086592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620e10f6a3fa508c01f6c685664fe25593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd3aa6a53d1aab5993e2cc63758a2f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a32066f7a0a752562d33c14436d2bb9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c23dfd9c4ce6b946314ead80ad3d5b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dfa6a7e5ce04c0bded7b5eb5ee6877597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4242e04fbeb3e95ec3a6e8d2fd29f7b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e35fc7f28f00cecc8fc2578e434d25599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c61e512c4144fdd90613cd1407f8d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5d807156a97e8fa1e4dfe8fa0a05d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea98f8eb69ca0a32a8a497683e0c8234602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2706d719dfa8be82e6dc68a54ae373603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293b6ec85b972b8f9cba2d155b08b8f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc811521644a66498e7c993c95c3dc6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8f640a8f00db61c3b48e9f9b047d1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e611c716db59a95011cb28058958e4e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927de7ff1ed0641766416bdbfcc6e89608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65206f7d0f5ee5abae7644b2cb6ff14609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d406c16ea687c524aebd0a934bdb8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b5da7c4685878a630d3eb86e888bf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af66c7eb26ef9b31729ea110d7c287612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc21daec55d6d47bdc6d38d265a41b4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50eea196cdd4c397a39da8d3c26bcf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0958d416ec25d0471aa859a3139fe0d6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b6a8acd6208f73b00683f3caf15313616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de116be85b1118d787e3ad4963ed42617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e16b5ec73e96f32f4c8172c37beb5a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f4f27b9489146b27e8e3232618bd1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764eef12e3c92cdff8c20686d669669620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf060b0597963858abb6bbd2e700e6e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e1ef4c7472561624725e3282ec9a75622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f5d3a0deea4ae2c1c028a002b4293b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4a76a55a50be0cb728a169ef92e8b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a2c89edd62bf69fb9f0be0b372409625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780dd6675791aa13b64a39d7038dc04626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c77bca1fc831fea9b4505d809c62127627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c55796efca3f943291ad39b0aabbd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdcb5fbc31ae1a3203efcad5b640b49629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9ce35dfda8b5e72a75bc0afe5e6ef630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5350cfed65cdf6c330e5c0ce6ce70b5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5156d32d2a327e8a6bdaa1ae19a53632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d547c79bf0772f243ce6e069a2f5749633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76976a520909520b500090c2918f55a4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df2e118d733a0636f6cb562dfbc2ec635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9264a6ef2141cef19c7599901c8f53c5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc998b955cdbd9efa79c835a9b8724ba637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517ee1e087f2e22f099f250bf9c4680638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a98e876aa16f243d782b52d002b957639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c084b02d094c1164e38254198304a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1c1395c8ad39cc3682f55edd29197641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e687fbf5882807a9b4f79673db24b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd68a14308caa71331dfa8e9a191e6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236820d2d7774a0ca57c2a2293be6a28644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d75423f23197aedde90d6137131c231645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262bf7928f3f35740cac5f2ef264ece3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4c90883d86dcaea09f233658f2d81647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab48a0f95463914624209c41f1467e9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc861cdd7a9f0c7118bafaab160d3e3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdeff03b46ad7110befc1e07d9bcfcc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb7e31f188f5e7d4cb3d67210bed8b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2f910bf84402e2b267d7ac3818ce7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9dcc1c0af07cf51598288c83b6a335653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda36ea78716efff4d0e4c4a1b70638654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26406855f251d3bda21afdb093538e44655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe90874eb22f325bd9cdbed52deefd2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a597041301371913f638e8458588f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19640819f8124edbdc10c26bafbbee01658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821aea9966ea078ba76602f80b38118a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20005bac0801caab7cd3b5ae5a2d6312660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd698ee8b02765cfe27117a3f3aff553661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ca460648cf50fc4546027e8844411662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d14c2bb0ca2486e5f80f315ff5997663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857ee7984873c21654d3e92ebb516a3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb0184af619518bb657e9ff28a8a01665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2557a7ef20ed873b89673114f06704d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675aa2f9a40cd2faa68f7be7aca39b1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed05396b4525a524f06e1f787383e2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4faba6d8b6c56ad2f1ff41714e62f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a868b4a80507ee9dee6b2fd7cd0f6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525542e3c117fae5bc50819f377c79f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c198b3030681a61b8c8f67dd7266bdc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17504bca98214ee7e0769ca06b4cf193673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b88820b88405a50e06237646fc2a9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebea02c7231847c9548c1a0cdd1ce86675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574dcffa31b2eef2e79b1fc9e9726ef676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb5f90d94a38c87c5fd325f886d8d9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764fc9d4c25128dc9b3ec3f4bd8555bb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ad3e8d675636bcf0c6108b8b152a8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb757501304f9867be5e11db450f6b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ca37a12790ee419a983445491ed01681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808abab8861e96accd6d54e29db56c28682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98925d6cdcb1ed6be09a6b5724bff9d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2192497e57c6ae561e5be6713bb98ba684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383466e606bf1937a5ff1dd2fd434816685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73483c3fca4db3d8165aa8f5348d810686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1b15d19dbc789c2b63e5bd5418484687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1a98435ef642962cca2c9f33a6aa4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46647b8a0bcb69156a36828cd715c6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf874cf9a994b7001e632ce2768f2f6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d59aa10b2afc63fd7a296baa662512691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b444c222981ae575ed0bbdeb640c1a1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e6f1485b3cf1da7b1181f762cc9d3f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eedf8abe7f368b8587a0c3ea1517a7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420a6acab2d121d16bb1e9071bb0a0b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40daf9478133673917f52b9c9f20d70e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719029b45ccacae6ca8d2c2f84a53b8a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9a661a8aa2923309582433d637da5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad2a6ccc7b068955a45dd83baac529699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7fb0377800d1e228434d2a3bc6622b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc4e427213a68d0cdb167361290041701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fbcb47340294f675911bd2df25a030702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73981f11a02af8d9de644a8103941e7b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f812ceb7767d5f4be569661612ce55d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7258f556f9e3d7d519d015c5d81afa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74154e22da2d5a51b2a39da5185d150c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a8e694085beba9bb52f4b81a62a9c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4dc2565066ae6de09fcf2ce82ad12708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638d3799440189e93f844489666f217709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79d2a1c79a6e14a0a9506136d0bfa2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16bf6feef5ff4fef5de7e26de9120f2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d56eb894e507636f0d665fdda866aa712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea69ac592f8b36110b588b0e97dda7e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64970ed655ecbeabf4be57491fec1521714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ab1c756778cfe40c9440640dcad61715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e35a7d5da449954b9bf48d149952d1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267dcafd89a0a3e1bd9ebf9398bea889717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b22b60fb4edfab58751e4c4356442718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a890af4d4b27233d8bb46c745a8e48719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b19a0dc672d765b91bc03433106bc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603da28cd838b88821ba4dba7a95381f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338410c057f17bb818036ee3b295c71a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b39dd001f8c6be78b2a6e126eb30dc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa10902ee3590103cbca4e09344e55f5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76183e7e73841a0b12e973c760d5fb64725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6af22f3e9239c35f1133b3ceae98f5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f946332da3f6306f512ba6129fbc0e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f16d4e44d9c2845a74b4923503134728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15042132b636bd3071f07ae4724e7f1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c3615198d839bdf95fc0fd6594a20730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5417256271d4ee3091846ec7455a3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d830036afa318a1e73a68c4891b71bcc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900d8d0262749f0dc331795e06fb0ad733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d89e8a118447aa0d8a34ebbf570735734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1925d787f544c0a5babfcfe9759017d8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d284b8d4e9896b521a0f8f3a0a70d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ea845c785c71de0ffd4cea2e4e9ae737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518ccfd8d18e7dc1a6495440129e288738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3525fc3092fa5138cb15b9e16b010739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013bcd13701714e0a007c0059794e226740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b96ccdd0e1d33828b33cbd9c43ec8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c763e00c87507867f5fb90c717150742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb9fdba9b8e786ac0000f4eb5762449743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c75887fbb4ed484bac7f445267a610744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d29cd3fe1ac1d0d8772abe5da66603745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaec20d6543d471bd8203e5bdfb7b1f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb6feca9868a8170bbe90d285deafa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15129f9160556a6913c5d856307835ff748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca1fe1d2f9da748aaa3a7097c032b6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7a03acce170273c887d83ef28ef81750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9df6dfe48f91dbee56c1754f65df8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a94515c2fcdffe683c9d74fc8ed8a5c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc15097cfbe62d3db12345f152fd1a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9befd4036bc08023309e702e6680ecb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768b85c4f776f789fb91a1bac1123a6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8ac2c7e59d0eeefaadc03450ad2d6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94376f38697d5695487b0bf1a10b2a83757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f55288c69ec2d43aed532fa36991ea758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce78d1c5298b204749e4d677bfa83a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>