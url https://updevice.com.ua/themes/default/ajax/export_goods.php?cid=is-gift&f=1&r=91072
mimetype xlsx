--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c179afafdbe124741feb47736ee741.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f82a53245fe4e2959e270bd4f086a62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bdc5f29cf905ea8c5f09097db09cc23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f74b52ee2cafe2b9bc47faf50ae1164.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaac86eb0079608d46bc81fd98754855.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539666084e2ee268dd80b87e20166c56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d61cfb98634cca1fede5e872516587.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc5d3df58f258febab8ba8576cc67c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c5c39532e390d1faf5425b1fbe4c39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae14d148f35908a8e75c942f893edd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134ddee1a4ce00590eadde7eb3a823c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ea73a5af699f429d260fcf29df1f512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91bf73cdff109c1d7d98dd11fbbe7b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a43935308f7c015894266b3f777b2a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2299b659d92f98c3d1675d4939d77b715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6000deaabcb6f81e910d8100c416b416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a89251a47da01d4c104cd29d55d26b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe0a2d0942977905b2dfc8915f3d8218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17705d31fc4d7de999a609cbbc9ffe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d9e09a3d057bd76535a8aae8f9b1220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c3a62d57b2af81676b7054ff7a58821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50db221ed1a138601716e5f6ae5e8bd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d796a41c3641036cea05e9688ad3023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84461fddf7f1892cc6019347d780d1224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb67befb28f2a42a76faef40590a4a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ae9aaab7774d7a15849bf07afd54226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eea6b4f9433e346997270894771c3f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b56cc5c2877e2397c23b878bf5a8f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0dbca6007bce33800ed28182f5cfb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13d44f752af7be8b95435b3f02627e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbffdb0adf7232bfa7cfbb16ed7cee4831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda1db1d4cf796354cd9e823caaa35632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94226212764c6ce35ad04620b8d3777833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016cec78debb54cb474e15d5851e91cd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc461f55f8c742fddcbc63543006d135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b6607c4eca5032f084bd7c01580b2536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2851c524c24ec01317a89c3cb8309437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6161a367ec60fc266000aa307011b18d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9949c254a92b883478a7e714bb4a8439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9c86420b4c240611e8b2bcaccac8240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660446fc35c80bb5582b1d42711e093741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bcdf307b94f1262d2c38f2f518065042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21458ebdf4d4b0a61d80a9c501b547dd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9950aebef4023de0d125f35061d8d544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46fc060f366d49cd32275b364b5a67c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3c4afeefe3620d3bac08029b8be0c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6939a75b58a8d3528eeb005a03ece47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abee34e53c18caa7a65cfc3bad300e848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2e950d6833b7d85b3407562cc6dde49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f6409fc7f0903b1bd13c7bac1dc7250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd419edb58e891a0891a31932e02d451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e131bd818ee8953b0ed45bced86531352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662218fa9b984d23f55d506b199806153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f3f7e2ff68a40ae502db0bae814da54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381390fda297cc859d71991c769436355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478ad9c4f72a44089c8ae4fc612b78556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dcd79d040a60f93f0187142ec2df7e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ed4b87d2a9f3740b981891ea91f8d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88125ed6867611814fa42da4cf4624fc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45718ef2987b07e0c2ed041c21cd8fdd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836cb686d05b6ad7be048cc08cbf7a8a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cdb61f2e677b2d9b95580ee3d32ede62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d92b28f02a2d7aed2bfd72d01131e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed8d3c8f24b4622e03b8a5dc5477d5b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed937eb00d3f18a1aa36c1b154460ca565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45472a8a4bc29cb961f7199b50d5c7e366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f6bc4dc55d93cf98fc1ef0a6724ac67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2344e3465c8cba7408eac898bb8ff7a168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd09d520233889de640bf841dc678c869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a59e60b6cdb2dca88b063f4f61ec6f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f84d1be624f9643a8ef6bc659f29971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b50a7ab8caa6ef65695617bc3d6a4872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eeca6b06e8678866b8443e4e84f70e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892cbb355a28e222e61b741cb634279574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624cf31125cc47129087e7b3f728efd775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df967a8bbd751c66fc18866e1914063e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763ac398431777b6eb9ba78e310124b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d42982d1abad0a0c8ed31d3ab277e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1a4aa6ffb3eea00d6a1a200c92c7079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b46c4a0007c914406653a8779f72cc980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11725538600cff5f8b06216cf2c0d6d081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391666fbd1fba9466f685e542b2b645382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127e68273a17cd45e54d13ba72c219483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d2df5e99c7153309b0418fc16750784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4148724441a1356ce9cadd8ac46a7a8e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cfb47d18d948fbd0ae2b2f915a9af586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3cd42fd0bec5a7ccf09656c4c5192187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa46964d9f81707c0a5c10fd299e2288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172bb1cb7f28d3aeda10392779489d1b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e973146f372d3c6133d57874cfa5c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ebbd35e25d6f3804754d714f2ea79991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa6fef397d9d6c4a29865cfec11f3992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a2fcc71a6354adb57768a0c18c1ca93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b7d452e28e5fe29d41085ad2336b994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f2a1dffd71592074d114449f7bbb695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cfd97075a94eea7ec27623e0f3128696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032cbcffee570f4305fc3437dfb9a9e997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70785d4c2e9f9be3e0b1f4b9451eac098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e25b7263c6326bc1c0b3edc8929e199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e0c2a2b39de0eb0250dc3acdaaf21100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ed18472628da77975f58bf6273b61101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca298b81adff8cff4a4daa90cfa5ccd4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54da406be959dc54cdd112b60ca491103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422bd5c9d839687a560d650e8de12de7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b886f311d49d60c19c6fb774ca0d1a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e45154a382fd861cd8962be5f185534106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43f2149214b09ca7ebc1abb94e2be4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88872a95ac85014ea0964ccdfcade065108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5cbc8ea8031dc9c946a9b9c6ea9597109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7d4e613f3702322deb1a7f16e9260110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004beba7ab60815208225eb67638cb79111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28b91a23628fd0994b4ea89eea7b3b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a62a395fb5ac5720d1d0c81e439c5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35296f13b08c5ae65b3171c935c223e9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293bcac442029050c7ffc35714310ade115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747fdcf4b773fca61382d9a027493be5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5328c58b81ce0cf3ec9283d142d6c3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c157436587cd84735fae274af23a1e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48306d613aaf820fa8252fae44a5e4a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c927c21dbeffabe1a7b61fb50c9b690120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61d5deeba69396ad3fe73c90625a57121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339e4c7c050c794acf8960240173e7d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71a5c4782611a01eeb7ba5049cc54b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4008a0582da3116e00940564c67e29124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f31ceba326e1d3033b5bad55ef3226125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74423bd033a2fce7759399ea86c6a10c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d043de5baca888e507e06c80b7d4565127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6260a2f3460d532f349cb9626cbc3f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd4b1fe98708ab5888e121c18310f3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a57e6a34c3030191a8c6a6a1060100130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5ccdf5caac05246572fde084d1dcc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a23a1a92b6f81e5322f2391da78bec8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7351d110f638eb09e3261d4712850c26133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4fec07b431bd7117c31329b4e36d1b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97f2e4771c14ba562dfaaeda85452f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e524c270429891adb4e684fccd11824136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5033ae50d66c5810303462c9b019bf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b742fd8e29bec2e242d6e17a07d43a91138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6624a8bf2b851a35c0d291883846ea0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c9bc1f459dc07450a2b16520c8bf8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211734c91338b779f2030b397883bfd5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea5aea6b814087d6a555da4cd34a57142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626e8eb16d706f28303f117878dbcd3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f110d8d9075d43b40cd5376e39ecaa0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9f3cab0855c4aa6a18dfc8bb0eeb3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9f1fdd25bbea8435cfc27c654acb6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777d6fb39964d9b8992d625e31603f3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd83e2c82fdf3f350cc08e676d13dc3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e096eb4535d218bdcc1efe43c631c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c2a6707ef54e96af5c8424428554c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439c506c111ad08596f220de73540bf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4edd5a34890b5d6549e4ce454583ad152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b47055085cb8f810d7123fc2aec841e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf167ec20f995f2cf5e99023fe1f36f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc97859d5f10f58368a58cbc1db48270155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876d1c7497be983019634782815e264156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d368b768b749f297b31385f6ef8b2c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff3b187a44c0e62ba4fc1f0826c3af158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30052ad9e3c28acd938c6b908c774f3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e681cb3fc9b1e1c3ef3d60f399195160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236281573dbda8b23f789fbc68426f9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add03f30dfe71d77f9c70c2aa571ca9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b73faaf735068b50038099172b7c57163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b2c5b208211e5f627d173f873877a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38604809e389d2384846893a09e86cda165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c37280961bfaa7c29ffdabf321c608166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359735afccad8be80c0f56a619365bd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b4c7cb573644c65c8f96f9a653d4f0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5795b9ee0ebbe2cbce5859e30883b436169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90ac0113143f940545864fe7c4f939170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab85ebe63d9ed49ccaf79cd6f1a44e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b7d55a8073c1a912178b1d25327ce172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71cfe624748f22d942a9afc834fd37173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde035e43886f03255fa4d3197ba1f8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d12f7a8a9acd017079365df6f2081e7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef50bc50743148a9f3078c625f43a648176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45486cb1189a4aa30662de21b9b70d93177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f3c576fb0e09fa0eb9fc4fbea1f06178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094cba90a4b3cb900721150ace6e3bca179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a124dff476add37a2c1d7fec807b92180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273dfb59f52a8ce2891833429a456fd9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97c2b95b21a896ef002f04170a94ec182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd843714ca615504bdbd1d5bac274e65183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e0bb9d62abfd30daaee41349a9c55184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d45d3acac238e3f74f624685941d29185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3190613181ef16d05fb4251ba22c310186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45633ffa603619a7c55a3687c841b11b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ec4e979f9df963ceb14ef9f168f1a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69fd8e931b42bed3e67545a562afd0d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b52eeee8f5d30af3b03638c15f471190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d29c546d4c694eb1b4d73ec31339a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d994ed14b866c35c03fbb6ab4760e6c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2392b5d9c5757f645f0326c382422193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b08fa7a0ef19536e00bd25e484964c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e1b7440cd7d85150381d34d25d66e9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f8723fc083dc99a88754fa5b619c5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf04ff94aa9b2f8e8c6d5399f018e7b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80e7d6f2145f642fda6ad6e0eedb62198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c31fcf64ea4831692c075ac8a8f60199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398ee7e94f3210e6b79f9a5b33ac1a7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2336a2e3cff624f5372fa1bc0dd0e73201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c96b863aafcdb65147a4b70e36dec64202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295a0cfb990ca1ab19325a05e664524203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a5d1df744548ebc20de166920ebdb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d631304773808999936ee8d0ac78cfa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3109a93537775396e3108ccbe1ff3727206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19bddb503701db15ed1e7b94458c2c9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9575b36efe4fe626fc80a2c2b5abd2f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700dc925c45eb8d4ce391b9a7c17daa1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d36a7fc1f43bf9dd6cd1195a1b45d0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe23b23ddd47e58ec8a6efd7c4f80c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599abb5693bef4be4e47368f49dcdb5d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5af1d4ab637bf27539251518bc2080213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0bc7a2f9282c26c93b3c91a6fbd72d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b11a67eb0fefc09fbb36ee7554d088215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4660484caee4eefe223f58433202db216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc610d2a2564ba63cfe48677b4e7e9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03f87a992fa3a1ce85f0ffd1aefcaa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94edaef17b76e536689c3c1a44da32c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcaea9774ff2ed8cd5eafd5cbe3b774220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4c4c690735a5ce0d2f4f8e2211453221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4911b350b12db1ade008504c0aed8d9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c31f8a8ecb0c4889c792ece5575f27223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0d6ec7887f51164f13c9ecc5f734d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2f7a38f75e3a3501f485857688e50225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e06b0b1310d3b31496eafb07a8deb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14456c2d8b32f898e405c8ada88f1fef227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685a4256b9a2408d58124daf659a055228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44580da49bff9722ec84f713201ea800229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73156a45b21324bdd065c277ad3e90e8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea4cf9baed919c575e2922108a340e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb5a595c453c6dafc7b4d71ace5492232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe53f8297ce7bd05fbf80f61cd5ae6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd0a4ffd02019e7b8c508e558cb67d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff6ba495dcb9faef2eb3b9af1ec87b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1ca979dc3764899b2c4da32f0fb3d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327dd2f31aa65193c736631f2e87d860237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f84d70ff70bb75826de1b3f4cc6fe238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909556b58e91f12e8182a1b7a81ff00239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605dc76ec38e84514c36018ffc37c1af240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de22990384e3999aa266aec8fd5c65241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad909f2e62c4503dddc227575f3491e7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13dfff3a2b48446c0fdf7e70e7eaa1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc860f34230286b91a6c30dd7a114bd5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704095d13f07794f582c2e9d0702a271245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a18fb359fd60af1d883d8b8806b65246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51392c831698312646ac1bd9de32c26f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e715cf01315d7a1497abb077166940248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75473ddf27e6183b43745bb875f6d58249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29a333fa26ce3cd5a260caa697befe250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd66ec1195c2bb299016bf02e76833251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae2d954828b6920ae76a54e46c8d9f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9243a25e96df59ce1af638378c00c3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b0bf4c18f9cab9deed9d92303a3e8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29df37c8296f066af4d791d2122ff5a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b79fb430cfdf0890152f2d09869a57256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d657cb7d66ba2c3cbce3c9c9025ebe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349a6f515f54f6978d134eac19cbf7f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead2f133bd952566b6e8f284eb1c761259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505dfbf2569b8ed1e20b3cdbb140043260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e759fc4cffd50a96ae5fb6e9e6209f4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470822ec2563e58aede4bef08065aa3d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad838477ed6d389e147fbb92ab76d1b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca12bd7ab19c4a83028090345fe1bc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab794fd04df7c7132e035623a247999265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774e8476087596ebb1de67f07ce099b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24bbf199ae25c79aaf23d60fee1358267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0685fedb5a6954b3cde09cdc8b6c21f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24138bf07472f70c11bd69e9c49e16a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a527a6b0307ebc8a72e4ba74d6b585270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603d14b53543810acf94c7e39156e04271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268e066bcf47a8ce0cea60315aa36b3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043acedb72b9662511e66ce7586046c8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7daa6bf0792cd8d135dd7a741e30cdf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53da4459d272a7a69f497693a9f0d5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ff86b4d7c3ffb749a0eab4e97fd58276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe701b177cfe4f839f5a6ab92a6106c3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9f152d18dc257d5e09f9382942c3c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a169633baa0d5f3829b890135a098b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f371ac519b808c85e4610a8968971280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceff41aefb5cdc64247893128ad73a5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230feaa346c8548fbf5aad3dffd2dcf0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78285b2ae17808d7cf2d58dc3927a6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e652632891eb9cf64f80f79467c1e2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c461c8506432d576e775afa762fd464285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87918f8cfa0a80470e700fc9d178bc5f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3df3f2d0e92b9586f4866e43c25ea9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16cffa096eb3423a98f2f9b88b49a00288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d73500418a701760087b6d53346e5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11969e33d8007beaa54f845e4f556d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0769eba5dca9afc4ed2bda7fde74e78291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feeeac32b117b5eea8d21a4a6a9ad30292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f8e4803cbf325fe1376d43a61ad1f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be0fc4d1b1905dc6e6f31d2da76fe7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3fa909c441f18b103febd5847ce096295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a977c7ae748052e0e5156ff9681e04d3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da91723a1b1c30f2712b5bac8b8971d5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6374ecef72f74c9765ade5be4537729298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b0f2f4e05172bb09b6c04cbf49e55299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb6cbc693fb038e59c56cf5d0f73ce6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456906a2e6accf5e10d00518aaf85685301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1a41f15e7ab9c18d1615d41b3a987302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf62edd0a3d52b306f1015fe0aeff3a2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e7d09accff5aca840c6d2ff122b3e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f77789b00fe202d54651160be0077fa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c4c946f10d594e1a5096f1d9fc9a7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d407852b9c7e18db1aca72b155b90472307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7219134e5064c3df580e6fc77f2409308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a07c57b17bbd833e4256f776ffa981a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce00397bc158473cdc63389efb9a9b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7473f645b067cedbba14c8bb82e726311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec296357d756856091c4a63165031e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377d1f00d073bfa09d4f939158783bf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05120b750b60a079ed5bf4b7de1664e2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684cbef5031f194c75c44c1433c8eb4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc2f47038da6ca9bf7103ac38231644316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5cdc45368b5e574724d213f908a678317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0c07a0da5b1e60f46a716414510fe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ee43c1d8e3b6bbb86dca4e7b80cfe319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370e5a305f106b1deff76cac7441515320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf0273ba2d9cf1250a98c4296e01dc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bfda5ec0debe33a573448574eded1d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ff7311ddf2370e5f7e33510abd4ff323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b6cd2fc50de5d198b6b464921e43f8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad6ff055d86180b3bf026bb70bd82b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdaff830549f97d04883aa09c8c1044326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d0402304c9c1ad88f28a9d3121c71327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae48edcb14abdce95c5949e4269004e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af0673e79bb0a3cac7104249809797329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0cd6895d335d2157685a423319a7a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba555252e143b9272282eab30c3b18331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63148684c25bfe26ab4d736d73cfd37332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f15a61b2970eadd30e6e581c001ca1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136b341ad8ca8c0045b5be30624f475334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca618e4a5efcd144ba532c17f24c5d96335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babbcce17906119f32644171c32b897c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63500a6154623403ce4287b3fc1c071337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac1b99baed6ee621a60001c21117bc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd08af2ec11a553bea01393c6f02fb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d19060a89abf4d095ee1bf50a8d39f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61525cbadf94ab6e9a92cee5e9a0b4f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef86770d5f16e312a425f5dff2450b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6d1bcf7ba684936f4d9d4000984c5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d74bfe9480d239a2a866dc87c05650344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8337e8e197f278226574b40b032473f0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2d29800c01b8b4aa012244fafb874346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9810f1cf554a8fc7660f160f935fc7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d1d6fa83afbe723bd0d859e952733348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618197216476b597e1e0abd0a8bd1ce3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6646f5219ce193423f9df90fd003d1b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e906330dfb3ada4c73d6d683262c6d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8395bbbaa72543227b099d1b4af88f9d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8bb908ce7fbe91c9633d11ae26474353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a8f9655968a3c78d74f4cde9b8964354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653bd5af49275bf10d5b7b4c58542529355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181456e735bba88fc62c4b7c2b874b4a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83e597275560e42669dadb53746f4f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1c6e5bb8fcf6d331f81737f589ea6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849b089ca02a74b91d9c306facfc3eb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5e89d7b91afd431a219d97c797ca8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1edca6e4e7348fe112e39fce981730361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8aec1ad4b2432cfaaefc259797672362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88532954817adef1433c4f7c2eacda0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd9a93bdea771069bcd16461a8a19a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0424e149a2ee318a6315489fdc3871365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d03092f4b4267f9d7a2dabda24eb9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb454286f8ee6bd43bfa4430e75cea3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369ffe0114b24a18098e075dd4ad5c4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd6ca4af3417bb0e88c0e3b5f06042369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f3d94ea6507d01e122b59fcbacb74b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4faade9ee85af9d6b0b5e1788de33371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0451ca66b8cd8c017d4c27855ea922372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc40718925c09571faa738afc117c27373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9470bac04125697088d147318e2a1f81374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17409a29b2ca01b5bc0ca37063f2dc5c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffccf6afbe389119bef0b0c551b8559376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad03eb58071324f8030384c1043aa453377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65472bff78ec9c62bc731f3c18c3b52378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1f7dcf3afe1258eea3ac47bade53b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07893ecaefd9e8c7d569b34374ce4032380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796626329e85cda5225876311fcdfb3d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5befdad6a314dac4d308208352ba3f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b238d307d96e711008ffdae3b0e6d94a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f62bcf7a7a8f3991901c93c113717d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519ff334760b8345f0096c2e5617428385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4476bb872468224ac9aecf6368368598386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4177e01ce378849754a56f7a470e13387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf697504c1ae4cfc782f25e3319e82388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fdf7df9b7cddc8f39ecbe75900ea0c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c212c890e7f163259d5172a5f386a679390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4168563d333819845a1eedce35a95e2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e1c989572a038ca184ec77f4fa6fe392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc96961e816ccb14e7d7061435dac9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66978cdae19f38ec3ba8a5f952799e88394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e31ca256cef9a64f1bcdf74825c21d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d49a415320716d3353d65becdc80cbb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95106064b99c7e144bec00fec3937961397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f513e965a0de45b42cd46543be3aa3a9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e28de52b33f7c013c603290fd5ec6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed32cba280e35847ea1022758faa8b5a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1abcd418bf61f784147fc96615ef07401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671a57929f47a8519622753505b1322402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee780f0909b6a291553ecceaa336c62c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76183f5ee5dab2a971882cceeb64ba0b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac2918d15b2625fe7ebf5b22313cde405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c5784b3a18fe1c445f1040261e2d9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2680013577eb5befc29bbfc74190c8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd0f49bb591e259de9990bce9c4710408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f38662aab1f6210e50cc8ffd67330409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8cc945c7ba263d29e6b021e76a1dcd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d364697357092db42bd68919afa0f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f647709f9e960cb3267d8538ed439412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888493fffd937a02747f7a10593e9db413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd59c82b39c0dca8609266ba3b0793f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d275fc4369be1d7a01a21851cab5e7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a908bb6a22516c45ee78f8d8ada53982416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438bed1538e73a76d9620da7c8dec63d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1eeee9c26840a1f8020351de305f32418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69b5a332e6abf7244ef68f6b6a657f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bcf06c8c6d6f68a8f446c279c84fd1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485ac9d47dec622a9494be3660b828d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb73c6b94ab635c4c870b3c5d2c25a0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d947c8d83062893853421257fbffa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcfce8773406f472712e225d4233442424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c918dd64931cc9cffc3887a6972967425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7d39b020d6504c738d6a78337a6e2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b220ac408087b6d52e9094e0dcdc0f7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a78a02abf279573e63e47d122d85de428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ab1951b942a6b918d8049c1b2cf7a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2efbf35a4630fcbc9a25c412ad7cc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd32a4363c16593e5e10190e2c3a07a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d296178a7f82e609ae6b96203265f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d514bbf947ac8c25b9c36eeda8647a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ebd97886a5bca87bbf3f8c1d15cb2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d73c381c52d5d7c5ca448ed56d409d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6f6d7b03465c7b5f6d36caad477bb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fefcf4596f8d28ce5dde8b7c5cc8e4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f439815f04d8365be6f2295e1d720438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c82b01a9c1681d4a4a1009f7179265439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f785912dccb55685ee4275fed0383e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac73aa4626cd4b3a78fa5ce80d0e6165441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cabea4dcb760ae2647247c361dae29442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd4742976d89ed2e6fc1327286b75dd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b936f0ef652848c8734108f86245b2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670cd4855666a47ce89ab71648dd9ba9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e74b74654d7a5ac8c7c81bf05395ee446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d52cc3ebfa3a95dd355295f4cb457447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ec328892bba6b56a6dccf4e43b312448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97276e648d9f9f6b7ab722ddaa0151e8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d8e7a0f8109540f2b00ec13353a2f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf056f88929dfb2152aff677e378c26451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b49d855f7aebe03ea500ee296a7569452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a6e5b270235b65b4a3b4c68669ffe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0dbc91ef7e2c3e295e5b1ca61e47f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577642f3bf50cced466e8957b828769f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9401dec6cac10eee1166d9311584039456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124552ef916b49fe33d7f3e86652f75b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b015d7ea4b9792ad6799c21768719b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b17840dbee20c4db793b98471d6bbc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0c63d330a656d618ca258f872bde2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14233f7157394ce88e079007ed30091461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8e47aa9731f7434346faac1337859462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7c46e852697894ead1b399ddef83c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3451f4bd6616118b5d5b69b242ec99464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131c725235f87da93672a7d6d088d62465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535ac685597b392f2679a8f8cd0a07f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf5148b102c19bb8c5c57597805d34467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f81de7cb15e2e4f350b4728d5e2e7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b05fbbca4bd7ccfa6f924e343014ef469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1438d386269730231c1e118fa28bd87470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c918db6d81b3a2f3bbdcacc804af30e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca51754900a5de87ec311fb1217eaa0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac8c6778a40156f900ace63c5a68ec473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2dacdcbe3d0bec50e4baa50e3cb409474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e501b0a333cfd8b7ede2a7296eb4573475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7458c57b68ccce402e5a3cfdbebdec476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91955c202c6078e537f1c01ceac836477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6f7824e5ee97cb83b9ff8485fbfb5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2df2bf233b7407d348d6100cf0a65479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe99e1826c129c957b753dd1896156480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc73cc9addfad4574f263d6372d27a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a3409fd02f7d6eb4d24b2985e847d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f5505be1b25394b509e932ce4680b7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963f9bace567cd5875281371ed97edd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1badabf34db4fe2dd5bc8c77a64b93485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8753f922a4f7146e3272d60a05b9956486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478890ec747b593251fb9c080492112d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f3c5f1b1faf7e91499acb9e42873d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c0fca575d4d95fc02eb9798f346f9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987132102280554253e14ce5eb760797490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a1310b34a850a1eafc9af707a4597491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe45100ec5479b552a816fc1b62347492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4cdb1b76d711d7da19ad99861c0907493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30dd253d1aa1fb1a8e06964196ce3a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb1b20d3728c35374518a00d464af0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7a06609a1874a5c0df6b27b79a2f4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ace3f8653ebdfdc5a2bf630e16e23497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e528a53a66307285e0796e0db3e4c3e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e05010f6c399bd452ac6ef07e8260499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c66e74fb2d5ad041a8a2aff6cc11f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19596be9da578800722092232ea79072501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7227ec97e4cf536075be2136887539b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79462a636e3b5e417675eb3e20d16dc7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3c2324ebca8f1b3dd86dacea42d25504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2631ca69da374cb6366035a6da6b3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad1aeb70c518b191ca48a34fb32614c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13493a4b857742c1191089047b48f1a5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2234ca4ef2e925d33e1edba0144b607508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a951899f7cc65cc1d208378ce698531509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30490d430cb270f5977e43d82438e572510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5656b61d72e1c501160ec0dcd3118d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703773873061415bb4e8d19f3edd03d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e00c3a1e50a40afe89aaf96d92eb5c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff5b65550dcc28754d88688c7c0145514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d7553f2b41082cc16c68cb0509a155515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20f84af5394586b1d1ff86873054ea516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e886de448d0508a810d8354e3754586b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e953acee567ad820969ae1eb5f58ef9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d873515295dbe5e37ce882046fef6a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1002834cef51128b3d76edcd21352a56520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c148a5fc6d2cf1eb0487fe8d76c970521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b0658d838941b2d07586c969e9fb5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10364fa997c9aaf46735f53c397ef7e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9412511c5d331bb0db0237c14db4f918524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e3c676bd1f8082e4829ceed6a39f46525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521bac2d9f029ac49ba634446a500fb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067882db2a165f2ec15f41358000a96b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cba7838248ce11091e4a940149e9ee528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5efcbc04516eaade1bd76388a06860529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1724c076289bd682936e997893ede8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c9bb94a2b90b5a2a54a7deb5c8ad6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50a8ada40a608064a3500e32d0be97532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20926e8d02cbfeffb8ce2358eaa4e7a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046488d483e3a18b84c0c693546ba2f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62391def612914aeaec4219fd641697a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873148c6c350f481a4413cf3ad8514f5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f247fa21c7c6d5a71e7bdaf9a92e346537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740190b0cdebe38194dffb09fd57a6e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eeba00b9b48fadaa1fe958fd73683d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b0e9413cf2443528a3a65678ed55f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f0691b648004bc0c378c5d997ac79541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b89c0e70a48c111783eb139e4ab65542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba392e0e8106fc2320b8fb046e8754c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18538fba0ac5b52132f58f152d46da57544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f4756cec6537cfc3a5947a4e2d785545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a324423182b3bf00d76bdb6caf30af546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e265cb2a186a40597c50c696fe4be1c4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4cc13a5a7902ca9338f94ca52370cc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3941e34daa7769801808e03ebe4132c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f600c18caf53a6b9da78c9fba8c1d4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e266a6fc5e6af4c354fc7ab65b14e38551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d6248837bc37631907c0c590cc711552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428821b92f15aa5ff812d9d514979195553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8306cd0ef1d9c1cbb2cbc8dd3de5d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff1e121252fe8ef32595213c0e78f1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0121aa92a1422e2633554399cfebf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249eb5a93a7394819bf21405d2c55bd2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296730fcc69dbcc0f170fd685f2f0586558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1602dc2435f042e4e03921946df35559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee070f4a49942f747f538db7168944560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653799c4c39aec1dfae4669369dd901561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc545a96f82e7085fe39697083720a0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7278f23ead81e9fbde51cb8a09b5f0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aae80803d12c16af7f04e22ac759fa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e8484d2d56b5c0761d4b7f8522f72565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717670d958f7384d296a310484613ca566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2741698cc6fa923a22b0588cf006e7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411e3ff701dcd60e87286de8e28a09b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81855dd44cc7fc5c12d99439b2124b3e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac553686ada008832fdda2730097b3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d8150006b62f34e5589a4205c40c3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9508e81d907932055dacd0085ad283572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e2f4e86d851b30d39a39ef5489d39573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376337e4aa3f03ba38fd466d63d4bc1a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f6c52a1a08eae416976e25b57f64b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449f1044f2460c79d5d108c6dc65f9c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb915a04207dfc7855cc3429a6bf44577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc252496ee36e0ccd58b18dbbc33ac5f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a90a5a2be759cf76ef701f31f8220a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d6020b3294f1e21e33cf5a5bf50f7c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00797a8045640ba05048cc792c494eee581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a458fcf4123072f640281b74913f172582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b781bd54bad24cd79a8dd3c75cd21777583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e8460811d154bf9aba2f90bd440a1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be3c1c24d61fa8bf1b31cc3d13f102585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e354af5a08366db6647a4a05cc870943586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b08c002ffb00cef894f2f92eeae76587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2348d20c3129b35dc7dc771c7d7b8830588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc336441b182cc9fa156f1394d67d36589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b096e0bd73f4b85893895ca486496c43590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148c85e382860a3774cfcce8bbd4f8a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936b914d932936b12b64a1db6f81fdc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39dc4a15d2c83f6534d7a7840ab205d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a598a06172abf0c317daf56c0536e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a292a5bd53d717fc4e8755ec93083bb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df8717f8d10c094d63d9c854cda19e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b457885d839306a2c5d44d82022c15597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f1bdd6e7b0374250586be3cc0098f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eef521cd5455edd19afc9a63590197599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe8352b0162caeb0b9ee1e6bbf66a3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554a528be3157739c2b27405acf7aec601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc633697a40b1a334b81c0e590cfe6e7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5d029f4d813df754c2206f3f9fbb6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81965fb613de675bb9ee1f648b8addd1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7a064fa3468a24b7b8431d8d39566605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd49d36204a2d7caade00b48f6f877606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7173ebd69e6d815dd1c8177909025c48607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c337da151646e428251ba030b0637608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b6eec4b436340c3bb85a0f23f87b9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ace50bdfa834d04911db1a64b6eb6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c52c1cbbbe826a41f25998623740f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e20211a23b530cdc3a8fcefc90091612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c13f357f5d05ffd7805af0f6c74f8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc713b228550f90cd04d5df638845d9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa71d1bebf9d93e7127b10a278a283615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce05473310aef507c3e03ad862d46f05616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faeaeffc02b14fa8da4608c0108f69d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607b9fb464c8ba0cd9121dc15542552618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26015b8cbdcb89c3531feaedd570aacd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a00f84fe58bceb2bd720c3202840875620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb1bc969b0d3799a053370cff26185c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e137c8aad6c1ec8d2c067a19aeeb7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab4bca6631d123aaf034760ceb71272623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6c2aa489a3e22eb1cb5e6331d69ef624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78acc947aa8610765961b617a6695e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e36df96696474e8de4e6c43c8de4d0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4524901ef6320cb70be8fff7ad7df627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac61b41c291046ad4ad0566445ce16628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a185dbf99aed12bb605041d12d443629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018dc10eeaa722dad02bc042b6cc8ad2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8068b7d1f0173c03956bf3e17aade1e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb54f9eb6d72429b20c8869136109c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171ec332cc726dbb4163ffabc48d71f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691ccc5fc46453bd8d8192b7ebf9c1a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db78e47775f97a750ee1fad035578c1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef225ac5c646fb5006c69d5320ec46ce636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a859fe0ce98fdac9bdd6a88f45a75637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad6e3c65bbeda37f85c70cc3edae47638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e4ca5c79f101a7c2a1722cbd5c1b1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751684da23ce3e2b1ce8b81916e65e9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962e683b4594824bfd1fb02454e681c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184406ff24945180f8095425d74bbdb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6aa30c23e3a102469684a3c789c9db643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a746e9901b1be2eb9fd4c9c25dba8b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940934ee58a2a295f64c90ab47868b5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b57164a00695295d258c62eb17adf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d0dae2e80aae3ad403d300b21b472d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178368acf0532953661c2f789201d3a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf4716a8e83691d66192156cf4698c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b93a175ea243fda12b02dc67b25237650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c798bf8af578b581cf37411e0cf96651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3fdddd6c0326822377c6e4cffe3fd0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b3bffb1bf8cc4e3d0be12a5af2323653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b99d59ffffbd61d66c9d5b1757e206654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6582b95902930d489caa226d52bec19c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a7f643234a4c9398eab4d78deb9aa0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4320c42719f0771629745ded3276838657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c0ca1c692d3914d1486ec9dd3516fa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2716ee8473cc200d9e59e90e4062eb9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333aab792895844a9d3cc0da2813f8cf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685bef5917b1c9abe2e0805bdaafd16661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dbb47b0e649a8970a39fdadf401780662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d5a1895a67810b5712937992be240663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed8d4dc4d8866b25c9c7eff241bc39664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb8d0f3b2f36e58862a10eecf2d431665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8234a54f4347d8d1d1bb39ac76c1c90666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39912a93d747aebc83170194a6ceddf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6b3eb640d8262afab9aa8ea236e58668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b1fcaa7e629d464537e979b7c6a50669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866562a566a41ae0137bfe43abac763a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e3a19a50614912250e147040a9644671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80b4258bcc2cca358a97f8f9b6916a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee14a79eb338511b3bd1ba8f8668e3e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e91ccdebf65df01e346e19eb42b48674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea68debb58c132dda8e993e7728723f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd780583b427512e6b596162bea40b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f40dd4eb6239d14c095ab8a848de392677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b7a4b40467f7eedcd9d2b93cc2960678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f2523f109f622fed1d6106aabe37ba679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9adfcf85b25f66750c5f98a1d8a4ac680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982518c10f5ef6b9cb8110f747b4b6d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0ea6efaff202781bd5d08a44f9e88682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850acba3be80a38342da678b1b45128683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8084bc2655ee0466c3e647c43e71eec2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42aae9e2ff6785ae62c49f8140b642685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ffff9ade1e76db6903447d1f97ed4f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0d4376fec0a91ae21e33d8bcf5195687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a16b0ae5e9ef035753bb61c8762144688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee119935d2d401d5d81d3056f87fc7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f5b5a189420b4c143f5544dc1d590690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f860394835dbe494c4a0322b1a8fa9c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d30f7bbda34ffd5e7640108d6f3b227692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c73341c1a61543d731a9048dac3ae693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e9c9771b98d665de26adba2e06df7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79336fa1fc638699fa3d6023781289a1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95050d0461f5b7521b06cb9daa91ef84696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc35e0fb289b501e61255734d399e9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d095f1bcbc67b7ceb880f658463f0241698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b736d6bf11a2b5e7b8574aaf695e2f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42d1615cd58d924d322186f1ffe389700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6865336a3399feb909686f6606769b3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b023ad1274a59913409fb0d0cf1ff24702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f340a201fab49b5d724f32a90dbca64703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f704b3ed39fd59bc730b1fbdf66802704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2e0983e74fff68e46404d1961bf57705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8178a7a00fe22bd6d8b6531baf5d460706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2083a6ede0422f75430a2485698a3c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d73c88457e6c569c480672fce7ae3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28062ebb318df3c2945bc2ea14055b14709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b782e2834e3dd16c6dea24f2c5899b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40a800d0b4933cfcb793bc24033e3e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c840227d9e348601bfe441a75272a8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f88e50f9f3bb547c1cde097d58c50cc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e78c028edb979a9bfd9329adce35aa714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7851505d73c52d3833ce7f46be39a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c46ecb36b3fa2c4f83e6c5a3300e3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd6856d3a4d9ef41accc04a8254eb9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935afab6933856cd45566194fa59dd2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca01dc6222a57f9c2d222cfa7184300719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464aea709acc3ad03fd63781ed62b1af720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d807e52db5bdbe4220e053aefb981721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7755c64fb91e103e7bc366e27de2061722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236dae0d59cef4715be93a42a444f38723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2cc0ad5acfe056d0a119830660280724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce629e226b8dc462b715f9d093a6c2f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d66c2c61f1c789fafde7539ae5733fa726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e21395ee259c278551c6268ab2fe59727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b2234062e652c317075aca01c64a3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3fcbe3069c39338247cc1d88e7db7b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757ad1be27976cf7be8033cfed25843730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5453a2b927b23f7ef7cbfbf33c5aa731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5359322a0942565eb7eddaddd2204c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235924d814542a91b559f726cd5300c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330959e0832464931dec3a8b0e9d4e35734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb09e22b0e1d05faac974e1d7b34519735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c646953be657d3e0fb11bfc9a2e8dca0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f473f6a6aacc94c0e767ae9e6d79b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b264d294f3f591a448f3e4bcde0889738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a896a56b604b13fb6684229a53d2d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c8c7ac7de22e45ce3ad2dfb04f744c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02506aff4bd3f423fa9ac41be210129741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4882051adebf4b857fa6125eafaa681742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc16835797094ed0bf209c7f74d7372743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd70205c69290bf6835fb9e8b6958f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de3b9cac59b79451ecc9852a70cf48745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8532547f7f1657cd4e08331398d493ee746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22dfe5a449bd60699e6827f312a12d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c0d109ead608338d7531769ab65f1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07745fa845c28f29c776e8ed2e793438749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a1509eb6944ba7990e7301a82edce7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf38e28827ed8d548eda3472dba4250751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8996515cafaeb57cf0745ef533fc6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7728ab695aa2b7e0605c307a5bf52156753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a697c7b8b42d2f1baf4bc11ab6e00823754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0862d5a3ee4452761faf69287e0508755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cef66e6dd2588dae4787602cccd31f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1741edb927a74a3354f4a61091290b1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045bef0a04b393d3b7c9d717f3d4cb47758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c97ad8b30d1724fea6c2174eace44759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c80359a81fa8a8d1e959d974b398b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ede0c79bbaad13292dbcc9c8de41aa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443493f12c461f06b0cefeb1894bf4803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3545aa78530c2e03cdd53bde38dccf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607d1d2bb9dd44857edfb5ec28db0145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4445028a0c5ad2b0a3c7e9ad7f3446.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4044911770a00ca827e72f8d17cfc67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495049bc04a43d5d593fe0e362ff73ff8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb7c4855123d92848f91bdf5b1ab62a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda15379c8428f2bf6e13c2b4a81cbff10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053033875434d60416b7f1f6a21471711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34df4d7c1d76c4df76e4c17eae282612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c20142579bbb1730068bbf854d4f4413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d96f1ae3bf551a5c7527230be8084c214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf88c0ee9923c3c8b3aabc0a22de40615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9d86a7eac3e73ce80b7f58e4adf9c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf5a9324de32c1b2a095933584a96417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1b2e522e7445776ee4c4bdf2b9f9418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df1afd10b35be4b140d48837be900f219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed230f3f1a9ec61ac9b47575e6d8f9fb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ec28741a7c5aedddeebd54485742c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e74698706a381456c43b2e2d5ad23c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35ca0b158d8ce9b736be503e84e52223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9baedeaf225facdb049a3d33ea7f224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f897f47e3362595035c7c3500f07cb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff90dff66889d50321fadd5ff98f33a326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26702f41bd1fdf1bbf9c4e3f97585b6f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c20b3b43f26ec2b28be9947881cf428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a5c335ad2f6381d0b066375d8584e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f0b058c84fbd2644e42ad838fae4730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d5ed51d7587b3da2b04b796a6956331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491014e23bc64a58db3dfa2bbb66dac132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c223839340aa940929ab1a3eede4c2333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb3c93c3c4570a91b3195a8ba3a4fc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988a167c9d625ff27b58aec68bad6fe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca9bac9570015b5a2dec1f96549fcf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f2a74be3924586d02a7f7ae4f8cf037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c5560dd9bcb6c19f840f81172742538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a6c79a6a37e63e7328b4fb6a25dd139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da9c9761fbe9574bf87c0152d0210aa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e86822863198c494cd740852b19ab341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3c52f2087e213fe99df18b5b447cf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0b703b8a507a82243523481a4225943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e8b2a632e419df768915c9d199fab44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b63cae933a9329ca39fedb0ca2cff45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f3821995d7a8b7c9b355a225ac54546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf89eac0edcb0c8d9314e87f39a3cf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f06abb21ac1db05bdc5d60047689048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b207f38250c25a51fb2668890d063649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06960a7460e81db433c0e9cbd0f668d850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003dc982012010edf7022fcb3ba48cfa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493cfca7f052ad8307a5b9e6cc6d1a8152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3d4cf7fb8ef72b71b41604f85a21e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a1d88dc83c5ddb5883a9944985a5f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9c13ec374a9f002ea7204970a184655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4a869999d0dc0bb62f1d3aa3fa87e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c108681181ddd168e511285fe6f2e8c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb4c69c9eebd8fc8ebab227ca9de80958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d6f2b537102a4b6fa861f8968ae4059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02314784c69603a5602fe87c10ad702860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e7ac2706aebbc9cd99a4b4bf57f2761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3ebc2e254af87a54d6f957174e06062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876ee8cc3ec4f82c151b16d52324f9363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7d8578a6db131d06ab70983c0529764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d3a31765728e93ce0b5a2bcb6702d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ddf42c864f0e866d4ee4fb2e40ded66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70de2339379da15191a48e92184f7367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b963c9e4956abcfb68d38aa63cb0468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cdadc8e960a7d0cf30cfcd8ae643bc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c071e5622af702b067e942837ba87d170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ba833e64f79a577917034ac143d3d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f31badcf1afc4e6cc899abcb4835f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01575afe34f53b29bddc43eb7686306a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a521e2f7a33010218c940e6c45cba74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c21f07fb2476d53eb4109b82e3dbd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6364c9a65181f893ef4174e36b154bcd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194565afc669797a4cc7e177b414d4277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f23aaa4cc32ff9a1849cd7aec526a478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff59d4c12faed4077fc65e8a65d68b5c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520f620a350a71a92098128904bd50380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a03b9f4905d2c47e63fd75c686fb881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a264904ae769e8680081304aa1fdc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1a748dc028f529c7db7d73a30342e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798d35604b7da0c4efc9a33cc3f3fa284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72c7e044cc3fb29fa01e357b0ebdfe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30b566aff0bc4caac66ca85f2315f886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be44f5370e2d0c9046938591745a4b2c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb22b4cf2e209880622127440a980ab388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba150d7ac44bfae3adc2875ea15ae2989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21aab4e5e02e615b056edc6718f73d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12c3abe568cb5e1400af8b90e99c0f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525ffbbbf3a01ba1217d776aad5fbe692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b64bd7f7af1ad7e62628785ed6a9f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a2ba8aff24e5ccf7b011f209b382994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d224fae5bd81d0a918e32b9755fd195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0ffc5d6d4385fab931cba7e816d3896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596668efde087a90d6307c3e770a96b697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c986082ad4e5226713bbacf1bde40098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16acfb0ffdc82269b6a852abf549dd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306fd3f46ff105df22a37357916ef9d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95274eff6368c468efaff213de04fc96101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76d6f57124f9a16ed6a3a1039b68e4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408121629a36a3d735d7721c8ceed63103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd29bb32c61d419d48ae229dc77402db104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655d94576c3e8151c6a41b1957d2c7a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceae3520636125cf0caa281ab6bb84e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebcbf5f7eb901b8788a488f8a1c5a68107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba32a4c62c20c7f1a8a7a68b091942e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9953851a4d5cd89a31e7ad4aa67ac8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd3e14645f9a56448856d4556f2c8c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e203905a7ae77ba9d0bd29689809e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9158bf7cf0e9d0512fcc4c4db98c30a7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d21e4a60a7759b542a2f40cf43dfc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3979a02827265e1395d74113bf0278f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b33b8ca7129819af9d7d41ac53a0975115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d94c5f9a4cdaf65a0a1d8512e3da51116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf1c0722c96496abb2d012b4140535117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd1a4cc58f258225a15f6259b7c8c8d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae59c7182387c474b4515f8057d31b5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ef91aa982ee8f9984c89aeddbe612120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb30fd92469fa1538be76d58c70026f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff4399496a4825136dff280debd54d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac925bbd58dd933665cb0bd464609463123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687eabcb63fb08f3f47cd14a9d934b5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce2906e870d7dc1ac6ff5510ac5a2bb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2347b7b4c7b5ec1ebfc6c1abd3c083c2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b64cd3ea7fc130631bf66a802f7a6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d42d5f261bde25f975d5e7308b4ad128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503eccc441376d241d9733c103b28c78129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313680d0a1234b7e9ff764803bf2e2c5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457bd3dd9bf080b6e7d29d1bbb54bf6f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c8ec2e9f32b51f5e5634e686a7bcf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec946da04f80fa23dc8fe2bbfdec32133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da454f1d2df640fdbad95f7acad0496134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf685d3b5f4bda7030dbe90ac14de4d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c542f43e5222c53ad777d8fb92d1831136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a2631431dbd8c382ba259d6ea62f1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58991fe9526ecb4dbce8356f17474f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7f96d10136d7f70788805076485a2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446833bdb2154138b1eaa5d1913484ed140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8734aee9558f214fa3cba4a95e44d98141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4c258a5871831e89cf2128bdf73dd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75042f41a702560363c6c366007579143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e40af8d071dabf9b1f43f99534fba144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52945dbaea9d861f53b5d51dd2629db3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb25f095ff21057b989fcef301d004b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de899d21f6783aea925b44e6b76490c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db981e49e65c766d0aedbc860102606148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d24841c3795f7a39d3fc1fe93ee189149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a78655616c9664e8cfa8cf4381b76f5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a8f0534d939713bf7a4597d088d304151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e6e91ca422adeac2b08eec07f354a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc899274290e53f8e145cef8f6ef4f2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904e3ae107c9d1b8da7bb6092eeb46d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68497f670ddae6ba454355c54a655314155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f2d7fb828322298bb90f8fde90f40156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90df6b8c3df201fbdfdf72c51133c7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b670bb8931603c692e9f18479792e8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a402c55bfd2619ad0037b6da55a24159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28d2664351aeca42c75dfeca42ce10160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30019a24dac48e5ec22304faea5cf0b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd061c0049be6e205b8ef88dba54a2f5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8fd74c6a12212695b50c135c16d0a6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5946052a2d1a8f21d2f121ad125b021164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba8f8b9e20d8984c1658ed45a96510165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f58519bdd46b7ef4e82fa0b53476e62166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1343f2dbad31c6bd208683532336b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a04862ea85cce13623d5cb4d5ed696168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b37457bc78a6ac9f0dd45d29db97c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe3cf037db61db704ca206b70f16b6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa368314b5f1c85eb661a58415fc2e9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea348db5520070f609bb8e43dab88113172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69f597761a5d67d7797f4280ae83c5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b5c2008e22212f66b05e473367eea174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced02447eaf62c286631d6626b07c981175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49833c32a500438bfe69c9dc244e08176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b26220588b24f52e2eb8ac4fc7f3fb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0155fe7d601e912c2c45857cf40f78178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adece02e92a85b19a84e458bf701f3e1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236983c0afa4c9c3aacd4a81648d7176180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b64a021a1effc66b4069fe642010c5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8dfeb9e030efeebe2adfa37bfa0fc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dab7f8bdfb906570c143f88aeb56fb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ebf26ec2b23546f7d66937dd57225184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb664242a728e76492591fef7bba61185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa4c780de3d88a253b531e4112d71e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc5821e0d0651c418652de383b5aa1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96013ccae6632943dee49ed6e53785188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b5a132c7632cd4b68ab097c7876db189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebdb2f0ac9bf34b5e79048a54c5dc38190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba0ed7f9ee46350d2c933198378c8a4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c745b896dbc260c499ffdc5e88592192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ae806924ebd195ed91f7383afa0ec193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73325aeaf1c8eed43a95ef9d622790e7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e0e8262f3f815fe7247ac6b041280195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2104e4a1ffde6dca08001a4479242f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9655b799b4befaa641570fdb2602a3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c17cc8b4141ed35044cc4c944c77df198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d0aa75ccafa9c9ea0157ecee0503a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2b1bdfd4bf997e3c9ad51b97df2d0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c7913a765d590c2eabd1101457d03201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3bcac8880d0e340c358f526dba2b15202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9fb7e02f6d496f7f78e6cf3eb62e6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f71b0d119e936a4c55e423d91b65e1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bca190da01fa75cb3cf7fb685ecaa5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b65cb605856f40b4c6f210779b03573206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4d2c11ac139635591dca7344b167c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abbf78931ec9faeb9cfba2acfeab44a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a21a1018df95d3a3a25bf15dc2f81d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484ec35c50636ba6a68e1042d8704b6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6defa7ef3b920e781d1002465c7a52aa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c00127e48ed80718413316ec6924c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7db53b38a62408e06915bdfb4673a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480bd4f48c3231ba5c57868e77745d4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41cfb5891ffc7ae8e76bd40734b6741215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d6f9189e1d41663db6f83b83c96ac216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9b7fbc757e8037bb470349f9a3c8f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc09176b64d52e4c07f9d8adf60ef04218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea5114748de9520b2630ebbd646ffdb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec528b6749398197970997343dacc7e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62f9f6fa74ce0eff2fd01be3077717221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff73f3cd9f5be839900dbc5da3da8ad222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8452e016237b5b57dc4ac6a7a25a6406223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff65009bab1c3683ee57feb4f74175224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a38f30fb8522e71ff0b6b07c4483e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e13b827daef5acbbe0fc097697afdf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1283a3566a33286514fefea611132227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb363266382a38c04eed8336c659d7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f4ba1860d4453b0c027df24c8ec0b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79337ba2a5dcb573de646cecd820a184230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd0b603baee73165b4faa6819c8421231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e76a61ecac38d5c0b609e4bf377581232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6389a7b1fcbe1c75ca2fbfa2bded7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf8f0849dfffaeb8012285297199d87234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8ac75376c76f56e53c30c47414a21235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf97ab3d7b20551ca64dc01da56ef4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa75930a16833bb9c4fcd47cf4e31086237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a56e83d3a7a89db9c168add9048c9a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9fb47e3a568dc350dcb6e78f3136e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed3f6c9190cb8f8ae57bfc776151b7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b8a6ef759d01fdabac2f75727a8de6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df19277fd51618440137c3bd1ac0e95242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f0c3b1a49a858807560da9ae4a2f5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77bc92793e82ed48a3f55ea23ee544f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2cc513502a4de3951ebc78404293b7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51738b3afc9ba49f8e9384601a64eb3b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e7f949f3f393cde62fcd4522d2182247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab708e796c37bd7cde121ae881d847d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287dd4a104ac86afe80affc881f0651249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ad1421353a5864ad8299a497c9797250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d58a92fd97bb1b80b3e7d45e59811251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7fd63e0a03a040e85baeb43a0044c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ccfbdd07cbe22c2ff3518f7d063ea2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f56416867025c6673c6ab96a0061606254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e0cf8acee4a5b1a3a7ab52c22ceaa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db732a8fa089b887cd7eb40f5fbe83256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e052cee0a3239bc7a7489ac5f9f6d1e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3099fcc891d6af8ed171ca445a480cf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f28127a42256d982a4e842e4b8daa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c731978d4ba0452267a8c07409d6e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ee881ad99548525e076fcc6c49b1d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed68b4b100d1ae79121a77b6ee9523d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8322fa81b8255c3089553ec18740ba263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85443b201a7b7593275df051cdcfd094264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e9d93043a0af2bc2647eadd5f60ab265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81597acca276b4e219df121fdef2a45266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300aa1c984886746cee9be9ff1bde62c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58174aa2c81a7ae425ad4d542a22ea33268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6d5328259739c5bf096597318ef6c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e767648579ef861cacd6b6dbe536f0f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf63f564da105e7700d9a22a41d0143271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804d6ea9fb8c81f5c5f21b3b3fd77a0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc7f18664e77f8abac09007d47e91a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d24f2eec2d72fea8069987758af84b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4caaba0cfcc0dc720e55a94756aa0b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1478f6393389d96399027ec91faddbe276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de82a1bd001384eb6606388190e7a5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68ad778c0f676bcfc1571b18a33c6e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a01e6ff38a4c9eba9d0808d6f061dc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8259e3e69b74dfb3d0eef1ea60442f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed7c2d4355de21c4b37128947873135281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877ac6cdee828cea7d37f555676b859282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d3ab3675f795b9d80a97e03576840e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9695ed8d91b0bf4634380bdf86eabf04284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a184dddcd2934daad49d76aac483c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e92d9f7e81c5178c82e7d35d1b654286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a405b4a9004c3bad5023ffed47db6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617d7786348cbdb77f7c5d0e0fc108e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a6329190661ecbc4c0aefd343f67a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f3eefc2a7409a4639a28c3ceb15ad290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a40635162c4177bc7b44736f86c62291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6dfdbdf173129174d237169b5daca0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9209b5dfb0fab6271a0ed932b7e899293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95483942072c5a21349da2d27ef6e3b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbacb0a87136f0c53f5ae6635df68c1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6ff4713c58ce09d7613ff627bf93d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df260b5b523040668f3614e461f007d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f6b5c1c1f2b5402567e2ca1737ff2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f964533bd9214493085f155399be871299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ac7f73512beb024f3f2fb8d982b7b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9db7a7585fc0fed3e4d533d287cc0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb57cae3fdbdf535da736c8f0666b1c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b3f3e4d1c88afb8a4722ef6e03b35303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bdd17af7f087ea0646591641ae7ffb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4e63fcfdf936a3b4097e0c2f37299305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b149474418edd4fb17748145a17a874306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017b8b1229e3f2b73bdb156e7c51a6ae307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503949ed992893215a4b4a58cf3cff0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07bf03b0d3384412f39653617fc8500309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4295644fa9375b9cde64c4c23a16cb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e26dba729f4f19cfc71e9c3f5cd459311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8230c86a430b72a37472b3fc5fa59dd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec31c494702ed366518f9c8d91408bb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb93efaf6ba6022bde51c6f7271e4c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea4bcec819e48ccfbf12d31d3ebc1d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74273abfb4aca9c8fa82f1caa3647c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae023d3c5a59dddc082c064d24c6289317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d5e22d2b8e1119285a05d9b2ee515318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51cbb564ed5cf16aba266413f2b885319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b60b4c5c653b26f14899628f6ae078320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311bc85be8f9fb2cfcc3a0c2731a492321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b38a45cdaaad67dd131627fc307f31322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e3b638e866bb89ba51612199add7d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee52bae2ffd1cddc6b2c79908a3cb6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b275728b3174fa167371fa692f01077325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81ca87e0c9ff5d73cc9840a5b67d71326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a91ce593c57fe912a0d4169f25473327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda56846b64d025e226533caedee1b17328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1306a43bbafa7cfa66e5a23a6ca11329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74188cd99e90ffa13aec1013caab5f23330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e34329f6fb7805a925d0c972664c935331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9013b7ec091880ace5cbf31bbb6aa3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1cc165532d117469cb6c99aa97542b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f235e71323d1c78389db0b151f290f2e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ded4974493a1441e849549e22b685335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f4811998edccd3df3d701f51e7267336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e978ff12ddfadf3a5f96a06fa106c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499058fef56ef3c4dfbb3cb971bf936338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636693c5be43ac3c91b2ecfed46c2ec4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151440e57c9d6ced513bfbf0890d73df340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f126ef162497542aab5fa5bbd5de6131341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d051ecd5de39c41653d2972b3a195139342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3cf8b3e9ce9a59001213ec7b613d6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193c62c19d449ddd8ba90195aff957e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e134e1be372a6cb50217293bdf738345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed629cc86fa9ec152d3f4355c2ff1bb0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b748391b8439418aef562668a5894347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48dde509cc114cfe199d5c3597f45b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bcbd84b2fc38d03dab5ac04223f738349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d27c3b1074f0280620d705c12343b9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49050f834f4903e64806cfebe4409edc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3502b0cbd107587003b55c8832641c6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1f6a3e5a4a96f46a71120620a0f46353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956fd52a88fa082e92a15cbd50d38c7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e867ae28651b741c1de64646ae2954355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94afc9f0f74b2fb3c3e680cd51d085356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a66815b0b6d096b71352cd9c3f0c1d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90829e887a682bf1b1f8b950abc0d8ba358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da430c8a0445a0da765e6bece78598b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ce61bead84933e0189cc512737f45360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bec9fdf40e4ed78a2d24b14011c2b3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef0733349d0fd8df7f3b59ebd63d96362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60c32ae2aae099b41b2206f1e60921363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d06a9a024c74800188db615c2a089a7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c0f05b851c5a994deff88b6906514365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd80ceb7b5d9ff79cdc8444cc6526e5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921cab6b9dc0920495c4d2a6d90923b5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696e33c52d601b90d529b8f4caae5ad368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164435ee0176d1c3d6e001198eaa4887369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6602b8e6e4b3fdd73901c9c31072be370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d8ad552b59be4eab00858eba9b4b8a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d6b967686553b721b4f622517c093372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd06cdafa13ae90c0870931dd545b0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d40b96a4574ef39bd4f1af20df7383374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09a949f864f9eada41b84ef3895658375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1cce61332b9576dba9729c60f385ee376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbed7b6b621d5a7c2f55483dc67897e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868475aba7cb6bf6d4e797690f84e64f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f5840e40aa888507ebb72a8ef09d7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be94167900c8f5f255c99ca0bd014797380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c3cd827cf51e996ab0ca17a611ba3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a03f3ac224e9a4adbe9648817b2d39382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8b13bfe034c1d3af9b07a8b5682e5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd26b756cb0a98a3f0e37e310d2ec0d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e86c50c24d1b5c5d33811a22bae8d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ff28c27997caa7cf3bf6be8024e57386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b090de20eb04251b4d652d3d5e8d15387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46eede1c02195ad76355ff96bfe6be2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07134ab10dda30f5f95dc795db0322389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad9f3da253c23abd6800e4a25943b0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6175bfabb01757ebc74784489b0acda6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc5935bb5d2daa4af41b05dd88e2ee392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3863cf596df5f02239c42c363c647393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0bd9f54127892de68baa615e619266394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef2b18d48288010bab230fc7cd5b1b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f55f84489ae55f053d4eb585d4fcc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6060b9961b5e37b0ecdb6491997c703d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e1b5e8926c1801329f4447724bf88398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030fad3380883abccc9d63316c24ca0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4040ceb5faa0e88cb54267c10282f12400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab9bb218729401eab1c56a39d8813f5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887576b86fbe2fe58e8d6961dbb875a8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8844d8692bf4a38c4c9c5502b6a2790403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be64a41e6e20b57376b65be4b2c35ef404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66922ddf6a1deec47cbdbe79aa16fe3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf14f02788944b1686488fbbbb815fa3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc197b6a3260043ddda12b9165fb6a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4c105bb6c20244f55dbeacb687184408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54132268de2fa53da3435838e388c818409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e696e1a939a5962e5bc7ba5f21f49410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a31a6000f35eed4be4747de5af0f60411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6d070d20b0f152be586490d5a3af4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d3c31c83537bdf40c227ee89c61d1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d1a10a064e055152a94f5c25cbc9f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954f8dbc379e5aa46b5290bf0e3944c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24784b9a15620b734be78a97d8d35133416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d490c917e478cb360e6b2d2b347803f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88fb44e0e17d885188af6165b3c92da418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2c51b9b0c483d78a56528e07158f4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6600b19f739fa3e309d7c560812a4885420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8885b80eb47270e2119492922301506d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20207c61396dd9062f926dd8e646441422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37210a5b1cc9cae3410c95681ce4beac423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4b7469ffa7246638c0b03defa3b98424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b0eca07623feab1d6976f5b194ac47425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b15c1f67241b2044b18611bb2ec070e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7eb060d49f6341bb8e2233716c06ed427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592d713da0c0b18348c83aaff30e401428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942dc321e2f08c2ab2f530d197690c9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d84663339661fec00ad3f4674fb7c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c26314d7f7737be35a2840dc2504054431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859d8701e2e7fcd775cb6b632a8f1da432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b3f9dc2004e331039a3cc536f523d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cbc836e1c556b6afd2548c04db2565434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f027c42e2dc45ab098e344a179e2b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb211c7926231a0fba8ee92c9d4d001436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b454f43e8a3cf1571f9feb68022158437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ca4362c4e57780d99f909f44d1864438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a9efea840fd1ebd11ba224566b1488439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4336b0f773adb5b90043bdf8142fe9c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da10885728a9791bbc6635d6412cff0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6921aecee2d554ba705a3db11af45b3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d79130e944c62e7801758cd2d7014b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfbe61903090dd7bae3e2f662d946a4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7115ee6249fcec2ecc1f507e35db4a5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e9c5efc2b662896b5e3b65a024f1f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b61f1acc81676065cb92eda4138844447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f41b89d83cf41c56d4e3c19297ca9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8b252f52acd2a6ffa027d9e21b20c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b312a3643248f0ba98a04f43d09145450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae9b77638f438e9f0948be6e13949a1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245633ead6391935a1818d5758c2f71b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4399784b90fd5ead095c9f3a78dc46453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9388b8612ccf18c7ee02bdf0a7c1e8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc164e5f8b841b46421de02a21997ec455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4204204eb89980bca858a09eb31eedba456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527676e28b19c3eae704e5394f75184a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4be611bdbfd70d5d11e1153495308458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f8b1deda1912976d4fcd11d86f03c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e12623dcbb3a2d66b5b2b857b9a2e6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbaea03c056ff006b0db4cb2199ccfd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f803d36286e533dca5d8d42c85134462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178af535ce984cb1e40a22bf3e3ad596463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f6d83892520d66f492eecfc98f6ac1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709481fb9aa0ea39e92467522e904836465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d3131896bd4bf8aa38336e1083da0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d4896d09d5765dc7ad660ee2a78a9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8bf81da60f7c54412d60f4978771bb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e7c40eb578d48090d96e1525b22a30469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af82b366c301b5dafd50c3debf5be57470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff8267e279e7815f8de2d21d573973471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1792748a3bc37ff6ea87e5321bf0c7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60903b06f6226eafa214498064e05a13473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4830650b10ea0a735e0f10a93d01d85f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41a1389e4f12903e5991dbccaa8f1c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeefb1d65645baa047d398b10d5f7ad476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce151f4558e9512678b9450c9e1220477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f1e95bf09fff02d263e197eb4d7aa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3baec13d1835b91de43e3425a74f79f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f20677bde2fc378082946e0c697fa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57387f2b26a7fbf392f441fca5318eb6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17f9c4f524c93b0b4cb03a26d3ccda482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234bb6830a84926b8636b434b73ee59c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb39cb41476cbbb69f5e9488914bd342484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16fe04714775b2ecccc455a1c5b5ce4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead701e8ae37e3ea41fdaf31c91047ff486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e69ddc772e8af57d6bc16b0834d33487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3559847f495dafacbf47409f594cc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22193ae7554f47824694a06b559cf3b5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adbbd6fc859c0017bdf45b72a3b0b9b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c39a7605170455f11a74c24fb5e0e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d4ef166688bc357e2cd58daa64439492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c322bb20eb675ceb9a6f12781379b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07de24157cd468e179dcd747b99f56494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2097949d2794f5fce92fd043747f6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f1090111aef9d21941ee8c0282bc6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a852079c6b0dab645e87b12f3358c49497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee4db2ce1c395c7f7cc988387c0ce0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a07c1ced936959978faa227ca92471499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb69e35edc005b5a95a7444b30c04b5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1814a4847fa28d305c995b006ad768501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1b9a56e55282cce5d18b522d4d763502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30930e28fbf269ff4196dcf1ef5dc060503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a45db036762f65f0874212324adc1ce504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f2ba92ee5b1bf083148685842303a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ebb560562f584db9161e5c32e3d1d3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778ea88e39705e1394b125c6440bc17507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba087ec6e4e94eacb02e7dc4e83123508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b782ff415e8bb55c7dcfc04d67946509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2631b9023e312812a713e5e1b1cfe2b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9ec6b7015254c330f28b4fd04e044511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc12879e122a7d571c77e331314467aa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f5bf15c95924b216c5c98d1217c3bc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a6b889df315a6acdc40badc21b3e4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a1edc16e94342f6c0a1e02773fb604515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a39a52de498eef847c7232972ffa49516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c59d4f63ca6234a9d38a1cb0f5503a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29197a595809d27708102f8007b32245518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be7dc7a3f0e2c853442a8ac92d05c0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a57d13b762d5b2952b19a02464ecb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c67573fdff522e17bf610dbbcc106521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af958f84af7c5a48ad454f4e5f68077522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344225baa52e977a15366920b4a5257523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2261ce94cb6ae22352dd3db5abdef4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2cd03a3ba03c9fd5aaa84d9f1aad54525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8226d28ad53e75f01fa53c688d0b6b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ad47dea26e9e1d0754254065f2fbe527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb4f1a93b692bca1cf80a7f21cd699528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c56c9d17a3efb5e409ef3cc523456529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6abeb996df21c07ce28126d8d8eaf9f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e742dd110f2376aefd2e0c8692892c2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88404f97422f04ec9987643208c9829a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee7df8685b75cfbeba247443dfd4a3e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8b4548726e4cb4a33e1ee14068b3e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993721b0441c766add2dae6ca583b5cf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff6435237e32020280eff277242da8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2fa286ba358dc61b22c77ca3721752537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af5b4f9a46d3228fad1bac5da626bd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0b465311633c04cd261b076a6dc60539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee12e693794afc404912b02a42a61a7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64579b212b61e6ca36edf7fbdf0f4af541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30129d3e6c5db44715aa05d1b3690dc2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05a8790412698a9dc2a3557f5c52ae543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e9188984d467fdfddff125f57a1b5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71e944ea2fd0b045d83a13b81ed801545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae1b536b1a4843b0d7717f3ec929ee546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e8709f94b1b5e08566c86e67381f70547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee173bd0eee4d80d15713c74b8fd647548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d2e8e67e13fb9cafaf459ab137e85549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9a9bcb8d987971c64869d7db84d06550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a95d29604aaa6419c70292150e2b48551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27e47715a190f98351721f73fe4f79552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa1d6582ce02d2bb79b3c501bc87cb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22fa46c1e60961ded6bfe7b77251de3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc1cf900ed21dcb66bfc5064896be1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f72b9a6cec2fb579308c939959771556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ed94aacf8daf9aa171baceefc2fae557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cabd65f8321d7d144e96ad30b2e9923558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24efe56843ce03a3bb396834a6fc4e1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb3ea95832bda549484d476cc5b1132560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e9069dfa953e0c867510524ba2f47561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350cb95e1d0df95de796f803917f70b0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b49f8818ada58d6613ba9d02bd548c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7faa7999b3debff1fa374838b84d3a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1b552afa449e9372f4366f7f1c56a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1915f4f3a467a09bc3150af707ac1bb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53296c96770121836a757ed4f7f5256a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a74a73c10f903df06b6d2496997c98568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70885799b6e1dce67bd5530beb0fe3ec569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf53e4776861ffd7a5ffc61ee319821a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e856ed8a07115a772c8f560a39744321571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb7d75ce6f24636646ca2e7ea91c7a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9202130edbe75b4de45e282248154e5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e1461fdc6e9d31eb48b1f5ccfa649574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e334e6196f10be887fa8405f21abdc2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c538f3fe2fa46302f1564beddc270576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271342fedcf96624e52c9703eb651fd2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7cc10fe4b088d14458f2e951117e60578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4fc7647eccf403a6c2c3ae00a31239579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d298d78ae6a211bd8946674710a3c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6cf5c2ac56469075b9e920814160af581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c9f22786e3a0983520332d398d77a1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a74e0315f978f33f522ee544824f3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea9ac5ab338e13a1a5aad496ca7159584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e401034fa07819cc94852ab4ecc92585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828e7349218ab42175f34a197a6b125586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e53173030f2430950294c3f467965587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607687781fbe4ac33325a3941a0f6a19588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f37c4fafb1acd07059ed3cd20de2de589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620af14126ff8c84a0d6e654c527d53590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee794be41f25f1aa77233f371b5daf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0cb3008c59e4da551b68f3c5ae9d2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c25434f98e8741524f3f956b6a1cbe593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d56cd243ec4fdf664604a02397a28594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d52a73bfbf2216d937da10f2b7ec5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfbbd520813570e6d1f2a2e09008c2c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a5d4ecc953ed877d8084aa4a79e01597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe49384a1f9faef273e69544e2470642598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741308dfb3f701203399258a10d5507d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85122bb9f8c34b095edc9ccabc784446600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4b671a41b1c9dacf9293be05250e9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b491e0c2bd94f70e14f5f089d144e6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591cd52fdf952ed411893be4a8019a2c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd35f334e81554c731c9b462ada5e0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c293e961a05562e580329c5391117fb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b218e10d1433cd17158260c91fd7dda606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8cb5f3036ace3ccbf554a5a7471b70607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b1bf540431b2a4c4c0d6ea07a5ee4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6194332fcd2d0397318a1351cae73d6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30de9ab6c5ee5f9ba45be097114eff610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba91df5f08fe1f1b191306a0db573a43611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8489bd8483d1fc9a27b32120b5d2c8be612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e60cb67fa5af08a615de4d1a705212613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bbec483adc5742e78329262fa23519614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49a2da58cb11f3153f037a9165638a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7402fab82772045820d4498e834fd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3cfadb5fbf677aece3e8ae6cc33df617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63053677e21e7af3687b1b0b6d3d65cb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3781ad5113a6da7b046642a9d3a3e235619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb8a06822fc6ddd709ca2d1132423b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b178e244ed6fc995a03a22b7bdcba99621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d88f9d1b435e3aea71e99516f8d971622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247b47d607f5b6e14a575e758b5ad00623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797dbd6d8180cfd550e658a88e87a738624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da74ec135700b385cf38196d833062625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948f9f2315d9c77aeb433429ee2a39e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f053bd3ffc832e33ec4b191578b17627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09257b39c2137ba8dbd4f6405ed31ac5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f4fab2acb86348c63c55b370fd9ae629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d944ad349a6ab6bd73cc858f76a56630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb41b428f95bd040e4666f476d43031631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cfc4190d47e2e799d39df782974f9e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12c6518e417ef34dfd9f6caed544de633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c0938194bb85a029ae0279f5950dc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192d8ab77965c9dda17472cfc60b1de635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74ea66a9f3d6b6107e4a5f1a5cac4f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d656e650549fc963e898c48884216e4f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8dfc2962f21502dd13922e7d43801638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b10cffd186dc7ddbb3ecd9864c999639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc11530ba91c083322ac181ffda1d66640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d308afc89272d83d4268ea925788638641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e071437ccc4eaf5198c3e8d39f0fa642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaef2911ede2bfa63b7434647549e95643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dffa3ebcac72ae6ede8cbe9dcc0b6d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c7fa607d59924e566993cd77aaf08645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93384ad3a9c34e99598bf9024f03db6f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c64cf8b0fef4cef71c64ba684493aa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f364fc714fbd1055b8fbfb110d28d550648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba2ca139c754746302998466e4f4838649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047c95cd87a01a81632118f1db6167c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897aea6d5318e6a33837cde28e15d70651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a3c484fab9e7ea1517a33001f5bbe652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98061392681a150d2c6f73ed084560df653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a78d6dde1948b16d41c7e85ca84d391654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b595861deb80115ad59e0b4d597df11655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a913f8340bd37b7884bd839ba0498e7f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f660dbe27f9727c843bacc0050b9f6b3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fba2fd185d7ac3617bbac5419bcb13658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299fcb9cdc8d93a7b5b9be90a358c526659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975338ee5d0ddd0b06d9d849388c161660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a088564935d905c3b82835b12e4c9d5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d26703e83d964e6d46f630d85ce97662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f137799fa3cf40d21b9929120a6f9a71663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e126aedd412943d0eb77d29ff63f98d3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95d63ee49a5c5f415051eb30b155ed665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf21e86efc1fcc5017dac97831f90a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be7cd681caa1ae173fd455a2724612667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb36ca3c8dc2a72dc7c57749fd8466668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96084d7981fd7dd36ff5c3846237da04669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc7b5b26997471c96c6249a97999f9e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0cb70868010c90a04236d36464b3f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7827aff6e369738aa03b1b31a3d6242672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b895ec435006279075473b08fca192673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf74d2f653e0f3faf55fb90cf66ce9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17620266df7b6970d53bc57addef6d5e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acdaa0de217ffa9f44a0372dc42ccf6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87becaa1643a024b35a6f8ce62e010677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb010d04962b2b4ba423e17fb8daa4c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d881d26e73260fdea0d571c2ffc8d463679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e451083e355d7fd4e96655aa3f89c8a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440c91507dbca84506fb30375b55ad2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c7aa0ae47577f6679a5bdbf779467682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a14d2435aa82b047f5a7d41d10d92f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92887caca34059c8afa7f1be8e7c2fd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06744c342350073ae5971cd0abf47e3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c668dbb4fe9b3cb4e8e4c5ad550cd0d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fbd0d7bb9e9fb301caa412a14b7cde687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb912812276e2331bfaf3a541cfab5d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1086fec97e8633b2ea7d4166487e0c55689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad14f8ff3af22b6f887f4530a6d95ed690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17357eddfc6e64ec6261395f704cacac691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc40abe2a78a093d7f862e107e4b92c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0af0e67fbd6371730c55089eb1a8c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373d62ca0588bd3fb0e2b7e502f20a0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe08dcd264de6a48097eb81b6cf6ffc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4103f42ecca71f1381a15eea30d8d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d8480b75bb6f9cff42c6a5b211bf7e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cffb71c0d1e72093f86aa6aed41722698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891d4e3c52c0de54bb56831620357c9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5788f11421e8d6aafc491068884d1b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496a1cc20b85dc1db7b924edd772e55701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1275fcff7e5a6e62f315219addf40f6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f0c871779d022578d7ead8662db46703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e594fd3b015cd30143b5b8f2c5a5796c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93420f5bcc400f584357d6d06c2188ff705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9621d6129ebe5d413cc01aaa1c7097b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47f7f76f0bb1a8710bb263f06c0ff9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23bd125575f07cd593e5f8c2752ca26708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa317efc9726f8f195dbb8370136207709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909bf2a96bcd2764c3f8ef336e0b9408710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ac98a874571f0143251bdad26a0f1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a33d79609ca7f55590f1c4a3e186e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484676db86382a0d5e700c154906b847713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475fc676e89a384cf518dd27e9b19b0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb5da85c50ea83d5d6482bb8c9d51b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794131e0a20811782b86b21e1b7c49b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23b742762806c33a32c14cc95662ba717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a1c39c22297191fa83eb09376575ff718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c027e9c0f3dbbec2307e10562bb66a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bbf7543d0ab001d29a03ba97726037720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f84f1a5b4e7259dfe2fe0aba84bcac721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796349dbc86dc4a678a180152e2e1a62722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f0215c981eb316af87bffc82a9792723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8852b91e2beb6e62928b6a1585650f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c1857b8056ffd5a18c34389182d9cf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e240a58ea619b7d34cc6394988cd4b2e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60300beccf661283b6a19fccda31942e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0bc4d719badc6336c4d4b63194cad728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cfde6184862b96ea27eb36a1e1f517729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068bb1b9e02454adfb1347d8d2d784fa730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c571fa616528d00b02be9c6a27725afc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cdb6240a7490a5ec621d1de619a941732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8fdbe5ed9380966ce7e17262a9cf5c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9d3b4a92efffeabed0657d384e7ad734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0205ea639a024ed47897d6c6d3ff7a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502083397b52527c9ffc0c78872439fd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d07ff99648358a858b24a7f2296224737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ff6e4b748ba0c0302ce57690a6fb0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9444e07371b51a51e55013e6067764b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f13a729df8f6462317842b657abda740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae270d8481c27d60a37064e80cebd561741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81282adaf967e87e0f5632d91b6260bc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68062c79bd2f0d05fc1eb6c6500452ad743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a15fd302db3c3604639b09e0eac6b1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061348c24cadfa9ac3c62994d17cebbb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ec3944f7e78b575ac2f52dcce89ac746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf6a67c6215030cf9470244e7db4dc5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1ada7bd0f988c09aa4cc77ae13199748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdedd87cd69f5b06f9398b57ef477b01749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d5203789c2e6d4d2592abd91dd135750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c13934997abcbaa90086b5b433d172751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc392208fc017e622cab26f778e1496752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd65f9db0f5a605d0a649d592dcccf7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4aeb445ba1b5582554c74842bd9695754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd1d9c7ca45f2636e24354fb94ab055755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6526672188cc3e7e554b83c910f4c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e8ce58087d57cbc8bf87322e637670757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a296db1c7d2b4645fd8f39b266b3d5d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06ac9784354f2dcbbaa051b5101bde759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>