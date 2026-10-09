--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3595333e41f98a6434049079493d81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da593657c56e53c27229499ecd0a052.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f0fb4134f292729d557dd3c36b2e5c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79a0ba324f078d167557561a2fc7ab4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36dc697aa5052535eda6bc9a3c41745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d12db04e5143851130b5d7dfc08fe96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f6b51dfc24a77d63ab9dc4aa301ef7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01bf42bffed160deb3e6dee92cf4fc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055af331fe6e806957c6cef3717412a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4551f10aea124a0a9a07765ba7c6a0410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769d381139503352b22256d5eec31a811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a981f93b120db80c75447c84740ede12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b27fdcf960d43f04a460a13725fed13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3129c1216f99460c5a5a020cb4040e814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90644b91c2dd18377316251d3fcab5ff15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6013d73c41fdbd5735d08e22dc9b528416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ae6bb533eb6593d972985228d7a9e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7efacb812a5f8c573cb04b37e56a5b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea183a78d80d01352d1e9d3a2e9c1419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a725daed49c0f9a1209c32bc728be7b220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a35779ca53b8d571306bd32e753e021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce17d0cf2ed0feb24295e6fa35a6ed822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84516509b4b5947ec40d1fd7e5237a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bcf4533226b655aba00ed4d1ccbd3c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11490bb902ec61f0ce5e35b358d2236525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0296044ac3c4c9c461d0cf49a724aa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849527691d91b8226820a471ba58e48227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ee4f9c5876a6929e9c67ddbb22cc528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5c8953b21ab3e2b2272e428990de029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90cce0b3b6fb2e3600acec2e3006eb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774932a56d73ca9352c8a01ceaac757431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6798c88993b0e507658b110f4e78632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f87006d75760512babd17dc6c2373133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77faa95715f5f638344386e630d2f8334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a7cdbe3d074067910c8de777b07c035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71888c518207186223ad0e015e4f834136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f223b965c8cf55f2709b6ee71a90437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc6b975da3d7f13d205dfbf387df5538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036f5158ceafe0b6f983f1c1c3623c239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3d6957ddf404ed019b4f677e9e42f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d594639f20f9ec7e71fbfd54c7e8dc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36cf53155991872fad912736b93e9042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751eaa74d554a298b2bea79c276758ec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b62f19f89b9392737f6fccaf28594744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0569c175e48385eb0108c998075a34345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4431a180fa314f165b068fa239daf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a44f25f5210ac3aa1a55c5d9a60d447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebef3bb89a4df924edf0798a6a49b2848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f293e6925370b9c6d6f8eb4489de2d449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d45e0f6cc3277348d3c491cb41233c950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d25543e6da6bbf8391a2db141789251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a5737cec80967861c84ab6c1b042452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87795d46b959f0255f34ae24421ef9c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87c25f6a9e731a5496dd3c1ce5d1fa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff1ab49d03ccebe3e52c7c6ca5ac5e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7cfb8c4dd5376541871707b327f18c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4215502ec7334b3f87eeb8cb1951a7e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dbab1f59a596b8e9e0335591885ee758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a4271de425031a08ff9c1655cf88d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea633a29ff3e8562c99b0630d5c07460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab669aa1f2493867e57155abad80c561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02014bc7558351089cae97f898f0ab462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725a2975a05220969605d0c6f604f3c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d24b68dbb08488dccf260ccf1aab464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b9d237ab4d1f690857263bb5f256e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3f7c3b8a0ab430647f1f4ce11c0ce66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5cd72d4e074c94a5edbc712ae1bd3867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c84de77de53b5709283596f191d6568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ab07a3e7801fad940db693de2118669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80433f69f1ebda998ad4d99ece37ae1570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e0798225d99a656f4741acaa66102371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6364f3be13c60aded9607b6499dfe272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34128d489c5f77e86c0c807bfbd47973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f39e90e34c5b80ed09235605bef427374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5439288d864266005f4366a1e14947375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730db95bc44d8f55f420f2c70e899f7c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e93d5531aa8f418c103f18cf6c4cfc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ffd499be87b59c7831508032666e078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb180b644a065952ff755ce72e7743f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a0955a98add9cb9123f2c0698bd4180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1945d5c21fac58d3d944fdbc8e54cea81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f0251242ff4721b9cbb0ad2ca644282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed602df9ffd1211ea625a897196c80e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa2174a70eb7d9f4df58af0da15474e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d374d5fd4d6982d647ab62cef396dbf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b4c9411d2e123f4f0279465d71b1086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27689debc6e6f4e5319468490021d4e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c76bea868443d99d0ca0a4eb008c1788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4d923e87ef594690218ad2a65b03389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf41f604f3999b8cd2976d7d7be55e090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebad1c13fda42762b57db030917fa96e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927b7e090e88937f5d571c1f323726c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9232409ccebce5b4c0357f3e430aacd093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6eb7a164239454f6ec20ad51c8b19794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b30c6bc4d465cdf8d4f78fb26a1c895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7527dc37fa2813f8d0804e234e91096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7701e4dea77e9e47db651165f3dbb8ba97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceff3030454058116246c0374296dc798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72a2d8521848f4852c130c02e54af199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1fc3997ae74f8b5c6c9aa893cf05d3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45226f87e44db112466570023fd2e9b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb0f80ca7b3a54fb59ab5a7aa965e4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287cfb26e54fb719043df590f5e049c9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f853150ef5ed561a8aab608f805b5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e5fa6acfecbe4f2871f8dd37b4ba43105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0c982624eb4b4df7e1188b764ca81106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715cf49cf2e36174e64616021c1cf1f9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181b845c9862f16bb8710ace69c890b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c54232ff9e909107936523cba54c3d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb17f07fe26de65672abf54c17b34da110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b613c04f48398e30af95bcee81c706111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e8adf9f679571259605dd2a6ffc0c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a3656077377487b35e331c47d82a0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cbe09486dff5698dc02bdeea531bda114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9313778426d6f17c56bae0d700b59a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e08c31ecdf95c5278771494a7d61e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e5692b01865348d539d9e94f9fca5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8944d63eb39977abd53418aae73217118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36ff13ab245377ea81c3004c3d3514119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2692e338d560b08dd7f9e3ba6dbfed120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08506a094cd48e1756b18886b103600121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264789b9f47c52fa88b20cf6499d977122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e3a52714c657cb7828a68f18c44fb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0fb22f9c50b45647c039ba19deedb7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1034438d318fe75e5e164cef4309e020125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e454e360d09673bfd202e19af356a27126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534693230ca1f227df3235a62834c30f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353340541ea1e80a0ea7e38947932c67128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d282e389a53e394595cbf34ad750ad0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c28fe71d6d66bc363571b45d3d0a33130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6273fe3c60eec0722e317684fe84414131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc879a5db823faad1aeba077bb328a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e946f95df444efdfcfd336d4f77064133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be6c82c97464da5ca338579a76b766134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312288db1927b249bcbdf8bb48db5951135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9eb7a634444bd46972b8bcfa20fe8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c723cdd0622d8d2fa318322038aed137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb749f70ceb516557b11436f64484eb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b8b34b2c9758f4fcba1fdafaabf70139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489228eb55a6604295e64e8eb982a5c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919c033bfdb5557b8ade8aa8973e797141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b371ab01b4599c4e3c1c78def95d1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f6ae1518c7333b8284d93aa23ba98143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f85cf84c4994dcbc06e6a488b2d5a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d96ae775a0a5c29c4b879ad88fd484145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026cb6adfb3cb3aba1ba9d984a60cf7a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8375de9539622abc1e81a52416c0d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e831ffb3cb2d116c730efb1216d9d36d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08de1d32db0f116a9089af61d30521d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8336fe0ae46e5d7fed2f18a1204bc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3aa70498f0dd11dee8d33fdaf4ea7e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d47ce6936cd41d479c78752c0c39e3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5bb6d2085f0b50b485b9def91c0c18153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c3a5e0222bc04c1e4a9958c67471f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc79a566da3a40d690ad2e8bad3c83a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec96c57b93144f71e5ac54d42ef4093156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aefcb020f0559b37ff91f17592be4d8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a466379d0423565105f945a4b5d58ab158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c9f8dab4440eed6c610c9ba83d3d92159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027f6a1e88944a5e43cca0d80f0d6db160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a64e4bf862116fd25158d32f1dde15161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1326ce12a9fa8cdb3f18832cd36975bc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7078161d6a624dda0c6e3f08279307163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaac9c4628188e6ea1035e58ed14d31164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c970ac8243be71c40d1b6c4e6b6f4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80739f68fa52f3ddbfcddbf72883113a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da164ac454ec652b269530e6514762167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da5e52f52772269fc225e9fe7fb800168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f0c24c9954aede52122918bfbe09c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b558287274f461852320c3e133cfd6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23701b8079b4bec4f3369a19f20f17e4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e02f66e0561d6d6dbfcb92bcabfdc4b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04392f3f4b70070fd4c37ff2ed8c0a85173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eba5042faa4dfa10be6bd9f23e627b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4049d7a82e2d7ee3e9565863f7bc31c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c9778511d7fa912083336f1dc92e1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b02e9b5709d3cf04d7d4026fe025c8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0947b9b8c06407de7777977d475363178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee797170cace07f2fd4435acccce51179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468c0b5e65f31b21abc3e7281e5e47e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9a3a10740a683325db819a6b2f5bb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53f94124ebd307df78d3cf3b1dfe21182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4d7559a97ddfd8aadda28ff0bb181183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226846a18ead75c2107b5e309b92303f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d081a069f702dbd2fb18ff74a467fa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074f130ad18b234c9f72e4d1a835cf03186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f518b53dd8c35df68891f49873245e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b103ce2dfe3757dd1fd8abaf8425b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c7ece25fd6a1d1f18d5c1b4f2aad0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6387f337898ec8939cd893032a230bb4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f078fbba098176cc95ce487b23071c6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b416a6b43437e08c9264daf6efdc5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12056743baec16905134af28656beca4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce83badf3c28d230f10d995e7ab38a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426cfd81abb27d16034e252d8ae8143f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0298c8038a055aa3fcfa42a787a262196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea38d6c3c2d745838b591183e502561197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce6324221edb0fd6638f90b63655b0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7fbd4f3cbdb8c95a30bee202e118e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ffe58c6f8b34afc59a9554e56faddc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d42de265983e0590583ab0746c28ec201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd1ae0f32b50bb7c1e3a8e938779f6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520175d4fc8c1ebd9a624ed515ddc92203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a36abee4016b7f2ee328254f0c0a7e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd851a468904acf64d2731299e25f51205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f738a111d2448e6ab13741f38a6e8e8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2041d567ede14b59832a06da30b77f3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8300d4054f5935eee6fe14bdaf8e9c5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da30f3736ed39dbfb649bb40101676209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27cbaf1bd7488551669de97d5fcfc9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00315d91027303cec15348b9e997b71211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15355c4e9a286fa41560e4f73bade40f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3767c771f28ddeb5309cf717a0930d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569296560d2969e375616b7b9d87d170214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baffc3bed5e73abae0396b8a2329d874215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d474b02fd50a08b9242949ef9bf00d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb32b43aa7ed4e5577377a0a2ffa8ca217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e94a5bf85c8dae05db51466a77375218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881375aff8d65a696feac308782055c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09db263b7139748ca3d2da6d35804b2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76619c22ebb9a855ba2ef41d6ad3ad68221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab331a8caa9536f87af96e56a7f891222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979997b2f7d8ccc521d9604f11f9efb2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95da91d4361dce363ca19f4d5b2fbc9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75623631ecf79f7b2ce9f3b860ed441225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e18813e9c1e559158bf94b3b75a9c6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12060d6a0eb6d8083750e73366ccd8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83cd318bb90a45f6f7f2ba6641d469d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97107deba3b71f1789a816c508b826d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc47c5f613c0e159d1ab9c4401a71be230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dd4effd1fce18868c3d94dfaf9b0a2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933ecc4b34bd7f31f2e2e8ee9ca4576232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19027dd9ec2e2611978be8a49a644e2b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cfa4fdb1dc099d7fe1a5971e0b7f33234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e0c36baeaca0f10debe8f06297a519235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a41621f53dfb08441b850dad25405236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e5e660c842cfb333ac35e6957409b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450621c3843355a5fa15c8ea2886a1e4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8579052430d78cd36297f66dff7c034b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96caa6994a7de8682387b37c282f8774240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27beed6b604c51aac6ccc0c1dd3779b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d1bd886d52f0b76b7dc407aae3625e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e840657eb234def88d12aacca2f57a6e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93266e8ffcdccc03db5d95e0ee1b74f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d12f36b5f189e32e261b668b8ae6d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420da0d69a71bf574615209af873472246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310afdbedfc5ed4c8260bcc947f499a1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98348f68fc23b3e2d63eed9ed9a4c79f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa446b6b445e6981e8b6d76c37c9a7e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764c918dbd4d8bd3ce80e54b539ee66250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ea1d8dbd76a210137e13932cea3d7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b977aef69415eada550d309069d8a45252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc881437819af2dc1010483ce2352c5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d5c120d6046b4c6cbc254f37eadb3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af970a9fdfad340e97dcf5a625e68645255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12d249d1da983c993e954f7bb6057e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18a0bdae7b6339a71708c19178fd88257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b102092db343034bc7ff04c8df1411258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ed7849d7fcac19569fe1d3b996090259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757032495391525f5faef740e7b88b3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b573a6496850f9886acf723a861d593261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6da895a85312c8a0b30accb5c305b2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a09c12e2115f1bae21237619c4af1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa91c49b3f0ae3152b09017d36cd37264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe8c5ba8b577e2f120bf9dccd419f8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949746380266c9904f2af80efc9557a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98687417eeca0a929a9fd693336d5a3c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8206c6c00bcb92b971e26d04cbe83268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7205023d0a5d730025787ed831eaa67a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88652c91227905e5fe8e3d3abdb63f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9409c07bc2c3e4017c9d42b1597dc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec299a135074f08203db0bd9a8208c5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849911db4ecb00436f7a98b0c202e4b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f18e3c8f2d01527aeb0ccbe1c9f49274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d6a52e1e31caf23fab4f0046e6c1b7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ccbb21e46a375d87e8776dbbd398c0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8472f8eb7b544376298b7cdd2a3f7b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f868d113adfec47a55fbbcc8256ed0b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddabf3c3eef655efb191da0df6f4beed279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cbfcb94c312e7279fa043b0ea51926280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd380387243316bd702d48c90fd5f6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e534a3baff1a5658a2e9ffe4da2c2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb4de118242b6271973306237e0ff1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d1a25ed09b9f39a3201fb9e1e7b1b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6c19f9089a57c4b7125b6450ea7ea285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf28023a1021fe118b185498dec606286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b57ece2611c2fe3f8322f942448c87287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20377b1c5f302b0de03e603a56d22fdd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2770dbffeaaa2b011be2b6af245e53e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c45808690cb997d3b171ce49ae896e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5737c12dd099d8f0e5e4373435fbb278291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4fba8c1d3b353d798e34c5847fe2d7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c3fea346b8f99bc8f67e5e95644ab293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e6709a7b54fe48bae4482bb722c09294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dcfc49877e3f14be11d89689944866295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76723ed75878982bc84e5b3b7d3e6c52296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5cc974bd226eb493d0687a57f2c161297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab123ea87e09f6fe1dcd7aabfa2af65298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f3baa3edf722dc7d2449de7efa4213299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820a01eca9571bceb6132d5f9c3cf3b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb89c6ffa33df85fb3de0e644830583301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d81e96d0dc60b83bb2ecd6dd0dc7e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849ce1820eae007058cf35d88e3bd60303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb016bf3255a183e59c2ef192ceba75304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ffd26523ffc7818953dbb6637b8cc8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455bbfb6d02d346b2a3486cb552feb17306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae5379ba9241429430b0f35acc9d90307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39180493981be52fdcbab5768b8653308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b3b35b8f32200057188629039fa95309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec74edcb96706673deac706f25454bd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8137cbdfabdf2a36a0707fe517d85311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829c62210a740c4680341f4134dbe23312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2ebed7f655158085f77bb3e05a9be313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c987b75a1b161405e8a3a3df0018ec0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb1639eaf3a63a3251afaa5fac47b1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56316eaea54a983404d8a990736f4eb2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44dad61959d11dcf6eb4152806d2dc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30d9cdb6f94e9141af8eb969c9cde3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3aac7079b5215b2b62d62781382699319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d057e62c56874a876e12523796e98957320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b2382961a2580787c3168f995406c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98af325ae8a3213ebb97fe1693f8ab322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe0cabf52f470457b9cd9d374aab1f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f86839f1a0f109c0d22da317eb1e1c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db72fb480a0d65cb4c24d438e306f8e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5420fbc2ab3c449f6a6f6967792e30326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e692f45945d514c8b78b0134c199491327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289dc35b30440ebcc69426e904580ab4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772061faceb360c347125d305281030a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e11df269f7a702965c2b914d08508a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f1272a152eb70ce3880e2f1e2789b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b220db05e6f60a4a97616e9608a685c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb64021ddc769f45b3dd95dfb32e0f0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c536639b9ab63ad2e0ad8bc5c66e9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe96b77e02add2d78c32f82e6be46c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5fb6009791f53c050ffd4286a20a89336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f0293556c3ae09ab91f433592d671337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576f247e502df8587358314a10f0394338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92a9405579fbae12036444a18977fe339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e82410b539ef7f1bc877b56438e49340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d2dde2f4672f662bf3f85c1db5ccf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1056959b81500bb77d4434f6d31d4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a33d4ec16087fb08618fb44803ada3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55814ec9eb95245023beb05c8bbb4f0a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137bb006a0214d4d5f3e480d5d45c49345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b7656705abc637d5d864b3071e783346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be51f18b15d285e11f00214fb7932230347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3fee6e24504ea4967b167bf805cde8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d35ecb5d6e8b5fc3f6f89d082a8de349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e578b44415129b9bce7962fc3589a60350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4dca6260a69c12c6b97ee818655909351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d7886df89821b2fb5eb5f76d3923c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c68e513d4ce76ec9b34eb4ddbf51351353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c3c5f60521f5bc8af3617a21c396f9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ebd53d939f55ea7ef2c10e127a764355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87dac0195a1121d430d8d471a1172a9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701428aeba32f7fb521bf6a4bc1dd68357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a10de4a0fb3161e200673d8293b767358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a001c18040c77bdbb87a468d570f37359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3ecef606b432901a13a49de9048e0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf8703fbd059a177dfba1115932f08b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebecdebd1b44d1bb267b6b0ce0dccc5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55666927aa04fe086e85d16fefd178fe363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cdd95aeed94a3a98fa1728b66325d2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c33e7dbec800795880b468af67472bf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b78a4c2cfb11dafde7bef8215ce8246366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33b6794179f6538378c17a06c0776f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358700957ac662be546ab23ff4524b3c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa814834b8113093570508a8f08516369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d10ef49b261f5721fe980b854d5c0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90085a3a5a342cfb0ee34aeb8fbe7246371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb9adbe701b8a6f18846d034f6deaf7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade0e8a5c162ae70e7c2e8596ab3dbb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f89b65dbbfb234fe36a5755127674374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddbee23b5d3f25843a8fdf4136791f1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c14dc988713f4b41b366433b3b767e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91026fc402fbb8fb7b1d5bbcb1a8dab8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f9ea0f2dd292000fff68e3d283b6a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a5a94dffeb888090f9fe1ede1d422379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6fe60e4e4d304fef5fe1f17189cda3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfde8d96313232b9a18d1380cadf046381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c53f5493e6f68e42ee226c4bae2296382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf246f236da071796d2b6331dba5420383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b30770a26a135f64d19bf45cc18a4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00acbf4f82ec0cda66df7dd7966bfa66385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f7d13bad6f07c648175855ae77f24386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad44798f1a60c150bff807831fd128387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46739aa18b228acfd8faa5bb4a37968b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd0343d179f74d05c761914bff0f52389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf8929eb61fb36eb9e7b7694e445280390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ab42601cb36381e4558a0f0f0168d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48894c79f538e573c45c388a0751b4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86282936949f08a8fe9d8fa62922041393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab8e2b4f2c58f63d827893c6c064a5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632bf502a77b9dd62f121491773212f8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78bfab35567af726833ec44486558a3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775600944f64368a4a2e37aa093f3c40397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b96dd72c981804ed19ab45daad9d5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff04e6c27b31784f0a114eccb478b4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e530c16f96f13ed189d1bd7fb28ee400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fabf973a5f612a424a637c1cda4e5a8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f9c07bed050b415fe1c16ffb87b63402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9935df14999fbf85edbcd5911120085403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0162466d739551c09e8aae714da355be404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd3a98f18163f61bcf37624c1d735d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da77b96e769d9b648d2413d1f2a9017406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03b3cd11f17c54a3474363ec0fb848407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c141cdc88c310fd37f0dcfc1bf1e472408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120c451e7057bdec1fd3f108b941931409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fff32dbb751276c0bb2c115ee0fb52410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dbd34982f08850b5db7d013597e696411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9f446140406c321e5c38828f808ed412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea65b36cecedb411f107859683450f33413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a2fe2f627b8ce0c8b42168798adf7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd1b547100b20e04c1c5bc9ea2d10be415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09c4fb38c4040069d7661a701bf7ca416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41abec9a2f5fb92a399b0398f67406b1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee290e9fec6d413d1cb11e45e817479418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a92c7a045284f8320a1fab24151b79419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ed20af315e3362e2c39167fade9ef420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb429ff85d186c2b783e842d01bde0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918108c92c5424f2b637b3d388cf8c07422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce764aeeef17bd42049100d1435c60423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c3a7676110f846cd9058e64378e20424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a8ef75c40ffcca0378376f9dad2a1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a98c672ba0da63896933a40a020869a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170581763f3b237e0be03467eb582f1e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f59ec16d26496c9406018f03c94d4e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed8b329abc26be3042023fae62d7fb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f45bd19bdc823f356403fe9db91048430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78541287c9aab1e552cd58c2596c2a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841c5bc14d8c55f1d7f4540627b263d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d46b326106c8eeee51f8e08121445433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d50c797c6d79bf8760b090d4205437434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0198a303f7fd9e4a496388a21058ab0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a61d9a5b8f5e4c6a77042792a2b81436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53fc5c507e1c8defb9954d9206da85c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa818196be4f5b65b1e4ce2a578fd5ae438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539d761ef5094f5f068dc1eb4f51fb7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e6270dc1db71f5cdde0b5665a8d48440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4cb3c5ff7e09e032dd353767b6afc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaae1b8eb647dd7404af026a4e6dbb9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa25e2baf8b2d50501e1e63297cb1eb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638c52bd83f51a0525b61de10dd199b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d1c52c05360bd0ab61da8d49ea34c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1e2b354b529d7e1c30cf24c8e15c0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfcf2d8bc84f00729e6311892369cba447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd2967ecac839e125e9ba4129a9b9f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035fbf0b1c1c06db06b2bd200347d985449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e213e7fca015fd0a8c95899fa6dc4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4fe6b8f038f56abbafd8dd6e0b40db451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2de519dfdebb4a31e6b4e005bcb991452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a5890ffbf89ff1f076bde66c4cbc2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baec8378e9040156b5aeec4cc06c600454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021be5a9023532de889a8c35ce5c44e8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d9133375ab6413ab9ff44340ff67e4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe49673189a6d5abb2bedc59429f85457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143a7c46bb43402fd6dbffd98f545b6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c0b3de4ace36a43f93424e99ce3f3d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cdb3eb9a9fc0af721cb97d70a510f6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2840dd36aa6d0291bd3b33aed6d76461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66bd53ce870c15a9119bc0ed71ebb02462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479d325384966ba764c01cfbdfe752b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec04c99285e0d5344f9188208c55695464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c6ac2142a4a2a0471ae5df092d449465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd42f6c364aa757d198ebd8f7857830466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00141d28c8f3447a68c342a490f91ed467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9abe3e039e2af4e7d9aad064689b85468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca5f061a2b0a715fc3979ad42d7fba469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa6966f517adf174ea14a0baa5c857e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a63789462cc5666c8f08c19717013471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5850c6e2eb49786680d58b2ae38bf0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd2d5286a7dc7dca4bde82f77bf2f0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855f003c8beb46678a7061f1ef11554474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df7362eb142791f6a04bcd73146d4ea475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da03f157efbb3e055f63395da212209d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bceaf901137dbe8cdace59686a9f12477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45165da6670ba73df4e7fca068214629478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3723789cb843000e59f221172078b63479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec12a143e0263b4cf71e7f8d5243c6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73352bd2488b346207db04a65b530a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f794a99fe10f9ac1eae93d1c4c49171482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc00f089b3b5016051d71d1a286bb20483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19bab779fabe02f0236ae8e5c34ef00484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480aac597ee40a225257c881043c3a6f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a59e2335c740f158d76bbe16ea7117486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed03ed39f9ea7dd69aeb86a845404f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25443ffbe7357ab98f43ec2fc5cbcc94488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797f4733da5d28b47fa2299516bfebb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbfa0aa3698a8aa2380e56db2d8b8d4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc737e903ddd24d18d2700c4d5421f6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b1162570d43d03cd9d4122c56e1567492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ea8275a6fd7e5679a09aa7bcf7f39493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97bd44bdb5ef9d5f1d8ed0017f05bf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ff33c2f1b97dcde7d846bd6b11ddb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08edf48989bc4d885860f5b7642e0e7d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7762d4a8d242b29f7d8435bba98ed2c4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a67f72ec84242fe878430bece5c2a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aca3aab9cde81ca22c5bbf850c4a98499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab9ed2cc7e31b270a00749cce20e20500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe1a7c96b40827e7fcb0260cd6e602501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dcde210ebfdb6eea19ddf9652d7dd8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c6af1701b14918f1cb1ca6e449d68f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00979670b6642f3378582bee41840602504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa35562abdc0bffc58e92155cd61be505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783eb6031830d6f959356af1e63b8f3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e8201ae6bb41d947f2fd74126e4ec507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f53ea62d4e32bea3e60557abd5951508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5dbf3fb4fc084868bbb986e249584a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636db1dfe5c0d240c108e6637350db7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5585ee0fe0e23f7d5099f4023d7808511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee94ae81cffd6bdd224a2468d011575512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07291e6deaee01a08cbf3538a4429fb7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48830ab071b4414b402c62e2588e3e78514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec680513e9b8da850150f4384d70e4d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b97cd6a42ea92a3eabb7422f8f5f0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e57b7c7f940301588094e9ff53e7c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd0cee6b97893480466567a645feb7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9715c1334fcea8de65956a13d0f2cd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff325733197a977b0e7001d1494a3458520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104fe0e87faa6401276c0fac5232761521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c3e4f067d35f9b7a6134ae94894e1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f44c187b574e61fc0cfcabd8e22ed523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b193bc21525f61e909f581f9a197c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b1481cbd4eed6becaa77199c5f5a4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0afe39c48acb61ee476350b5c11fd00526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977622d3c2d5a69ab1a4b6609987f7c4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd1dc4ffc3c8d3fe3089a911695a37e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad1f076f81f9bbd0edd6ab026c65a3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2fa9ded80938dbb119be06ee15e9b0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20e1d8fea4a1ad58129068a49c5915531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa786a82d1d2f230577400bd891e41a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174f8ba88e435bdf63f26bbb50e63f1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b71c2c7c909c2f963d24381715f9e8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec37ed883aa48e65a4c768d2201ad8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e06b06cb88ecc7454a30ad6d52ef9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71599d442ae64898c83d5872cfdd40ce537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a148dddf0c4cb9d801624f475f3c577538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066651c539d1363b37d4e6be2f478ff3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276084bcb8561ac9ffc3b663d6dde171540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be088befe212942693eaa8dd55d0ec0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa07e80e457661f42fee0fc0ae7b0c4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f29971def08fdcf2f7820b4be4a238543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d60e873f8bec58faea8992d54c080544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0250241120dc839c6f00d902ef5f300545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3677c9c9b888df4b468c630e872673546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd05424522de188e005bd6c5a24128547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f701ec7633a8701bb46bf039a27ae3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711aeed786ca0e6d6f152a9567a34dec549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056f9cd5e0961584dcb6696f2235176550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec70bd701b4213d2fcf090cee91fdc05551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9398c01fa2fc43b9e1bf642f4cc00552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5fbccaae0e9bab24b8ef2011556e1c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2d11b8d10eeb27782216edaa608ee554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bef23cf964f598e9b9a7d355c87b31555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99431528896e3c4b350271fa9dbe16ca556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128d3d5b9742057f4a1fb2ac30bcba0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb705197b9a2f1502a2417603232df1c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f4cfd461645b98e6caec3b3e64770559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc89cda25c30d486965151e5df80dcfb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7637f2ac7fea6155ee6102bb83a4a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4debdd8fb0dd7089b22dc85b9e139f20562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e4083cbf7a5cc44e2799d0f862ef92563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36639a3410ae648893faf57415ba373564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f27fb39f11cf51ed0522e90367735565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e16f84d7db654182029c3e7be19cbd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95374d2fc097208fd5cf951542c07029567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8719a38d67a93304a1cc8ccc1b283478568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37d1c0d096311c20d029421bda276c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d568538f2749db4b21d87d784952977570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc01d14bc6f7efbd77330fd5ea0a22571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b3eee81a45c93e2acb205ff4ad063572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d4bd7d570ce2421d8a040b023a830573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4cc6d72cf03598e6cdaa1f0e79c1d9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e80161b7fec17a341463302ed2b1d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77bd35af9ad98a44bd5bc7c4fbd30a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396edcec8c33d1547ea67c72b5e46268577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9104446fef35ecc8729e06dd234fe578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e197537fec440468f01512d304a252579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c454ef8691d28e115ed7e30749f62ac9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88bb22da880c7cfe07337c9799d455581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75642b52dc09116f2ea816a304a2374c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839e6eb6d705649dc98ebe29caccb6d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29db6207591cc4319aebab008a3803584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb9d301ffb723f1d3b5143388c1ca2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4231fee75296b19ae45643dd8b873e0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be938ae086943ac2f6d448295dfd00587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad0ed5044a43cf6cfd57a2ff50dc56588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876d676aca6ec7296f9da372fdc6984589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb2c7b2691e1db06f0d2a5c9aa0d90590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3eb8966e907c0825d81b53e4a1e2d2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1d6c655ff1b200497597666b66e81592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56641876eae1f633e57b394c5836e948593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608020c1605cce4f7b7341f5c52c30f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4ca3efb8836c46d0739a53e2827fd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f525d7f7c7b4f42ef3d767fc1f2991596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3691194a87613fae4560ca2e6e4f70e5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016d856a130c3caf7225c60132bbc1e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a610d6badea3a52941764a26432836599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d61b32eab1a2589e2df5f68a02f6c8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef5b917bf5a2cebc6afe4d455ff7fa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9704d9751ca6eab16df26f2aeda59a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502e0fa5ed06ce28b20e39e3fd2bbc2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a42ce4f2228423155fff82c52a08f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6013cc226e3f47264f487a5b7df08605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb5af6aa16f8c49b2cef10b7aed5acc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e92960f78bb93068da37c6022309f76607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5734b377f6c53652f2e64b9511ba6259608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d4a815917abad84ffdc9c7d914a00609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa702c0db2419c547a4485b29ed5f811610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73735ee988da7f2413d9c9887557a768611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc8700e4a246c9c82ef7164d89aab1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f5ef99e8a9bd2a7468de2d275c5e5e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f929fda40ae323df1784c43fbc051cb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c72b312a7c540f9094b976113a1266f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be7fcaf834ee303e12164f56f2485c0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f2c4c11af1a9ef0d80bd5d7137ad0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a87054c37adf41b3a821237d3c064618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a8082f658e9ab6a60235b08dfaf36619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a4cbca0d90acc57121a472c206273d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e19c42c4021652071918c8598b6c6a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879954bc6d67a0f3a29eed0ebd6616cf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a007dcc9b2081e02d7d5d5485b67d9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8dd1cc4f1365e4001528882a57617624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f901544644503373c16497e601330cf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402e819f0430ed8e55d0ea5cb11cffa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899695eec8722150dc7d046abe035c7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26360dc8bc05f72d119492d7967b0e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f044698484c5c786c761416b7b8340629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef36c8656360efd0fc63d89bd5a3d4f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948cb117958ecbd185db22546f45bad631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc2537bab41ae47a3f705bfb6b8cd0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79de0653758f017cac356617859cec633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412877a4224d998c815e9bd4ce05bb0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db4a3da805b0c259f38a237f5f1af7e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe73006e7f93f0d17a0225a3d991edf0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cbb1f19b1b87186e7cac0203a2cd5e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124a1aa9f5c98f728b523874b685495638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c7f517289ca7db35b5c134dc8e6719639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cab363b0fa7fdd5f3dc6dd632054cd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ebe7ed518dcf778ead05f3708ba2c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94497f873a629840e31d7b7d79ea1290642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584be1b90cc3bed00c78c5c6daa860d0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6a273deb95966b773577172cd53dd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272d6fa30b381061fd720a754cccf58645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98cbc02df6ceb0acaded729cdc56b4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a966afeb6460202207207d620e79d03647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca07564a8b868c358b82f4d8c1efd2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a308bab6a2dd8019fedcd98bc286050649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b029134064cdb086410dbc6b897c82650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639099f6fb2ba050c91ac5810d74fb53651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2743a0d05bd9202d7d8b92572f5abb5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f361f74eed3c860d30201386b4f03e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a623262440790d5ff07b90d2624c4f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485c3130a7cbd5fcf2eb14239cd5a4f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5b033d4fd87ccfbcd5093a9c471af656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b444ebed1840d001585ceec25c73a5c0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a11f44654359e86f69053a23e19d4f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513423e3e0ccde5c5360ab8091a9d7e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990d851e5ed303551d328bc6727130d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccdb34e2c045399e4140507f93b62f5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e6cd6d17d24ae989f2d2b362e4115662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f088624e45a465bb37206f1db3edecb2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a3873947facc949cd149f64829a955664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb94c68961937d59333dede82ff43ad665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fefc77f78fee499f15fbef71d0fe8e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae52814480bb6109a6823459913b6b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6cd3a6f4ed12707bac421a4eccc125668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6c81dae195332908afe40de4f4fb4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809230776ce4b922f26ab32084d0d1f8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ad76efe13d2092f277a64af35d2b2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d918472c79ba9dae203a699a331284672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa235a314168aa1f262832e01371d4d9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00382e5f40224f50c27daa832d8dd8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47bdc4056bba3c1a2a3bb25cdb1a70f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ba9eeb3421e692793aaf1618e22ff676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed434c2b2187986994e412958f57f2b9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637f04fdc1610a8aa2c7550e1fff99e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fccd8ed482818519768d00ec954c14679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9092f06f89a53493849cc1c0bdbff4bf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872cc1938ca87f86f117d0267cd805f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de565331208463fc3c427588b01ecefb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a2004df2819222c3199520164d952683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686abe84d340304b5d4d5a11fc244400684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da51c7ce4dc836b2bbf59cfbe64514685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6854ad978b8d8235106ede5594f17aea686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbeeb2c50dbff6a2c691c9bf2d60806687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb27c796271dc403e7901601612675688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca9f4da27e375699d4869e83635d58689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d4d7e26fcc467b65c0db1e47d2952d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645dea85b85fc4fc997b2bd4837af5e6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f924a7552cbf2ff57710e6dc6b212692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8657bf983712c4681bf98a0359614693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6403524fc3dbf5eec6c0e6f341aaa27694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52dcec9e6d200452ac3b1fc8329517695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502fcd611f179a3c8ecfee9b6eeb722696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defcf8273d43e40d1989d3707adef66b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f36cfbc622ed57ebda3d03b11ab88698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1fb74da1d1965ed2ec21dfe2a5305699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c0e420c6fb8b58a4efa5ead27c018700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670331cca55dc2a6190f31f48a2aaf2e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9490354ab0f07e624ee1252c4535860b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31590fae1d9ab26936452281e33e67e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad96758b25345674ae191b0f236d29704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44345d7654dee3a94c1ad78da647761705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf83816925ec0417c0ac36cb70eb9cf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae90e6fb90bbfcd01ce97b7bc6cb065707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f8bea0986ff926da28011e74a9432708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddee4441a0a6ebf1cd4f8127f188bee709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54bc8bd08009dc264c693720f085a9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954bf2eee1b77275340479bce60e46e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a17569f9ce14d86411de9fccc2a5b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c1ff887d8d8a96078a021ba0565064713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477120b1805783efeb57333a458a6cb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e94de5843820a4b4c4bea87e22e46715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fabaccc0cdda4f5f5a8e44f96529e3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46907a067d81ea1defa3781f01db512e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353efbc6f2d59a28368d1719bc0e73fd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b569d89972499e3d7c94b71c57ff252719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e558225cb70e6eb198b691bac92e629720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9b78e13a50025ad837f6c66844209721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b1474010f692f3e49bab71700f9b2e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639fc998215d3a94d5f767dcbc86e82723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a059760d5e5cf788d486e0d8e6103724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2e3e5510763e0abdf60bf415e3a85725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eed1c3c9ab003783a65d43fda4b18a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a37bb6299828807a71d81a4de34c06727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6409204e4e93adb33da12ac0f81d088728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbfa660a77d36bd7bee6e548e446647729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0afc0764f8d25a063b3a941e7ec7b8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799fd34c9123a775d69182c00d6a3411731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9192b8035d43fac58bd8ecd2b854ba732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd98419cd3667f6db0f733d2fadf67733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69fc492b232383f55ecdef780024e4b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec80ad7e572d2a453528b4612b83f91735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d6d1ab8b757060d4008b047228e3e9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3742722e25f49626ed5f42f89d551737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4d6d1f4229b67e93a064c49433a7b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62aa554e84c319e18502233cb89ed5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c8bd7ff99b77c6098e284b49966af740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c7e53790f234f45f12e2454f4d470741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02642116a237bf04e293aeab900ff313742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e554beadc0d6294dfbcc50a920fdb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cafac0f1a479f159a54f92b89ad04ae744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9236acb1397a81203b3fba0a728f81745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b7cbad11375125ed01d0446788f19a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13197d735b5f1c190d86121383c731747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c854c259f99fc6af4a5a1de4921e9e4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7360af54bfcbb5afe02d0832319d8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c13a2514d236e73424aa6a0082cdb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025417848cd62b260253753c2e72a741751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6541107f54f4bf7d91fea87a65f2939f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36134dfdeabe3b57b4c927c7663810a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6d4eb383f06c6b0fb1623e6d81b95754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6cf133f8069ba44b42f7f743b5905f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0612fc8e2cc45a21b79903a76f6f3ac756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ab8863d82aa4bf381dac9f0299b3b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324da302a6e544d51ab8df72bf7e202f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ef5312240a90356bd878fe23112e8759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05274028ddd4613f75201eab173e595f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b08fcb62447d454719df4d438c8712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a328ed4fe1e67911e69958661ab31ec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64525a8ae25f58fd6cd113f2b6b464984.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036473c648265654a9b1cff5182e832d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde1bf5eaf426ecc1ba5385fa4fd96686.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed1b82b0af7c6f08502789511bd5947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb43502a754c62aac50105af10b92b4c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4102a3a8529c867cbfd5f554d92e9109.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378badec53fb950efdb6c24f50681aa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bde4e05d25d191cc8638734f436aec11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be0adef59ba116d5531c181f449c9512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2addc4bc73b30a977907c704fdf49a4d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c14a84859a6b5ac3944ee9108d55514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d29ae8f1ae4486631a775d514b752c915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb99ac77eb847d69fc4c92a544791b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50db2e5dbb3f710f8f3a3f9abc52ed917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28136ccf4833a6235b082b15cbbf7318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f271daad989d180d8e7e57c5870a1bdd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775c635bf9c4e191e9a0e3d94678d2620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dddbe789f3252938680672a750cb11c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067462de8ef7aae5f0f276cc0688ee3522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72049349ad5d881d881ed06ab2a1e2423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963eba77eba393e7504b0494048a29dc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad87faaf38a37fdf18203ba5fb9d5025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60374786fe29bff10ffb4ab4b67469726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67c01e59edec2f96d242f7a80e1ced27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c6aec5861f6c1c9124bb1e827e71928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242bf371c60d9cb1b3ac739f93a5d5d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfeca4b702de0c639cb8fd712689b8630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f0390cd84295e00f7047d731121b731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659ea935164b77edb50b540e6ef522532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fcad10a0a906d359153f2b785e58ca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e49da884aa8183bf1cf98e70ca3359d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39a7cbc2f93885668153bf0e28a9e835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078ae35c73f21981f050ce0db99501936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039b4cf168d847ced1fe94b3c22345d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca7d35fb9c7ebad869346ef6269bf838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9287a8085054c639213e11b827e8739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194220c41b0cc9045466345018e036c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0af06b42b6e521b3f356da6bfb933341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e91bd12c59c8e71227e9fef60154e242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7a048eca96e5d56e8900fe947750f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18527186a75c18c89b30e639ae933d844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f052c2502d41d593ad6d59c3b5148245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a02d185cd2700e2abdb3bee80516da946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1be9cef15936675f838188ac8e3d6f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41bb6abaa5c11efdf243752e8b5b0148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613566b9da9383f056e66067009941749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e389c1368f4d243016eeefc03fe6b93650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd115b94f118f0800e9825de7b437b651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c53f1e55ee30f64ab036ada3b1e29152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577a282e731bfee57be56d7d57a6e9d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003889971eed40863507bfec6d8bd72b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be37c934a7ce29a9abab290dce57d37255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce61da11f6d6cd631b48eeb559e123156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278dac8f89647fc15f335fbcdd0f357257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d548059168fca12434f7589afb4ee58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9a52929ebe7dee82beadc8b3ccb9d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb1f2efd6d9d0bd4d0be5cf7d2784d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f34e7d15e434313a86f45972aac07961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1616bbdb52ecbe149dbf2d97748784162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7174df4adf8ccd1c260b0725d9575863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d464b3ace97906bf9272199b5cb9964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2321bed8473b77cb1a8c727251f70ef65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910e80d69f9b291550b61aea7e5700366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd79b4addcdf4e77c69ea016a1b60e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467afe57553b956c1a9062c3382084a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab683d838da2d395ad30a8f320595c269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89530c7f0c71a4f796e1333cd1247c870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0efa30635be967ecdc69f39140ece871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e79eb84d68ab03002bbfd830eeb0272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ba9c51e990598c2f58addfd14bc17873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685fa718edd37f8ead3ded3ea16e97cc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03ea495ec9fae618fb1872400ff68775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b8c6dcb7366ca9888d02f0682b56776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a995f3bedf035e6dd021532d3213c7c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ec607a8c127958ad427737373ff0c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f433c72d170e9dfc10a5631a669b3a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15ead54e96906d3c0eecb81c93902880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f179a7233c3cae08484abdd5a2f980b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85edc3474531ad7cfebfaa7388371482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4252680377d7ab7af3251164162fb7983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00afd6feda579d9f9ca9c872796b12584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377dd23a6e266761f689f16534a5217685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30cf6dde27c29a1e8a9314f1d9ed02086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd141f73664ca29105db2beacb682287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c686873d2c01705a1bcd3fbba16d16088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb6f3ad566718f0ad0179fcf003c7489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b798af93049d4659ce76b63d08919e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d0ce33268911cd825d312d3bf267d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebece66d2329b0465c31076ce69f17cb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c28897c145dbe83ae9c8f57d8a06693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865af241e1d2780a466d883a1638e36394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8cfdae40abc77b16d0e1f03317a1d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a756ea088145ce7dda312550909e1c896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f35beef9a840cd7e4e890fef511bc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d437a40c2cfb26aab934bf45ee44d098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b85968f33ebf00a112afb8efc726499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f0d95c8718acad4afdcd76467ce9ff100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9d8585a1fd8c85a5dac1f66fc0107101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d0b9d05793a26aee4d9d290ec5a5f0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f92e9e260aba9775f0e5499eb2240d4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f378e22e84411e21f1db9d2ce18ef2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2bca918eb9e423109c0a009c211cf0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc240fcd9d62a52e0664265b35f18f9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e6af25a6fb9d0bbe1605a839f4d42107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5325d534c9ebb398b99d7301fe2c31108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a90a7b9e98805f1abe247e00baf97109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ffa8c52f20728bacb6e984a1bc118110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5aa3718eeac093b488800534eaace111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998190547aee5f8d94ad287605657f86112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee2657ca097d378090a40703559183113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac95e02ed8d4cdbd7a26d60d60d59507114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb3fd4bff498f6a7138d0d680e6ee41115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95b346014afa65ef68b11365135fd2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17cbaa721fbe5249c295f1050b46d1e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76a44e520cf9f308f27ddb7df5a124118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d9332dc350b644431f032b4ccd1008119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aad548a979c998a19d12232cb3c21d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d20ded77200c376ad2f022e7deb5dfb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36b2eef33b00c9064456ec316141be122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df37e468c22ccce27943bfbe5143837123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517beadca0f40627ad4b9cef2a9fe223124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c4e84862969d46ddd0768e5bb4039125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06907af8deab32b2cbe31f1be91497d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171bf66f09b2c4b93387ae4db3ddcfb9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d20f5c8485ebe0d502ac19795583c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07939356a7a810e278819e75b5eb470f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a9f127dc1aab8024c5e181df8fe1c9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9e5ef4c3cf3bae022277fc1bc738a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001fcf92b98222c6c7a97d79d3ddd26132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c1ac1c0f8ffab88a4443472a2ff91f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab872ebe1124871b4d42c395dc4a7c4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea265ed8fcb2c03111f3f87983602770135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9fed56f470ceba7bde7a497b5c06e1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b14d5ce19497578f3262dc6e5ae676137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b2b12adb57947423482d2de5a64a4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc81ff3905a6bcdf2a77e76e6a1672139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf0a5e17f10276585e9033b92549fe140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc7ab611eb72c93f8fdca85839d54f4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243628287924932120bf7f958bd1fef142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8399586aa8f07abe78bfa40319238ca1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65447d23b9b22b8be828615489baf8b2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c35de69eac934a0a4465852e3478b86145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a6bcd63bd2d4b0834d0e76b28c642b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b108da3759e17f7218f9ea2ed2fde147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d032ec1891388404afd09539de19665148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7845b5b846c6d95e47fa3ecf267599c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c04ba17ae89a83249067085df3bc7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ad7ebc3e6fd0227085a33a94800cb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0ed674a72af168e951ef5a3104868152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e8b127d57d943acd7ffb4b58b7b6c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f97c5d6289e2202704d7e46f3e7eee154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefcfe58841003086bc9be0b690f37e6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cecb72bdaa969eef3c87a2be40523f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2593ad2ce8069c7c91d7024f8d6c6b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb67053f5ab50dda80ded831aaf532158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2475f7592a82ebe3e020be46f91054159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604853abc3c0751317640302cf856c6f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d898c3587a3b7e1a465b3e2f6d0f3b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110b157f3cde725f9ecdfbf4d19a2b9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54570668aa980d19a4b87c95866deb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74714d0400d38dd20cdd8943ae4fe037164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb92581cf16b903492793ba24e0c9a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41dec16f20a26a5f61879f45f3dbf96166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db4b7929e6603dc7d039f6c342e73b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17257cb8e06eceb076a8da7a8d768aa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9fe03206e0ea1f808b96667afad0a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0376dbc8153af13c586bb0341093e1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef9c54b951e80032de5a72c35651c89171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3655cb6a0f2cf25ba01c3b416567cb05172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57ef2a75e819d49b04868023d445cb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8280489274ab45c6358b6cc50ad146fd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb53013586e0509840017f13183ca0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7976da382dea76a35e1d0d0bc85a8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331982cada773b84aa2a660d9c4141d3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e8f5b9a77156a0d6f88a3b492fa7b9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeaf04bf517a4c679449bc558383c50179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561512323a9a1cbc0cbc352e32bf7ce180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32cd0e7bc8e31d59b9d379f4d3401b6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69718243a2e360c182c15188aedafe1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54fb9db0f545c31ff36b9f3d79f7bea183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d0ce85489b3e502a71d9f1582a78a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535f9ead6c50f1698d6a5db1e340b23185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5fff40db788e10eb582a3179aa2b35186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e300e12215e0478ad1da76d279fbf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186bb5310a421c62b0bff9edac5ed5b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822cdca5100c74d30b8a242e666921d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca88b538680f1a1c7ca54262a36bffce190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31f072dcbaeaeac61d106b4fa2e868191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8fce085bea82f96290d6f2f4f3f4d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ecfb0f25d342bfb9a4e5bdd11bee61193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772394691c09c6f79034b38fcbd25c7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26bce4a1e851176dc0419a897a983a8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c20b083c890a7039edd9fabb8d91d7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b022b303d3bdf6b5ddeb5c3cd70c6d1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2e3106fcc252dead4eaa7a1211cbf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415df970cbafeeeb60d7e26d3fdec8c7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077aacc3bbf209d35eb43fc8ceb68652200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251a8cc4d96188155db2c699bf97575201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce6d20f3128c799e3796fb02fcb58b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9600a5d7208fa07ce97f76e29337c82203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0e2b48e56f96063432120bdfd4d53204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78615f7cc575548e0b9ded09bd8905205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78bc79fcd9bedfdc166b5c9602fa5d5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2d33be3d0462a7d14ae0fccb0a0fe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc11fdd0c5732619380d0e85ee137ac208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367d112a505931c008f2c975f275f78209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586bf0d2745a04737d82c0a66a53187c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a599897b7d7fc70de8427c3bee682211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf71cf4061f9b8d6ac0e0fc12b356ecb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc844aa4f5473a224e8e77467dfcbe3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa26859cc64f187f21b1d1dbc8e16c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48efc976f0d08965059ea3f9f73d61215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde940b52fb62e88f799e361703e31d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6941e5ae44d00bd70e1d4f6ecdfc2446217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7eab28b5c360f4478546ca32ee98b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52880627b0a07392608734a115b0372219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54245bf55f919ebed1ef2837336063220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a85fa57d9fcdf609d4ca221d376c1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c0dca24405dac52c1bf109baa2f2f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a570bd7246acaa8b76e11d7dd16ae5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f518a0892b1526c332ac140527e78224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2d8116478fc9dc07f3bfa0dcc70b6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06301b18b0d4eadc9f965bad5ed0a127226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8952d71558366e35420b4e9945f028227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11b2f59db0cd3e49847b96d54b27fc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434b382d5ff9c97e0d9f8aa05b0c9c3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec5612759db7f5b5dc16226331a1f7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644e01219bc5480eba73a77012a167a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce489bea5128a20d42f387706c22249232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8142d4d93fb9f821dab2131b4fa12321233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff252d24b27f47a182782349293ebcd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed438b735c7155834f69229e9dce55235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c6d7e229566fb6eb76af53c84eb18e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00b6ed2cbd55b2a1503b05bccb2b7a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9e29e041970f5ea1663044dc28625238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024e7a356ac6f818a7eaafd437a5aff239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9caca75d19f6c2417a504cf8ea868240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813ab5027e4bb2726bcfb3756e11539241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec28b214027c3ffb30f667e77966ca5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eeccbcd24523af9bac98dbf7f45b84243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd4ad0bd01a86f62aa534af0c0aff3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c89a5b81c788c792a27a785f2c0776245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa80cc2eed611f7476ff4476c98668246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e906aca17a7a11706dbb9667714cc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f929c0823ea0b249ca7c27f7b227e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67125ac62c0235cfdcec82a9732d4a2a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d255998944d0c06e17c67783b8fe3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f75c5faa02e3e35fe39d7662d9fb14251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533bc089b9d4e5f22abb4fb6ce328af2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1608458a55c597c889d1b136aa5fdd0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6850fe7e2adfc0418baa0feb2d5c611254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5cc2615bb0eb44c0048116a22187c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31d7b566bdc7a027a5b18e580053e7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570ed086af26e63c4a3142be9407cd4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4360b17206904258b3a0af12dd8dfeb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb3a21e32232b6b1fe1ff22e0f3b7f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d5524e447734afb3400218777c561260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb35b0bd2d9cdaf8182412ca69e323261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e6b4516f12a30e3eaad8e180566091262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272af8bd6e2b0e245b9bfe844c482549263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4779d070f86fded1bd45972494023ec264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84948ee188e6ab5f6c4e987adecd9af7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16583516a4ce8a11d7b77b8600ccfe50266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60238c785da8f7c65f13b383111f26d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50532413fe2e92b6085e93494553127f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da687faa9de52a20c9fc00c90824eb71269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd05fcf0249c490232b7e083a5e757270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f01e1b0c338588e5a716c447b52a4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7744f4501d01fbd2eae738deaf5abd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6d9a3360068cc37b39879b9297871273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d00fb2cf4db9a2ad86cb4a6cdcd4aa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fad2987cc982db97e715fd8a87930e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676233d26beccf14991fd4db570f5490276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65bf864c17c4fbd42fd316d502d81c8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26421dcb5c798114f936ec9aaca542f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39234ab5b859e929f0e593ada050b53279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b0a0d1e8a97f94e9432e324e625afd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83dc1399b48cbe091d220e2800fa474281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831bfcb45e7876e6b82c832e57688909282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06918e7c6b0f12de0215214399aaa661283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f18ef119299730f518ebe65b03e132284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf10bad540ca9fd7841c6b7454dc5a5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4e6d1d7c0c68044d3bc710059e2ef286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c99f20fc20773b181fa68bfb4f1eb5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d42eb2944bd4a1688bbc060782df3bd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28864e486ac8773c93f800f75177db76289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f19bef308c3eb09410b3ac844e248290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245297cc615ff667cabb6f9d1ff23702291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45cb54ccf147bbeb02c61c66588ea9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12752c54eda425bc3373147ded1be11293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de588820a6e05d4778ccf2b3d77f7de9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b484a51cfd1fbbd4980a791ab810c408295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2b33f0673d322fc0cf89c90e1b579296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20cb9939c9d520c9463999e923f4c6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3b787103f7c87c27a86e52693c637298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8e8bda06ced12326a2d14547fd5ec299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb16c3443900f40d347d8049787f6a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8c71b213f69d66da2acd9b92a1823301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d776e0b29e2c972ce68f88dfa8370302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039b73676b188a988067cd733ebe6b1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc2f5425fb056984340bde48534b21304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd7fa625742ebd815247327ad3dce2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb41c74bc085ce3ea97d812522d33b2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aefb08aecebb576a7e73138cfead40307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab7b5e88069251e321a1a98600dd311308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882e5afa89df0c1c731ed0e318ddf75309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e682a6c3cb4051fac340ea23b0135d3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590f3f5b6199affb816c8d2fb106a2c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f007857399de2fd0b08b4f437300dd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab948cbf51e8c6f4a80cc69c078638b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617eeea64f4d76b451fad0b586cd0c0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5d2615310f39f93a6a245207b6892315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468e9a08aee5d0668b048e354513085316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97bf3f79d7b3a38068dd6adfa13705d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73510531bf9c84f43713023cac720cc9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b62ed08049ea3d598de27e64639de319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb7c3f4787ca8138e18a4583040060320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1905e40faba86d6a7ed43a41353828ba321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa52e2e5299ae851b997dd1739f01ba322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d82cda17eebf9190e84349710f36028323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0042d9668a069b8d6dfc05d0ade88324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62743ced6e8303e5ad1109ae1a0c7e3c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261cb8bf199954dbaea12fd524bc618326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28076d52ed71ead67fe3373fd3ee74c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81caebb0fc2cd988977a89e66ff18727328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f5440c4db6919d820dfec2008b83d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651498ebcc2724f587a79cd9011dba3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecbe7ab2d0252a1b614918a7ace0091331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f59b44d3649bbff454fc2850437ffec332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d46c9d94cd848ed1f2a398ea279162333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be07122e96c146d8de11cfc7c4bf03334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af92c645ef12fa989988ea00e97234335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ae576e8009f9c41059e46eb6fc6bf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d9e6a612c46da26ad909012a5a9cf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a65338246f9121b6bb480f4cddabc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b9d3d93fbf7c9607931f86c486de5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f537763a9e6dc18691261f3852ed61340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8afd982bf3610b2b8a1e2b2392d6b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a7594662ae88fd5c864d8a6b6a91b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee5d62dae5da56e8b340c519526b66343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9af79d93671f587448a9e7deacf565344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b10fe2ee6be25c26b089185613d61345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406f0e1e82277cf6619f2c28af383b3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67922fdc7e915e0d235253aba821dc99347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ebbc0d8be2fdb61de0e86a796711a3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67ca8a236c8a43be1c3520851e9aba349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d0b605b2865d7885ff76ad843c2e0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dae6fc00136f322537cd1e846dbecd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e177b3ad95b0d9cb9f26134071631c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b27baaae22a56e21136ccb1ae9211a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d7c6d56a73274b15b88210d51e1aa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aac8194a2d9b6e1da598faa1ff4ef8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66234db1aee9eb00210c7eae88bdba0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5422136ad2575c7282b26831601ba4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9973bb1fe3df7ed1fa36cebf320e11a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a9555cfa463225683ba9ffa747ff9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933aae332d9862623c881bffcb9d9de360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee23b247b7f1f18a797c1e989f84a8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb4c30da0b0357791a2981b7873849362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13468cb129bd5c2b885cc6559d493c38363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367c106eca068cbed06362533b4e8b6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09dbe2dfdd75428048310272d7949e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08539cfa8443da3ad20acd0ab95ce1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13075ecb4e63c8a30ff813c1aaed4689367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90d6a0f458aeb23cc098ddb06e7635368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbac99c2df38d4c5571727c5218ef19369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4774b3377b5487cb8d29bb9ba6acbdd1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f6eb21a989f4bffedde606252476c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699d857a68451970828db36c7c5702c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f6c8753b79d4613dd0fec384fc5fc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144ce8a7e77bbf512a2e0e6dad385a7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91914bece9833a35785caadbb8273a38375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ccd2b58c109d2cb19ef259414f2af376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e8cebde5e83537df794ec6152200e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2aaf1fd5d3d9d0dce85286b6d33f1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ade129f91020c45ee244ce7a4957c5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a33768b31d6ab5cfeb5f5277ebcd17380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40a9973cd695f4871fc5147b56492e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a074141f1b74b4f5657086f8cb9828382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea0b3d2ff3a82e02318d527a73c483383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2ff19631c889807a7ab1728dc5548384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a5a0940b49ebdb29b576c7573d365385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce1f0a67bed40abab56b8a5a07bf622386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d97e3e9aefc4b97824fb3e29cf21715387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859561f82aa161c55ecbfe9506fa61b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c0340a6c68cd40dc242991e9752d9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef5e495bc845489b8235d29a908ed9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a33599adb2686b7805393e61ba5a7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433c2103732e3b53daab4af966b91b7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28a4fd5df107f86103f9f08f8415b8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c120ddd91afbbed9659c8423ddded1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48703a7615a61ede4d9648ff93e3d7df395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ed80330e99ea4a3783a08dea2f7ac396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4454741e7ba420d6084516a5fc999397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65471139c19ee90fca9af52013db7170398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de430ed58bf52d2add8c9da83754f78399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3567d7ddfc89b8df524d806bb2a30236400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1761a7bd3505c68763729641f5eeb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb33a5d119676e5b615e7af962b049402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f087e91f036ae577189aac75944958403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503b29671455ea31c1974bd0fc7d0ab404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab98da790b7240dbae2f71e7247331a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dba52ae40a14e3b61519b97db949c8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849bf0f826a66db55f115eb0e7742703407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da65a423b66f4b528d81f92a146e960408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e87056907d46db9eb448f05a0921d1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9ea16d3326aeee199d2c7d1a677de410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf0b8a6dea8882310977a4c50c72b7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399a80e17a790a55a389f63d45852c2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d352cd08d5feaf96b49b7d31f68b354413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ce72cb1d03812cb5bc4fe7203b5f4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277c9e90f205537bfd40d8896ea5200415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b09ead23b6f2e7ad3344695e14efd0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf0be7684d77dea12c3ab5d6fa2596417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b2fae604b041b3ef37e5c066922f5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1411e6a3b94638ae5782e913dfba1a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aabd2ba0683f5c1b2ff50222d8ad9db420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6c4e771dbdf68d09987da9dc5cd1c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaebef3be139138c48f7249a77f5550422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a127f36f3c69e51e15227ad91ff965423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806cf2554f301d376e49f82eeae7369424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a6c22682e8101db01c6091097e50b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3eae6b9db6c539b37dccc30e0372e0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba5a2836b7ce254095ac71ec78cb8a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d4df2894f99743879c09583e364b7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d268b45090bbabea1e6d60b40e704f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6273383936c2a9480c9f5cf5099a48430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf2ce50fcd63fe06f80735368eca38431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d80139d1943c36ee134651250ac14432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1e8e6ea7dc79532dea3f3c84e5e50433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec76d298fecb5b8ce93a20afdebd3d6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f8a22b625fdfb8baf8b9df944b353435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5fe0e5d67a3bdbee9d56294b1aef70436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706626d830b759fe5de0d3e5e9629eee437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1228ad6122c38bfc36ac9292fa483438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6b4e5565da201f69aecce37296de4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f544858693e1905298d0ef41f330a9a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b61f8f1ec817ec88570b4708c1e1e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953b5e83da02426d41f2473be539b5e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb6fade61a66eb916cb201125bc314443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860cdb75b5b056e4441859b7c31eb14f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b823511874ad0a8ae777839680c55061445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed6d5eb0c236b5cbf257c23bd96500446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e41ad889b8b505d0a4d8a51d7a347447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5400aa30867014a2c31147f8125d0b50448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9d12704e8beec4b91e4de998f1873449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0771d8403f794819a110269b1f668f7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f931bc4956f13b16b399833dc0e2ecc4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c2355804707eb3192185bfb1d78f4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552839ce880926b80646cf3ee4a497f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66cba6942a67d5f163b50f0aa7f8b46454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042dc9fa5fc3276db373be497cc0112455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a0652210297e44cdd3b50a53f06cd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4bd2e4e50a8cafa50e770a5041a8e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b84f67d3d1b8c4a8a0e74dec658590458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc3d5c16b2f26126f616422e810361459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960876863dcd9b2ea29ec6fe12d4261460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee7ab168e1511a13216fa35c7dc72d8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b602ca31f05eae461f0550bf0023f7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6252af80b2d7bee208cf5ad2ed2b58463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a6ef138dfb9b972af1a45d8a7552a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56942fd9757be3ad718c41cfa214175a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d16a07d825be614d5385ea30fd9a4f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbdfd40fb10dbabcb17d134f7596206467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb682a768db975ba896b01c984d5f0a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fcdb16b830bf46277365a6beb5cc17469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14897da7c66778b108c37fb67e45b082470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4266fd4ebc9f73c48d0980c9e9b4959471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286418f5b3560661f7003e10c75e498472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd26924e26b6fa5e8f9c648097be2d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41fe86e19c02fc973f75faf69e7ce5c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5c01825ff05a64779f7cc76d0d8a2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa042041fb14263723fcc8c0917802476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce9b3241336b84de3feb1d5df2b25fa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5aadea4f65724b12608517ef879f4c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4687dd5095ff078bac8761024159bb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ed5e440a1f5d7eee05bc3de45fe09480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f576fae1ad88ae69c1a0b022897699481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da04d53e562dd3b35fc05e2e43d0e2b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922dfb68fadf6163a486d38ef702336a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6f152617d3cd71ac176597d628192484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41594738d89e9dd64b33b34c0a73958a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e6aa34150337bdbf37cd41077899b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75dee4dc9a6494076628b639877626487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e7107c6490d2bc00b23c9af06e3af488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a3c42f27e631a14460a165e0d65ec489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca0620670b09334c909b077362d746490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac2ad9031a3c6679aa01ac98e5ea53491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc68626c9995538a33138437f28c4c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27631e34b2d44bae0d5e2c764825a8c3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d321fccd41271b80bd4e472faa437494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75981e0bd577ffdf08940390946153f9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db2387e003bffdb62c870d458eb1b3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605afaca3d5d260e32d904052fddf30d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4498478a0819d40e82c212ab65d8b70d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599f85d89b8f89f2a3ee7338976892a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9240d153cdee749473be9e792dbec0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676f265004028a3b0b86bf7f5fbbdf8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a81c8f494f8ffe77a99e588677aabab502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568e0c796870ec1e903b7e69556c518503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d3de8aaa5f08af39c7728139e00d4c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c2a6cb205e40aaaf470d8a25ffc63505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8e6ed075542ba3fc7de0587caf10f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ac873e55f0882afcb8861b025ed72507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f34646344c544be61829499b61c3c0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496680ffdf9ad0c991fab3b00a8aff47509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae3bfd55dd288f543b853ecf78edbcc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c4abe4490226992bc5365b67bc0e9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82867e7ab3374d82414cfd0e69ac5737512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29faae9bbdca451e707a78dd1fa37aa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06f77d1cdf49aabe464b1e277f9fb7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc37fb0492a4dcceecc06fbe2cb77556515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7ac6930a6eeec53477a7015a634ef516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1960ea88929084e787d10cb849044c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e062d347ee8b5cc85e02543a25d3e2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5cab22ea8928b2520ae614d9c3923519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836dd7b4f35cbc0e91bd6f51e8c3a636520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8f79ee359b0d17f2a12a051cdbed8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a01275d67beebea402b8c350dc692522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78186beaf53df2d535c584a95bcff2a6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd421b3a149feeb6a036054bc4e1123b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3fcc70d09564cf62d5faddb015859525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec9cc3fe52add4777eb83834ef404a4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516efd318cb65d5bb58fcee0eabcdfba527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc769fc0a4b2bf46904a29e2ee4d87a4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87510be5b45d19a5dad879fc78ed7ca6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcecd9eadfcef8ccb65c6ebcd6229bd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3701ae1fa7df2eccfa93d73f71aa9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281910fad6c390e3bf2975a4c2b46b7e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f83da441c7d0accab11c42ddab2468b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06960ef90d26990942a547bbb7923984534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50af4b04b8fb6614588368c674d8487535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8da558e8065f1b928092940e3c982536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660042aa3f70ee2633b815e7faf1563537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893b8710bfa142ed6244eb6d34baab7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ddbc9a8665e447bcaeb90ae51dcb6f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887e002b05cdf99e48cf34e3c41e28c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0563565971760805286970f2759eab0e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1aa287f21894c1b19b72f821ca9d2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513f36f552d629ac7093e5fdbc8491e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24fee74d9ead975547d753603ef71d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b81ef928941fa07ba2555aeacf2fb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973245539d6860979a20f2fdda0d88a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd7fc592c7a6e2dd323dd4a4042f5a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e12436a88356d97278263ec96d503548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e45621d0b6f28e596e5f12566b34b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c689090ad4ef4df1874308875aa801ff550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee06b16d75ef1acf3a2a7da054ba2023551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3f95fa5211a757dce909aec437a1e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2818f51f7a841bda8155d211f41e004553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a74bf4a69fd0e6977549706db922a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2531bb0e1d208f39bc396778779f89555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa81d19f3fd7c79f8e48f012fa069be556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7361edd90df9ee0cdb21527592f5b2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f19a10b9e30dabe7f6848fd4529dda558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da99e0cbc98abfed667f99243cc53f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416a515ccc7435ff358d6f58fffb60e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d832a745b0b8d3f6c13872825cfee7a4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98071fbd04f8af48976e07d53f3c0094562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf311f837783052e8464f93b5319c8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9678c6d37c8779e9ab0f017c9b61dcf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3de98fdaca42d9cad6cbadc4e5e46f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b50eeba46d76f63ba91a81aed15dddb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2dca5462ce0624059e25252dac0182567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a270afc99b8eca0328bd3b3894a3b530568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e09ee413e059dc3f795c51a33d873569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73984b9b15ed3b283322c020783a88570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be53a3063036b588da8efb7c0cb8d2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb3bc95a07b45819a34508fba3988d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7574819189dc39d710f85f9324edf1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae9b56f858e732511f0721388d2b2ec574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e697e85f71a47956a149a72451f8fb31575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304c7d62e315e958e4590b54a7416b4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f8b3f0b19b8d689df991d9f096e9e4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5485c768ee7497fbfc6997619b8453a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f2f68206ce8f678d2bca093252e1d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e171877b0e7b01afeb6bacd9bbbf4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da127f2a5f5bd7f5f8e352a71acf8cbb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb1810451e8b2175206b219def2f18582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8191e9021c6b45c8485b0d86b868b0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491cc7e1217161e47022ffa457f14b27584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e8d7845b824a2231f7af0cc74cad9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5502bd44e547205a8e36075b3f4bd10586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f26f8c146634de1bc023cca93e9163587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22137afbc879f7ce7909a89c225bfb44588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ecabd6c5f7901352ee551402fbe71589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befecb157409bad163dff3c70ad6c578590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b286dc37a92861544549ce4fd6d93591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df072215adda56594b3b4e2e83e31b6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe60cd7a332950b125c4a9a313ee38593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ea92f748fa506a8108d4df48823c8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94194f1a5d544e62493a103bcd45218595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9b4e234273fe69f4be10af74d228a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1ea611665beb44da9c41f23adfd69597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6158d9a764dce09ff525f2aa00e20598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a919dfc0597cf1875a6dd33ce61641a1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589041c8a696c5e4bf8a666c8c452a83600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738d989bcca17d2c27be72e8ec998a0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a9010f76827e8c78093b02e098185602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df68ba7978c2950a0d2ba6f4320906f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b2447047b1145fb2308810182f596604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189292907f15298ef4587d7f07318cba605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c87241cafcb88c49d5858060f8dac5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b0f8e48cac1363ebe9895e9439c72607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10293f9a125748d089004b4efc46f989608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25afeaaa5c8a11b076b043833765ce609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281013b2f443017958b04106abd8d452610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019a1505b4718538137f5a867dbd165c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36dbafaba95d19f84923a8a682c5253612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaab7eed1826a9e9882f3f901b3d6a0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbaac44cb1f5d1ac320c5961d9b8b8b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9abab0a2ef88cde1ad517cb7688f37615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb2d93950cea682a8d72b3dd8f0b92616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbac13bd1626bf0e2bc615b7ce305b9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd4d2484c3904a5ce97c22786a6c4d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2dce10212a2266bae41f234869bca6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da86ecb32b0887523d732db420e8f5f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1958d80ee526a93cf94ee6c2af6d96621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c8cca64ef0b1dcdc9adf453fe2053622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee904b0e698cc3038376814d6317d4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7e5cf2d824b9c88cb296a5cbeea9e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea373d11383ff3c0841bfcee24471b46625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d4cad1cac5e0705534617da2ba1b3e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c75c45259694e376957a77b85f4ed627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfafbcb425c09f399a335505aec4f0f2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a331a03d5190592b262c9fd88c07a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ead4df52d6f9fd2ea5a4425d778015630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eec0dd69222c9ecbed6e689dbd6de5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c300ed0c26ed19d381631583728d36632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df56c6d6110f3e6ec605228e3c895d95633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65214f11d5cf7876a2897f56896dee6d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3780ff9d7af6710bb82f46a07e43aaee635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe827d918d763c3880da7f2d96295fb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b34012885472ecd6fcebdda1206b8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7fbae025cd3969bce54a8800667198638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc497e7a05f0f5835f17582a5959033639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236721a810efa50a7679a6dbfa1613e5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e51e4087d61827f8e96df4df279a3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52aafa4cda33b6b90c287182a088d4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0597d6e4cca9eb8d5b394624df1a3541643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98c235adc5b1bc39d1eeee6980f891644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db82c14bfb338b88de25de298918de5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf1e215eaf087f8b9a7a7cf0b481403646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b08b3f31fe201918f96215c159b0e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45edf89478968f09f1330c27f5bf078c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5299c958924e4c1ae65c6b57899558a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a475e17463f74e3b9ae7f13cd1a5d11a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0ba9385440e5e808aa28d757da31b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ecedeab5d010f1a8b4ee7505ad755a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296eee2a9b5ad54d2e447eabee3786bf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de82dfa9b633aeba82c22699f151438654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6b3fcde2b4256a1947d39707afe0de655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80836400237d01c5feb3884c320ed2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dfd976a48ac95af0d0713b95a632e9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf51a5d1bec9fab2520cad69455eef9b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7eb8477906ca42aa91d9d07709fba659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2fadafbf6c24b22927266a1b112f9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebfaccab1a9b7e11485299cf51df99a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117e252beaaee8f0980ddfbee2c2454662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd967b2ea374605717f7870f48354d1b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a0e4d810d3f91144f17d0704c7d7c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d9cbbb77252296f5313dda8a400e1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8b28ebed006075ac7807fdfd686c5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0965e70868847b622f252e323b1f1944667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a353c3c0f875babdca51ea0e75a5f9b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e17db6866e92abf37e8b98c7c7bd4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa345c04c7cd08838f0b3410f4b984a1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2ec61c859e98d8b23f4376ef15d37671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d78f14d82d376b80952dfcbad85754e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1278e789578ecdc506e6b6469808e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c473883546b3e3461f49698c461604674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1394030f265e16fc0b07b1d25014ab675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0418dee2c64fef5470779c79254bf6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203ebbd64010845c28143744453c287677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe8513c4c6166a007f59ed3bba866d5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a708af7452e3e530a6d489c8e8d46142679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be174c277c7bfa6963ec24212c7100f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c0a56bc49a3745f151dc16b7d1d41681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee8bc7b6a5a0ba3d4a002bb0b85e61682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9715e3025b8465824b444a314e9d2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f0ece752fc02d6e85ed3bb2326ec2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbdacd569adafd5111de2e90fa8cf55685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e2e7b8c6545d371e3d5f53423a75a8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5fd2e27dfb3bb5bbda44ea7b1080ce687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30db1e0440a29a529d8e9b95b0d891688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6709870c5f72728d3dd5823351b46a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeaed2971764b400adbf54b56164a16690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc14cfccc9cc3d7e2d22d0a1246936691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17adebd34eb301e8f6fd25f9f4062298692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c2a7ac85c7ec45bec4c0268c7d991a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9a73da77e7d60bd5b806a205633a5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6fba71ef69e6e516dd67680a4c95f5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb25b96d5ef5450a090232d1908e1b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7942a34a579df6875db47d878caa056697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e68c0453fe9065ade30e890e1876d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75038682512bc04966f92b0a8429de2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f599c75ea9c68c5b452de0f20ac48e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e675a8fcfa4e4466ed67f25a428e3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c3d1194dcb80777d930f70113ffa0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8851d83a5e3b157f7579d44067e4ed64703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8738c57cc38a0f87eb3b07fbeb53c0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71057b4812b452a709a09a1e715418aa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cafdf94f0fc4d9fe1fc717a4a900be706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0e1ed075e903b0ffd70bf8ce48fce707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ce33ec8b0ce16f6f213188bad3f59708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509b20e03b7d84b7a50cef6ce8bb80e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47c328f69fe2ed23ca01536cf583d6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb18dc9f55a14fcfd2b441359f9158a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff416d5482061ec7c8320cf893e003d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d442c081b042c3d3f3f348b236e42c9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda5aeba6bc49e2307987b7968b52172714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed03ef05599ae281df35bf8c14f3041715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c9ac8e47f90d76365f7f772c5d53e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77aac74591729ab7e3ea0a86957a814717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d05cff89c83fc2520c42eb58737bf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a3cc2b54267d922c3b62715e8090c1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c4f3e6cf1593b74e79ead1be90ef02720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d3722676c6dce20e124086b3a78ee4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d1bf7bd08d8f6616b13fb170bef48722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6013582be496e2711783d623e47e9f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ebd41f3552d6b9aa66b3a718e0ec2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d0cde20052f2112a6218b25846f50a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a5cdf654fcbebf7ba4bd09d70a067726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b36e81fe00460c75fdc4561dc2bf49727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e74900877e67161d96f96af62ddd1a3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e9590a9c93c415abdc4a27fbb1403729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0369609d14f2f87aebd2ed1b4649306d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2dddf4db244635725856417d1835d5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a505f4f9ef1f88a4ae64e885497f41732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa531aa1c035df18e181a0a4e6a18c8f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0136f05788f6460e3260edaf0347371734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99bf4554888c6e4256b7e544a4abb7b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad649913ce15d021fedaa8b3555a7cac736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00432170758a8395dd244408688a56ec737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d403091503c54484fb1642e9b4bee129738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a15c9a19daa45f35686ef6e3ab9bc3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8883d3a174687f926fbf8f18a1b963c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75466be1d3cd53b626a8f4a7866cd66c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d4ac4a6c40832c3d6b87f88f8a146742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590cdf287bf1b8d3fb657730710ef43743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eca8f4f59eee046bbd2b080bef445d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f50b6f96d7b6cd78e949eb39f0b550745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f2d086173081fe29f415360f05353746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f84add80d5fb9f47c20fcaaa04b4c8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf750a779349852f15b977fb919969748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d668b98b59871809cdedb7b528172749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12fbb92c530b8a86766673bd445cff8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043dff37a1822acd6b7525382a1b844f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe89e0987943efd343b6d181d5dcef752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ddc29cf49c02ce59d7ef18a4d30c8f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb8218b5f465a6725d0af42187f43c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85352344f59841dca662744ca9eac1c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a293a4bc731a1d5f055a73d6074b0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d79857b90227370959b0746f849bd8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe6ff97619cde444028d3eb5ce9c3a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca1b46c0e9a259c83cc357e5712e1a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>