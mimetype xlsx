--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e622e6baf00f5d89966e5bf293cb401.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c870028de809f246398e9cfe44e6562.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1bbff2605e3405f1e334b678059b73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3cb594da6290014f5d3ebfc9babeb94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f6cd72b492dd9f31b3b693ea273ff5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24dc552f3ebd828154a2adadcf1b7d96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0cefbb9f48a1892a3909bc5d3334857.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f644d98f056592bb75acf67b0be058.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d721f09a5fcf939d623daa0d18e47abb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f494b6b334183292c0a6f6bc83fcd8f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9995a89c9e7a9c44ec192ebf34a79b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7620c622e32a9cd10c69513aa1398de12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c34fe0b8d52c78694788fbab9a23813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82447702a7c4155ee2ba137852c573fc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376f3b3bcb5555735c5f4497a7cecb715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1900be1146692f1ee7deb8c3ef4e7b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b617930dc6f4adf49fe64e851193617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e789ac5200c2b39c294e25e614a4718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f6684cc24943884664783277f159f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4b6507606690194c3d647e5789fb720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b58f6207de0bc3cb741bf45d71d746e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d030e50955cac791a6870b308a2ba49922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5777a50dfde365b30709cb90ffe73123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851bf62bbf3c2a7ccd0cbe28dcab2b624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026784937c5cbed771cb6c66a106b95725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340fe74526b8a963ad179de211eee6eb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf611c20b1998ab07bfc23e510b996d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e60b8267b378a300e7969dc812ceb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8767c4de56a51982b58022be0c4a329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c72ba74f9f06a894e72a97167068c930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36101bb487d5253fec7f316671c5347931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c7bfcfd5b83a0c3de4b3a4b631f0a832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6799f17f429ffdd2f627974682bc4a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59131bbf7c5eddfc8cfc41e4ce12962734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52045f08f9f79a8c33986514cb00fb3a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a0d0350240240a72e5900605c2b2336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b5d9558606a7086f343049d0ef30a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da099989798c15fa19457cd0e08a61dd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d049dd0ad19fc890636f544dbf32439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d7ca79117894ea36c5c9a7427bc9d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737de392bf3fcc1a216d631a2bb159d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c3c8138a2e635214e814fb71ca60a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa68e39cc10222717ea4febce432e5c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107adf924e60f3d83c5f64426da3bee44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88cb5695ad6a3d7547418c69e710f6345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968474da09b57b6b205e6d235ecffd3346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696dfec1d44c7727eff5a7b7836ad4b247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ac51444f52cb5f5e78f80ea7daee348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e847caacddcfd13973ee05bcee5f975449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b5eae61d8c08402e3acff81949f54c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf01c4bde2c5ee999391050272597e651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0da4ee123a0acf59d9b1258d9603352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874e3343110c787f0d36127b61022be53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b9ed943b91d5ab8b2e25b69454fce354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb7dedb0fbba1152a6d348c334362655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b39cafc1e41b3dc4299a0648706cf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcfe4881b4ee1b0615dc0bc09c2dcb257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5356e9b024364ca2ebaac52b785430958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3c2ed6d10e64ccdde8f8bd764530759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a0490644f34c62d75aab80f2380bb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f4ba4038a0844ce20a1888e2a99e661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d44102e28b294c3ec57adbbb595d462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807df09db84594af978d81043b81b3a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fdb1a0c4c60e3b81ba911dc892f6f064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5845c4b8780f2808cda6b079b881e7265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e5a938372b6594974e032d118ab3c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e4589783deee6b9a82eb4a89e24e467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b836747510a7e872a6522fca2738e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b1a6dba8bcad74480f588e62991ebd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af0a119fe4e374fb4083ef6ae2d30370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea40cb53ec4a04b1c683fb6763e44a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e6024c7bf4cbcd448f679d0ea765bf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65950d2eafd22b84f48b777dd45d0f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97057acb8e138dae1bb1be0c698b9bb174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89226bf8895c35506ad1256a9d0f5bc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59ecebf20953af7e9b0aae2c38fb9676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315fb602ffdc0862c73029eeceeebca77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078d33461496fc8182b90eb580dba3e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c0ea715e7205a85e4c8a73b3e41a879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92290de5a3bd0f6c7f1eb15b180de5a280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fad95aeddf21b427236d0e13184b9681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5bac55620a9506bd0c9fa5176a7a7082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297093cd44144f4d5735921190abf08b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f189b22cf4f0301f7b06140288f68c484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbcdaf0de1df227fd05d012a81f696a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25a630b94dce4fecc8bfac5648617c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4903ac19b8dd9530642e5bd0a7a05bb587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a423697b4a4f977275e1ffe603d4d5988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c3362a05cad1118ecf605fc26df3c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861738bc73034a0cbb9983ffa22e9d290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532bc60e9766b2177f24cbde4c8196d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c79c588c47e9e277cc64b86c7309992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef07481a1a98ecd13ac5c7292c41bb393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c140b40920d6252c7db67caafa05c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6410c4b35323ae1b9f6a14723437395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57ac3249bbfe78b529f7f2c9c52b2796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d6fcf03cb1cb17f0be33daa082fcb597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6499977fc0889260c5c11b282d09e84e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cdd4d194e604f72272882a8859bf5499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371cc83bbbdf9a308ed3309e5a47aaa1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d151774508d1251a1ce58f36491ecc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54570ba370ef66c8be852193d3a7d82102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0ab689fd900a961733b2ba465e9ff103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386eae41472f9a7e4a812fa699755449104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38398bdd47cffd171d81cdf3cb4b673e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e33f36644a6bbaeb4a453781601bf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de5d65d80ded02f78013537ba1f4a55107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5e50d6e6f70f0b59b84c170e90c73108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08312ebb2a9f4a12d4ee02f82952ff02109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262f374486c06b37d6112fe04ca651c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73c592556a7b4d4ff8997a0ba34896111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a2b5c06112ed640c36b7d0aa2cc8b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c1879ce92cb8be9871c5b619507f8e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0ee3a706a7e257709a550e1b8bdbf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9f890c509e838acc76f5e318c6a1a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf363c16d1b52025ca6d52e6803bf8cd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81e8c92b4838f499fc88a987f16f57117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca607fdff2efc656e87a419b8c5dba7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27468f74fb7def363ddb8f95f74beddc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b0312ac79f0945a7572353c29fa61120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b26c671ff0ac9f80f5b1a09b173fff121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98868d791052379a5c7486f468f53309122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c5b3b460136432549e4d07930eb53123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc5882d8b38373f4853d7bb959c263124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a69298a24bea1006cc722ad78d514125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a93a03cf9eb479f9b72a40ff4ccab8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a06f2574a48acdac3fbbd787790cc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dfbe5cd4b05f55e19ccb528bf6ff9e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d87808d63d627fc87a5a3e020760bb6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2905028f82cb81cfca11467166669130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3036139c023959b9673cdf2ec2c84b8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47468eb947dbae96c4456d6d1e1686132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdcd252bac0dbad5d9a8a6853584f81133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777da4b3c198b9b93b00e2d1ebc126e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9790383eaab2db5317d5903ca9f6b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdda743356dd433a170cc55b3121c37136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f3b2efbbd8f2afb08eae9f86bc5b0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e201c60d8debc247260441a43e86d9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e52134114afb00bc6983da49655126139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250435decfe833e456b5d1a56f3a6d4b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719805a234629fd372493b81cb4ef75e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20decb3290d8fe5218cb9c580ac741142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21634249206992f7a62fa057eb16937143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf6c3f6f48ca053291402b3f2fee1b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062947765065f6f18eb7c5614562b51145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9001b780b6ee243150a3f0420f2b5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c695c6a3c52fe49cecb63fa3a328dc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d566a9b1b0b02bdd3673be3bb3da967148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceac61327d89d206ab42ef19b68ca44149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08ab59723f79e7851f02394647a1ee150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf2435be799b51d7243c0e7df26c2b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd6e3448c40c6c76e4f82ab8e5e946f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2a91683925baf56c58113bf198885153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f8b46433f66a34fa6f7cd19dee5b4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60581b32d53674a3740b72b43264b91f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bda5237c77962921640aaa2d5b36f5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad99322d35d5ef9e5ef4298bba13ea157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b79264b79a73a7fde3fbc5ae285f9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d4c2cc72fb2d7ed40025fa5bcb60ff159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96469a52e7d816954af6668c2b1dd071160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a2d795924dc79d45615e1b3ed8ae5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6708a97f12bfed2ae5f07582abb6ce3a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c314f43c54d53a0eeffa1330296114163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0829a26153370204a97bc2dcdffd38164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c17cf16713467bb107005b699d328165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf0ed418ebe643d1d8ce0ee380869b8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcfc3d1f634776086f30cba0eb81eac167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423dbdb98f139418b51eb5cd31b784c1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c16d9fb9fa9353be3540f799dd52ee169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec1a5f1cda3b9ccd7a16226b689434170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b9a32e1545d897ac3258b14bf5ef43171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb9f902865d82504680ba240862e07172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff164c55ae10c180bc40718db977e8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63ba8857b617eec5887c060fcca80c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d2435289dbf7fa90ef0ca9b3e5f248175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04256d02a4af92cc31ba0fb160a1c1e4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c382c576ce01b70d121952d4264a70177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a5697d850b7761e190cae289ce784178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184610e8cac1c2d0acfaee2c552cc3c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8052f94ff5f81ef8cfc1b5b082183b41180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad46141e769ff4fd86847b9ed303468181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bfb0407167af7df45a17f9a81843b5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24dfecbebc88cc95e258bb53aeb0bfc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247816e802fdbfb320d33eaf09d0b6db184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5449356e56e5fbceb2c8811bc26eae6c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcedae7703dfe60d3842f84cbc7f51db186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a19637a5db5eae6f26341f1227411187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36bd3a15d995e91a953a9b830ffb21188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18700b46c0836394dc20524b7695a7f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff008e1b4276becf01523dfe106746190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502484aebc4637a6e664e46842b7b3ad191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b8ce6fb81a0080ac9678517dfddf7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc85ae7aaf98c3c2a39a178ee2ab3c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37fc4a46e7f4c15d7e722efa3bc8422194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd43cb3561dc36b15be87b5ce064013195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b80b7d018604f310248da5aeb7cd0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e30d178dce1a227bb550f96051f559197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7994b42b3cb51741110904a6a8545198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbfacded6e2da0f5e4237c76a1bb826199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb31d010292774ba41c4755b42081c8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c5cd03a38a8deb5ebefc8c1240087201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dee151feac219059a02adc8142ed03202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf4543f415bb6524387d5d6cc9b45e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a167cc7dc164bb79f85b491660439f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2647b160c4ad2ab511a04be0146b306205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3478d78fbe97611c2f425ebd1dd8e1d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b126c68dff8e2653778c64d49d7915a7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c8cc7659db8baaafbe30e87f0761ee208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d3472402d85c8640ac774f75f2852209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab670bc554abc4d4c53fec182dcb5e9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e8206520aaffde487c075c8a98444211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f8469ace131d0c9690559b573c39e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397a2b0933991299cf41d14829891ed213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb84bf894c8ca19425b2ed5d1252cc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588cf1d71f22dfe77497dc3c267f4dfe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b14269b1c4a1c973c1183dc4afc8f1d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b8d4400e7529fb99a95db94308d7e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d44b015dd47d78feda1fff136d082e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf831b67ed162673a9779059d8fa145219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f18b8dc91336cc275155abbd698e7b6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b4df06bf1eefe6d2f465f89d35a79b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ccb1e24372acf4145675d0544fa0f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4442c338f031b17e3afb07254182d28f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519ac9ce0aad6049fdf14499f95dcf7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240610cb19ddf7a141cfaead9beb6e93225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8d85f7365ff6f4cceefd860e930cb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa534326677e61ab71c79ce11af4ba0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e670cc7aa7f6d63918f4fa8a0b23d1e0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a670a6601c625e2380bb99c6fb6ef1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9edcab5b3c149dde4e25e17b10f42230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51496c145f25d791b34f6bbab196470231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8969a36a51a423c0ae16d9cb9b23f0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64589a91f46d8879bcfd9efeeb9d1b08233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f08e507c440076a63f48122734079234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef4cdfb96df8b57a2626c404ef6338235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7240a9ace8dc17225894ec17e2845236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd33d8f680dfa2ad6588bbe9c2d458237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0539231b867bedf34713f7a6dc0dbec238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5624cc6c0ce43117ef9a95ce7db6fc0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b682924af845e6a3cf88a0bcfc8468a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76449eb1e73862fef061a3394c21aab241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f498120e480d2f8ab980c546d4fc953242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f79d27cacccfd3c4568f09685974d1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d76dff938d755ad1167f38674e60f5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33134427ff0433a4d95a4d0f191915a1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8cb84db62f45f0feee0f9cce0b5ba246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc5e0366c73ee2d4b443dadf5bce831247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a3b98cfdb9ce30a45d2ea97b7df0cc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7707d67a4144066f596b8575ea2b44249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5338d1b216dc920555b90fa167c3fd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b708cd5d7a777cf85d4702ef30e22251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4aef5c2f69b06e88d6691d7bb67779252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb059ea6d737d15fa15219b799eb92d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86729ef4b44b5615abd843e16495619a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db51ddd79ce4a5292ea5e240e959c290255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21545dfd48e7f67588efe47d6f0b8f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7655f18b2ec4a487350bf1089db98257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f009d89aa94bbd45143cf2265ee10b0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad369b77c4438cd2e30ad79a6919397259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b6b896fb6360acf632368649a513d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b5a4ba86c804e60d1e2b471e97feb4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc6510f7f9d48da08e524ffbbec312262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab5197b9ccfaad827eff8ebd7d898f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804bbc0a96170fd997dc0890b5b14c99264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3fb6ea8be90171cf8194fe8f0a5dc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b176f80be27a798f645f666093fa8c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b96550fe4fa464b849d14668f7ca141267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c848e9d081e31f29b58a35f0addeacb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380494f169d716b9963324a418214db1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28944684c39be70034334b2f6ee9843a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84150ddd9859b9a8033d7c0d44105e4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac63b05343b5eaac8e1e236d3a56fe89272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f88bc362bce962ea1f5710e9aa01beb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71dbea922ceb02b4fbebefb21f81137274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca446b7d8d93e51bc8283c047a1243f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe54d7b9473addcc8e2339363cf4509276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db801be99f9c8a88c8cc27df832a71dc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583878e49c02428f3c9c44d3ba6d9e7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b857a4f14b91d1775cd7e1fde1719279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda92fdd546e8eb459852ba9896a648280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c391569e0a6742887114ec3e1ca412281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a075cd9e87ebbea7d1890fdc43bf1ec3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097d246f04dadead9966d62596929ec283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f011e21d4ad26f02c2055be89b62a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f728c4e125ff626ea13a7072e1a9874285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77bddfe5afe06bf72662d3ce2606aef286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff778c1ac2423e7e9b763ff8478f3b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40255ca80b53d0716de6c5fc401db34288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f06de6098000264714e7a7be2bbe0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242851d0a88f2c1b95ddcec3add2bf6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a392928d92f1021a03a8e9a253479bc5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781d821222b3fc15153d5b1c033e1bb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f4cb1caea39a14528cad89e894ede293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99fd8ce6604ce6d2202405dd93ffe2e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ad6ece9d3fb8d05ae95aa31e10fd7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe306e5cc747a3bc460e6a23d92ff327296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37472068556716d7aff385c72cafac297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce048961a4a04d43a31093c74e3b86b2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2056e687f4645e29183f7032ce38aeb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ca37785aa94b2dc3ace59db7d7edf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b202bbb7ff94e4a6e190b420cc67d881301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fad02cc86a4371bb1a368602569cfe302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b190de389ea0eb49d33fde6f2f934a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bfaf9aaa9fc052938f5f00726eae15304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131959def82145c829a778ce706e6494305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad552fd9832c9750ddd8e773c310079a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4db7bb39d5768c59f4fe5fc2556c9a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c04aa61559417132a955bdcd219c5b9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df0b8666971d8a517604f9a3bcdf85309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35213382293b559ffc9e77fc7b920add310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b738f5eb4662860692a7703d7820c5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15062aed0eeecedf3b2c67fa05a495312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e64845b3d845504d6700f17385ae00313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcaa55eec81378fc91b79d18032ec4b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef2c140b607e2831c267b51e9f0a4e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8578fe388f38ea503765d22099b02316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b879ad0c91adc17298835d1c4100f1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b6891f57e51a02078f419fd8829b1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d664c28bb406698fe82ef461c65b931d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cdc02386b3e3747f7629f9b504697d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6058782275fa813ef9af10e1ce04362321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0efcf1b2029f00b1771ad17304b4f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935e52bbf0ecc6a3ef638d3f653e495323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce20651228c52dda9c28038c2e8056e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fbab1003e228948d7c762787693263325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba0c9efd648c3e8f436ebcb7bcfadf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b2de0febf62c0c84610e24fb19265327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423729a367004d53c54d457295cb70be328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b699d50dfbf8618e44963e2b9f9fbb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a1d07725d3c2cc781e0b0bbb058d3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d176faeaf122ea8be3613f28c8f87f0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147c53ec96899b1a7b25ed00a8eea51332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737411a95dfaf20a32b24f62ff2284e9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6b17314de64c66ed39329ae836fe0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c473b4e49762a1d42a56b958afb54b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557ec1d02c1768817ad8a1ff52adcb0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f6e85caeaec38f4cc2c02b338ad42337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce098b874b476c1081fb70185eb60f7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389f70d98b153479015747b72577b53339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe05b8984b8a7d039aabab3ab261d66340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbdbb693f1d23f1bff30fd3ef8cb4c4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679986c6330f52fec60f1441883f350342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e069e5c2de5ddda2351605476851720343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a64be1efb3979fc7fc85ce57650df344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e96ef04831cf587c17d46eb7e1914345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea45799656e98dc70c926cb1bc35cfa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33672fc821d1aa7248586a96f11acfba347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7968b3896e591226b3e6d3f23fb7c70348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51eab7264d37b40863d09cb1c5b9ca6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f51f079bdecd96d79cb88fd2a9549a3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4be156c6beb0bf195b358e088988f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c1fe99c399466621dac03a21e6911352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df73cd61bf2dd2e6ebb468db324b43b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84db1a0e352fd64094ea7f9dc4b847c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d2e73c9514089978129e5bbaee9f6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fdd28b24b91f9609891e62f76b4d79356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f647f0dc090bd8a44d191ef3a0f421357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405088fa6f8a803df26ee492a59357c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ab9e7c9574ac80f9e31296113b2d2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414996a00631228260d1b5e39ee36312360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def5e6fef18889aca16ba559c1dd83c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d8232feebde1633cce5d2e9d4d4d8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ea518e71cefb6f9a92741dd089efe363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6903300a8ea71109d880c3456adfc1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145ae45ea47bec5fe005a9a4613f10a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c5006141eed985afb56bf5164f237366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb0d9c4db9fbfb53efdf47c7ab10ed367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679fdc4a6a73bd42a1a2b60c89de65f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d709dc219e63e596d21f912d73c267369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa8d8f4a3380045c8bbc13e6d83bc8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a6762c67da8b11c1f8900eea45e15371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb5072e44baac854201bddd04d3935372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034acfcbd20cbda0d21fd0a0055efb8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162310736ed48f40eedbad190daca3b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7773259de0a5f7249417b13abc43d027375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2c087f48285f1cc0c1e4a5afe22bc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fafe2a9f17c688370d42ae719c591a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf54b64557b72c793d149d881739a89378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335a1a455d0e5ed6058d767f9741120379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3394245a581c45a8adfd47934083a1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04919364f70633d4adb662e5aafe6956381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c193a767781bcebef99b70ab19f90044382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6a516c7d76ebc45b7e1bc3e331a4e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557eda0ee33407e742ebdec0df4bed3c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd49d6411753bfdf1fe5143d8e0e9b2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552bfb862fbe3d320a2f764381719347386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb00c1dbaae0d67fb03d374ab758a769387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd284b4d0394c2ad0dc4de0908d9af388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c675d35549437d004199011a3e0834389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e86416d881dd189b7dfc83b1a3cd4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd705eda9b692b3de03f6955f6b94b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5ee1210227ee9edf183e871c6e397392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10fde201c3cd4be071f92fa67beaeb0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a4a2dc18a8d9acad5bcf6f4cb6f35394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ade6747913b740cba8016f5028577395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a997cefc1f20899c2f203877459d3041396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b93c275c9361ac1cd616a37eb6b75c9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99298c709a4a9d59dd10b31b2674b3ef398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5101dc9b55c09a7a57a9ef70893f818399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db440c10f49c22b691f0a10c4b29f70400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6439a2632c4da824856c45f4031f59401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae430a6a235759141f245300e6a7b9f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ee14f707325a76af9f99418a35724403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ed67191589d28bb3ec257222ec641404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7387843d7cfb2002c18e2395d3ea8f8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a4bfd22e8e00aba7a8487751b26fa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46a017ce2596f3510234249bb4c719407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff84d1665f7d1ca7c0c493bf2b72a14408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75025056903109c158c3379492c7c937409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86461615429fb4bd4007906e7acd9476410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7703c73427be6f8e7ab386704fef1a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25caea57908261266c0d75d51fc9c6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4cddc2c41bc4b2a2a2f92507f2da5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d7a2cff08cb4759c265c4fe88ade6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ee3581b3aaae98e7d61148df8b9d5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aece963413b1d0c49e11d035f07cea416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c0cbb9b02e0e4dd698d6521a26b39417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509aa7c00c248bca56d3d025c568490418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401513c09aa3e4e2956a2819aaf6e6c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda6b8961940bf46be00b99a5d8c11f7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d65b9ab908e0518740bf32b364342421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb249ad40cf6f70427465d1033728c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2cfc85ea6c51d4e61419b9ac05a04423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5aaca3d8572f1fe1b3ffcc445552e2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f412dc4501cada99e02e3a35227187425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f097e4717e9ec3e09a369ccc8798b9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e30915e872d4bedd328134376f62bc7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f18d4e63817ff1be339051ba39850428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3cda401bc39c18c5365bf940856b68429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab69c79cc985ff5148f0928f6e1e243430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825f583021f5d6736340d0b27fe4671431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a4cf9ef2a6cfa9099d6a08f07adf7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44cb0768e76a5f311cb3d7bcf1d036433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1e38ecdf57499a6dbd584d2af57c7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c871377f8d4c12318c03eb8cbfdc54b2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93cfe973ea1c3648996527593451685436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cea74b145bb8281391e0ef1c83727b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e375ed756c70fd75ee669d12a588e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97480c32c8d14c21de08bc00603cc7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac2900a17f3a98ca0e7883848bb353440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63457fb2104d305d383e9020567943b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a39f6684707818d019c01c6e60dbe442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868ec358de36c6b9a8c10beeed95492443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a19ee0828a7e111febf3c97172580444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f79e4398519e685fbf38e0d26cd8579445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ecb2282fdb64d654b1fed619809e2c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a97e645a6ce3e8e7c3dd34ffa926a4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd88f1321a2344b2e7bab775af231aae448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08147db32b581ed1f76a04a180c9062e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1eae7c3eb95f336a2ccdee38e55648450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10541f7ced21924182e33113a2d54521451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa961d20f71821828b4effbd308aa8b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79378aea3a2cdf227e2343d01268e06453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a60bcc433b170d19aac9b3051652f6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eca5088ba027b65ad872e70daf2ebb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289908552b56bc170f5062e58038e54456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f3f124cabf861ea13f69c6b5992b8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd7fa2a58788cdce64d95a423092e1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b44119eb99fb9b1de40534a098e3e8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f007e34a0fea645e1386af2e64106e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333c79d289189530b650c9f9506a60b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ee4457553312e498b4189cdd7c159462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f0500c7b547c85e3d391c3bfbfe368463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b541b6dd0811f2c45930965e551f35464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55620a1bc980c161f83188f181d9d166465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7215c80688dc9f2027a37e9baa120ef7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a8402edab8d5d6069075606909bd41467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7e3be57a7d276e8da5d51e4ce7ce1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b212a73d398f6eca3e1f93f2cc173469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b9b49fd85b0e199bf14a5113baa1bb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4ce297bfa36d26356144a8eb6bc79471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693bb8b730751847d0e4d3bc1ec1540472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9591a87760c6a92ea5e5f7b7def39473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974b82451f336b25856a2914f885116474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f876ac9ba02e6f08968c70a2ffd0ae5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756602546c519d68cb3a1b1cf863fb04476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4054267d4df954d75efd1ecea19a64a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d14b2748c7dc413d446a725be2d182e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6717f7f131500fd9611c9089be0aced479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e076b8b688fa1dde467a52d0c8250a9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6875dfc9f08dcb1f922a8315484c7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a48d77414a1b372afece0a6c078b21482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95bc9d5bc598c7625df11593907e5c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a23c1edef1a8f88bd6fcccc7b5fe7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f54c302f5a075e622e3d283d2dfa9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da6ec83a55455344dc08de92d3b896486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b03cc6d10927c66fcee42092ec8aa0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a867984b44db27386777b2a084aefd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d10d9304868bb942b36b5f594886cdc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3bc99187d48c0f0c1f5dbf35a533c5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c9299a8342bf10676a6c8782d5b3c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a599a7dfa1dd43cc56b6bd47bd290552492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ff895542ac67b3212f0465c027148493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f422afe2472b1a5fa511cecb85a79c9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0fedad82124e45277a03278c70b213495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc75175e5ba0de610734a6142b310720496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2021a92a7db1165295676ea29efa1c1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e7f24f694166766c2cc92c5673420498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc897b6175d81bddcb0a351e74f4a6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07618742d1a9d9c97a475418c077babe500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd3a2252aa3d80d7a39cd9de9e8ce2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9676f714bc599f80c9f3b4cb99fa5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102ade11a24f6e0f342ca41cdf35c06503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8772a8f874b65422c67e86f7e172a283504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51738f483e1c27ca2665cd923d1ac3ca505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f11073d53b1e1b0d8f7cbb98a6e835506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ecd061d5d51116d533bc810d6b342507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8600f8ef85abb954d0fbcb5631e1f5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629bc38cf737ed1519cb6ea8b5a7559509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a901a1174355487e548b4523c4b097c9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf728cb0f5bd3ee0ee50fe737c557b8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7831eba2a32713b48b7a7c0bd2b5e13b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3677fbe4ef13ed073cacd3c5295c42513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de21e40f2c2c0af38843a44892fc148514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05f18e811608c76e6cfc7276dbb486515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb74ab3667952138f0f0cac1f32d52516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7678288df6472ee201f6ef55c2ea38517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51bfc9d627ed4d067ff76e4a99c0576518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34533343293fbbab0969ee332ff294f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1574f7cdfddc2ce5d5514d687e3821bb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eebcabaec5f51f8c2dd6acd3b680a60521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e9c72ab17d4f3bdb3a18a3068eb63522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22afd70d4fc4cebfc1cd434dd26eff80523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c88f846037c78d614a097a6890127b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5eb92f878d2d954afe8786484110e3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d66ee8f55690069ae5e0e9f253f7e9c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606ba73c65885549858ab0fd4b384f7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179cb76156687f42fd71e8a175114823528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f67910e303e85811fe36ecee3523943529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ff82319e623195c8b8bb29d9ed5e7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f4ebe0862753471d27e193366ea11d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ea7a0f955f9fce9ccac104fb93e94532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79068fa3784aef4f037a16e99b0a486e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ce5c5e4a353af562464726ce97864534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79772691482cfb90186344bfa5d7d09535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a42c4949dfc6742ebf1957fb2ada05536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacefc67520bda94e5b665bfcb26f68a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409ce2c8e00c943c5cdd8a3c7d3877a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b98093cc9a12a5694b1017d16f273539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587724979d474f8395ff4877d2a0158a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca3eb0a4a14c0d4e74e676e1c98229541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a32d44c41cc9cb6cc765bb341c870f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491440d4af59873ea6642730bc97963543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466d5cb7e6a0f31d0ba25bf134563fa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a485bae7ca7d6b3ce34b901c31e8a247545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c820f5c6c610c234ad9c3cd8d79e163546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e1217f9879d4bee1bdee1dcc15fbe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f496412877633270634dd7b5b95b432c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b4c93ecfe72c517a90ddcdbef67a3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe4176503ca4a0757385d7175e81e4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b398fa74e27b1655ebd9b9c6b63c0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb13c551a8290b1f7ae1e6e66f16fe79552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422497d41f173302a9fe23329aab9e0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59001c9b80233d90e3f1781330f1e2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455d3ae06d7732bd8be153c0eeb7097555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5eadcdaef7487ca2170330d5ea74f9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb28d8c234d54caa01809acb2d85cdc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49492f9199b356fc0975bced803228b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87745e6f6893ace9648fd1f3d673edd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927d123c3f633cc8b928bd9e3d59e08560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f7e33a089be8ad1f9f5d465cef824561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3855d645e59b976c58d79b2f6df32a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40df24f5157062c6e4b08e456c4f9dd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d10c1edf96678e67d07ac062dd148d0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d3d55133a317faddefb637a7fb02c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38572c0debdfc4e12c613ffb677259eb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e941421a12ed45e7c5dfd6f4e2d16567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044f9c9355dee75c399e6b413495d4b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a78cc983de507734eaae9289eca2755569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4959fc4968e692dec9bf79aac83c1f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44fe4a8c4ad80658bf3cbc61a0381f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ffa13f248f7588e04e7e65af158f93572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b20783c97c4023c6906ccef29e96d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49635cb6e91608236689b5e177e94b2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a4d26d9ddb297de28f984a0603c46c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659adfd700cf3a4806a0ef6babb7063576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d004eafb6e2f706ce73722e7018e15577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5104c8eb123efa30439ef27b1c73a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f2e27cd894e7f31ada1f004823d89579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7432c0217950cc09ff1852e35212ea1a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d20cda8815b20ab1f5ad65bc90e0a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef389f72877078519a59019c286b3f66582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb4ba12287f25e59fbe3a4075355238583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6370a0fa20fcbfdb45302aeff57d259584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2ab11bccbdeb208c4cc0891de4049585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ba29eb3f5ee21480a99d9e209fbc4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01914638abae877d4de4b39d03374fd7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07844da24823c340f4a5fae6b0a40f7e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92f5937b2a596b28fa37ed3949821f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb73f719d72e423033f95c2f4c3c4d8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f902d19e17ca949b3e21ec0b718856c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a7f46f935a97143ef359bad5345e78592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c05aea6d66b0355e919878712e0c1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc72cb804266aa81a2d80258aabddb7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199543e23dd1f753951f02643d018dff595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d4b3618eb497970a3550521e995c8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc09ea027aab5842bf6ed2c94bb7f2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ba0cb4257339d9f37b14f71dbe32b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd284c45171903ea3cbd714bd779ea62599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51da19b7299fdaf89797d584d017ae6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c6c5fa174e5bee13c9654ea24805ad601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f727c492dc0ddafe3d4a4078d80948dd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916042898ad6413b44a6dbdf6b85e34603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1ecdf336290fcdf5950ff5aa29f06604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cdb70fcb0aab6db30a7bde0338a280605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f3506cbcb23661539f928fbc515a5b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88573eb9d6eb616bd71fb6663f7936607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd36413bfcd087712648037cc83e846608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5febb56999547e0f744b6f271b99efbc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6168fa6a125baf155aee262906070114610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30564acb8d11279d943bed5739708a6e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f8d18c97687b19c078f1a41706a46612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3628eaaf54f36424a1b59cc21c36c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f2d46551b64c5fe68689091d7a1fd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9f290a840477fc62f4b9059439384615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d3b8c2701ed1a8db1078a7bf2040e5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab819f1086d7ff67cfdd040ab5b9f93617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56dd20a71d4381c0ee8ef441197e020618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960e4a1f5209480488fd070578c2b6b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab7ec3d4b3dfff2e127732d123faf2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46db217e15e649afbfc9d64a69d6f2e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8479b7bfe96673715842a0eb3e719622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716fe2cc6a52d0aedf6a8e1f782ffc04623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422cae67bd135d43eff42e1806b29396624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1c500b54e86338de313f4f3fbc052625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20c2f7bcc3ea4663b4dcbc2ec1116e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1bd0c500071d05a1e002924359e9f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a45fa731daa9b632da127151215022628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636ab36455878fc0873741e33a32f82629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ccf80107b903fb872c7ee2361fc51630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7681b503da2a952971be659eb0c72631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d23724f9fd109949af11d6b13d352c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9958949b9a85d1d6cb20055fe2cf831633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8bc56de08b63e1383b8a80bb008b52634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f758b4f46341a6a4a6fbe301bcb78c1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92102cf9ba9f2ab1970ccb06bfc594fe636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81f48b3809acd38401bc5106c9c8c1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932da9cbaa62b144c17e1ee1a7a4a75638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08321851cc7d1fb134cf2a6cf4abe00639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1108d39ec9138d304ccdb8f90b80f47e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac88e755434c135e38fb4a19c6d294641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3949351b7469ac2a45bebf8fa8524642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1316d2dfce18dc5623bf437e10740643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221383239de43542082a03f70bba961b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c44cae3bb4baa348d16ed1349229d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f1b1fb3ae62cb2825298aeda027ff2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a205fefbe2407702046b7cdb0f5fa8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323447ed108dd08a528480057a78369648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a32d7f6a0adf86e65f9ad1e1a547765649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17446eddfc9a7a9b4c04b1be9244d645650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46808a780033f28d0e094f32a2d03fb8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97259ab5791fcf177435c8c5b3f54d0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de2eae77d848f9f90214336501b6d75653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8960c1e06d00bb892f1e281d7181bd73654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040bbea1de2cce47fa1342a873642c2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ee4e3520643caf4f54f6b1a77e7ba656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff319d4dbf0980692324b279a4a0c1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bfb7a83aeea1318d43addebab4593c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406089c345506f15e1b9d8561b2daf85659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70bfa8b3aea2f080b41999bf0dd0b33660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86624764888e8d906e42451e1c93290e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de2ee78e9eb3e3e327c740e22eaabc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42985c2198cf8e77e077e86008fdbc6d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c749577c4617f3cc651e210167c32664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef7aff0be598a1022d386dd206f3da665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c372adaca31102900aa9906aaaf56af3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e1d09ab6fcd2e5885d22e696291e0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd418cb3dcd4b918e2eb25069a123411668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35aa6a2b79466f81cb8d2dfa5dea32669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79eecf671fd1a34de5996a3b66ecbcc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe3aa412f2aba6fabd19ed3bb83571671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d9a995cacdc0d38bbe41e75ae892c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2219f6f15224238fae2525be494e639d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f53d50df138fc606647a3d0e88c3a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55446f363b6ef34bd6a9be80a791db675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8036d8d9f354a1af0338199d6dd8e98676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c51dadf5794736d2d33f4a8b83498677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bbfdb56e2d75d552458d9028b861a7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10aca0d6b2b7b31a01a14e7b919d0b9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c8c1583fc1ee4f4e1bf73438fc0eb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f19d3660e369e629528e2dcfbadcf69681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab50118cd05d8099551920da3b2706682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25af196a9df190575c6061edc714836683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e47df311c6e69edd0f2a3e7799fc5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69566b57e79e57a69379ae47c5531452685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6990dd1062548937e3dcf0fc50f9d2b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2dc15120fbb29c17f2660e64c373c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d68e2aee0d426c1f9ea4e6225466b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b083f95734321aacbe37dd31b11b4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183926b41e3403c7195aa89bc7844ee690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1194054ba2af52b814d1c7595885ab691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b2bc0b1d6e882e1aeeacf6a94cd869692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e2bfd91c5efa5e1aa426fd3d2212a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606b861e4f64f0c5433351e8f5ebf87694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b02aa560f63b2bb199f263fdf72e1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a63fca7941869a610098381b7dfcb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240cd366e8f035c93d379a9460e24b06697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47ec684086e5b019ff377f86f932cd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce492e6fa7a16dc877653223a430bc27699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450669c54a51226cd6f52d74e07601c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c302366550e0edd19f5583a7ced7f2b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb27fd3e3ab3a67741ea1130500057e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef8eaf0812c28bf258be0df91b5365703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c107e051e105a7d1b1e449989bbc80a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc4489f7acc8f34d559b643ff6b2c8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca0e5ea76432ff0117fc40c3d4ae8e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6d93ceb76c50f5251f9beb7aedaad707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592e2c06a4c19bbedd06fb5cb5f3c90708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc13b1c5e7fe40a1eb275e410da588709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda7f1ff89ca63cf6645cf952e2b266710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c3e7ea31d5ec0fc193269e9c2c5ca711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef0d7ed54ee0efbdb33b7a8c6a50f29712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1483cc577316b16aec1cee35291401713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b34c337f4ba8e02600440195ec84923714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8726a88dbff28f001f22d289d443a5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19066b3bc062b700949970b466a78244716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55557574f82f4a327665572723d1c2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17545a93ba048e35dd7ca737ca2043a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95396af74f2a18eaf4f50c532cd04ce719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ad873fa820ed257abba856d17243a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c226259b8d51d4481a244d807ef8a29a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9421324cd0fbae4e1c9e2b997c82bf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e1afaa9bd3297dcf8f4e31995d398723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40fba3ff654897be22d6480357e30fb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6491795eefd0e03a1d3abc1321cde6d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c55515736eb9a32622ff0d9ebd85a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39386aa73ddfe7f834deccf66a2d0567727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345384af8b33327889b88d90bc38696728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6d0b19b17b5eb22caeab28c2398e9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c516dd3b67bb101e15ac08581996eed730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d76c121764652ce600cabc239a7b3f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb75ef77a178238e38909673d52f2b77732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f59499071768854c7e959f020240f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bfbaad808454e22cb2830145dd2513734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd81d5597cb1a0720fa714cbc763d7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81b66ade57ba910657a2d4304f036f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7187d9d9da48b2e784455f91a9d0a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5ab3d6ec005677cc323cce2317f90738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089488f550ff80559cbfe38359eb1014739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c1166ec2206a4e709aab3f514e224740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19eb0573985b4785a9d83b6c6f37a2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7bdc416f7ff0accc15881f321b4e46742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb5242523b94af43c2920e5ec697a9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b34d07d1164464a2f84843915ed82744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e446abbaa185bcf5714d90bad89213745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fca9444febafba9c6a968d8998c32d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea4439e6454aa2c58455aa06223094747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78763200ee3c95fa5b6f2360f67d27748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a793c4e7f4f1fe930cdedb194dbb8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b7b9b5138bc52f05ddc537c47a6238750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50a66c1fb1a60831f5d5f23adca78f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c92f501664ca10fc774cbeb238c197752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d64d46dffb1325146bad4c905f343753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3199c0c0690a08ebb68124e6c5c59ef754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e594f639ceb63430372f05e1c0bd4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af39f44c0b929d867dfb28b8c81b6d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4e92bce6220f4e5d2236ab56611d7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f670ff7a921a754c46c3610f08328758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90173619f8f2562486e5ac7f9a3d38e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f21f18ac1d903d9869b4f61e59c2b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4da3de8fec2613a7bbef332776f6a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29b6073ad377ef39e37f556e3b53df3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea3d21f8764ff9efe000f62ff0d57b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519439940f579c167406d2161f02c395.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40288fb0820f1d5cf07ddccf19ed02006.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6cf1a8594de6b6712ea4b9f5cf5f97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b2003cb9dc13b93a0de2b6af9907d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5f15312ed7a664c3eea830cea5a4c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb3f205336e5a8b89eb65d03599db010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a32fbd4935287fa508421085ab829511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9daea9f5cb61c6caaae2017fa3409312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036192087028918e30f7b1aa25ba37b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611ec0be7d424a4ac15715d3220075e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5607cb5379722780792d156cc42bde1815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc154a7681c53f06494f4b672bcd2cb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a44cd98fcd7a44e1fe1863a1a09b0217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03203a9c93f36517ce751ac9d2bd5ee118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72cf129cec01cd748455a650e7f391019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779f42b51cfaa166bc169a507d8fa4820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06fed9ed80dff0fa190251c3fcca88421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334543455769d9b7afb2376ef9895f122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ddc9f168dc20f5c24207531379402f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d82550797bec71c0a04f2ca291a86424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d40f6048de9a5a96eea0c4ed08e51925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901f97cfae459f4d8b13f8d4826e74926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72760b9e059d5a6ec571024931cf83c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e8a6cac430ede65f18f4f0d58a49128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f12b922caf6003872b53ca0a28f52d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e4b7cbbea2e585991edb8af80550a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d6cfcfe8528b6d63348a419b04547f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877753f020f3dee89338a86b8712ade932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3765cb074a4c165eceab71a2822c503633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de07619b65ec94ed1c4bcb04107e1334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b232a5318c4f50b6d8f204d218c8781c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125fbc3b11f7cba8ee0bd52da80a909036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b60359c291473a619906b2eafadc637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea406ed70fd16475f493d4334a09f938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb742629d1f826d4d383eab9ad7c590a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa771d8975e9b53d0e89c68173d9b1940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b29e635221a87b555ac947d14d90cf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2dccaf0cb7e5717fc712096406d8742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f707768cb96eaf6f101b97398622e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfacedbc674ef22dd3837f7c2c183c7144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc458a19a0ba149ed7822abb94679c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbce7f0385aa9ddf45b8530962e0d1846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48111b5488d29c10905b01b4e81c4e8c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec624df4c99e95327a668f1e083c25e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830754d27cfb421ccd2a4602473535449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9428fe1c9a1d45c9bdf2caf2c2eeb7450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600653a60b3a1511f33e4e7cf9811fe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f15e06753b03018a74b081516b4cf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b364cdb8d6b1bfaf0808a0ebeb5afc153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f93690acc5b5b86beea3241299191754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b263103ec20d15d5c920131ed551655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b5644e71a74fdbd63c25d7769d7fd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c2f96a0a531e9b0bab617d2f4ae4c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a80e801323a872e5d38d83c12a28d858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139f14b2d7615185e3d1686ab2eaaab59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a96075fa81d108c33a07fd8200e6360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b0ad33301c2d3725ab613cc9aff8061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2ecca909ba43d15d475265a76ff5b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd52223da0ddde6b56d589fd56ed4163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe2099d1d10f4c89995b90ad352b73f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0f7384476d77a142842b6986532f465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1a972494ab96b3119f9e81157d87766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253750d0d65bcd47572dc386542a480867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433dc2eb43d7fb118c15eb74647a286d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0765fd79cf1d0b21449642696db3c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f789009daab3138ee87519e0f560f3e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc774cf20088688a6e3409b6f28cabc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea380abbeb3bef420a946fe4728f53972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58cec877623fbe0d83ae5d3aab7ed973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cbb476b7de60c882a7bbaea40b683274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e3e494f7d79c798dc527366a4f4a7375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de6e9c3da4eea415edf44e56a6fd6276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6218336ca32cc6d308be95c9ed4a2f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f420a7b6a76caea8cd6217437508078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22cbcbf529cef6ee6c2de4947a7329179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac6e70cd71294fb3e52eb5a907e842f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f477d1090acc26b8979fb5a2aa061281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802d771b83dc503906a197d47d58eeb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d50e6cda003396e4cb9452839781b9783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ab9528d227b9050b3d711757e0f6c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e47fe2641e9f2c5d809b0712b5f8385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9646fb8524983560f9e328c584737db86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51fef9066af7c38b113bf41cc350cb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4db2c050dab196a675cbcf0741389388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ca3456dd83f23b39a4dbecf04052e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f843759ffb6af252edd7658831f9f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e760b910f204c50ef4a9bad01029e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71626c55f968a6989c9fd6f019e800d892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c6e9a27ce973d32b4567151e7bb4793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f060a38af9ccf950e2979bd079f5a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd8ddb001a5a7915751164724b33d2a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576a39c081f2616088618215db3bb9e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa96070d4f46ddc410392e5acbf3c597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974afde6409b774f4f6e4a559957387b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e214cb7ac2850a81ddeef67bcb7029499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da34c95439f41280ff6e41d5fff3227b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9d29ecc2434f9f06a66ad2c09d6e4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a7a1e10a2142d7ac3fbe4675aefe6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154886abb71d7f87b1e44baa1d72df17103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914427c579eb9bbbc9677a774d5abc35104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff9c71f77e8220848f183d1b697d6b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b81a325d87311a430e6e2d2a0eeb1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda9a2c05ac481b0ca00f50fbb7114b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95178c070bc1e1bcb67706db80023d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ca170af09f7a50d955ef4e68752fb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf51a9df1ae60fb3409aef15cb59aac110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc81d7922d730882c68fb624f6ecce111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974df47e164816fe216e95c008ca5f12112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c049fc6fe0e76499b383a2a6d5f97113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4136f4c1b191a8256568a750b30077114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b408642333a50ae7c8e755d502ba7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c193e0103cc31d4102b303babfdc1421116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56185caa8cc8918a4222e177c1db7f85117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a5a99e352de2c2c4e3db5c4408e9d4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e5f4cafc57f7a6cc5861062279202119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12a39aaa82d6020fc40ae86910ad95120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5289e775c1bdee2f8a633ac2e5e10f7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace14b4e3ffd56455371acd60a0ff339122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20422c259e7143da6d0dd1c703aafccb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be802f29b71ec7975c258c623d548278124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d39f0d1896c03648b41f4e925403e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d3999b15ff95b93e0aa4e0ee32e45126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e527f2ce46816499a0a3d044b7683127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c05e83ebcd4fc8ec0cb678a16193d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90099e057c4989dcf281d4892184f97e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaab64e68a84e7fbe4786cf5c929c60130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b287ac2feebdb46de3f5f1857851be131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ce66fbcbfb84fe3ed6b2b4d47f841132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8773f9d4f877fff708708367006d6981133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af876e0f2e6ec4e0f829befc590fdbe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e150eb1a64f2d7030df17efed5bf322135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c193432129d2fb6635277f8e419cf23d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78719144ea2815dabb8b13468d25eef3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028bcf0c9d1d31c33489cd5d2322b11c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8bc4236e843ad76f8213173fcd0edb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d584b74e2e7833b20f0249b77859c8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a3725ffa07aa772e5500459b4cce3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7839ac280cc828d7adb996c5cf8da9c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4273c0566bf0207c20849b90337d916d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42566308a6547fda0a9d8df1e71b272144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6284fcdda8a5e38e326aab868132cb7b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa43cc9bc8d825ddbbd004489a6ce66f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01545397f4ad3fc0467edb404b6e7ae8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52527a4e0a5b7da892694a21429518d4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb08c46b3d3aac7cf216aa74db57e3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9592a9162329634307e0dd44a641f49e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb8a600891fe26aa255c6f421fb586e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f78d55241c865f277a2859308fd9fc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5a1699c1b8a7cf9816cdb52261bc0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc3a4ac9e62a936914b1dd344177181154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca328a3b32c5bcb983b0b749a19c9de0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3873d6895f054ac6da8628303cbac1d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25340025fd6fbf6972b180c27427dcb8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084100683d45736f598559a055ca1d6a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12184e80b014363c2f0a4e917042e2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0159a4efb07808cb9e7b1418c53b9d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8d08a7edb1d8f110a858db2152899161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1abf8b7337b9a3002fb4e23afa8895e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62ea8db26ce1df8916b329422cb0a6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5621856d46a9e5845c05e41954fda489164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf8726e293c53ab4b49c58d923e045a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f9ca560ece819edffeb7d3989aa42166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ecf77b4334e86e358a86097723dae167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17da6c2ba8d9d4dbd62f9d706eab8f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9237e80709976ff662df4d3f8379e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e671f74497bdfa325561738eac6ae170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e84faf398fe88a0336f61f3bc7b99a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca7203d8315c81cd188ca8cddd946d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf219a62b1282492eeda3fcd315176d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c36d92e58d4819cdd93248a75cd7f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365cb436c7d827ec2770230a51f1d8ea175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a452393a21c480d73bd2282a9fe4d9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a0bae563b22d5d1c2c884ee822042177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808e58331a79ff99139a32399513763178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f86d22360ab4899da5f91bf4d06044179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195bb82f60e12f1b7b7000ae5415bbc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465606f5c258df4cbdc228ecc662b689181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61843715f18be028214e1f642d261a33182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127b1e3323c1f05b7ada81fdabdaf68183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e70d2b2905925b4d866f261720249184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb3f34fe6ccecaa0afeb2b285a69f1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed299f6c4ad9c5aa5054c197911d889e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30bc54150d6fdf482bbdbebb2d37004187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42494bf4c0eb541c4cf430d7d49b06be188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee772fff291b28c29a16d97965f76b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec303fd068a7f2ad56e39cff2994416190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15d53f2816f97cf3f33d8a3403af9b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc7faad39d1301f53aff332bce860c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e198251ae074936c9b3e12241427cd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a369ae66cd495580d115133a180ac6b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01716580affa1079b8ad98db4417fb6d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01236d6b5179620c0d21e63cdc6d80b7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ca69f82f2d74d5695156d71aa9532197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c786882e58f6323a559764c24abe9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de6c13fbe47028dcda44a53d3b92f2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5819a411e191dd2a15ad57f0afea04a2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c29a242bb7ffa00ae0b10e0444ae6a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61800aed58fd5d6bc0832be222195825202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63238a1e470bfdbcde4f219908f124203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5fa1bb2ec724dc2f8b324e3d6e4987204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372d83df08e905b67fcf030b6dddd34205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271dc8bc754c42a1dee9dda301a28653206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d89d7e35979f6ad1438b21d0d5f2f9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7bda6b6cd7397099d9217a4336c24d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce400d5941057e507a949e54d8f3fb5d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49044f8b4cf9869d7bd37d8468bfe0de210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ac6b1d0f3138025541c928eb5ef56211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ff29b51bf130864722b2df962ac59212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae077968be687b4794d59cbdb163d062213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5fa745f0e900eb813c10cbdf441756214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b35f04ab39882911c8383c1180a29e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566fe4ea41226a07a7d75ff5aebc0e8a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b4ff94daab220034e29b34ae662f7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda94f848bbb32892f6762a0bea3d84218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154af06e3442a29eaacaabc8cdb6501219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53067367368a6bd59662530156d63b9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2edee4ad6a487c13ff8847307ce0d7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c3f7c5e2d7ec4644039965e066c32222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18fc0d28a6748eaa22092e9f207c998223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c221fb6b3fa50b464279642d8de90e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668f1fd521231192840494761f4bed3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df6f094ef5ff8d68ef9e842faa3a37226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb5928a074dd39723b4858fa8f879b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff556f6a3ff3e2d0bff1f767cad69a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189593ff570021210f1f020610a5fb5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fab550c10afa1eea89a46febde0a92230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41176d97f2e33ea9c63798090e6ad52231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349febf8e69428847bb03ed980eacdf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9daf620ea045066d7d1609c6c36b7e2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7459686923876a7db78f28c2c7a736234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0d7c2b5ceac6d3f715dba16940ba0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43db1f798d8665ac649bdcaa77c8a3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42064ad4b04eaaa2917e030eb50307d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc766872c9b6065b51dbee1c9d7fca4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ebec55c11ec780afa8aca24fc3223239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12867e3725a3a1d3155390b1e82a101240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e35d1b757412f795906302e504b7c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c314a7ce4e0fc4cb0fdcbbe9252009242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd90ca9165ab813d53b13e64881cbaa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c12be77cdbbe6475459daf34165841244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440ca601537f56c7058959ed3e7e258245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853dc69abddf97a9b7e93b078e35040b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236ec220c95d6be8d19e8d9643989f7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a3ca530601a12cd19342462a7373e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a33d86599846a35c002ff4f8f888a3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7953c30d3db8ab82319eabb0d918f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea56be9f68ce33ccd1d73603da36df251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547804e3f26cb165d7a5b0510d2adff5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046fd521ab1f1e836eeff0293ef3f8ed253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b9373df15e7f81f6dbe072e74c888254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de21627b56db0bfc1ca99e1b0136aa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845cb6527e6217eca68bfd9f79f2706f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3124b69f5841fb211700bd8c67dcab257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4450a703fe3933130bea3e37d60c8f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f8324795405835387121be9cea492259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5adbdec7d81778568167d750fdfe20260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84230b596363e088f244b7002faa72261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6292826b56fc8bd8238016607daaeb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0d7c767c7f8f76561f5ccdd35e5d8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8d791726003de682504190f46b950264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c7df695e1a819d9cf3c09de415b4b2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a9852c5f4fde55419839ef5cf49d2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f9b828415f9fa33e939793f0e665b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7be61ba9b27251a661323fd106d208268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beffba1e44576e7626d11ddf7e6b1cee269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093019fef2cd87bbf93f7de1949b107270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e86e800fb0335c375cec4567591365271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff29e891fc556d7ea8dc25d56525f8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d78b1b29654b075426fbc344246bb5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8811c12019edee673747ca76d7efb6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fabb041d258bff826648c4cabd982fa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556752f78e9e61ad74465700a17ed18276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90bfac2bd0eca8f3ec70ae6bdd4f23d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394df6639bc1e8d5b415dd2cf684d36278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15675c8724aea1f862784e78ca7be1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d1cb96c7c4d00f26f2344419567ee280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c6c32a0923290a0ccf57b8cd3765d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b5f7b5cd413fcafdd1ad3dd6cb292282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b838f0f4e6ee21cfc8220252b0b5337283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61e5c73f6cdea7670db23655e2595d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b15ec6ef4a20f8105b481bb7f5b73c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbfd7e12ac8221e08f005a4b3253280286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb42c036375ff3c4c8beac7d3f4b5e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d393c2458185c892d639afd87ec0c3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c1152efd8910cdaedc8598b79bca85289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d4e0cf54d650c7e6a7ad00308af299290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ad0822475fb3c162ab0c3626a98ff291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c9c23120313837752dd7c11ffa99ce292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e5353247cfd6befc9c290fad2ca60293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2875449d80061859015b658729f67294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee88ed5b396e8b7486f0de8b90b0edc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77df5175146cf7de04429c8e8c9286c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973cc8a48410b15529028db090e23c70297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dfb41a9de5abb846e9c653da1db8fd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9586c2689423b5c1ef0edaf83a6718299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d337d3f3ee8bead5db9d9d13419bf99300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad6273c1e4462ff2d1e5f0871af31d4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a44a4a2027e86137f391bc8ea3c8f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d788bf564e85ba29576ed76d77a7b49303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb00188c1c5c4b9c97f30c0779260e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf14ebb2617496cbc558908e2c1d2b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517d9b0163d4be52d23d8178e633c49306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5504a7c41d4db882bc6b7fb327b350307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5b30fb3e79bb4554c366d41fc0dcd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e5d2356e303140306aead9ef178d4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7725c856d63be22f27788b110b3088a3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd1753b01608ec79553ff69cb3bb476311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab337cfb5805b639639a392a87f1a32312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31633482e32ed277affcdf9fb2a4af6c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca2fabdf2c46fd5a8a491de93e4fae4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a94b2f75fff3c28c7cc30e54574e91c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f01c1c7869ebbea715c184d1ea6898316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7a1efbbc7a76f3a88be3117bcf8d8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa85935ea06fad3bcb6151daa8d491d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2341cd6d14f7ccfe383fff6cb35e6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b24a9c5107908d3b9c46a8250decd0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa79137d20c9796f4f12c47072d823321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17467e693fe1eee44a872786e0c0298322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4ead6268bd2c2908ed6c236b1edb5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a09a48b863a40eb868ef7b67cda2c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777931b4eb920bbaf62355a18c7766b7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2989a4111bc5ff9006ca37c0de1b71a4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3dfef622e4adeaa13b57f6b9ed4aa1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257dc7986bb63eeef7290dda22293df9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae17bc1426f26c0a6687847e5c0cd784329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196844aee292aced63cc3921eb93fccd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7f2d820bf145407b9b0f47eea7919331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb7b804aeee44f83c08f70dc1d71ad332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00160819e530361f46a2e3a7237db4f1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5abb23d17d5fe4fb038d8d44d132011334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b060ad2bcb901e9186c3099996996335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51804935948398c5381e7b7bdf2bcf7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d28ee08fa3e5e763fc7df9b9afa906337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb7628145f20bfcf80578ffe53a13d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416dd26e8fcbf88fd815133a7d496a3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90af6bf8d27a871dfa92d8ef97af3d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ffa93e449613f53db5a2ec3fd7bdd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe270374b1a805b607070fd52ea43c76342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf26375446cbd262ca3f7f5c7008441343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3787415e5eedfbf354f31edc43f76cf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1cdb85a49fdb25cee1f101d04af925345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c052ec1367c7d6a39a6641481d646346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309908e5bad4c74ed4dd7d966a8f84c4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcea1d2c6931f3f74e2ce339a26fc62348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d1a0492ff12fd389fed953e3e03ac349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5dad2e0192532f7e1a01fa8f0d21e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efbded5ddf05e9da94d34695c7cc00d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4054484dc95a68c884054dc622b462f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc502666b6aa2dee331442a9175c92353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa3ea38dd4a8bbdb0f557e57b04c5f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf682a2adf2534a974e2a0f529063085355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fcaafd18ddb47cfad05c039992797e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa329c17a443f9baf2e15ebfa8c1bd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc60f2bfc2e216eab877312c2dc3ad358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e72e25235ea50910660ebf8915bf2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81029b1db1a6b28da8672526f73eae03360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db091b28e6e19f6c6367a67bb123fb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f6a08de2e3952928f7bb74c28ab71362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0ad163cf1dda1a2ba42c8cf3f1733363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ad21af2396de483375f373b37bbb5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c45c46986c415e7717149761e0b3dc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b250e41d0d31fa07078a6bf70eb1d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75193f90fd212693ed7cfc3c5f82308367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671aa4d9adfe78d930a5f03ccb7da10368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3826610b0aab368bc0fcca9f2a47081369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd093ba62584a1dc89a5defbc1df1728370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919508cb7886dc5d5557ef9124d54ee8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb6867054aac5e2f8917bc8abc3ee25372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178d7a1f45c9b652a89b2fa1689b97a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6007bba6b77e41adea701ece9838ab374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed785c5444f8f8d9ef9029183a78f0e2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d112d7ca55cd23387dddd212ce793376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99895fb706d3c361240e2752b9d98d36377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d712b37a34e3c399aa35021a8ae99c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43750eda7e5caceca7db2dfaecb3c4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8cb2024df031c13a34aefc1ac5bb0f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f349b013cdd42450c8682945bed0804381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b0cb4e3910ce5acdfd8ac6a1ca6c4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a1781792b667bb8c5ef33d2508b6f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4424da805cfc8ae99bac2ef2642023384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772acfe16b5d174ea3dcb025a49421e3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c11130bbb6797f36e98de9c650eab6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1011ffe469568b81d2f3cc32692d1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9f946388a6404587409b6732837c8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a384eaab26d0ac083b559ad3a1b78f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ff8bd27ee0817699f2b4748ec8b30390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ae3d4968f16b2f14024920f7429d9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c9534520b7a486f5f9104f2c0b89ef392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74008864cfdf59c950bf049dadf8b54d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc3404c0f4ed8f37098bb551da3935394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee98df672d9bcb5b2d5a6fae4fe4eee395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7cc18d746a6c668344d8cde3c4041396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69630df4551ffda67493f61307afc08c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4c1d81a7e2d0f3e4303c9a4f97c22398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75e3e6cb74de0474838abe0d4c688b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa1c1d313782c3b0619b4e9ef98841a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58032ca90917d541e47dafeb29175de7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69286150ce5319484fe51a33eab01686402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e777d835348e07c5fffcaf3285f69403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed5c35c84ee84bc78a7ca20bd995f7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5434645d06246c0e0e13c70b64949974405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b54440a136cb16a1a80b5d07eb6aea6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8342ab1a6edc7a35b730b823cc9741d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28d141fabd68e53a894a5fbc96924f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af49c88da4d78ad5dfb41610c0c017b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73079c7c4d68b34491b279e99a093d8a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff492222c8659816fae258e0f71279411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a99263a45fad4fa5535465dd072150f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af0026da2939f51b17427078e794b5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e73f43f93ee2155a765f4e3f53ccc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa4a2b52839e7bb473de1a10b57b11415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725cbd7c79448d555232e1bcf4802de416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb68729f37c9501a6d38a2ceee7f35417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f8b19c78bd44a67b730af2f060b08418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e2287b45a6341366d3b174f118ebf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd12fd9a510fbaccae8b7ed0c395cc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08118831246c8494bc3c1dd16fd1ab68421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a85a26fd02e4c4c1f624bd17fc2365422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ff5e7af755066771368839c7e5071423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243b404cdf91846ca6286245af73304424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c6c2c305d73105e182d59a59ae0a1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6b052a8ba05c162aa634577edc95c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e8ee811ebe4dd71079e8bd38ae872427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29a318b7be8422d8bf1e26a941f5ee428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc355250cf8b02788652f73d51d4d7d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d2de27920e2904df097978c381325430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c9be4220ce31c03cb1304a63b49b7a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79579ce79c4a4e56ed3e5e10290d25432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a753e626c1f48d56c38799376d75bf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d72c7646586f7cf0aaccb53f6628fff434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6168e9a54276f3ea81ec134a0bbee912435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db89d94e06eb1553a449ff880901c7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc62b1dfefdebc253a823cdb17f056437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eab6a44257575a9f5ef12c66aad835438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f53a64b88b957798a0fba70390ef56439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c85ebd664626423251c252533511b6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe0621567e55511d79a8c5d5288d5d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43fb665179e2cb35eea00c154f9d57442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacbf3bbe8102cbdaed8efe5c17cbaa6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9622de5db0dcc64d5966353984c495444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66bdf3429752f34aedbf0aa7935a7c6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f514791f14196a9d473920f15525c81446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ce3ddef2f2805e8897474756b8fbc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0c838b42c9c77a02e8d33bb4b9a37448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52966f3e5b441844173e6fd4f349e879449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a51fa06aa776941002959938ff330450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2ef84460fd19354074d71784beb38451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17a65244fa81bbd05899153f5db5c1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b54e1ff6a896fd02a45ccc4de597c51453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a1dda31b25e9d54a297f986ebaf9a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee800464b824f40f00b16e29df1e1db455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164eb3028f1157ece7a7869bfe288df3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e4f26f18d0acbc7bc0676798c50f3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61387affe80f1d4244b308ea744497b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097860379efc2616e941658ea7fe848d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc4a7f78be124e117fc53afc74a184d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95de6bd2ea45543719019c4467c7db461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb35961cbc4cb8c5b36117587d3fa51c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5bd0997ec4df817b9543983b5059c1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f90bf758f61532d33cb4f546060cc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731995cb6180e47e5c3c29d7c2c05035465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d46b598d8fc6550c3f0010ad4fdec5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcca68057a51c1f3a31e3cb83b3b849467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0e0c5ffd3d91efae4ca855db2a2be468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7765c75016c9eaab122bba6549377469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e9539432ff4e5b224354e8e6c5c39470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e6152dd9236eb6ae905d3ff531ebe0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa09ea112fc859c7895b718f2975a26472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5e9c44ba2a3c3193cdd51d52567e7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237f2257ed86ef396bab67d6dc93749474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9933c647bad4d05f56710a1501a25f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece6b2aa38421e9c1d9045b0db3318c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9872d49976385666efcb6e3e816a5b48477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae45276a5a48313545653cce8ea9419478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a54e0194e0c5ca48c15685ef4f4d4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee886fbee3cc5a80cd96db58c569316480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570ea9fdc8a384823133a098f058605481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa818a85c8c586c0ab3b7e99280797482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495b773a1cdc4e08ce3e51d22175633483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad48002eb92da3b23dc86740c47c359b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9dc4280011c525db601baf4ac9cb9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374b49ea32798df307e20905dd4f29c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a98084e1fb2fa2379896695a9f2ed487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f18d2d4adefd77d39907c8d6f7463488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c8f0bc4feb7f5a04f2ca5ef11741a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd2a6edccfa986806f58b0f0037751490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b54e0151964f9cc07d44d95027b01491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce853708dc5e27a15ad812eeb58191d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d090776e179a162c14a4aaa874755a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfd3f45e71e0c817fedabc53065954b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b1799ba6b59e13f50fee482a2d864495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24352a3dd3704e7a86c4682ac1464721496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e397be6f034f34ee4959c7dba5eb0b8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7f2cad854eda5be4cc9606bc24dac498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca43a47efe0d16164c0126bd8149a10499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c11769ad2ff33bedb9640d2651ad9f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3020521baaee8a229ca924f3db8d013a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf6f6e236e91415421a4d5052c4b08502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b9cae4adf07acb8966a5ab5c021ef503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9823d979cd3d0fa575dc55df64a7752504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8dc2f163b3034b26fcc5b904e654ea505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8047e5b4b50ffce3863939187efacf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18dbbaf823210784b20d1f353e79fce507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccccd2b68ef64565c1343f14872fed8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd21cdd23186f54c73a7977bab412a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d0de0d7692298cd220277c4ffce97510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e23e6247065f15d7cd318d29c8098511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d115c2df1c2d8ebda879db77dda8a72512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f517f03b27f3b45c4d6f33a152f2c9a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47acd5cdd3ebd7a0eb6a61dfe835251f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9087e244b7887c90c1c81e4175ae9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3318f674f73af86c57c89e5ea0ace09516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e88dd8521f35c6ebde9b11c3cf4685517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d5383105b14eb2d289f198bd41d1d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58e245fe4a9260426f2a69b7fed42a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b748e5512236eeaf48a95286ce2baa8f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a311568d70cdf7c576682825a320cc8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9611b9e0f75efeffd47a4eec5e4a81522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de004379e2af09db65ced8662317f0c7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e961f09811041072bca5675ad9927524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860df455074549210533190af875246525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de856f01011d9da454cb26d14dc82a90526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e41e25ca70d937f2543c875a645cb8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d9a4e90d91b626814f53f439f32ae528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27edae4b31965900dde79ec4b54c473529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3989e36c748a39e5704e7e3b94d7320530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed3317ae5c222bd36b2fe3907c02ba1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21493184d9689013807ac532278c15c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff782ac018d5ee7374563ebbb1c08f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2de881bf55d58bcf10fbfa01cc14a6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f88803d4ea672cd71681dc5eb4537c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77665f848554a66cdb28b6446a9f888a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9b02cc319b7e4bed16c015553b3b0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd82b89ecaa759e8ccc16653221ac32b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bddb65ece9281ac5585d6009d9bc3b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb7ce121892a332319d238b782081a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51184d94f705e070db4d69a3d8f2a377541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a3a0172d8c8001b6d8a07d8736364542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5085739a677c2fbaf28514e70de4b134543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc009504a00e95a42fe45138907fab61544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe188cb5586dd4357aacb5eac4846dc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f234b22ea31571e0b46c5ede9fd408546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43963fea65bf1be7a4945c0b901e1efb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d7d8e652ab36ac8753de699a20da3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5208fa166056865405223fc7c6235549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bec042bda0f935509c6f9726e70744550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d297c2d7e8a129c2bdb02634e675e1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdacfc87ab74c8932421c194987d4cc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ae77beec7a8f28f76301a7cba98af553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39962bda1e3fe5fb58edf69ab470f2ab554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d1dbbe05477e30d1889ce46b566d2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a131b005ac5317f7b2156cfbe158ceb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398593d1a688bbe10bacd0976e1e0712557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787919af5d1ae3b0465cce9b6796b62558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9bf1c1db62a5deb4223ef76481e49559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68feec0ef4ab408768e29e89c4e02ea3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e06dcc952d342f2929d4a61ccb5682561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2756e5fec04e3ae24b87a2a62c19af9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716046e6b9f3c8e8f768392dd7eaa911563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a768e212a68d0dfc044ce170fc55ef02564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e131cc8f4e5eef672b20d24739501416565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea571ab6cbd2236e958b7c1faedb1651566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994424c5cf4ef0c3b8c4a3765ab7f8e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eeb721a44b7f034ba055d6908eb8bb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea42abb6b0842e01d3046080b2d765569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e7e4ebe999ad657043b381867d598570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69a2c1b8af093af47c3e8b11feff92571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe0342d010a239c56b5b7008467c51572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed9c2a598bb1273ffc65d051b5740fc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec84c1a552fa0ac315cc9378be958b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3356b54e83a2f372aa67a2c28764b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e95b5a967d6c08213d318d807f0fc9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e94a016dc31479f5fdd10bf5f3bf3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ffdb99132bbd620bf2123711caeef578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1b653611c7a654cdaf0bd826e089a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260985b0ab32e86ed935c4b2d2925c6d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974714f3354b78ed16461c8fa66fd2b1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edbc8d92782a3175a380bcbfa56ce64582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30050d09350f2334363a637356e8b1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd867a5df4746ec20421735f6f29a5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ecc866358f406a72b3b482ecc3f964585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17317a68b99ccf2132c78422b05f2fdc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084ffb5ea1933539eed262d92894d83587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9407d188fbc4774dfb84afeac5924b5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455aed0707264cc0cfa312d4f7c2c4e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907abd89f7f12e377724d60a453154a8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1503181ff846597c2bfe6fca65ed23ee591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7287b5bc46684af0cc4278f50e5d866f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9904622d8ad7048472cf4b75fa6a90d6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe9ca97223e8813a16af3ed47037148594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed5a6e314abdcc0190cfd42799cc51595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef992a83ef47b69fd8bb01e4dba644596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1c31f0fb37e9305bb15ab5218e72a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118364ad65ec145d9e5de2a928ee688598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d655c42caf38a6dbe23c84b0d2fed599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f97549496ab5a00f1bf5fccd8ad5f3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb762ff6fa1c03d59bf2a1e3625de4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be06e80b72b64c156aca4a9f67b671602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc7bcbe019a65222912738f0a8b58fa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc9abb090d6daa17d13cdb0e74ad9e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c10fc0dd183df161dcd43e479283b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc7ee98218f3bfe255c1d425c6325f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b271278b9b5c425f86d911e5b5473607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02946a144d0a1a186d3af316d25a701b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac0047296bca5ec477634411487a750609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa3af4c7cfc80f48a7595dacb65585610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57060949e8f4069f433fb10256e060611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525742c87540fdf9e858b9c2e1159d98612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72824d66198e31743b407e3c2eec55c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3596d134f3b01e8d6ef4a75e1efcb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc0be3f507caa8da7858af06a3dc5bd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ad09b4b7bc52cf7eb82b1e000f529616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a587fd9effa6f961b12ae8257f5928617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb85b28c7f977e9c20d62567010c517618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd2b39c162645e52e3257b10ee1919d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677671c9875519cc1cc9d6e588b15def620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306522e699cfa65ed60bc5438d5de628621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b43eee4586a51abebd419f9a76e22a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2141181a3f6be3f065b8971f105919623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331128899e4791a86e0673ffa656c90d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c76f4b302317cc14ce8a569d2d0f8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ae6d7fab17a69fbc513159ae550bb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75cd1b7ea8f1d7ebcb5b6dbb93bba6d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3e2b264bd8f7610f22aca8df9dc07628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6431dc1f49514cca3385370eb6492016629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859eb32ba94ca790ade23a020e1afbf6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a706fc826403766bf439fbf50340fc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99c19ab2e4e8ea0d1d4eab9771ee8c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de151c41af3dc19229993f611cce56f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab32a86996787e55f9ff7cadfb1a2950634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e1a900ccfb44426ba6198b391cc76635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f307e2ae067bb302f9fccd598b8af5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7d06fa7c9e0f898faa5f42cb48e14637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309aa17ede991c39d1965b45b50df28638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638180692442eee36c443019e9757e15639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da94c940910fb8b428733d367a2bddd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c82c251353c5a75b2e1d2434735c3db641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f0674349e28354f8086fe44361058642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7fe553d7f5d892d9cd8996b3c9ab0b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2cb8d26cf76a7dc5e8cdc6fb980615644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe1d7bd05c83141c9a8d62576da664645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2dadb69a99766e7f4645e9d8986a40646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6603808855b7882c988220612d860b0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b644fe32997b0193bb18c7e10c252648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfadeec999af1befed3f9d9bcf90471649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e867d036780a36af4bbd65632714d79650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d28a035ffb4a9e2dbd0c95b0b037b2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4975f65bc57bf7fc0865d8b7b63f313652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f0be9744510cc5560cca3d974835b7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff38a40496ceb7ba5c3048a4cba640654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dce0fa287f40a1e23ed0f927068fbe655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb524950d908f9db4a41ffcf1303b8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c4dc598da67a0924734f4bd84a512657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948246b37aec32379d48dfd8477ed0c8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a360dcd1ff192da4baf4952ae93d9a7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bbf2ac0e455e2f5fe0e2071d8af9ac660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7d9476457743715be6f1fcd74da9a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bcf3fd86ba4fa065b61ad8aa583fbc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd07cc96ad48c8593320e109802d24b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb3899e4a2aa409fd004c0256a5718664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965764fb147386475554ac2568ecc474665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e2d48093f17b7de015c5aee9edbcef666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a26fe37f47a0a3eb331ff950331294667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b418d3f7842ae0aa299e31afab1e22668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae80e0d80868c982c8b03a9cf87f3641669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bebbe6b5763d4920cf5b00bdf71152670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c83ab173d8582d3a5e89d1383f8913671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d08ddf852b9fe29183df8c9ec7751672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1f8d83712f23d5f2efecb7b67c64e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43d6755adb118f537de71fc52e2fd2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c239c322eca436b3a74676f54d594d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db69ab9298d49ec6398b75dcdb97925676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b4a2ba1053b9d06c663c3b5c7c26c5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb3044d2953a5f671e25db584de9647678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2707d48e83e80e997861a1aeddb03d62679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4372c402c4b5d26d22f6daf4563c39680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a28f43506c6c13a05ca348668e4a8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb98ccb31a45e24cb1204f8eda835f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15bb9018da4315cc1b5989ec9b0130683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fdfd3b53500fabb06f9546c086cf52684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed9be92de6440637e91f0b85bcbf4a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bed2166cff232045940c021cef4438686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1106d1c9432b2b8e4296b6595c7b058687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e2691ed94b05ca40aa5d342a60f17688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee86f3b0d3edc5718c8305f23f19729b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be7c5ccbad0dc3f14a43a0c6a11d64690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0bf156b4924ca76cecffa1111327b9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b525d76bf5f7bc95748fbea838e373692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2471b57f7d16298cefa0f290e6509d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e059150bed31b38592a1549eaf0363e9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492fc0c09a2d444bf7095fe1f04c7859695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27773f362977120f995752f02907fb5b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd03444f81ac3960d3f0096660abc187697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52323f60f6907a7b981aba7986f30b33698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ebf7f8207eff6d5eed8fd14b3ae569699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feaca7b195a3c71f21a17b3af94258b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a1c11c76f450e00e138bd1e121194701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cadd01eb2c99f5cafce35466a5eaeff702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5de01c620772829cfb72dfd7eaae89703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1e8125c6ff87f5853c2967e2f7a42704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa00f8a21ae67f2d8d0e89078eb1f79b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61786b24a5776c4c219fd14d6802e66b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eed0b2fce31869d9329f16986197b0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfacbe409da9292e9a861603304224f3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499fb02fb0cf30e5bb2a1ca0c7f8505c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df48ae31f83000450f01b925e05bc5c6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e359338a003dafbd2397c4490e4ea45711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f732a96c7c46b0c20a64dd2909520a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21240244458a0e506c34621d1ea632fc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ee4299fd1384838a0cf49f521dd20714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8559d46fa7be38296528fb36e7badaac715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120b5bfbf53c8d39d7fbe379ca232db716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8136d6b73dab7ceba3163619a7ddab5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474171d42199c51a76678b9d1b897e3c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b91199ceb0342ed4370068e9db7d2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176940341fb170903d09472299983a60720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1751d847ab69695d72777fc73fc439dc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d6f6ef0db77c44aa049cda627540d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae326c37d5d940564df7f531198b10b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f28339c03d2d282d777a984ea676a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d8eef8077d28442da2c2c553f6515725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9936c6d5c30cf8b0468a8f6951f50726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9653989cd61a52ca8e4ec73e7b7e7e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a01450fc39878e5c3af67a805daf3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891fa79900c50c54abfe2298a312442729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe811f72fe9eadf454cadd7894472f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0482c43cb2839b827ea0edbe47a1b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64973391c6ff7ea9a4684e7a7332a52b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac89a7f5089447cdd37d7a293a1b181733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd7d07cab72026dc262aeeba820ac2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae3be98ecd63cb023de1bc0cfc9906735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684e2f1bc18b9c926465fb5659dd6f2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011eaf0e9fdfdca0374844cb13d35057737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d57e07ecd058f377129e272e09bd73738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb72607e5fa8bd991a7f74eb3b19964739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f8775b7ef5fbd638d3fc149a6e64bf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0158d263461f5c668ce647ab90dc4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa3417ec4d8f05ba8340222c3278c65742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e6387d546fb8887af71f3eeb88073743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dffee5c9dc96eddb6ce7426ee2355f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40534938ba300b08d5ce4f3f46f6ba3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba9e9641529d10f3037e29785acd522746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c066fc1526f48fb835bff1e07eaa7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193c6f1d71773f1fbcf63266f895a6e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e225d373f1ab3ea2e7b1d3eb842741749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133efab0bac025511ef66a3032cdc72750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feccc0a0365b0d5172c931f8306f9bc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b872c03728c77da488795216e96be1bf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3598ebc84afa56106496ea877c05da753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66cc16092056eb2ce23fecee2837c0b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc696f9e2ae2830c0d919665791a64755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b300dbcbdb686186dce505b5772de5f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baceebf4b3e08699f000673f664dde36757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf24b2c4636b25030e9f7184e02db3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b93486842ba9f05036c9ab754a641b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>