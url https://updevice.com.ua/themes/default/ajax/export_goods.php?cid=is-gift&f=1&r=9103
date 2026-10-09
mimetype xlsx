--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b272cacb0ec6cb16a49130cf339bc41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f7d95aa8da1e06504e8153b96c0862.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2454f67ae134cde6d20c5bc379146f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74bb046e3133bc7a087daf16e9c6ce4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e41a87a608ccd7da76d768c7a8c6cd35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0246882cbcfb7a2e6502d5424b9f966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b443ef5dbab521009d940563bd89187.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f3bcb1082f8f1eb5d2fa5bd51ec198.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69919494b6cb650dec531b14cfdcffc99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529bb9ebb65d2a172e063901bbff28b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa2a4c4bec245e85e4559675052cdb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc0281494371cd8908ef173d0935d712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ea1878cf737986e89a3bb131a5a2713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07f0d7f3b7711ae1d366f99ca8b91b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87069874f52b2f09c16d965e5082d1a515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e781402a55ac5d0547af50ab8330e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302035555a4f5c08168a97e040e0d65a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79b76983de0c8a4f0237cdae0bca1718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d66c7bbf63e1cbe68c6e16fe62dcd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b769d35300fe8383ae36154515a863b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1227e6a467f63340e4bf020a2c46f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6801aa1a48d278131158b08540e1d58622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f14f995586c8d2ad647015c016b56d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12806b0d6d391d67e7052e55c2ce0324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e15f4dc210ffc41d778f7156912f325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681dfc5a94e53adea16135e56d873bb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ab976db7659e99efca7a8efc753a427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea5bcdc64e3a082905be5681c2dc5028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b6ef0e148175f0b32545990cc7764529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9894998ed6fa72bd1de2e622b8506c530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59345265963c1ccbd1a05bf30577434531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea90751d623d78d72efeb5bbd8c60a7232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045736b835df81999d411b49ec32cc633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4588e0cbd593300fdfd03aeb0406b3c934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb981ec84bda1114950cf3d48d0e1c935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b25343bcbd290e8c3af998069c02fa736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01346eab538e6d143debd9f3f5cb5a2537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447022cb25263e6d2e1a101e943f9fbd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273affdea6b3d07281f1458bc2c4a9139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bad5b3366dc945458fe93d20712ddb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee9a73ca9b6bd24c550cac554edbb441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b11ae08373f4f3c24a57dbd6856c4742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a59679f1fc779a36fffb4c3143fabd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450cfe2681a937bb5397a6b93e226d144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0924442edf3b808225dc07687c54f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e9eb551fc7b80ffdeb9bb0372e74746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3c11f2253ccf40fd7d290f0a3acb547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb2f2c8b6d58b74edf61a4eebb68f1748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570a44490e19d8192f342cb8869eec149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278961966da870199512894330c55f450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19593415d35491604f3f9c935fa20a3451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e26d951769400f894237135c4a4ef0052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97be196455ceec12269d30e155ee8253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff90407b5a6f763716c81dd4a618de254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d0b24baaeca6922a06ffc34546081b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c6a5ace45c7262516515776a581ad56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbfe2e3201245971162985ed33e458857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab24a978f395f436c5fc683857ef03258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a606373018e20ee4daa9bbb1e81877159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa67f0c9711398844f00b3a90badf860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1177f294825b16ffd3924f29ee91bb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df300e8029dcda26fcdd97845cd6216e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d055180a5e61f3d8bdf16297406b31f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977dba527439d4d7d1dc6b312b472ab464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172e7eee7d7e39d8797f933f6058f5d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f705f546dc57943cef497c35d26699666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82e176efdf24282af63b679edb5e5667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81efc512d23f1d016f6aadc033b70e8168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25a44d9d55586f43fb635d36ccd63969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012a11085d773a34c3f76478478d6cc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354fa1f199683e8d06528d666518aae71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20abed6e3681324f91b00db662a941c672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5742cb0f565171705dcf0770ce973a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36945e09ad7090305cf4449d7f690e3d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300d39f21fb64b758cfe6f13962ea7d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04a751098020670af790f1e6b8822276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e14700802e13f658c66b9c1c60e202777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5b08a776d33b3cbc03eb96d51eed178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c27a051ec0acdb8fb50ce64bfd33279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b15a95cdb36bbb2abc2bd8588b0c880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20197006d05e6a080996c489006c697181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2d59a212eea05c829c2070efe2f5382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb2a4c02ad3c0d317f98add962313a983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66077feeed052d36bcbb62114a401884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a253bfc2e4cd42bc1aca190faea86585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6170abc757760bac06e43550b6636f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81112ee4c92972bf045a5bd205cc32187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba8d79c89983280ab5342f8726b24b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990be4f972d342355d4b1bf295e96ea89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c70803052868a5c583023d20ef9cff90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb473fd3942e9916602e8151ca4ab1ae91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8688ba54f3f25648c75430811e06c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27310da10d1c82bd9848a060339aed8d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa092659cde391f4d33f64c55276bccb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466b64eb6ec64fb5edd587b8982e66f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77f0f6de6bbe52d6b9e268b53d982696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69573542037921853d951397592a55697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313695233b06509668847aaa23a63a1098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880b5b7705d741159fe0bc755e2bf4099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac116b35f7d5d30281fadf5d3e93c12100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0754274c2ea1a5637b4ed9bd868e696101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e510aeadc0269eea410585bad15a52102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52810172366e864894e743466cbb7462103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b94e33a16bc32c93d644d8bb9f31b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51efef0e089633f63955102ea2fd6c83105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9dafe1056a3bb5786d45e57a538b5c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c1cd555cd080f231950260562ee35107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519c237fbb3771bae1beb769e202ef0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669c57f69af3000a9070d6896c88558109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3c66422701e79b97cd693b8130973110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea01aa6d10726a658f693bdeab8667a3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f23f48d61dbe309d0278b635a59493112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768db5c220067002149451a0539ed12113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b82a689c0aa22f8e14c793ed791f9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b553ed4c6e63c45af69c3c07e7b84115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413faea70e1822bba98292e890a26a06116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b134a9d9160f2095603a30b5ba98cc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ffb9de0d392ec04c246628e11a30d3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129ba4c97e167a33f6377e3b8c7607e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0156f0fbeed8c4823544e69f4918f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3805217d3f4dc3b1c472a5832747930121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46297c8f72e5693024abd9c3b2c8119122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd0d2f837cbf3a3529082ddd80117f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc2e0eb7b57414542980ccfa013fac124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605b5f9355d661966929cbe330b8734125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e7026f1b9f65681a9450cb30d73d7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e61a29c2be71543508e8ea1c6793f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c869f5a0baad54513230a7917f65ca128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33c5a7d0873c0dc2417ac1c08c4533129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88849fd30bac969e7b189792ac2f429f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1da4a0083529e4a5ad6a7abf64a3b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde2acdddd3a56c9411c5d39e75d8c4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1366b093ac232cf0a4f883ff935847133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29accb4a66ca425e084d63e9321037ed134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c5e43b13b5a2157a622f79af68a84135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fdfd5e358b7aeb90873074f23b88dc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce98e91f7af1a2013423fd8cdeb17bb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58d2d62fa5dc333329f0cc788e0c65138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff16d4e9d62cf03c35a95fa18634ad139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb30c90c76a2ac1fe7e8467cfd92d2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24ad866b309476c672834ddbc76235141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471fdf58f74f2a142a411e98314b9f01142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d74a5a41ecd3d67be633c2a1290ca143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f66d0e0b091c3e1f15aa4ec798ff31144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be132f1e0503cf51ad5b9da26f1476c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18df09c24194988e7c68f6dbe723aeb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b4a4c8ecd1c92532d8ad1bea8a862147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d14e39483315b14fcbc49be445bf1e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70647c3fa28fe5bd6407733acab96d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6253abfae4d8ec2ab69b58e10bd5869150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff4d8e59dd510e1551fb16684b1f24e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d281e29063d578b99c06c72d189c4d2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd37d49f0b0fd20d2f4da826bf91a8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94001531ec84a9b71ba26b0e8ff608154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d14ba174ce36f7561618cba2789e3b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78297d0e5f4015af35eb49d862d04815156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32c8357d0c823ca59b3966ba2f0ff0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55afd3e657332d71553688ae3ce130f6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8439af3eefc5589395885f24c569665159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3ffffd7e0782592fcd806836c1146160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac730081499ec63054c6a606627d9c8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434be085366ce2c864091582adfc0136162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b25b700eb219f764ba3221a498d751163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05482d5505a7f94965c626b21118aaeb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d56e1f0f18f73a9e29e77924811da165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7cfb76c66eda0c6701e40def1e817166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c7b73a7ed6a2fef3cac18e6220942167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6db9077001f5eb99f5aef975c97646168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e960c2ece60c367d90ad9ca04d0674f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63831e62fba7f6200ed2b247f0c2f386170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0a0d31dd8eb2dc4cc33a60342770d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aed769eca5c112e50bda30eb22c6aa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1592132622c0c52bf01723e15ea96f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef6e3befa12b0f3f80ac9778649123d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc462af2742fa652d81e5a2e081086175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40cd4a0e2df8401462f85f4534a186e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12162bd916a5a74f6fcf662b5377594a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da19330ea35a732bb7a4cd2b934899178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705df5439d0fbf5c3365205df4987444179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea38c20ec9d674e762bdd0eef758b1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c9d1966155d1d7cd419ed5f5b38ac4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c4ab4becc414e24369875d01c7785182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a77de71170d061541b1db42b71cc11183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a57fe05d35de011b1b5dc3268b9ccb6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae29015bc398fe37feaab5b1113f4fb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f6230cee8b99702b67201ba7dc8a3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7fb35eb261794db640dec2de1e641f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975c9d891b84066211e8791fd40f238188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014d933980f3ab2a550b0dc2bda88a2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba33bf95e153f425ee788001351190e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1993def65e31cf076e1d0c19eb31cf62191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da092858b25fbfa72099818902a50b0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41397360718fad4e912378f3010ec27193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa3849e7a28e75d102c4adda10c81a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf115a0f9e4b4b3ca0d85234493312195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeef3d3b6ff6281c1ecc2000b86c1c5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0622873e9ab36b204bdac6d9d01b7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f617f8adf4c0252e4cc6c5c960a8ff198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4054706f6f05508d24b590815334a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec9c4186e028935ab7b6de1d044f627200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc4b3e0c3bbf8ce8ba1922a16289db201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718bf0aa6993668a69a745bdf535643202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f9055e31c8efa8b29421b04ae4b74203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c0bae5c25b8c28613f49b861684c4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a6267d4f906f7c505e1955966f501205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc26fd984c739f220e97b26f456cc17206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331a875ea24c7df81a178c8328eb8ba207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91606a1e5a96463dd8a3034a79e936d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30df857efe489d5f75135d7c4e5033209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11b3e4fdf01fc1314cfe4597893229210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f660da6975a1b7f086d78c6646ca1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e1b51641015f4226496d4c4e610fe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8336c220c86b68aacae1b0ddff7d75213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edfa34a0c182f444d8a1a676ae591c0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61e6d83ca257d73e23f0f9241bc71a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4c6ff2d926d76e37fbc4b98d79abd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310707c9c6230a17ae65b05e7176faa7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785c99cd7941767b02a4c8232225812218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a222f1e60a8faa7e6a48d32e1a9dc5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22184c48e217a0fda2c2f6118ab43d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3895aa58219a0a07f8e6095b5cfe04c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef58d79ec81548c40d814ffcce7a14222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe9130a5811b2618ce4957642d15b8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f7f395a78a8a118d44330e3ea34ed224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9dd278f31092e31ec3e32e1512f4c9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de0c6a9726bf0d5010e56dd4769712226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f74a902ded083704c01f4abdb8ea3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c1d9b7afbb705d744f5dcd250c8a50228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a17cae00abfa12b36e6b8fb5ac5bb1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd252efce71b4b4aa7d6f5d6d03ea3c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6213c2a5f15e489fa96bb5e3bb0a934231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22b1e9dff1f9451b72873fbd551a75232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc2583852692bfc77e24ab8d936e19233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64679b5157a8422a936674a667585fb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5899b3c2e691dfab0df9f365428f0fe235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff639bb8761c2dd88fd230ff617554236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b90f8a9d1ca523040ca2d20eaf9c67237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dbc6fc808411cb50165a8827fd6f39238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d35bf7594d188b4b1438c5e7d4d9e2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dde23f34beb91e14e51343e5b97fb0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e03c59fcc54cd7bd729ee87c1b797f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f187b14f2cb18b5264a17ff0a9739827242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5c5e6617e2aaf68e1e494ac65d0e6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a669547bbdd2587fc69521521fad079244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3505c21454bdc76f42217a2c5986b1ec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0bf8b6d505a4a57ee29227abedaef1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c5242e316ad67fb3b1a1ff86323a2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42310cdc577f1d1a577fbdbb6c8f7072248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25665c9a42ff9a0fe2640459a46d6dc1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd220a69e40166a795a2b94554ebff250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599fb64facba44aa5a158a80b41637e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b14ceafb91374ef83a283c538faed5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ae9c93a1b6444aaf849f90bc8a353253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ac31beab10a1a67a6c3658461ae94254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797e9a622cb3b0ea8b0deb018463410255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cfbba3f39ee3b373cfd73343fea286256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d254455a1005665fef2b5606703a172257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c61b53fc9abbaf1c5e3a2d8dfc15552258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a671455f4d2185a51ee6b0f8687dfe88259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aeead8237fc7a32115ac2d351416ac260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684fc79c77914231b5990b03788def2d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6070caf0c1f45e22dcb77671469855b2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d7e9ac6708e834993e76c830bb87e4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3eeaf5355407b482ea09b4573e4a48264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c49f8861746f32e2967e150b055b9b4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce14f6616dd99fc50b4b7d1f86355e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9a2629d3936bfb64f6590c377e9f1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e6a2d7b2eb592f389c36bff3fd10a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a56e81366dae5816ce3cf745722b11269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba85bc98c77aee7eb323ca921ca3c72270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee841524b630e47e1a1fa8d8f392eb22271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b63ee5383ec1d96cf13e07eebba1dd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db03957bcf897b95e1097d671a2f6f3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66eb6b458576c89e8e1a9e65fafa182274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1faa23d7941e085dd3e1a17e2c64c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82499852cdef3d1f79713821bc5be090276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf810dceb14cd5486673bd1072113e8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f7495f913a330ccade5c516051cf2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf285f483ceecdf8cae6192e1a6e650279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4358836bd0e347a3e261a766bdaa145b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879afcffd65f1e02ce0a73973f5811b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9dcf4c2927d8936beb386d33db9f4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338fac0fe53ac466f30ab8ba133386f1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427ba571696e653b3433cec61102d5e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f866ca50c7a196c9fc9833400ad15285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f3893c61073fef4d3fd541d2c86fc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f963caf8c435deb0600e4355dc429287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e3dda1aa7b371e20020b492698468288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d23b462ca7b953034b2b08d3f9b75289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3319bc4d3c3a15b632121fc1a7bd50c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c514634239cebfdd6b90f7a32d21d2e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43366a8a0f5e1da57190eb48c8a1f31292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567702085d65a5b3ba06ad32054e9af293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d939a99fe207266ee4edfc73871b5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91725fab88265b9745e48af7ab9d73c6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c2c209da19bd7956e2b032853c85d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f6aabc838c0939c886c94c597ad09297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf50b71429297a66f24b3b97e01f1f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15920029716d22f4631224085010b1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51761fa9e5ad28c0551582f8a6e181e0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e28d2a5f3f6e72ef0de77641e84da301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d30f1a2fea5c033f9f49f14233b0d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2bd07dd263308c3141643f434ed25d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929eaba507b8f91da6dbe0644a134233304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4478ac3756edcafa6fcd07febb4725b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e951ba9635e75e61f595330c17df980306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c23a757a85f6e97618f6cded2e689307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc189f5bf96519390568d53b6d20da308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002df81e8a0173d1bb497a1e3c0787c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d237e4f5cee337d4cd2ee24699ad75de310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a4e605b987bba8b8e3c8fdb773fec311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3765619e3ceccd32e20c4289382fd3b4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af005821573a1c114c194629805f4f1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ba50e008cfae51632663f1ad87c34314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4e950b30e2cd0e4e764178855604a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e9080da1719c3ec3aa829b9ef2e55316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1dd60ae41371a71e4b21d7bc03cce317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd771a763a39889ac7097bf99ef25d3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7815ae8f1a9330cde28a3a9bf292c856319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1d7a6e2d16a07dbe2e9ac597480a8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896d63358af3df8688e32f7104fbc7e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2079f9be980813cd65d2a74b0f5dd1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffabba6dce4f5919bb8406aba0581b0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ce41b24389dbf543a7d326972012a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b70047c2117f99dc9f7807796ad1ed325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c50e7e080c0870933e391d04f2fd4c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0962a6738f14ddcbb6573bd6d0f526327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7b25d6e9c9561b8070551f347d54c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ec6a9e7c007215027c482f4e18525329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33235803770f55f068fc045c4e95bb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eefc0643d87643050397428d6c6362e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33410fad45b343e1e65ab30739a0b86f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d8cfd026d9ee6fcbba207445e11445333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7fd5c93e4cc1a958abba27e9cf4af334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76959edee865a706fcbae15e881cda4f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac7fc69436d6ee89241c4ce3911d68336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2170886b0b79eb0512e095e37584b10337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0179800e96f431e33d79cf7fa27d23338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ed88dfb3d5b0515a8e8103ec3b53f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd110eec3374cc9caa082e221b0a746340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f3f1097295064e5f9d4d075cc61c2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662034dd6e18337feb93e27965a0b55342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b2a49fd1cde9aaa29fdd99dfb6f8a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c70352d90c17b55e720be54102ef4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd7830cf1aba090f98e80843080ab0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d983c146afd425c1ce194fdfca9cd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df830926f43e95f4bb0ee05de669170c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b872c9eaa38859a9fb0561f9b4d9e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32c49d542f6ac55caf614400cef2c7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a27b2b51db2c57e338473fce71986e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc2fdaefea3d6b5d30f5cb3d92d9930351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2cbcbcabad9bf6b6e13188a949b78c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695dec595177831c565fd35566045fa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ccbf2e38d4b779eb0836bdcef80310354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4455d5b41df0267c1c317b3197a3ef5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb85b8a6f2649a6d37e3ba9f1e1bda356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5446c3472192b1b3b8832560c566e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0bb33a848cc4373fc592158c3049e3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c9af2b43dbe1f0b47bac7bbbe3721359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c02478ca85268fc2bc9b79af5fc16360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dece6fdf0ce3556da908e3c1699bfb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd93c78061530fac2b98efa9c129c0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5391f0b8b998471e3ac2255505d3af363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc99275f4cb6fba90cafb83e7244294364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429e6a3121477d4c4de6e87b3de6585365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84067a90df7b146b3071c4674b23f66e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0e7cf5fe52ced8f2bfbc4b42bab6e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac592f677b60c5ea8ee3819a88cb2f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb936c7c948bf33e576955fe103b91f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e7792612abf4c923121ae44be8089b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc66fdc1f0c87d3c6b1b6348b987c0a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c09a6bccb71c600c102d0fe0048d7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a9a2eb8b33b1b3a4d8acf680448677373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e40ba0e47d0ce49a17d315e9015ac8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a8dc3380b0cad9cc439684ee82d8ec375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf0c5e5807a1fbe88282b89e3eca69376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeace0642ce9468c1a0106db40ff25a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49cbeff9cd51b78edfec0a9de986da6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7d52bcf5ee94111f49d0683e78358379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0eed88ecf281e50f28d1dc42bfd21d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a0ba51913a4e2497bc8d8a251d6ef381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f55f0683dc6d0ef7d23dd712e92bee382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89325445f7f3a3cbd82e0480099588d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8b7c1d73ed3b6d56f4136d571ab6b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b7d69ffa6d034e679bbfb24730234385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8feb9821fcddfa5540642ea57ff964386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afcf416ab96070f3a33a89a578e4dc6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c5a1a83c954abc760b363ecd3c620a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789275ee0371747aa7dce05a726bd84e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e1c2907c008a8d596ad9d43fa918b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3306727363c5807c76f37c2eb0896391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e6bf65b04836e2e5c63065cb6ad4c1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db775f205585aaccbf0d56b06b807ccd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f97160ca1cb1e4a58b1f39cd49936394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b3204abae23cb52878a42e17e2242395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc4fc583a60de74e9bafec5ee7346d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bee553f33cdfae54f5a1d4394bed7e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4277600c0a5313623b664e9bd3c8c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0b0e12f73100366c19d12850c0a5b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428420d9a3f8cf2620fd632e03bc3dc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c966212c9f10d025d815173e82fd9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907090354ef7ce4e9cf4f1abdac7771402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974712286c03596b5a2490a33aa0e0ef403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e19023448a498289ef7cbd7c83303a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514f20011e31e7cb212d712102bd143405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1d89747b1deaf3fa185bd978272f1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6c26c570d1585ce0d45256a2c20a7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5edd976004122162359b14bec1b6ae408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85258a2657cf95204471ca4f12b39956409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ba154307e9446d755c0cb405f3827410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85615db2ee5e70b4f7e75c2e40135cba411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538881a6fd990ff25d5bd3015f8f71a7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc5192b56fed95a252472238e52ee3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9708f691dbaa4a894dc0f7b2b1c75f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4e3d1cd46d3b8996a6237f87706f2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3916e33ce3a0535fcab08642f00cec4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65255a83eadb26eaeff63b183ae4be417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44aa4a0639ed530de0adb5fe228feb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8420d7be7dbc2a41220d697b076d02a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac76ffe0c186ca4ddfe248b7691935420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b6e511ffe367a4f71eb8be4c7d400421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3763e9b89a4dd2340eaa75cf30383092422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31149db7458fa17308d59530cfdd8b99423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0321347d3011b22ad80df777df284b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993136daf29c1bb7e265f541f4046ccd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342cf8c62ff84c6021ae812667021fc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2803944d4493065a93fb8e380450cf4a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a471d5c59fd91c9afe0bbc3c592c2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891c22bd0861153a887738a17e2e935429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c199c4d816ec24640a7f9a3a15b5e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01fb49c92cd319e3ae50ba4ff9511fc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b8a81657bb8cdf024f72a147814b8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d368794c65ea9d8b7fb1b869b89e57433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b647f558283b1dfb2ffbd2e458d8ba434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e447a30ebea8dca0edc7b59a86fcf8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d1675fbc6325d5432e530971f70fd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7fff2668edc87ece12999e2f7dcc7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417617cc2c8f8488957a53bbc993d044438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858bbfede8cad47d8b8f3a610e8f6a1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b521584b60b408224884cef2f5f73bf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b58eeb437de7646093fbb337d55845441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe2788cbfb49d659e2cba3bf019910442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115983b0322ce8ef733b16e8515654c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729132d9714b88c7f6c7dd1e14e7a083444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66139a5e6506a2698415388f955bc7e8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed980a387ee850486c3036d0b0c18e9d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b316af4069caebf76807c603929364447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a49d891c60c8d4c84f805d40847b00448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eddf89c95d11fe93ad2706b280be462449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531ca9bce59c5a2f8e71f563d040c3d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee964dc07242759d7aa2e6792fb6b9a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903f8cf48f47d61b65d1135518d1825452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a4bbbc16ab2f6330b9a158814fa97f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1df39519e4fde72f565958c251788e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc06613d6f31c14386fac01202db453a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924a74ee2aaeeba5a20c75c2b980848456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5248a36c5004af74951208ebabc07457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ff593ae2de9d5c08d50d3d8a7533c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107d3a932fd4551859e52d9aa8780f3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcee6a3540894412f5e05661fe6e829460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5449f943364828fdcac70e6ba2fc614c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214a1cd83861d8e9904a493d5a18e80462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d73d5cc878dcecb41511dfc69c9e95463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f372b6627f75f3f12060a0c5bf1e0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a0760d6915b927bb0e660e82a81bf9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965290486a3d96db967a9feee2dba8c1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a593c37d85f08ca0175dee4bec5273467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e53cf1f12b4004c1942c7aa2cdefd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea92883084f845e0efabba805318caf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d794c4d5f18415332c026278cff498470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d492ea8f421f3f4eee27ef84ab5e0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae64ab744bcd635e6b3f8c774db6d44e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90efceb3132ddd4ad6288fdf9ae2d91473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9bf66775db98397e90db21a2087d3a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f3318aa5b868e9a117dd858ce176bd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70fdf8b93a12fcae3b30cbc1aaa7b78476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc5d3ad5a3d5f8eb28c32284d314dd7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0063fc43182d243ebc7916a8c7dc51478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526792ef8b3a7af5447a5f171ecfa4f0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a5b3933c221622dec999e3b05c3b8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6b67272a1a71678dae222e99ab6d2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b9c8720c438a6a579c359a21c93cc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf7a5fc35fd3a155a0f7cc20d06e16483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f943cca104c3eb4041cac8ad8ab0d41f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aecb3e334ac0d8b4a1111634cec951b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3deca80726dacf8912dbc386f3c0ae9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e02b932826d8830d3de99f31d41239487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb271fcb00cdcd8937cf7908abcf3019488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3087ea93bc7764ed86c81fe15fff20e0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add0cb906f0623fcf1b11fe9046d0bd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e7c1a6f6ab87ff275b3f223574bd5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611bef365b6953fd61a5435be5a5784b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb43566d095f6d82851b03f1de4035493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7369c11b992efc8a1940d47af0822494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b696ce6f67df6cfa060483f241f95495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873d528560acdf4f1c695d47b379da9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f04f18dc92ffe378fdecdc430dae99497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc2756bfe26234945828a082fd8a2a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35fd6de205ecc89e69423a3184ec9a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b0c53aca819f15944a9f53ff3f244500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7b1443f5dc4979dd9ddc86edde7cd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc9afc0dabf91ae3f3ba9d15af4941c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b800de810756cf6fba0f80331555055503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88214749ac07c496603fa49c8c693a8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c2312fc5c59cb40bbf60875c786cb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752bd8f8f3cc1d5e194b9366bcfc5019506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087b61d2d128cb5ac55676d7e36bc82507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e047ce5966fe3c80cfc836e2607d356508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c479fc870baa50283d31ceb31f6343f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88906a144b62c76231a41e88f6ea4301510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a8cc39932cc09e1be51348081dcd09511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6284aa6a96f90dc74c1aa320193301e1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f627909d4e25e3f65ecd48f4e7d292513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac654012ec7691a7614aaa437c925153514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fccde3dc62f6c3b014d496b86278d64515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c82cbebd4e5bf0e9c58db4d44e55f1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec44b75f32b68d3be5254b535552579517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4cb23c5f7be5a51a977c962bedbdc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446963082a8321397c795ac4a27e3659519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef6fb97c6e9f0f0c1d424525dfa45b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8d2f6f6ad7388c00e5626cf4e9aa0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6a6e3a2841886c61ca4d1899d3bdd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3644ea34b3b9019874b3b63f1014d16523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aea099f634ca210f35d6fe8dd0a332524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142e1e697068f3aa3fa68becee30a9e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cbd3a7a9069ec3fa7058096ee12733526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71dedbd26601a02c8a410a43943eb0a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10caf5a46f95c5c84199dff76abf0800528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58060d86096db8ed7d710065a4c8a9d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9023c2967709404a9ccda770b59d0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2670d47918e9a23264a74379179488531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20d28c06b33ec6a7426ff44913e204532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db88fa5b34ce31e4e203d52e7869cd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7017b1327376515b919dbca3bbd9a5bf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd8a65b8ff300c45191a2fb29f844f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f792b4434251807486257a2c240b1c1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c17cbe8b5af8a7962404f183ea2fe537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ff7837cf2fc5e07d2337fddad7d98538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b19f1e88abdded99f75b99914d2394539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53c7800f63958b201b760cfdc4f73b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e3e31e20f52800eb3c797c057a118b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6773af04d6165b646b14f47879ebb5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33446ec23bcb2ba8fd1e51d89712ed8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad82a3b0bba6b0d33307444754c2c5b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c567202ce16d26b0f9f4f66d6073c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69ad6d3369c62446ae874f502c7c35546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6779bdfc2118a4b408e9e8905b7edb89547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802adea202cc1c63e23e6dd82435bde5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06af9ec7188f631aac0605614e63258549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3891429cf05aca8d61d19f71bcbec550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a43b06bd0d7dbd5030922159fcf7bdc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000eaa369e1b5fa459a60506d94783f4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae629fa49d242386d3bfb516f9eca5dd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2cf58573b03949cb7daa16b8aada6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b446d96146152d945dd502854c48b216555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07849c6c5cf2b2377946ef89ad3f0181556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb9cbffacb3ac665340e3016fe15033557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a13f81972ef94e786a4b010fbf42f6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb0c2531a19aa32e7a9c142b0f22ad559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f204ce117583225b137c3c50c6d6c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6161b517684868ada665006947bba7e4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d530936c29d02f321ec9ef2f381d3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23cbe6eb91248e5f9b3047a50969f84563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd49660487d899cf45a49a70a06551564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc977a6df74658eccb92fe03f468071565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc308c8f78f1a362f0484e65de203b6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee040c677e3cdbf75f87e43c52d5b1e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d83e3ace6694eba84979ecac586d0b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b23d58a55c283c677bc68d3677042d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0649fe181604384251cacbef7124b707570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12954de6d1a58324a527858698d0e3e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c53ca9f9831e21dde45b409e70eefc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d43c379690296518b5a6d8f22824e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee223b9cb89bc8bfe06f204eb83679574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e3d2c0fc84b194337c21da27e9e3e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167da2587e2927874261b6700971156576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55e058f1af31f803625652c4e5056a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ad15486ecc57c6bce6ac3d3030359578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39d081f5390b355e56bb44960ca6af579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0face4d164b274d2e10faf356bc19323580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a6fd35af1514f2fde43cd30dac322581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e22f615081da5049e831fb7fb1286582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e4d17aa9566662b3b04c8fa9b07cb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a2c59c83601b72b79f1a5c317a72c6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63298338f673adf137bfc8fc19f067585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1361168d7b002941aab4f7f8a2cc706586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2633e68cafdc4a907d77239c7817122f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66276f5778af1c595e1ebe3f2e64653c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d26967a74f6fbe6e877eb8af3a09e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08aa426a9b921cdb4d8e315538b63e7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ea42dd8446fefec5812328b06dc4b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254b5570f7c420ce4ed6df985fd368a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26a037338a9031a0c27867a0df32e7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37551be1395e8123ac547147b3bc489594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b71d0b57550d720fecab9b8b281714595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c6c193f9293b878fbe35524784cc5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9802535a2d99417d8ce33a7092c8cd1b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d71173d4b7826f9b4ee8e1faeb9dc25598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a7b79c4fbdc0ded1d7143b74a06d4e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f7e333253ec501e5378c5b055a5bd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96efa0c6997317858afdb8e3088c4f02601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e89b457275efc8dff308d9e82f5d05a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179c57905f92a0ef0d7c4b5e54efb37603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c13db5057717cd48fceace6911311f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc5d71ca37b1e08e8781f74c55db4c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7c3ffd74684d5a6c9e9834b3db12a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df70dcb7cb26ae256d147a8067a465607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61b2a8f04d8f639a7cbf610bcecbd5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa4b863eee77418305fc971b114495609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c151afcc03ac760a3e95669f7b89d5d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c598b0b12f86470101e7ffd90cf0b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f9e9f1c124a0405a30eee1e64f02c0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea66a2a8ef76f950508a602d73ae60613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181f6ff9ee7d88654d2b19551167506614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741464ebd8faa43c4568b29cbf2567b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898257e68166ec220da0945abf83abef616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334eacc31a1f3551764bba19a9fb745617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a9cfba4189ed5fa9460605e0f17d9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b0fb915d5b8fc5af3490473a8f3d4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7dfa1adcfac0612073e6ff9d72f940620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8188f044d9af92529acb3475eb6d1502621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33302e06ce8f62402a1b5e548556000622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f93a18e5d7b5b895415d46bc458cb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0517064f36c6bc48270d7a816877fd7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae4408075ec03bde4bb28c38520abd8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec49f0ef1d69688d453db951f9abdbf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4535eb19165557a80b9ab1138ac396627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd7ca8ac0761601b9847d90a063644628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d3dfa54b0253964642e6ae629f4bd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6403c9097c5decece90aa940880cb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cab6d01cff60d56a39846831723a95631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e369035309c8b4e2eaf227a45a716e00632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da201942909201d13324bab31af70a0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f479bd3cce9b0bb04989b46aa4d6c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ce33155b2e24d1b79f199d07fb9f1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247a89bd940ac20c9513bb0ccaf81c7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14415db7581879262522fdc335b9854637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61426da6387fa0aaa1736eef69ccf618638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3135333832935eb499d2acc96b895b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96906433bea460d11cbd1f6907ae8ef640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b6db9de939dee69c0934f38e836ed641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8fc5d2ba718914955018583b427296642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ef8eeafdbd3d69877e42744d091f9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0bbeb6d6704056e36873eaaa808b3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2fd96d72ee6c31cac04e68a24fdac4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e0e8636dd78e26002112930440bdd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0006aa61014cdb98afa8c03172db0e7a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e27edc4aad1024c058eca5224c803648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b3912bb069149d07d304ce9a1d520649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eefc1416a0b49ffcfe5d4050b59c6b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad74007625f5917acae64467dcfe6c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb70adf337e1b978bcc80c16f5dd837652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e61fe421c63b04dff7372d679ff1c0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d071576a719029679cbc88d29ae47f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a119da79f2acc5353d059d650d8dd8e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e9e5b5f95635b52386b637d1c9d7f1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83c2766f7fbbd1da101838dc9b3c1d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae554d9274686b3ddde690d8ddf6955658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df997dd804baf87fdae29eca1561d18e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3a7ccbd69c10b16a11405993475c1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe09a113236518e87ec82e96436c88661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82f44348bce21fd704958303722d3e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c03db3762502b5e342569738280d4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22051100c61e9e39426696aaefba1ea664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a83c13e39768c505c3ccf404368f976665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ea67957b383b8f03162a282bb45ba666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccddb562e07ee3fc5fbf8da243567e00667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da68b8854f608fc5483e8bdebabb1b3e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c68b2ecd4204cc3c0b4929155b602669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7ae9ace6b10882e19d5d625fab895670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc268ff49767b46a93c8849c7780584671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8cd85de4668b913d8eb19589d7bd8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce9e22392e5d57cf6b0efd022552c3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42076f359ec4dcb79240948656a572ce674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d40c4408b5be290cc9ee30429bf4db675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120037f1a1a8a2566b7a5eaca237ed3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c4c603ea6e5ae3f89b97d8ccc7e8c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be16cbec139b70fe8fb1a87b5751b6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc420e0972a9f947c4a6cc898e43af37679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2db21d3d3c9acceeb96b788e1c17ee680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923e3912e7639ccd52eb8653273c2c5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b731263514ec53f10533cd4c7433aa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e4bdf47f72966e472e39088d209636683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8fd536919bb369f4763dc39e4b1c84684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ae1168a7437e57a2fa3bdb9dd4dfb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b876fc1dfcdfad3b601de534b6c58686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8ae2ed66440f339e08f6e739939dc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b22c7cc51ff2bcd0d40009011df56688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae6bfe921258c3eaf70320c5ed3b86689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8691525740fd2bc8eafb86dcaa1232690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5353e2fbcb49ea896b6507708f61d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130ca09ef72bf374e32f3a819ed49b9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1eaf2428c09af4883e0d14fc163e9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ff6de0c2318e0a681d2a489a0fe00694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ecad72ef78cf0c7781c2e01976d5b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd5b3781ff815ed3d1d0f2d6acbc72696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1bc0e233285ba7e528a0e5c0891755697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c893eacf8c5f1c1b209c2aacddccc45698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc1b43ce8e2cfca212d3e6f5e41ab6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8a02e2c388d25b66190b51df5f213700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02df574b22b519c92f6bf86a3e5c45e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a85d0ee38a716efb7d39793f6fcd2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c112530072a5f594f16bf5d82eaeeb5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ccea39d140bfd5dc907d95d13f59c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b965546d57dfc68177ab7c2f3e865705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a226de1a4d1b7b48261ddba27538b4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf1f0695723253c6ce87758b45b52cf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d42464cf27649e375ac49d0a2257f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d1b07f274a986d9dbf1ea618965b85709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ac8a121e463f1680d2eaaf0e2bcf8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c02a7de6810f690f1c6329d69efe0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f236c8078f0fc51ec807f660d159e9d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f91c6d69c349da72628b51f4d3fac713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d31f1c27cf37aafbc91154f236cfc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c355c9a42eb1365430de1fe59f7b443715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b68777fae36579d6e32641b183a3e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e69ecb20feff1f803304f20d4f6e6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ba4928e49ec96ecc8257c61d4b954718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631fb01b8fe7e12446fa95a9c07714e5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2725c71790f6ee95c05211d3dd7bf3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdba05e5e2ec46465a38381189520b2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f30ba7001f08eed297c64c9ea08013722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e717c129c43941d3c7ad4049ecd241723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb607d92bcbe34a3b22e92775d8e6e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369b0f396754140285835c6da742bb7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23257ce45e35ab2fc87e15da1746dd06726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02745db4a3113306d56a60a7e609e87f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914dce3de7f46c88a53a043e481b1a8d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f298016541bdbbf0d31ef37ac680f7f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78711b8d3f57ab695fdf458ae4bc667c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc827961e7d3ab761d34a92ce5d904731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a048c85c45e3f1b945956f5e3aa4e1b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ccc3e066291a9fd6ecf50776acf4f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5493265ee2d8e00a2b8a420c96825dbb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba6cc3de491abd542970cde8d64036d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2414c6b7a54edcba01a085406e1ee5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239e6d0a94e787db0fcde06a381f05e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de42ba27f66d95da8b61f1dd58b9c33738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa26a300bb2b2c1ce5123b642a0cab8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b043dd3a8d64e46f66d002114bd59b23740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892bf18c3f86479531a1a588d87d9e2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8ac60b1934ca7e4d3e8c84a315611742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a579d4459e7cbbd6a788377c944d11c4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3df4c6dee6ece3cc19174f4b43b6f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e415d4f42236ee5f88877463117b384745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e08ca0d39911dec104e4d3412b2aceb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489d59fec4d2de1a34bc92cca7a20e6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddfc5b70d2005c5db43e86ccada616a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d2808308937dec7495ca8edd18f217749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e7d9be86f993417743b726281074f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83de0f29d7c572214cbbdd56fb54c7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4894d35e7d4edb3d3f01a88bcea1f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb566810e8fca31ce7d27adaffb11c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b1952aec44fddeec7e6a9d59cd2c6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2e545985e87039eeebc2a2f6112a9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ddf235b4f70a35fab05be9c1d31ada756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da006e11e84b21eff3968c79bfb68d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161fb63a3bfe4c988e62168638bbc8bb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537870d73d00e09429a86f64af7a2256759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d71c2fe003a78e9bf1ddb451e8f021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc22d27fb89fe7f859e0d3fc5af93a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff889e0f8a2eb2730c1f835846f56f13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b517e8d2a56369fd70684af493adc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23cc9ef1ca1f7b2fb46ee509aac86bd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3680605b8fee4f15d95a0a97282bee116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a959b9f70eac1d79992eebb03924997.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de10a9078d3f1b83db5b7e558c1b848.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe6737093b6610bdf89221a5ff743a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f86538e8255373a862c660a5b8ee3010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee07435a74af2923f7e253eaaa0ca111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644eeda6558bad70da091ad5201da69d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a007301e6d90d7428a27fd5f665c913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60cf8777ecc98df39df748b40d545814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0bd7e7c33325deeaf58a77ad6878fd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb312fdab4a49b741c9971ea40b8ce16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88e062eafb926bcc2e79bfb173494517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c24d06d0f9159257bb2345f28118518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c519a3773ddf4d4d83d326055cb01c319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ed5e3b1574a666712415efc265d3920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae98ff80766557a53c070ae36f939921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024ac0d093e2b6037a7b49c6193309b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bdbf4d355ba3f17fa64aeeda1c6f0623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb15eb642d0e9bbc2f3e2ec86bcb13624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea18053902d3ddcd956482c52c51cc5f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e73259b627a3f20aa95b7042f556b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b1d604dd3c833b50ddc8461344db727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352388cd30d6a26d7a3d2208faad18a128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc2379a9cd754a112b90c2cc2b4ea429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77fc3a58065a66766b88d1f5de613ae30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ace25adb57fb4ad683a7cac4f1dd531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf5fba4f1b242f0a7d360742f4ce8ec32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda77c8ebd74b57aa2f6e82f1132da9033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf403ad926751b6fb3aefeee74d33c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb7427e7540a33b43725048eac5db435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf1e8056b1bb4b94d1df764ff8087536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f76649b87b2ba0e95f2d62790197437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4552b118ca768bb3bb3c581d25e824e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be667f7e95c565adf884ca946116be39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c751a1feb7dc473db94b064784ee1540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d144e2ca4ae600c633376e26773d55941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4249fb59453b6e3169ada9c94a59e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d9b484067cff50de15d48855d8bc843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb7254e25c003ec10978cfd230705f244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669aa49a059a61a4ccc3a7e3f6fcb9545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114428782046061316416f6aa07579c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914e793280d77767424f7cc558b9d9347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619b14cb171682dbfe2d8dcc9b2851348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a4354e7cc7a649f40f4b62c4e7a09249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e73a5d86c8e119b72dac27dcb67e2150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3f96cbeb4f7e07eac94bac8c3ad4951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55fbc2b8aa1cacd27ef3051b57621b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77e2f4fedeb408b3ad74df6dffe3d353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c072e7978de7da356b60b347d0d5e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48902b0c3a888a1b8831c5a95481e00d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06701b015a9356cf44ada28b316e2856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d078aa570c7fc2f9e32a35d3acd7ab57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce61209e690bb4a61278e8669b657d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f5ed73b130a9c84b85fd1019eda3759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2fab9a535618e60a6d694a98e4ad1b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda34b26047b6c3d233017bf8982ff8d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b02e6dd5d41ab4e959918d279d69562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e795493fa10589ff8bf5728c8b7d663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056ec9ab20990c3f5465df5504cbe5a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddeb23646fbb357c5106442abb21d0265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea8ded8fa945bbcc8a00dab1e8bb9366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ee31b739959e7dac60a0bf4c2482267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02566264dfcb805c0e532dcbe685eaf668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ba8d0ed2da0d0c9753861512b9f9569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8049bd9d2a7b269aebc4d5d5882e2e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27d83ab1b72940c1446fc41bb853b671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e00a84d8434a5463a75263d58defd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271d3c573a73cbdc8bd811b76bbf21473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def9fc572d5441e025d6b8f50c33d78a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e8e808f0d7abefff1f7e306ac2ccd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3db04baf27c6f350ad8cd860f0ca5376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4285fca0286ba5217989d76b22cf777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e310c936ea6908cb5c26411e1fbe378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508045aa319c618142788ee88e52131979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f7936ddb4309b1c69f7ae3b5f5f8a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72042cc94ffa93829dce50f477318a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda607c125a302322e38e63240ebdc282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4210baf9e8f83c234043ec463fd9b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a055d159bf5c649ff61297ba41a8684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1cc689a90a70a7d12096b668960f8885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014245c2907bff10425864113b0fc1086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a8de70534fcd8a105f77ee523a37d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c51def96bc77bdf8b154bf78ab19f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37ec87fcebc9030b91b2ab62072c5489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28c9e25d05c1288a63354c975023b990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859b95da4106363f9fc995a539d26eb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a219eff107c7a226163bae9559c2f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403774bed1e5a33cad95b8e8c51fa20293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d040944099b24e6e773137a3c16c18294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e9b4e6c2097fa4b5094585e100474e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a1d2ff08a8d7956873e51bb94eac596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b2be3e4c275f76e16fde9fc4c03a497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4e3ae6c7461fe808ea4e124e69dd798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ebdff74a9674596502788a27818a6299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712c18a0aa2366b2cd1783a2bf7a26e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900895f655785ae63b53da5f8cfb4331101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0f8569aaed4599e0bfcb156be09e4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9090390375fe5c4bbbd9b54acf6c02b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c65eff061807c7100843956563193104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c31b6cfaae39b76c8cb359f958e7a2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc9566cd3858e9a16fd78869cacb89106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29265c6599e2d6ba22bc4080700d87a1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6d46978832bed137d80dff1ee987c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174689a3682ab00d82e45958e7c086a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16466ef78574dd871600fb42dd0fa073110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb083ca635282d9671e4b324a2c3abb3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4d2aef70e2748a583c7c788b7db0f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9283b61b46fdee1d5dfde95429a4ff1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5a1183e5d708f27671faf693a7e9b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ddc3bd349732163152cb293c822148115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d1430d26e89a2c9887eaa7adad025116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b22561cb6785a4f8deb05c22620ea2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee67f192b981e7eb2c3fb29c7bef253118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154dfed656e381300809ca021f696ede119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10bfd8b3d36b836ba02d048507fcf94120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c82b17bdac90b8f0bebc51195481b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d7e9f28cbe59f76117bda342377a9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c63588827c400c1c5acde766ee87791123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b114fb22512ce328e5efb1dcba39d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54fca3f64e06b48dc87892026c3036125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf38314db95876be4b59282ffc2db3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985e38e30172cf7e6749d366c731ccc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a3e230577df4eed88cfd8fd0a872c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943358b96799d5e30959c751f67df72a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa10d94d08817bf8155c38dadcf969db130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59b8198943c2447dd69e6c96f9f3e6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263df08b86d0ca0985563e97e467bf23132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7668d0c412c77a5ec50b6cf82ae662133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef94ed007006c344ecab42faa48c580134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6eae7d81b5269791760efee946df23135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b829f6046984f9edcd62734e8861a68136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e77f83f287ea1c95d514f4843e1dc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14dc6028489d17038645d898cf10ec8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc7b9cd5ee40e02e5c23666d696aa8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53658056874de4a11047be46d4f4f788140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd30088a426638b2de2bfe56e00fc0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c28651c2a2cb5cc0aaf2a7c8c51f91142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b5d7c09280fcd372eee920d5199bf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635639ff67311abc412d24a0bbf9be06144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b02201fac4d0022c4b9bf7c916a1d7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70224907b8e51ed32a4481200cb66cb8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa068b546f82816fc80662ffae9d2f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324f4a3189b89a9b05aab26d64be9ee148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4daa3d4023d2cafdf489a579020a840149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4c406a1bb688f24589a46e3f7710e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb9858948ff261afa9b0e66b38fd10151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17821466304fd82c4a3f589e768f1f5c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec41229727d6eaac8e7ee7c4118a8c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a528d80808e133195439b49afc5ecf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e941e130c24d07dfe395dd796d3d1f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49fa8e38c2cbf91f6c19ba39796f97156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9416bd7513e28f369cd8dd31753a1d1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95fa37e4981ebc0bbc3c43cb40c5a2d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d3a24d5e9d797026530ecb8b084e3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3799c0ee25125c48ca6fd757864d4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa275ad1bdbe81a3feb441e608e98305161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b6878ecd5bd94d171f41cad89d26d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fad61cf7f92512860c42892a88edd3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5364e3f50b89a76732555bb06957d6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae866a2975fccb33c13ec0f2ffc73a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d9f4e7a5ab081bc66c2142e974f1d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380be2c3f7169e219b0a9d7c1101d77167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908fbe776fd9ad4836b67c908e003ec2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967e8f011378be851505c94ae6a4b77169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b13e82c6266c8d62f99450894a0e1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ca68fe4517fbc2d5599ccce405fd8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba80eb6bdd5b1373593947d552e09c4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff64c127382b0f93fac5bad31aad936173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad6f7429f23904309bc3cba22431f6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f545b49cb1b17a4b6f7c33c8456fae175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c25944aa79a823a5972ad4edbb45ed176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6337a98dfe5e189173e0d0cfde87f3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57fee11f1f5fca53f116ee0976b3659178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db935487ac6da2d7ac615086dd77461179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c0122dd430a46d8d0650766dffa51b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ac5861924be39b94ba2f148bb6c32181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a96cdec9da40ae9c64e3ce6aebb68182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5786d46497cd13092140ab1e183b35183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb403a7a96c0e9366828ce5acc2403bf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a842a3f918c6c3ce59a9245247caa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0cc5fbe5cb92d5cda61be5bbb7ab5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fbe55e1740e5dfe86f7e4fa2ff302d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de575daefdbe0e95e6e2db636f55c5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea4aef932f5a57fa48607bf7626a08a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc3189798f74e544f88e8eda182670190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1209712780acc10b4158b9d7943d98e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587c1f21c0e1e86f63eadaac277ff00192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eaa4c71ca0eba89ca7537db649e3d8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b734fea2f7f07a0adda85d7f59786f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3f54933e7797af9cc321418f714c3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18fac77a721b9e583c439a539e3a1a9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa1ac5a72aa6fae1fcc0ff3ba7b2727197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c636fe7a0a105b2dae3b983bcc1dfe198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e91b8e049b418bcfd71d7392b2888199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f2bb69192dce3fc26b4499dbc72b3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2fe54e448c8a461c27e7afc8589258201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589945c7cc4ee7569225055c4e270551202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397aef530104a926cbdfadc9a78586d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f46b1f6625f88cc5b76e25cd70166204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbbbde0609874b78cfad48f8caa2e8d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c371e1793213613557e66c54ff47d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd393881d15efc00607db339f48623ad207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5b6434d5d597748936f389887c238208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32392761acaae1ee35d42d0d15e943d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119e32ea7e7eb915a07f38abcd4c689210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3382679a7b3d9fb9f099cfc9b7cf4ce6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b6a080188ebd77d31c487cb6bfb14212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b704c3743ddedb1d13778565cf679bd7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bdac45f6ff295458e67ec9e4ad70a8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05933e8863c9e4d143fe4cc6f6bf02dc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca82cb014bc1196fa3205d15e5114f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba99c2277155b07e31e0a59a157aaf1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b078c1dcfa59569453b19a1daf5ba218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe1594f387de5a8f87c27222692ec48219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f49c057dca983e70db079e2cbb45c4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638054e3317b7e9bfd82411bd97f6761221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84514f3434ef64d1322b037679c1af46222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afad587ff537acc227cff98669a937c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b9d43e867d87ab8a52116de30f9ffc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f32970ad909cab7c27838d80f3231225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e6073b0044a9f44434da9a8c9d802226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4f63187cbf70b06cf65d2864fdc02227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9825bd69e6cc4fed67e8ce3205679231228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08a19f7a04d27f109329d4d218a6ff229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c49690e54d6da885b802bd87107106230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf12914635d1cd044c3594eceac2f9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85405dcd3cd5408d46a44b057e481959232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cdd50e1bc229328cea65c37b4b3513233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0730cea1208892bc2cc85a0364cc9bf4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22c7f65587eb50658ddbe0c16d1a3b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182b3754f218173639bc7eb4f3479bbf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c0c05334333b1bf757a9d531aa9f7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84dcc572421cf149b0d71ec839eada9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d99457fc88500db8a026624cba5c0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdfe8b628639502f1a9d4c61dd78532240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482fb9d82ba5c92a17982eb8b19768f7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ba5ee54c3c06a80a90d7a7379e79f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dea5afa55c807a7a2ceb8f02ccb54f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690843b66f3135af0338744e91ea787244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8267c68411a52849e3b3d03987bc2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d6997f8872c781622c341d2b7d18cd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ec5548ca0221ee662b53b1c660d2e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed605416b598b3c72e90302665645d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c21c078891a01454949577ca3abf2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d156ae34e997805636a66ed404dd16250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd171e967b3b3efff3746bdccb93494251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b436cc55e8fc5f2d63a19a113f2cf6c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a4039deeac2d2231286169838dfa24253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd33e4f7d7f671e19a411f0b123b25254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6854482b1801198d9eec1d5b71a18b9d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b374cc4b329c64581730cb86ed887256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ddf92047b6c64ebf05ea089670d61257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b01eaabd8fb65ffee30283b249d6fd6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d1321b483601003ffa3d9934aaf4c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9041436f7a9d9f5fedc44dd932f7490260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dffc30c40ac1888ac28f00af2cb44f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f5cd31bbbb42e62d9e7d4f896007c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d860c4c3891398f310c28aa467edf5f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e2de267570f8aedaff01efe7dd769264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d343cab6485c9ec1581f9d02c39c9d3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f3c99884a873d38390dd02d5a16e1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a27c15256ed5ced5c0a1a68664cf1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c1fa97bc7e4e007a4bb3367277894268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ef7393f93d2006345559bf0a87023269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a762c282567e76aa9e3c8c5acfa98270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c154d0de680d34daadf438c8879b0eb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef1efd37bb96ebf9f7760af666853d1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40ba736c738b0b45f18da911b567a9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf3d3536032d6577917e85169de9cc0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b638460c63685205fe0f22359f2a686275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13d2cd1ab47cbc99e64dd905482928276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d41a46760446e6087fa5d9d2fea637277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bdedcca976356e7dcbf3d56b8f98ba278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af523e458917d8678e95bae699b4ee279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9266fa70d04c03b65ab4e44ec7954a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56ccda66f1a8ab1c793a0f62c09405281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f71e247a942a32c105fd67976b7050c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee552786b49875ea018fe4629152267283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b323afcde9d247ef05517fe256aea50284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc13f98359cde259514519cea9ef269285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4816040e90cfff9879ba37eee709b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb21c9524ee69d34d272e491a5e08b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df5d376296f7bf45a66de7f895f531288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b346109608e09ff885cb22d0a8c0407289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4033737ef506dd61ba903ced8169b4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444b550034326ddf46c5dff0f24fdde291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e049a275d82bfead880f674d982bb2f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6248a1dcd3a19c0041e50fc619721b3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46989bc2e3618d46ffc3b5ad639903eb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32c3013006a73e62829895becff580295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45790e1ebc6e482830961ec97797931f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa66c9e3aa5624e455039745cc0ba79297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689406467f2c01fdc964a609e236088298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0110c3d0624a18d0a41843385e3b0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f60b0992d71664f49437f588767fa8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481dd487673e20035536f4c58c51d85301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e147b0472cd80c670d3a640a4dd2f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635dbcc60df1e85da0f7ed03a13ea74f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bfe2d95fdd42ea8cd5541b7e2d8bb9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50130b7b62be49944d49c23ab678b491305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b99be378e6e3e82cdce5aa59a75ffcd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c00935fd26a1715b161b1935322219307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0ae010957aa4ee36b85446e206e88308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31624b41f257fb4a79fb8147dd773a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685380bd0bbc5f5612427c601cdff2c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4c4aa41ed07a0527f64a92d5cd384311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921cb2cda20ba95fb7b9d7665b2be5b3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb242a21128234df58cde91ef7ac324313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5eb22c5d2edb06783273ca6f60292314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0087f43e67327e90da0d904ddef0f66315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033998a1c66b9bb0d877fde380328558316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9561a201816c62980eed2a7ec35de65d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06638f5871575077c90a7a1591703e0d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c56baeea6d118e5e87a13497351eb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893e7e763d4cada6601d63e6dd1138a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8533ceb8ca18a7d073de9a6eac8cc1e4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1b3d6e0f37d963815c34e03292f4c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c40a92486778702006796dde4bd43323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f8d0269a769361a440fd043bf4395324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e0e8080e837aab5a0b315bd029452325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678dd02230da42378898b532a5c0ab2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1960a56963131dc62fd802b35eab4dbf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd24f2b8856b532f49c52cafcf03a0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5fe271e3b9c62c5ac82dafc43cb54329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173564f994d43f0da8d429909750aab3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32c974a7cc67c4ec493d45f26169b2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304083736f02c4a02b02fa1f311459cd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0450b92984b8462709a3aa304c261c7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff15ae27ed44be115ca07e898ef6be1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb30c2ca212c3191b4cf5e24689d05335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795da0279867bd2f9a064f7168ca3cf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41099ac94962ce6fe5edddb140537bcb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b098b55c6155d8901482e2ef585c1c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22d0d92ac3fda46912098ce971e560339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d845bdb789a468def41558ac59f64d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86246f82e8b54150b53b6d99b520fd4e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47c1a338ed0cfd71b15d8d0bff4530342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d34f982899b8a6541a7081b181ab4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f7780449cfe77f94fca6dc24711f4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e47672e0ba90f344f015cd6e191e05345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ddb846967fed76c3f21480d91264c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4852006ca7cd90bc91918d49b87bec347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef28d24a88c2a21373da744d024f53348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0977c16146f0bc59b240034a7bf348349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698f73543f007e1ec3b3ffb5a5f4263350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27967a5d5cebaa8fb6f372223372698a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc02c4da2a23c7439e4f56390c20ce00352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5d358546fb5a63264e082a9f04636353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e93d74e023ad7ea0b3bdea5c650c3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ad579c619a49b4cdbce1837e67853355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b266d37a63b1880cf9de27ba448079a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ab14dbf1521a235a46db8af14036c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa7447f29c939fd603f7121e4dc882358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f45c222a442c99c36cdab5f0dc909d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b7a978c77c54cc1c7a7466c08684a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444cae850338362872f4f4fe2072460f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff56ca27622a5c9b4807ea1a3793eb8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf230c36874582ded25c92c6893eeb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6b590406b9a5070e725b914273dc8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ecddd9e147df34cb2a8744dcfe65e2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028020811009bcca0710fdf0bd9a445366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eefb7256110a1914a64c577662e000367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d542e2cc41a20c64dae6670c4197ea4b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2809f4049c37be050bf6110d58118c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f952671bc7670c58e4f305696ec3a4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75066c5f4cc5f008679487af61c4b5f2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ebd008cdde28185d99ce8364e371c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927131a8447fc14038763dca102da938373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea9c77f983d37fc6bc2d778381d3b8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124554ae79abe7092981694e27768cb2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb54fe77fbcd7dc849f9ca55f289e70376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb81e0e2a1c8772209b0494bd0b891f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44256e697d8392cbfecf749d1779c871378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd88e7da6832da91563859002705f8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48726b145d24f24f6dd271ee70c327380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c20e92e0c8f2c071727338a05be4c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee45cb90897a2313eb1d71fe382535382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70935f100199567445c693012a9829f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f1db64ab174f82e3cc9e05eac42d86384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f840d6e69965b8d3dd9525f3a4f5ae1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3dd22eb10f9076de2cfff710dfb7af386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327ce2bb118f528c768158beb044aa1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306eb5ee866256afbb5894e0fff4f75c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80148e14558502fdc830dec938518017389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0659c61076f3d5bc1f5f710e4bdef5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4470188323539604bfc07437cf8b751391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe4ccfc7b43f6012039df81cc935c3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57cd7b65dad78c17f0f128b5eda65ba393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec660ff40f3e6c2c45eede51565d149c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1225a21e9e983fda4f487f8d9e6cfad395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6478dce6ad7011b4d9787a5e97b830e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546816d3c45995ed94b7e516c3985a2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd1abe0cd6bf6d56f51fe6837397ea398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7e969893e94efce45309f350edf34399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b71acf5bf8e987cf687481df9b9db62400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23656126e888215f6ba39586e48a6d9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ebf922ebdbf679fd95e04cfc60ea1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7614b525cb6ddb621863ee814aca03403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e9e7d39d51f58a2382d4e0477798f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73452ab073989442f93d0ca3da893071405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeaea97f8a6069ce068780df792a0e1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b34c0c201e814f495b08030cdfd77407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f5d1c147ea97be5b39477e2a2a9a0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912ba3555da0489e568d50b6dcdef76409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bcfe0942faa161db577abf9859e075410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80255619ec095b1bbb7c220840a6ee411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc564539f2b2551f7ae023e3e4646cb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce5580c12f38e17aca0a6993924738413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1057e5c95715f6c554c325c297f6a170414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a80d5160461089d9c74911cc4763d4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6eec00b9995466c0791799105d93a6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be850859e6bb622184af0583da911a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875d5b03e1bb07d51e38e58594f7656418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a992915864040308376f77be14991419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce85fa17f67640e9f4e9a903cb6715420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0eb7a0e2e7bbfd74ea044582c5bf7e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c2c00aa234a7ecc4d218b4c3f6653422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917da263485bd8ff108204e5fb4898c1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37e45ba4b1056dbe9e91673a47225c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a17f94819af233666a11308382711425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b41b80da85d85fe50d53e2fd6c963426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f35fbbdc9de7161d5bfd75627d0cc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d655fa276fd5b886d2420d7721491428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda9a2062201f14b9bd77492f91982ba429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa80aad93cd32fb6aa1b596fbd62c5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec292e6b0d380a53e2e0e8fe5cbb249431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d15725d5e0ebed6d5c43cddb45dc0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27057bfda2eb41773ff118c7514d946a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6adff62786ab6f580bbc8af675434434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a902920683cd8825ff733058eab502c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf96ea4133c7b49a82954d7fea8587436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0668385a056618bd2f35b0ef0de9ffb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb10b13b8250d05af78fd191b8d81bb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc269af3107089ccd788a3604fa1e0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e30b3e530ffc302fbe351c73914eae440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632617fdb7cf44af30fe3f00f0ec729f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c29610a557136de560cf654e57e371442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5bf008c86f2fb7fe10d58a3c4eae0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21293e978acb977fffee1d3395e2f0a3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23dc03d92250156b43cde76dfe7c172445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbada3a1e70eed4c893bd8469dea97a5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea60f088d628192541646e5372d9cd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe07cae4dcc926a517204024ac7ec9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72e2f55d6aed7f00daee4cd94f9797449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8f072d8e6f5925d915c7890ff2175450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bedb165356019703a72b51fa5dec665451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093136db0277d7dc32391bedf4becd7c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8d9683a512cdfd79d58e2719d5370453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2f9e7675c4fd099c882b747405cce454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d0a37f2dc7837e728eb8c5b91a504455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e17b2e83a3b82c4e549fb87cdc5f1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30faac1edbefc6d3e4540b363e2fece457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0f3e3cca46c020725ac8fac02b406458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb4cc0c492d8ab87e24989ab84f2af0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322208b615c26937805e626fc4439250460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaef068f3933671e152a82b68115769461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78344bce33e06556ce5fbb5edecf9fdb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53428ca4c2d8f9b6b88850d72c237ba2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb6ad3733c82636650e4bea686e931464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c3a8b4542cb0420e8a4647ae4823d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6a7908caa9638d0e0c4a88e171bec466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96af68e22a7fe3164cbe9d428dc0b2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb474f5f20ef18abe242e64558e78f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc2ecfbb1715d5722b3c6055c689de469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e76b49ccf1a38b9ad4664f6c0d7aa6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a1b540839d1873648a8fa7a13176d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e0d7bc77aed56f99f21b5c8e737ba472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2383b78d494e33f2ec501eb1fb1ad473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ffc620b2c00b0f07bff171c41fe4d1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f80b5dd9aa1155544791620f93656475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4134d0b421de5b5153f51a9985e3056476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215afb070680749a508be33b0414792477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18555d158295892c7517ad4baec770f7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3a28d7ee86e422fc1122dd9769d1f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb75fe46da21e9cf88ef887c5e63fef480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf9213e3fe1c6a535c7d5bf781d0f4b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502a2463410edef776fa08a615a0a21482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424cca29f9e3374a655f8e9ee634988b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5e9498d083a836e813901ceff3062484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2df6c3a4b5f8fc15923a1cb8c122a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf832c1dac7f3cc22c37331233e283f7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca2d15e64226ec885121bcf08c8446487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e8fc3dc0f045119b7350b80d73478488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb86b6bb32fe7ab7984fbf31fcc596489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f684d5cd34d0b26f16fc5ba8fa37abd1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9dd42311fd3ab2d9dbf8d516c86aa2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85629adf94d576fb322e4f31c3cbd8d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f77a0d009368970ebe6ef620507f6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f8ed6554d8031be7481c6df931ab7f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06a360b8090ade5c45019336c90700495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd929773115ce51db0403ee2b2c4055496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbca9cf95cdb72cfd29ea50803baab4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b49f85b83080a3cd40c4fc7317768498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc5cc4e7597eed026dfc6e63a047dc9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac4c28151f154e241215cc3c494a60500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec11d803f6f27a82b02c1d7875e422501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb931f6d6ac0d03889d96c906601cd7c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fcba56c654dec879315f654db206b8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bdae322441a4c302cec6e427fd9f02504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d2e0127021b486a0f08c0f1cbae53505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c066c2917d12b76eda41b0b379311d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dcc0d1032a5a4235eb2f0c9139fb94507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4ffea37733197cc9462bbb3ece967508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01799c9d2ccb1060dbd622986274bee7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c4024ca400f6ff9bcbaf0cfbc365d7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13cf53fc754d16809b745db4d002aca511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d03827fa97e7630b1281454bc958c2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979bb582a529a69e45d5c1ba690154fe513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d306159fbb43bebe44aea454cb4a4857514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e6bdb50899c94e98e76d216dcc248515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b02b175ee149ac504b594d7bcf9a50516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad59573b2d4060ed1476abcb1e5f799517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eed2a90c2bbad03f6942336d7359b9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa150c38c0bdcbc61cee2c0b976a082519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def173b4efdb926d8c818838b032463520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a9e36f66f8df6be039032cb3abcd4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc256fdd370f143a500b4e230eb6be22522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986be49374e69e4d97ffd0b8893b69e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b6566372af87f47959b31439a4a5b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4777f40c8ac21de9623445854ee4a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255e8299b7dbab3e40ed6664861c84f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25054c70f9cc69c47a3959eccbf007fb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c3a194093c45a586bab3fdbf734df528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2eb9b2d84226f0226e1ff3bf9f3af5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae210ecc4768acee2a2886760253976c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee7afc3bfdd0e3c3be09f57c60f0d0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f3440c7cf8758b429b918688a14a5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224d6b9dce15a36109af3ad67513649533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9852e4c608f8e84d1e46a6da59fd613534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ab7fe16b76fdf85b52bee27cd14db535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511e3394347115be3e7a2486b67216b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c9c7fb24c35be4c99ef144bd08f8c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fad88e917fe3b6e47373eb2eb96178538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2d843f05dcdbd1520079d8a48a0f8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9690f4f48e71154cfe41098c5eb6bd2b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1563025d68a72bbf11bebdf8fed06db541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb28ab42f812c7aa1d09132497d5220542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194b8d469c6ba089a2fad01054be1d5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591465d01a6aafa451c1fb46f41f31db544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5047f8047f6babd6a4e3acad8a365545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebfcd071f99c718d642c9c23f1e0296546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8fa47c26e968807c94e0c5ffd0c385547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b3e74c0c5f642f1162fb7caf1f029548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047637b9d4e977bd384d7d064a1e9b1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6e96702080c21c5b3ec007c61f2c5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7dda585ff62f7c28e9a1da820c5d1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17ec204dce341e6a8831c1fad5e920552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142cf99abe6ca2c18253bbc51535d03553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8ea628cd6b742bc0f84b80651d6e6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ffc7570cebe7c616c9cfef7b979a1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257b8e64d58d998fc4ab7b21c0f7707556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4753a2cb209c4f40a6f54c5fb4de6cf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd1ac89f98e9d705d1c29323222a2f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1467d920f6cb4842139315a3656b6b05559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59908cd00dc0826c6368aaee48b503a1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c68581ef9b1aaf539cc69af48e106e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d09c6126f61641e7280047172c53a91562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583b9b12ab06e24df3841cc0324af17563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf595e8f7d9d27beb3f3183aa594369564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a9310e10bb6afc907e90bc9a4391d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51834c0a9c3cd249a1b46ac4d8ddb3f1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e092554d3f5ec6b78b91674a28b77567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf6f2fad2c470d9de9f2ec39ce177c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a756ca8570362b6c9ee5cb9027a09d0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d141dc3d145d1b03595735e4973eb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495adfac646f8fa267abf1f8ee80100e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a1da33ca1ee7761d9f4b0deffd816572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f97163becb8d65f25f3f7a6e2d3c4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf271d1df47c32b3b2672ede27528b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041099d79a0c7ab6f41e78764af136cf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2edc892050a4cb60bd61af29a5856576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbdab1fca43ce1a47b1562e8afa71dc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a88416216ddce586fbf7747319e5ed578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb46d8216be2fe02d71cff8b008b7d2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a2c959c9176ca00a3ce29ee5621cb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4953041787ff23bf2d2dd3db38243581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8e243fd1ddc76769af948e9f5f39e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d7419d7624e483b97c360803c4cb1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869db924ea3d9e170fd5d96988e7a2ea584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a024ab3cb18dc850159495fd1ddae87585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55163bbecb537c7242ed811ecfad86ab586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f56889ba3d469a8ed01bbc6a8f862a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87adceb0df44d93c0e3c9304efd08488588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5666380873a34a5ed7c3b3eb2050e6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c74ab3b600203f411f744507e127a1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181bac316f16ec7c947f32e6d8ea3b75591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476399135c5d449f4c73243ba06eceec592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eed6e1f39e7b5a06a624f5565172a3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3182a32010dd7d4b707948050d6905594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b0c5fd5ea6c860d1096557e208ccba595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc9bc73aa31a37d7b1ef77078dded4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a6644f9a8c6b1a274e53648e65e18597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea0270bcd5891fdcbe83cb61043f17d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643110bb7d2da68ea282f5f1389714f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052adbc9c63ee8a6366569162e7db896600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b7940301c06b1d8e6638da5c5a93c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113ee34f3e9c3f06f19399952591608602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4066c8a10b6b0b523e2d327479b36f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17ac272fdf6e15da68e9aa0d0ceb27604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6d6b86a08a0b3670bcb4310fc30e0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca41d71e1da807e409a9e3adcf62a79606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac3d2fd6ba61b7b198df49d8a27f95607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c173a445d10944f4e04bdc54b471f73608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b5c3c7baf70b4d691ef699abb44a42609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e1646b291bde943fd66f131c35b29610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2465312ffe751f4a66c63a5674309bec611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79927897cbc7cd9cd4edbda853f44a26612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc12569206603a82bb6abbfc949ab9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85c2f813e62eb0039e311ee75026bf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd9c463c2df1d2a2153dec86ba4208615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb38f8eda77007dcbd8e627e3d2fc59616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f214e42e9f54cf2e27256b30b95deb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c247eb3d2dcd008123e2ff0a36513f4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e784bce292c99f089101876161a937619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a80c375cbe6905b94fff7dd611b54b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862703d7d6f8cd4a134678126fcd2c1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d892cafd9e9d4b168f7ee7604b6127622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7457afdea6a6e76d315a4c8a1e61d6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196c331de246bdf7fc7cdf124060929624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfaa08c6ddbb61a78af22f5b13d74c4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f812af1a7b366228242273279b7e44c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beaa4f6fdfec4e5ec9050f60ed724d3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c03e992fd02e3955e2f4ca4a4bd1c8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e59d9095ba8d6e016f0493bf8698c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab716bab83fd263534242dfbf515849b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202073535b616ac9c2f07a1c56d94f25631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b027f27ee79c3c80088206c0f773a88632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3c4d1ccceedd0031e08cc0af13022633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f102988ce482427d63afab5d155cec634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab074e22644f8b61b684cb8b80cdd4f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7d45e62a976a080a70e782347a17b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7ab68e60306773e59686d4d1a2ddc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef04ab307f92d9da941565d55a45177638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d610f027ec4b91ab59d3ae7d275ce7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aba11a91821e29f8ef6e9299538de3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c1d251566f2d1e92ae0de859d2ec7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d7f7e5c1dc2e50582bb5c28afcd6fc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e912ae9437f9c155eff5219d2d09c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7308574404946c556e214924e900d6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae030aba722d5f70bd23e12736f81aa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a372f56b1cd445740e3ea00c2dae6207646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83b56d66741330c25a0c31b7913608647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec17e174deab3a81a291395b180867648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c1dae76d8c571c45a0fe4187faf4e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f923781665bd5959b1bfbfc35e122650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450b6005e2f7d75e419550831eb3a91651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53012ddc94835fdb1c11016ef4cf4fd0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb35eb9a57f510de400bad64acc6fa3a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb06ae6576ad1d75b3cc07bbb1c9dba654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0cc90ed61f1ff89c225b4cd9cd0dc4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a62773d4de2a60caff863dbdc0b85656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6eb4263aa69941842fc827487e84b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4519f5e6463e624d217530c9a464ab50658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a1677184f02d886d162d5414a9ab3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc4c6ef87c35705b6be6c446fbbf29660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899f4803f7eff2e6940cb580845dc74661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48495112d27d0e406622db22c899b4e4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852adea193d70399482915ab9fa4a60663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17233da231fcad320d98e949b716d0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a893dcc2c6b75765b0b5daeac1b099665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c1e6bb0d80b4e5ae2d2066f2c3755666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e1395f029bbc9119914854ed5a2a2f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1d40568a1d773a1d6dab33a390c79668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18529f2e45f9023a86a7d8a3162133a3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a940972dcf54912ce2c3d539bfb359670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26db4e4f4193d7ac738e0e6d9457c1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63992d58bd74003841263e71651e3b52672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318dc0127e1642e84781f867b0c17291673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd0dad980067a930bcbf9050935a1cd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd085c0db197301135f7b3c3ae881b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd514f78fc158460e0987c63e35b81b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8953021376dc3ea6ada2f6ee915f7c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac171297bd6e5bb58d6f64d6670dd38678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d72b99c482de4385aaab658336caf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f315340aa5a08fb22f78e4c6b28b38680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9e35c2a80a8fd52eae88aa4019a09681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb1bb6bf08515dc7ff01e229e31bd5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7a3bd4f2ead1b39b76a46d8cd7ec6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a16cb4d4095865894060b6ce2a98a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceffffa70d7612ef1fb43a4f4d0aa6c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf9d4281bf621c6b67d08033826895686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66da7c6f2c309e3359e1f73fe24c68687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096623cdcd11af75fe21e4ce1db2dd6c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dfb9d0573971808c25a947e2e6fac4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78817d4813604d60f7017606822d338690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609554c3e268d38e6f20da8f79ce254691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf4610dacf76be947b42788bcbaee3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2dec89ed0546b25705427e9434b143693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114015487669037dc8200e13128f14b9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd7ad8275b86114f7baf48434f941a1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee036d5ef5c89937772fedd8fbc416696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af225e1b57a7f862f84877db35fc02c1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34db3117287c5b5cc98bb3e81b2795698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3409354ea50924c0bd29dcf3354bbf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c03b8a71f52ccdac070996f6f3e9b11700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6737c83dbad68cd545db55764683403701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e246a68f5eb630070c626fcd829e56702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cead9d5156754da5060059df454df5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822830e4312f515f95d67d1bdc7eb4b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae5583377502fc64ddb1cb4d5adb93705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5231437a4902bda0433f94ed6227a9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f3b9eed6398666c46458bdecc7413707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafbaec0f357669e7a7c646a5142e371708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc6f28d5b8d181050d25abae4f5ba8c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df1dcc8a716700a175260fc693dc19710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca387ab6c58dc20bb70c20a5393333711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a6ab87245eceb20ae4001cdba755e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd400a6544f3a2c72a867fe673b50bd4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f859058635e813b2b1f687bfdbff172714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb2a702233cf999003fe576e76965d2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0060b3735bb72dd7f8ecd18fd78b67f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964b120e0fda6ae73da498f2ddd9566717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63592d8e432de1fc9dcdb5d89eb81fa718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0282686f2bfbbd53e523e578225f8165719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952a73dc9f418deef218b28bb7de118720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a89276d9e7565072d4a3587df453c4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16259707e831b4996a6cc51a9fee98d1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb15d390babdf1ddcf9fb14eedf27a0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f3871b033aaf6104e9b8b2c257e089724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f09f620990b9795d28ed2d6756acf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f1ee7cbcbbbb8c05ef9543340dc52a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93f568b6cd0b467cdd256d526702e2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc6c7f4e112c4d28581dd7cf33f259728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1542a96aeba1b79575185701d5baad729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e869a33e3ecc0b6db85f0a1239556730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700611ae052fe2db66a0ef7a4a1f4022731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f5d08048e85d0f605f844b3ee0e2f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848003207e5fcbdd96759b5586255f6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee505f74d237ca0f718a8aa62699cd03734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5a8976f190f27b8af4336ae6c807b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b9fa5c79bef69df369123ef5efb68736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1cc471a5dd0605809153bafbffdbf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251d0c8fcd910ef15fec2888ccfcc69738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a6e7eba242bd46ed9d26479c536b5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ea57b44996269543f6c0a597ae226740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff9f83804ed5b19c7bd1c9e441d003741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea5571c6145e300a102501e7fc62b3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3dacd9722a065e1a33ccf64dbf3464743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4ab43ab8d5357e3f016738c704194744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8606050e253729f280d3bd2ecb8a219c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e91fd11fcf801051e23d2e7542c1c1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86efe0f3d9f848cf548c802937bb4b73747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef0380686bf5ddab300ffc8ab08419748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d587a27a93a6612d8029fab549bd1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f647c015e344c37477963d53d2cc57ae750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2047d3c4eec3a3d9f6525e7a11fdc8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653edeb1e1ecf39f4e96c4abedb7fd53752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ce90c01370c5d5af4be4ad604f704753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ecb9cfd2a1a6a66c56c8829795339754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d0cc05099dcbcfb284eab4e4bb722755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2245c6f6ac46a62407788f79e69363756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59eb2a12572790cd39352b4f5ae005b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a6e0f6e43078ec4664a5517248a6e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7391516eb24e8597d5f1de441dacde759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>