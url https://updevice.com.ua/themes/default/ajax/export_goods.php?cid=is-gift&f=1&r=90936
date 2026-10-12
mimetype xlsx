--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1840,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2561,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268c4860a700db64cf7b222d6a9b98a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b9f305183a2fa8d52060d2ab693002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a12698245fe1ce291db0904a026e03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d98bf738eae70982f6a387aa49d754.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5becb69afd3ae80c37a1147c91f8422a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b996b5184b322dcb5878cf7b2e0e16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ffee7cfd2dd5987674846d0872710d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f210db694aedc4ee681bc7df65a4d04e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7070d4be9ca5fb45e2032ac7e2f97d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93fc7a0a67ceb34af7e32c40517b6ec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3940bf5e10e0372ea935049bb05828a811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27a81be3a130c3b6ffc670f4add31412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf4969f552b3eb40c7e0068c045aba13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65bb945f8bee285c13080c68fd61e0914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e7ed9ba9da40b3410f1ae9ae7068a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c643f5f17fa7a51bef6a8722e5d90d2f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa61e5397c2d069b18bc87080e9d9c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c35a53f6c154bf0825f01a404f89cd718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ddc9b8566db9e1e301424009bf8fe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75beb632e281f63a38ba765a2f46f3e820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab7328ccdd48baef86ef0e1f18a08321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07fc709ce154ab560a3aa7962926a9b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c355362f8ebcee5f21b6763e58a158923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e903d547f1c143499c8af5e3c99159924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e184b8ed72290a0b9e818f87cbf5a7b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab24ea7d6817da84e12de52ab4cffdf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36253fb386e322563f1bd1cc18473527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a555095266cc1385d0f24900997c3bbb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fcf45004164e91fb4197e342a6818529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407e61c91dcfab4cfad8eaea8698f4730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f7f978973cba260aed5c772976b5d131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0831550983c9e513d4a9d3cfbb0ad06f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980a15e4af57139233f74b1c51b442933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657571b9345dbaef75c2bbb18984349534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d543adf4f107fe03b5f1b94f4e9110035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981c9e5716290620eacea5de13cd12936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062016fb6f13d0dcdd3cdc717f5954c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0bf7f328bdfbb2be7dbcc9fe6a67538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20ee0a079856ad0c9986dc4f728aaf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1fe0b8d4a822589a36524949064d7f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011341efd9a5e61d551bc0a291f290941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e793903d35174da7b3c4c341fc9b642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e4c65f6abef1c6448e3ad05e42f9e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efabe1b25870338c0d59491fba3a97844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c494957ddea3762d0947c5d43166045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba45a2499a0e00eabdb683bc6102e146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e81170dbe13d343f59eae5ab18b2bf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905ce0ac6e2a43f78467f372f08c04f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb9b7d44e952b389aff2a835c6869e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b864ed4938cde07fdc22c553f70655950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c13a3263a26a6280f93954668155de51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda829a2ec36655af7f60afcd6614a852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f0483721daf96618bbc151827cf4a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec7e67c9d5df1d5d8c47a3006eed9154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f820413183b55aa3da4c667bc9b3a855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965bf19795b8377fe4597533bea2eea556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d69ae28c899f9eb6ed6978b925d2c557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b965124b7cf08a1d6236df696db1b158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c7791e16de2e72e1b5639daf07a6ac59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dda19582e5e04dd538449ec9dd108760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328864e7a1fb51827bc61a7d55ea27cc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802bd507306aed218c1631dfdb691e1862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4639992e13db941289be7f09bf49529263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec4fc0f2ae418757acef7d484f0bb3c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c316be991c419cd0b9b2a41b6387e25965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65869d2c7bae2e302ded4229eda85ee266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d834b46a2bdbd661fada2632fb2eca467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d307eb1afac099dd7b2ae541a127868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8795624846e0db45c4d674ec50ff1569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e8e53da0ac399de0c4c9578f2f15570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c126d8ba38b62855338500c8b2ffe671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba2ad3d5307c5ca8dc9de3d71eea8172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71abd1b422dd8a30893a8374744d9b4e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df34bd74906ec95064501365ddd2cc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde6c54ad860dd95c74647090d2b3d275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c16de5ee58c26c65d267ae9f7dd2976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22a68c08f096f21ba69361bea6c45877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01c6ff06b23f4458bfd8d858bff17e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef6dd1105e3bc874ddad872183db0b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f6f383d504227eb944f156bf06fab80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22eae45c49a2af3fa7c30beb58e845281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df791fbb72b1b58164ede8e33f4a6582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb2eee00395ad0c8f9edc29967143683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960ce041c06c100d447687916806a8d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ff70d3e358e98893b53413e6b759985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f6877901ed833e24f1ff3f2630aa986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71fd2a8e703332ce576366faa82c8687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e80422cfe7862d8c0dc50bcac0f0f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59a41256111914cd95409bd365628f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a213aeeac085e92982218e50202802690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d8950dc46d8be462e754d0123526491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d8f762cd2854bc76002dca2528126d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d35b498362c633312f29ab5bc2de693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6645779ef65c64b8c785d197f939e394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249fa0c4633cef69df4ddc0270d4456395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab8bb068ee17da858b7d24532ec07896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56feebd4db47bf44a810bc7fa200319397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c606585f84cb9fc533f816644e39db98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a37b779ddfcb12c0382f0626547a5799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73890ae6d12994745b3bf02415f4706c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a12cba69312b3fd7a854cbbaa3849f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08862c749a74c4b63730b46d41dcc4b6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9d0ffe66ad72375b2ab8754efa127103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e534f4d751e857bae6bd2f2aeb0f46104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145bb558520f0e90b2301078e689722105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa48aed669420d4ae0b060271b7c863106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76460fc4478db84fe14732605aa63429107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282b8a55427e97165b3b912be12a9c1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0acc8fabd6d279791dfd5c37c7f988109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5e0ea6d0e7f15afbe7e4ba9a0b1a8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a5d23c6f8a5988c511e9697da37c5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8656cc068a2934c34505bec24705c6b8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0d449514b62692cb5aea19652827d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741724c11e634c306b82af3fc60883ad114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed02140e3a3ab54f7d842915a5bbfd3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2c1ed8f783bbcbc8d72658c6dfb3e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250beab4d5ab8d934bfac488e9075ff6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370741befeb3eb637c9ad23f2b70a567118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6c5ead687a1875a8c13e7e6928961119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535dfb4562a73db3fa37928886dff11f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c18307d4314cabb2ccb2fe3f0c4e506121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e08ecae97ab7cd33c1a819a1853e4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6631efef87dc88a7c2ea140eeb9622123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7ef4e59f8350032b76149700bc3ea124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45618eac6012f6f688ec682e63f60778125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc89dfc4dadac1b91a2dcf4d1a5a4f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d3cd2f718fb5e601febe72fd2fa19127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b21ca3893f3b68aa670133b3dc9cb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbfd4097b5acf75be92de34c3d67c1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0484d27c778fca06651c5de60f33f11130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84065a487bf10edcff1eaa9222f3aa0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b6287c3503b74a77c1949f6e19f35a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb719846472a9a5464b3ce11dc229653133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1656715a6ec5178989c275fac37d1d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb547d7ab0cc000b6b3c173f607d930135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae535e12848857fea06b37c98ac616136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd5f4ecc819f037e2b494f05191478137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dca6cd8abaf5a6b60561ef07fb35f1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247b5f24bd56e0ea22a867f678fdfc8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c513919a2f42be63d89d8d77520b5ba140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50631df473d982d4572e0a4d952e7f63141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558417c95767b7fbe8afdf8247db8a15142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fbfd7bb9359e28e90cae405e1ec937143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f521ffb5cf52863d339545ce5699f8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e766203439ad1eb1242e98162f0a82145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd9b86bada9025c7e69c200113c20a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5fac7e7e4745fb9b85f420a9d4b98f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25488917d33fd055f526ec086be9ea148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12176e0d15894fa8ed06e295c9ec01149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83b146abb73f8605e5132ea144f6b7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c871611a2344e2090553ecea8ede9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9558c00fb7fa66626a676f142de393c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5ac64e6ec2c45b53bcae5c5534c05153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6928c91af3ece7522442d5ab2f97342154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fcc9b034eb2a3243d217fdc5f3ca7d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8cf8444f56b598e784764148ca1b71156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a656d8b1204d5d9baf89716d458fea1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4241a8f95bcaa6782e4ca103a8da2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b785e8e268c0324f70ecc959500408159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2af87561985d306a5672c9028a015160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b41d04b28a76f571eb5c0692593108161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551098889a03918a887866c7297caeb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f53b5c65e74d98d8046bae11c8373163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd484d2476550d85ef3f48f346a6cfe164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab1f8fb62bc2cce4dd69e018ec4a45c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc805f35533a8219aacaaff09bad5b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8192a78ccd6007f99a1d3bd18cfc03f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c8ba505b43039c6f8ccbb3416eb5b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2f6d3a372f322c5835a9ed61268f1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23a561f9f1f4939d9f827991332c0c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ead8a9930ec5259ffcab6982c1711a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec6431a5ce063746e4d721974861e05172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e70e4d004ced9559a6da279a12ac43173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840b74273ad186bc54bc14b63ea43ba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e69f9e1d6758fe2a307a0e99e635d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ec879d2ebb6dbec04534b681425dc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc640228b57875574bf049293beaaa4e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f2f0a5da97d556c8b5564ebc3e439c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22b99151c18da9b7623abdf09f5f75179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea2db6e173ee8b47a910cfcf382a81180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046b7fed66f02e68376c3eac5ff726b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75459f669a1d04c09f2065f25fb109e1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623da9b464c149ebc30e55a704286df3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd682c4f7e25b55690316ff1c0b573e7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63515298cf1554621057c24bce370950185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8022136e613c18c043d7297edba0984186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf39069f134a3d02d78142141c5617187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0bb2ae4b264f511243436577c3ec4b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba8e8680229d7be5e461aab4c7d451189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c8d47487e71be10faa055426019ac190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f57c73c6a42fbd06c85e3eb5747a0ab191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b38287cae74c2e6dbe3b739df9c8c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13df97ad5975264d032a92a698055c2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77475afe973ba7dc3707d050eacd24d3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84410b4211eadaf7ba5bf29beb80a4ee195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665a78b8712c03cb0d6efeef7bb9a18196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ef26f923502f6bcfc6748360143cf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1c3071c31c121d4c84500f8658c7b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c424ce2e4ccf485e1303dddc88a7243199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b47bed01c60716dad2703aa2274ccf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87510a7aa6bfe9b67a13ed783e9f9395201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ef40160d995de0e288dace8fc3589202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53cdccb67d886c4c866618ce93e074a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca359ff28f80921306a3600ab6c7f993204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d9d6ba20b09ba2f7fb65d711dbc27e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7f7cef4550db2118976b7d3a43f26206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc618c385f8b1cbcfb553dad78e5df2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2488a62e51986809f2dd6b3d9de49945208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e198ef34d5caac62161eef721faf17a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c2c14a9e34ccb5d167006b5be7a84210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457befc032a469f75ab1edfcc8aebff211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d7950b0d511e73e57edaa1634c4ce212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de544f51e844d72cdbfce08516d45bef213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c28d6fe2c80b2046dbdb1ad945ba1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a76ededb7b524fe875bb78e3ed697215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b404e5392d9dcb236bd610e18aec6d14216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92bd9609cb8c0e2ed2220bec6d16a43217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f8bb3676dc91d40fc301a9872cdbd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843af1557d8c5bc50d1d765e8b9e10b5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139c5b954d6b2ab5bb317c74cf870a8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e9b9d75e65193d9c79bf25653885c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc47c8d36c24925eb0d4c0f9bb7a7a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e40295f78f1b4199fc17dd15c7d11223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9339c4ca6f63d73d58e09880190892224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1df535a9f60f7f9d5596184ae8831b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8bdb06dec57a3ab466b75ba57607f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ba43c8298d90f012030a6c7b84da3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1221c0c1ad60a7517ab54a1960c0446228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253cf81fdf448eccc60601c75526b59e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f3a3a4cb5b7b2cb206a826751e844230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b7cad005516be6338f8c5de351ebfa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01b146afa780f946a9bba438af34fa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09473e23552e70e1f13dce0e13e56cf1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b4269bf976d4e866324cd9184305bd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cefd522ff86df7e18fd66d051d8bb5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec769ef5c12c0f9081a41769d9766ce236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da274cf2ea03c7b1f2937a301fb8cca237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828032d1a3795d2d9ac6089a30a9afb8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d520164ae385bed1ddb8600d761d9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1818bfc2c3608221e0a52542e1e2ed50240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99230048afcd29cc7048d8fba02c9e76241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a891d191c98879fc0733af7eb6e5278242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f703e2c940d53216afd02dc5c64b5a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26bd43be52f00143811802fd0b265e9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3cce270476b6f78fda4d83f585782245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7895ed67dba11d5f7eb5e08e12616246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c5ad3ab506af43bba21a4e89227b5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f50612e0283eae6126292fc2923407248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891698a374217fef8d847898fcf2d01b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a83165766327e21deff8b3aee2fe4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b10caf683f0e2834360bb722c321e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c543cbfc9c5b1b94e2f734d76550bc8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aab43d2b42ff45c05c0d6a7d201706253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a28906b289a1e96579b739bbce3e1a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9484704026f070ed44331b55a3567152255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9758c61097340d4c5834f0d89d51c776256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98517fe1c26a49cd65ca756190a9ef1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e5c0e7df6d4cd26b22b27be980b52258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff824f6ae6b7778fbda6be62b9f046c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d87660671071f4554c248e03411945260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ce7fc2eaa0cb87972257488b2924b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57967e214de770bb443c91a694d4685c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e0e4503a4d958bc8bd374e0ca6d74263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032461f34427c3e8980b52cda2b147a6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf999f945e5cec205e079170effa983b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818101178f0b125b9eb84fc98c34d79266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b9a9755a652d1f644cc8734ee934d4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b8fcb92bfcfe4b858472aa7b108960268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1056fe2795391c0a2a3063d2fc31fb9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812d763533af1164b5298a28f344293270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03992c3ac16d3fda60ec6460453628e6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9264df5791d79e63f7f882cf1e4c42ab272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe725ef421b936af1cbff4cca9c2c3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bdae2c99e8daa61aa48336af68128e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73355eca513aa0b5c80e131dcca91206275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510bdd235951b0bcf038fa6e68de32a4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79a1a941ba7d7cdcdea1c18740482e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb182296fd21cb5741c375074b9ba10b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6dff9323e8c1200b44b2efb7b9321279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e1fcb0f76b85c0bd9a49536a0a378280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de2443781153b69d75c60cc72884d5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda109629921b2703f93c47286f8a43282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1eb73fd36cf6435f9199fe19cd9ff8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca34687e388aa1f47482532786653e1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240161a6a1e17776fd128e93acafa77e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85d0897b6497a3267c60dfa9a876c5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e56088d21b301bf7bf2b3b120fe721287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f54901097d0c05529e934d2e910a15288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c84bd02e3eedc1a2db3e67385e445289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1e8f3b39dab19ecd6983938e6ca55290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f7ee2224c5526d613b502bfe27fe66291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b70e8ad82f7bd434cea10397aa6ed00292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a8af30d9168bf61f2e666abb40dfe293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5c7dcf887492a61a8548ee5afcce8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b7d0fecd5a056c28ae3901e90a046295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300ba0c24109df06d26a4cdeee63d48296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2cc58fcd984125bfd109a8435d57ce297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c478d801fd1c0d31909f5715849010298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3adaa9721c809dbfce0dcae3f44fc6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3e6d718977f3b67054c42b191a97d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e76261e0779e041336eb974f55e187b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001baed648ea0305347d3fb2d44820f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293a2a0e486e8a96ffbf3a4fe006a76303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d58532f2b6a5c1f815c934a09bfc7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2159a9ff8c14f87fc596018926e84c0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9e1a6b92ed84656044e1744ef77ce306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f3efab7ccb730b4748dcc3f13833c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a83cdb5ccb26040cc8977e1d261ae308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde0b0896761f6a0efea1d10da364cc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a96afdd899b601aea2c7149c5d85ab310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91a5993df469fbfc64f03da4ecc6d8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22a7369b5e3ef7286548e369c690ce312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c348e28caa2112f164e91ffb16f3ad7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f74e074da878df823c13602fa1090314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff3242c53ce885abbd1664b1b41f66315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a948d6425d89dce07b17eae5257e4f0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb8df2cf4dd5990b435d080081e0eb8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e287be0912449936f4a925f6b27a62318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab7ea21324930023f606eeab89c58a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a803d6dda9055d7cd388bfe6b586275320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3abfb54cfe11ef8f6422604ea59a53321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f999ddbf95fe5e5413de9b2f221ce1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625befae189170c40212d7061b63735323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aac7417d631660e9ccad4c90ba048d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ef9ba7219a719c80c0518c4088d71325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ecd891bb54a110526bc90c8408b1fb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e168397fa61f0437caa93df849f0ebb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec76a1896e9812fcb55fe3f2ffdd7fd4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3048b974e8c813ccad45f49943aab329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea02cc8f482fc62616facf3f60610de330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b129ef88558abd4d9852b27f498c3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25362bf08a3bc108c7f5ed21a4f381c4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9987188a2e844a49df75050f433959333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a1e4d630ef649dad419e1fb5bb01a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a945793080b2a6c9a635b6eb1f0f4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad6ca879fab9d7a8ad3616fe7283e6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66514ebe3c2d99c7a84067efecb42d5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4cf161054b9b8f35f41aebccacc9d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb1c985782a1be5012919f18ee9d605339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3deb7f4773eb4cccdcb74e562676375340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4fe2b8428f00a49d75ee127624304e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa86045ef9ee535648228034cc0680342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8de616aeae460bb94c7d8c965089e5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d56bbbdd80a864f7b3cc3d67a248280344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0365758a8b9d3e92e165535801b75b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c4b57a655d05cc3afb8f192c525247346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3264bc25923d1f92f942628b61d717c7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda9c418cf1761b9c2e71ffb7010425348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44d9e5709cca8ed07640a84a89a36d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6796814c8099e93ff7825fab0aadee9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834c1606f27d496c8a99241f6e679c9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500eb0a9c5eceac8f03633fe02098e2d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5952c8f5acb54e420435174641f34353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd06683deed9ff74c73d62a969006a9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a306d2cb2241d90dd70b353d51393e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc8357fd5e5c831385b2506f872007356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c4432270d8e819ade0ef6a46b0348357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce57a5b01e665beafa47660cec9c5c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0744046c8a01c7639a6b6824cdf332359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457b64e63b4da77fcb1b5b39e820483360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9745f7b5036c2a9ac85c168b67a628d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd25cbfe7d3d78cba38be1a70fff5f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ca71b559fee57d5659d91e4fec83f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f5f860efdba9a8389a30ece165d8a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ecd189f4eb9cc8843de23353fbae0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70a808fb36eca9bf68cbfb3865d6e9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a5a86962b33d96e310898ce63ca93367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc02ba4bbd774c15a7857986bd1157d1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f8e1a21760b587532910e186a8f79369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf4002791c28d328fae805b47bce50370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e327407ab71ab356a2ea12fc217ef8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78198d1adcd0e14a4a48ecf85eb65e93372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7ff134391376c3abc9891db241f84373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e5c91c281aea9dfc7fda02b13209ab374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4413469607609a33ebf4cf6fd25bd8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e832d229e1a153ac15c208c34594152376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c6f2d29561cbe22e2f07c55c7a4ed377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7fe42e94a325a10da0e637a3d8424378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aadcc82a15aedbc2a9b6907bfc2c0b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb60352a5eb5c7677fd40df3996583380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb978c3477edf69eb4b68cfcf707f24381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797ba69c639a9f64e906dd8bed9b5be382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48047c51ab6d7e5fea7a78292cd59e1b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b25c3f3c5f5a39ac97030b6ad2567384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4531dad8469cd2ead32f9b7ff95b0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428aa19751c4c48d440004c5c702ec4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6d0c44f5712a306c0b97c2eebc867387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0265672f2f41c80b189ac72f20e2140388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b487589fe6743274ba9464d287e33d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8fbc3bf41c229f448e79accece48de390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15652f57eb9f46b8c813f58ed07b1fa0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865bad292f4a9912fbb344665f02b58392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a979c2e4433740b60e137c70c786f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071bb8dc9be76645588c5727010c2cbd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c4fbda416b2591da158d408b01e6b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6da9c942d3d4a3b44cb0745141bdc4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418cac2d5894b30a96670bf442ba3951397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36ebc95be34dc6643bf827f6441df4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f810cc01ebeb15bb870385e961a33399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8cbd4acc593ff7e87968798a25e9c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e6565f39810e14d02e5e29b8ba095401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a44bed958f4a1b451608a034687c56402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9656127c8ff46d4af4154bda707a3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de817f08929525a2fcd1c9b3293bb945404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695bfeafc7b01885bee486f55247b4df405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa687aaaa56a93377ec081d9e7ceb78406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73341b82b9d2c4e07729d91c1989a3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c481106331361baa059c88959f707408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ee2bd4306575d7f5b59916bd2a4f9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb526e0aa2c441c1f5f2a29dc2385a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9d13a16123ca159678bfd04babf94411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad08553c37864027a9315d595a0a32ba412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92fc197c14668829fa9f47619ee9bc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f62f35a7142e0d73ab00d6bf131b6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44656ac4512c9404a3ace07cb4e069e7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ccdf3a43e07f4d235b9b615d2cfe44416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030fdddffbc28169ad19c640a838724417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d1732afe9822cb5dd637587e988bf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd58332600d09f2942a427afd8c72d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02112ea0ff849821dcdc49b4aa992f6a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c7ee319b6dfa10269d3316d3f5196421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772431900c947b6474a48285af7672c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf9991c53dcaea498d4fc5b6d67938423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675e2931f91594215c3a61cb79aa896424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a372a43a62003137addf3494af1d885425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4ec9fa9f1e29a386dd38986a73131426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5da8b7110ff4b7fecf5915f99bb13427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851cc840363951b294f7fc88ea8a082428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494063fa1713ab12a6f9ac6c0927d97429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4405759c910742ff57c0c6275bb89ea430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d1a80a8179e7e0e6885aab7ecd22b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3a1b3ac648adb6d89357f0a373740432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee75f51e5cec5f2399ee711ee96d13433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890455bcc0f24b2961469189592be9d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52f32439dbb3fce43f83d4f1023745435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff39339ba429b11d947b13f83358e31436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9cb8f9f28db69bb073b8495ebef2e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4b588579f8e62cf053de32d96d9c8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93942110c2a57ed7c9ce5a21cfaab0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5dbfa16fe15e367542552b6493c445440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d2d5d5ebccd2cfb91cfbd7671431d1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96b2e4327759166e00b1143a99d04c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b4bb0ea327ae2e5233aa49ab0f705443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832e869659b20f698910137793169c7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15381543a82fa4534366a12aade2a8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632707de8c4d52559785a567706d2df446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c849bbc87b5c204714bbdf79a32f02447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8257639ef280a1d0d776ac78c47be86448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5336268065ea57aaad627d778051cf5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cedab66b315fedde04bab2f2cf3334450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33404d0949f77631742fd7431f372185451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee212d4d6e16be5794b9d44ac6614ece452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f1a7cd616b09def1a235497d44fae9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec4f1e1eb1602df0bb589bf472f39c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e8d00574d37c2b98e58554ce8c8f0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157fa8ae30686b01223444913333a84456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c32f9718ac68f5a33f3eb1a4b57454457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a9fd191293756a33b6c8f1ce92691b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f07a8d03c1670962b5bb11383fcf6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677b54615bfdfb333ca91b32f0f116f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb065a602074bdf048e6a72ab5365f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ca0c08b408c1a27eae1310db04b93462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6d092a3e0c173862123cd71014f86463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d25e4bb3ce2a25acffaa4fcae3f8a5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da9fc59135068c75131e4acb62e226465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb361f3af58c1710a785d1f4f95835466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad923c52adea596e5fb32c92c4e6934467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f3dcc3d9dd79210ba5e033d143551468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167001bdbd57120a972c5774bac75a04469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e161928a786093d83c9bf63155c2e7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303cf25cebfae224c455029ba54e7d71471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89a0b2d8cb9e05fe4a2af032c1e3be472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ab3b7c700ccfc6c4e923b1ec4cb38473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c858e7699dd1d332267a6f01d951a2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c8a0b47bab2f130961cade90e5b1a8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78809046dd9c0d444547c829be8b7b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b8a729585c5ab04ab80fb1efdae4a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a4c222854c6e271235baf4db3d202478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e3126a5352bb3d48ca11db456a0b3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e691d88d1514d0dc28d7f449ee18d819480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b090b8a5dfb63d363b2af79ddb567481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1b19a0ccf01d8fd0daf9d26944b74482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47c1ecde3654a340acd102e3880ba9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ff3d30715784719877df22c7e0037484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f40351daf5138daf719aa29a89c2827485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c8345c2c0f37806bd75898a37fe98c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d62e7eb38f3493bb6706d8800544c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e161c5c1073d21ac8b8ccf362819df488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d56d297dce10deaa29c4bf78c6c107489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbdac4ac6f7d69a8becbe87c06f6123490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1fb258f2d94f5b04c4c41c5d92eaa491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35688e021f6f5a1bdbde0644853bb7fc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17cbc75af7c3da847f74451a695a27e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7782cbff022c8ee28ec43e537974f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476a64962c40e7adab62ba5be7e7fbf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f39d615e0040136e7689075debd170496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6288421253062a709aa202df77ab746497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab8382172b0743ee4c55891e1f21b1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b918d556edfdf9ac96cf5ed8cca38386499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559228bd8d11595f8d4c198711617305500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95accb827cc146a57f7ea0139844a5f5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978facd529455272a7ef4fa75e602a10502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094165bf8127d0cebf1cb20acfb353d7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0052e5278a9280f86fb2de1508736a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7fe549b5ea38b945a8c523159dffb8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78008ccd804a2ad86e09855d961d106506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f90e3fd67e7a5f97e826e505c0116b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e76d56a316249e2dd95a953ecac4fd9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95021c7fed53a2bc6794af383c1cfc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be93812f68dd713f54ae3fc5ce757f3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa385166519bfb2d319d198de777a6f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0be3794141fff36fbccf7e406855e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3808b19c60124f4fdee33a7206575f5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca96a8e169d3c53bb0843195446627b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372ef9c174ce41f1de6d095203fe3d1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d925b83ca0be858c871e41f84648d72d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e070503e191e89279a0db157ddfba31517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51515a4e6448d8a07e3e723e1a99f971518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00124d2e99d1f29fe5c8d7008e2009ba519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1af8c70acc60ffda14e9e96a4b12bd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37c2f6ff34a5ca1c1fc4f31f2bcfbf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f31a4b2b07459400b905e94d47279a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b407c5c45150b8b4f7338ee9d7f12ba523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79d1cc9ee5cc9c778eb605c7ac5b1a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e588a90e8ca0be1888baedb0d4fa05525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec57dedd225f4c8e391fd6fa65677e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb866c67e9d8c1290a9231e1748891c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63787fa6b9023fe8a6471424e0a8116528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc96a4f24964fa08eb2d6d66cb2e8ed529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4dfa1235354f234c908c3f97f0c1d3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd339bd005a5d9b8289c1b91715edac5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a62bf6788b91bfbe5dcff6eaf8bff532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d146414240a217d020848a2a9a3ff177533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799381ce511fc3b1139cafa72d5506f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d5fbcef8f5a29fc53cd85c1c240ab535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55b8b59f660c059c28fe810fddc80c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e07de0b36c5a3c8fb28813292fc4b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909319f9ff1f429053f574b834a7e53538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a391ce38e12a98cbeb25b562aa0a0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6655c1733243871be1c9ed8a69426fc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95623eb6f0f1ed777c792bd625bac6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450651987721081f8a7b11ae30c4e5a5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8651eea48f5e93514beea22373b35f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e710d6ca5537836ca18b20de0fa275c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a87a1a21c325a623df762aa311424545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa428243dcae79bc274d11604d2de30546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a05672a4385a844cbf4603c73dfae1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b8803303608046fe57daede9a7888548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d676d8843176316800d7467ecf060ed0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86cc0acc1d2c4cde659093510a78036550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b5f4f0ecf8e7ba86371341a4f5c5c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc3c3bcd97c2b91133061c86bb3e12552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c0c7e04fd30b1d090a8cc0fb5336c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a90efc60e710a19c656dd3a646cd25554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6b82e1de9ac4cfd6ed13e1d0317b4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5006f1891ba396926136ae5cec77bf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a4bebb2521adf44951a833906f0e9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89af25a78aa729ccc90d11707578c18558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a433fe2dbde34d5dc6af67dcb0928559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfabc2c85889a5f7a311623d1adfaa63560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24361a2d321da0ec5f84b54854ed0d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08805000064593e469a58b72cb0dfb84562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716dd28695972238a215d4ef99a4bca6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800c1ff9f8d7bd941d10d2c242dfdb6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f627f2f2c4b8322b8166496fff16518565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6084e95b6d26880667658b8790ed569566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef6ebd5b8d97bf1e9bc6796ed409038567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fae64a61650ecd30ac4f4da994d788568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6eee420f51a0aebb4b95882c51636d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03a5eae8b9e47e442a9dfc35d76725570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38779b7247679e01106b46ef4770c812571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa27e19bb2566bf0d025f9e5c08a89ca572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d11bda2cbfd0a48fc98f476c8ecaf3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad4510e78173e5ba48f5fe4edcca75574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09db8ee87c3c1491bdf30a27937e56575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f715e3ad963aa77a4c3d9e32e54df7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63cc37a20f74c420aba5df0ffe51cf7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a22808d79d814d031739dd0dba2487578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e7c0f9b5b8024de64d8e5e99cfe3a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f367a6ff81a7f8a5ef15248025cb8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38240b111ecc5de5a17bbe711044f31581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b917f459e16f05ef45932e5dad4a6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c585857b2e1c24878ddc267e84b3029583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc8c1df0bc19261edb01d5693858e4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872e33927de2436e12ca07462abb4f3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045b35fabf79e602e108c9b4eed9d45586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3549cb2343fb7b8d2152dae5c5b51587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81922173df24e78842103591293636f3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25c1c29ef465ede3f7e4ae83a6e266589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04232d82ef8eeb42fd8d47221d4e39e1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2245cdcdcf254eb493508ec23f5abfd9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc3e964a54623daa35b8fafcc54f92a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d66de259266affccbff1e58f7e71a2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2850f6a18400401059f0604a7b3503594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa8e1970532776ba96d660dc41b933595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b09763b4a54418917f32e57da2538c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93fd90296933432fc423e9c2e30a98a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2db2fb9838004bc629fd3352e05ef598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e823e12cd1492fe1094c04c0ba7c3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ced07de9bc9980ad7a345370ae785600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c57d12cad69a3eae831fb1d3c4bf63d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83257d38ad5d4e72f9c8c76f34a4b93602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c539854e20478e5b61265fd7ca316e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dca9b97f316f66f0e7596fefe45a82604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41e4297d221367df304fb464ad704e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66075c719f93e12f0ae439856934214a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811f22d2cc915b045a1b6b320c264da607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2b0b9a11d7f6e7e1c424675a72b63608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ba10fee8a8456c98b2278e733b8b3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54243d3d9e98c6474f56cb55a1899e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66cf603fc14edf9a68cebcbc5b349c6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb4a768a4928f1f0f31dfce4cb0ff3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9f0209223186b1109a8efa7ba403c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32197e48fea965bcccff77507aba2b1a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343100c8aaf8b54eec5b0e1547635481615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a38e6b9f767bb2414b33e3f8601564616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702064bdc111949ccfb94b3071cf97c9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0221ef8f6e392a62360ddfefa673563618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a14e4a68317ffa6942cf266337424b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a2d7ef6a8e23f5fbea56822062454620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d448248da8d17990c57a7d8c8cf095621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b6ad130717f9616bcec14aac4bf1f4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1cd85c55b553d678844197a8fc07f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f354c5b34fed910f60b09eb1774e3dfb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc5969a3085668eebe290a93c59dc9e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6decec0cd76628a51bf45e04a5fd618626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dff100cee5bb2b6a6d5527c60e5ed3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3539e9da25c029503637b635d8e36f3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c022f4eca1a4c13bf45783c48761604629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcff4abdeb4b99f7ae209120cec11ac630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7dbe617569109682c98e7c69341c8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58f2b752a7a80791307b9606120dab632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ec66370c0fc4f88437fe29c3832b4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e88eb47ec07c4f3c14a1d3dc3dbbdb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ad116288e80d253d41338bdd6fb5b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b1fbdfa5fe6aca7f480d978473f07636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15bfda69ea21f27b00598bbec407bc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcda25c873ee7d49b0cea87ad9632ad638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9041dfbe4759a239cf75ae629c96eb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9767c5616b71683e6d8aee81c8a8c48c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c0e8e8202468d22176063a714b83e7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b2f252ab75cde2d1f14e1711cca58642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029636c6bb2033fcad45a991d3256802643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010a0a995a009b9054894e1ddebc7b0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7e533f2964b37bbe67d35eac0e139645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b19fd8237b623bcd6bdbba5fc492216646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a68034768d9c4837bec2e3b5f7f8bb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e292914d2a1dc7cc62a9698f357601648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0732eaa6a910d57380446f0deea326649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d503ac68765dce7066ff62a79713c2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76d9dcd693126fdcedcb0182509b7a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d61f7c5b4169de5b9e56b47143e53652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1643a32591513d42fda39f4d1bfc67653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ad00ef6a25e2640fe4eab779b9d6f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a6795080d2fb1dca9c9c64c1b3cbf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680cdd26f55ad83b55b436b978efe139656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d4879483fd56c064342972f876a63657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfdc49a38d0393f155f4a22db97e14f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804b709ccaa89ca04fdc21de32f774f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac5088fe96cdb5b6c88753a7b31ee2c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73fe95f3b04bc730ade6e4fb8cfc951661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f67ee71bf603cd46c5d7a534d527d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0458b47e13c91cc13a72186fdd2309663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc00efa2fe4c4e9e955ecae1afa008d6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14239ea941c8f94da7aee508f036249e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc88b95d1b2e322fd5416e7077640d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e912b57e76f9a10e8e6389116090e25667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b587a8abd4cd186c3479a4cb2160029668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf21b0b34fec48d735ebcc22edab66669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1044ba475a23e109637a9c0c7e1909670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3fe0c4e4d75cb78f0669a117cbb52e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1df8b09e5e04ada5cfc550e9b0595672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ede9dd12aeb45f928ae6051947da7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85803c1f2e5aebd4a513746233f7be04674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bfcae62343f2af4dbdeb9fbee61fdf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea925d6144981c50beb3e1c2dd2961c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7d67b447d0bd9ef2a1cdf9f32fefc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350056ee7e7322a670f82ca05b36fcc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca47c0eb4b2c455c9235eed72002c3c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb666cfaa1170750a2a9f42c0ed62c66680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5a3ea873b4762ecab298e7c8494c6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a458a51bc82e7c208400187ea4c512682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd09c331622f97077b4e8c2e73fe2e1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8350c8b5f059bbc89023da59795f10684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ec92494b5599d8d33fbb272b96cd1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb10845a50535c433d0ebd6b379fe4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1087219651b5a8373fb073805fb473f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34645b6d9d9f21dc770b355f9a2bf5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6844c0216876312c5d810c781e8751fd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e13bf103f9d0d894f12ba6491c1be5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402221e376e0088c1156d17d249f27b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f94d72bfd49c2351f4b40f1dbb519692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf596b6fbe3c296a9273b6c21c77f7b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166fa91449c37ae59fabaa0484872767694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6734de7ea72601bb0abaf2bf8c377a2b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b324d5a4b5618a7d1e24cd63b554e0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882cd34e4492cb47f80e82fce27e2e8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe05d75220ffe1d21813c375ca702d68698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb1e1b9195b7f63c6ece3c988495380699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf2b6fb1f4d097b08d17cb9a40d6d7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcaf0c859dc2886d375e3eed91633df701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48df932bbea4f174a314c31c62cec09702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76834d42920afe8c3a454236699fb20703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c45f76e32c70581a3ba832c7d2bcf6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195d5e5b9785a352b7aef0d8a7d7f61705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd5e32fb236424a28486ecbbd4f30a6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7ace086021fd35474322acd8b3628707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa6e2583e8a9f2c5e36a7372c76c5c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f93bb27f55b0ae6bf8d612d1b9e83709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1e177354b0247cb04074982947b2c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71f91063a39ebf1173c353ca716220711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7173494aea121df5b43c457e2c430b34712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e7ea54a60837845b9d8fa6b0b32fb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c2f0c3ca0d2af8fc24997890054bf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde85259a9d84422b92c3db633968ec715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35866a7a2b59c2be6b401ed0cde9e5ba716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d0cf109ee60e6b63f7f2098593688717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f71b1f412a1cea0edd67e0b2b2370718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79208e0d197fdfd5e64ae22ba2d159e5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cfb284401461a3cc0fdabf0d71fa7b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fec238a7f5b31b1dc372fb4a37384c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2e61ed7395cb02c0e8501a99db816722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1ebcaa9f385a72c27466457df8dc7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733448e5909f8dcf25aae152b3623844724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2944cf973276a06346b40f5d760bcfa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127442d1ad2e9bb15612a9814ab3e8a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbdabac4d2098f2db63c66b9101b226727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd32d42af45f2165318d5dd046693f78728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c358209ae5c01e00968a836729a5a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e181a856c2494b945763345e97a54e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ffb1b366a1569dbd599c28457c656731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3abab1e7a9afd1804506f4f1f10d9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25dcd5b9971b623c3f894debaa52c55733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a8a7f1e66a24e5bc6095aa52544c9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8abfcf0c7b3cb440e71405bfb6815eb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24af8a60f3b1715c9fa2a433e1f553736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b942432addef8a65483104ca7db2e18737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4e08fb8e39007c89d5a438acc82b6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb3d040a4c776047346fab0b47bcab739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fabc42355a273185a0eddd4004caaaa740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ca8c387e4b1198d7b47f34fd24749741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87295fbc7320e1d5c6d5056fd813cf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a3eb5256c0da7893a90b5ad83d470743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b193a6147ee16388a3d3634e6020e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032806331b239cd18cf7f01017dc77c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d6610d4e1ac7e85bf9e18128fa83f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf60571af51cfd3e159e7b9a759df48747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350f0d7f4764968dc2f377a0b4f11f7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a25d79cb61e69c313a9b1edbf8b8ebb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785fb28bfd8c51276ffca9bbb3382080750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e2c3bae9609af8837ef1965a38a303751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a555da30fbc2a05011a282ed2ed1e862752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24a844b78270d249c030724a1a855d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d09a2416e920c03ddab83e001cc390754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e6843825d3546092fa8449f96c631755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d965000e7f67607a45a99160111af9b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c0260b3f99ff1dc0bdc28926d3e01f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571046bbdb67ad7d871b04abeb57b05758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b3c88cc1a500b53fa4e46be886667759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550e638ceb10806b40dc575cc492dce1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bfe6bfc0e2c97c51b4efae9d92f2e22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa537f0a8351748a83649c9c600a9f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa69bb91236220cbb70bbc854e3bf024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1397abae08173d3c5d6d590591845a965.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb5e612ba8ccd887b1cae7da364a3656.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565da69c66a0a96649c7e9bd906169d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8c1f9aff4aec7d9b0cef17ce5851158.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc92e9eefad85eb7008ab2cb901cf519.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95dca2f5d0cf3e167cfc10ed55e50210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5dc3d376a2364a753844c1b07a89311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e067955991c739c23156d082cc34d66112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c8798f5e62dd215e0f3166dd7587113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4762032650f84bffa0fd8e6a714cbc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec4d9b850c3316db3ef520a644be1d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c51a8013a0e2483d30744aa97f62c116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01cf04e4fe26a37975aa74ba0efa2b817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f826119544f55a8c8f0b109d9c0b4718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3967433d7aa4ccee47d27d261a95119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad023bd3d816eb59bbe2d7138c681e720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccdca772229be7a55c1ac04adf9b10b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76fe75059d23346627f5fd3737fe06522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db6497af801e1e92aaea7a6efc3bc623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4350a46d12d438ad04f78b666862a6b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0ceb7abe026c03b82a3889323fa0825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2ee65e809d34c6b1cc3e5ab263b6826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e58c85434561ea2a77c71c782effbe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d202d13546f94fd3675e2b9eea05c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d5e9397fda18295b9860c90574b0729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8df6163093e9258e65f068e7be437e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412632205755c4ae7bf25764921e939131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8927f6c057e5903f793e405764a27932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509794f1c319bbb6126950318d9d299c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df32ba3b63b3c5088bf4f4116553fe434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe798ccfde4859b5d0111e73f345b535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0249b4b88c2b662da757451c786b23a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ebd4d3b7512d75df5018bb475e372c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858bc1e1382412562a484db3ce12800638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304a6572dc975b21b15a01a9b6cbb1039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87da6a0dd5463cb298eb57af690ba9440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143bda088067158fea18fa828ef5dbe041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec0996cfb7ee209c9501f6b19df9f742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c0e9d6855db18e70a03aa450d89ee43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34ef3ed4be2dc02f2ab137c30fd6bd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7532f0b543170fed2e875c1832c17045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f9bfa1cf370a2184f51a8e79ec4a646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c693d720e395d1f104999681da97c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb6f09a37b6cab479aecf3ccb8f09948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a1b5455b43974724ab14b690a840d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88809155274db6e44942c72a5390ad250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c4e91150572929a1015ea9d5f524751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f4f8076299688018faa9dc96a907252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983f74b6610226aac11214a4e4ebace53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb5238004520c2cc84734203987dc2f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5278f9fc1c7b6c9b72b25495593f44655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a59683fc228913acda9bacf3688be56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1317ebcd7aa42ab531b6983ce98c6a6d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a462685be17fd887a4f3f1c5c217c958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba74ed70e62389d5a07384226182fe059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b022d93a73f7cf82744a2781be3abb5660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4cb3c868e6de3018d70a95e1d74eeb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da460731f93a145f511fe04a3abdf8b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253fbf2e384123b06dad2eb565282be63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d605c5aac6d317fda13f6610c0ee3b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958f03dafccfcb7d970c20038eb5f5565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9a5f7b6c1b8ac74199bdbd3b8c98166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86635fa8dac6539d7dc8aaa047addd0f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327e8e983e27af5131188704f0f1e0468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a738c7e210788abcee56ec2f5caf5a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199767f83b25b7d9872554fb6ff6e0d770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb924229ff75ba79551a4612a7e6d7371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d56fdcba924c0b11f3ff50c637f8ec72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64860eaf97d9383f3fa80fc75bf66ac173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbcdcf89363440cf7de4ec85dfaa3c374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336cf2cb91e6ed73ffd24e0976cd9c775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5385c5c790d0a36bea41b995d7b3e9c376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf31ea4f5f7e4d8750ebd26dbee04077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa1b0c2fca8ef98da7d1f1c05c900c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf4bb827d0d4b35a8729d4f0fd66cf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c3f1827dfaa52a819f3ca21739c14e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327fe9e84a7433895f52dfbfe9ee014c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ffa5caf3977215112daffeeedf40d582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b5dd5c70db91919d73e799cbd0e0383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b7e8c10b826b8c4fd9646de2303cb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb182012e7cd0538534a6a1014864285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a49c862042753f53df3d8da07b711b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b00928f2ab4e54f638f38a063f658f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554681a07f6986bcf531114268fc443a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036635c2185055458ddbd189f14df8c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7da35c3dc68372273c4dc95f73486f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fabee0cd655728cfcf09b9f24e606891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08de0679ffda726d5dbfda2713bbceb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dad22baff6661a0111f2cd5aea513a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a01d6e794191afc012f2422f8d024fe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646355521871506dc2d596176a04e1895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7116725b33249c426cde3af564c3ace96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49275151894ef4f87be966e6983c87b897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470e015bd9a5b135e450c69cdcd7a1898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a870d2f7b7c7316f940c19c40ca99cc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbce80e5c9c93d4d98e90214c0f59f4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2749f306176811be2d8cbbde79a0a43101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e7b34fb749c788bffd5416c2a3e5e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c98c699d58ee4e82709a97f7d9ad86103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb7015a450d4f83e2f45e0f90433ad104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9e9cf286adb5e854cfe69666da24b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef65d9a2108b6b93cfec6abc6614cfb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e33f1379cd18aaaa26a34b72c010b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be53ef9b34c7296f2fd76ec661d5710d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6302ac0da48cc23861b776b7e4059e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b6eecf1b5bd40a35650ef4e4e6775110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad6c5b66581405e7f970be48f8deafd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d899dc42cfb50a86b357465f0bd7232112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60f934836b0016dd2f1ba027252bfb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac33f7aeac39f5582c4243e5b9b3596114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0958015f6a97ec936c1ac9d236038efb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c274496ad2f741db3bc68198ba6a059116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f358fb984a148e15bdbea496dd277b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804510ef2a20c2d2a0cc5fa699cd024118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c3fd935cc79e28ec589e8eb9485ed119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de8fc7c835938be059aa02c35c74d3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7515cd595d3ae6ce5368fc9f9b78e9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b98e41ee618cc7b57360c9274c8822122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac84ce33794cea7a0badf37f6bb209123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e237f2ce96a50fb6c11c84483aae1e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c96df5c3c6d329435db8fb28dedaa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d671ef1826e831ad609079c98faa1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4684b1d7a8845351c03ab1383dcf0180127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d4eaf1ba3fb4bf93f106c4e32e5d5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e66729150f045f759f15df183f1cfc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ed32727a11ed9e587624356a943c6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057013bff5548eeffa3f7f1b11ee7af131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f84c3d2243f9c89de5db340dcb73279132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8fbddec9a3e87802766347f69a8037133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578f21c638c780cfe8770040aa49187134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a32092e25d54780435686632638b0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617b38cd1503176bab8f937939ae7c5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c633d283adf53139fcb757baffcc571137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16571da1d9efab17842b5b955b9e4f6c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8dac8e4836fb9df3cf7d1a60623dd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8727e0b7fc7b23460d7eb51d605129b2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3d5f8c6e86bd1fb1c3205da33155b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb94e91a62f4911424680f43ff503a7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612061803ea959a9a4f0c816e9daabd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6801e2e5c7e511bc77ab62534d32cd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ec11a44131a45dd543c3d3c4eb0de145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355a1cdf895c84069387851ef392789146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c829ddb87b64e89835f2c455e46da147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e69e2ab665a4fcdafe53fc5f4d06c3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd44198c998dc7cdb88a90683bc3e3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf0e6bc0f623cd17b418d014c37d742150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4bc8b3fac8b2af948437a36f93b05f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a4fb755b5986131f2193db60dfae7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84991cbc7b792e9f44eded560eb4ec1d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d7da15848300b3f10e683617b92df154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88a6999179653a5affd5bd69bd884d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3e50d637bcc12c8aac00d37b9461d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f4b280cb754ac524e8de95bea3fb3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd861a50814085416a0845491c835a0a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10584c101ba9c1957a71cb8ee0750cb6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14525a5fd67f2d4e08cfe1c488063e94160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ac5ac20dbc38accaf69a641d59590161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28109b4e9f1b0ab1c28a676a2be96f2f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df66b84dd02e304bb982e1ef876337c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730fd66194268f209f3bc345e57b3241164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c48649cc0bdc346a015fb6dd01d5ce8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd104674dad5002def5e82e3e9061f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c94c7eca6885141aa38dd08ec2a295167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5256ed982a167ba5415313e8f12e446168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6b0be01b1e327a0c718855226aea0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f121ee6d49a341821500e813be9836170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc83d6e226ee43677e824ac50ca0318171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c6e8a5414a3ab682dbba15280803f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad80f0a71b389e14aa2bd1742c9c36173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2ca120c4aea26d4155efd88821972174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b70fd4991b78532d92fcb02e07f6d1e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a7a0a9f92fc1ba5e65de4cbb6347bc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6895e0fc5b6db439346d5d1aeebda0d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac59fbe33c3fbe6300aa653d971673178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26e3ee305123d15ae5b7b819c2f1f4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c59142e940da9d3f3d290610239be180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344679fd3de5987b854027f82ecee61c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf90cbfeade082858e1cb3b0718363b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2df809d7581e53d88778305b81ec9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f731a53bf5dbf581815feea411fecbd2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ec58b66c188b60ce6d7e5de787c81185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53308058a1260a3e7e0deca704f8da32186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf42ef85938b20af8c0bab019d19433187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd86145e55743e3631044e4be4e439188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6bc245d61d0635af890c0e8002ed4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac591b424e9658799e4777474d844d8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c9f7be336dab0a5b02af65bc18616b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e8629bcdb8591dd16e1af3fdea881192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd44c82c8e6ff763f37de560b125bc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3714bffd315dfcbf3091cc550df385194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1cdcd58a9c7856b32853ac3f03b470195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77cfe02f462b32374f79f7737b5020f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c93bb017a57b18942fa8522473eac1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2190b5da8c94b42ea2463887f1208ea198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31a12bee6b6d152fef28bee7160b1e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f01b347591ff81003afc9f4ba1a5177200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b6bea06cdb37fe57d4e5ffca85ba2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785cef3b06ebc89812124f17c9f2f989202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666de9dce6448d0f77e1842265c1bece203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39415733c813424523bca55d366b4ec7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097e4a4f9b53784a40cb3d6d5ff7135205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f28d7733dca5f5d6b9fc281ffa8442206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c341f715041e302bc4f00080d5a78207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d449c122e663bca44512ef4a5e7c6b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4856586931639a62c12b656715853d1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03b8d8a63dc21af4bdbb7daa0df35a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7aa4c0b1075d89f92ae8e1f5d9fdc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300fb14c4c4ad113a52f5a1eb4247cd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9bddcf0c01f9853d4aaa4f64e215c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d4f84548de78212900849c71c6c09214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352dafe33fca9631a465f1080d9be09215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db99e6db3907e6d90f9773874717b833216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869453d96510583c44ec0cd9a3ea586217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae4381f27e0884c9e4a5b411bc86e2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a111ee264d34507e8d1e12e3e318490d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1890571a556c2882c0e694d74baee4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c856705f0d0cf96387a5a9b48839a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d5367839ccb06e453af7123ea26cd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34985da04b51950ff82f85f57376735d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410f589fc718f6535f93f1b0bebe4e7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b4f00845a5d41138a72060153edfc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c1bb554ab73151e37c0449cb89089226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305181e4493095136e4943c3be857439227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0601f4f6120b4e8c744e07e3be29f7df228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc10cebdfe84393cf90643d7a60d13229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9e644d235f164fd8d1ee149b91944230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b8410ea61b0d277a4ad25e3826703231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8e17b1edd8f36f9abfe3e88c4d401232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f24fa2a76167752c6d07d1fc987a3c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2c939295df290085730d9364bd036234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ec73dbafe5801e0eda89d137a0c41235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b678b6263c1daf2b11c10d01d130d5a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31885893e5bac50b8304e47e709b9ab3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db28419501c77390ac2c226cf24a02238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94773dd3b3899bfc5a833dfe38ef27dc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cba7035a6c7e398bb1d6cb4a90523b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686da8ffd3c891cb967f02beb57b1e66241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed02e697b72cde0354cdc1f4226e14bf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4462ec48ebcd55f30666dc79fca0ff243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624684f624f03e627a9ebe95c187eb1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45379534abede6613f5befb10aa113d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a24779d922e9e5255237315a937a957246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c1c48872f5a09d728f66355e35252247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13156c5c544aec1d2dd34e1f480507f3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8870c2cd116bcc2c77eb6cc021d4c4c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2444434eb72c149f65def61690366f2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847bee39d5747ebd5f67596e801a650251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed912ec29bf71af092445c559aaba679252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f5ee6e8ee7d72b32910b43bb642de253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa348e35967522aba98ad99bb78ff86254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc2f94cd37a873e6971c3ba763092d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583943b456645cadc2c779cfdd53c2e4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df1714129e9d60933334d8ac92be84257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f3b6e299a1d2dec929b2be1e2a467258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53908f7a778f077ca23b32ddc5210925259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f21e7de31976d75be21257b800cedc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd06d8e93e701bd173ba37bfb442ff261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c0eded58a328d297b9273dd36d899262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c53e00c142daccd1f5939ab29e8ac4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c101c27502f3d9b3c4160f16462c21d2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a495066e46895fed7f93ff413dbe0f9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea9ef4fcae9d20eeb56dcd4eff7924266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b310744aa662dc2780e390679ef0e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b41df71e8058f71639734bb27e2229268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682385d5916482728a0e6cc16d635b58269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd90571244448c127bbf52ccf40506f7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ddf65999fd7f04a47b85b2a306f34d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4728b9c0cba03843958747ebf3b13e8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e19343f4d70b1415e260acb3db1d9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41b0a1af76c47615cca22d1f5778a8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2baade461b70784cd3e6ef4cb9ef1c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc675c6053cfa620051c5647e3809ea1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da7661a2e4205e9fc65b0abf3aec74277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf635792181c02849c1508a1e5b13425278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b828d8fe7300de3bb7906c11dafb141279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcca3cc26f32774894c1b286a56df78280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1fb5fc504cd0b2aa6e93439ab579a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f1378f6762e0e7b09947aca86d11e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d921edf8ebbe6a6150309f0f8f9954283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d054c0d533bd0b20d089a7b53a8e96284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d664e5e2409e9d63d251060875352f92285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc633f2c5aac763d7dce75619716ea286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef64b820b84cd3fc1bc7003d93f8639287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813aab021d5cc2a0fbc2bc16b6e6451288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1355aeb2288682df59115c07125bb6d0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef6bc9e2dc4be968c4aee00e9c09b6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97d31b37e0a615199ca7fda2f89e16291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b9f18a91019a60ccf2387bd0f6c55292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8942c716d7b26849e5ca1039204965293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6614acb7c5d6574ebdb8575abd545b9d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e756aa4785f119a05dfce380a941d3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8e56a72ce3ca2bae50a1712be2dfa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58535ade829c80be42080d2752f14c0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b7c67219771336820af9f45f124a6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f31f705084a80ebd5f5d9868c113e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b583f06e3bb07cbf339e117335325d8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612835a93e4eee5ca1c0781fe744729e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7e0db55cea1a7aab75fb571ca8b34302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2cabbb4ef1fb40cfe8188b1645f16b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe3f9f252dc867569b27b49e5e2675304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250bc326e5a5c7c73680cb833e00e56b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b4b9bb1f748d1b48244b35c627fa9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2fe608810e80f9c503199d568a607f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff391b26effbdf9292f424c6034518d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d95756a00591bc708f4f5bd5e19509309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72b9ad5076111ea4a140a4b983b6f9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb6e9d2dc335326754aab6d6a8232a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b6184086b5fd595665295cf03dcb3e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346604bc4c1498a82dde897bc103434313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837107f87fc2de032eb0bc518870cea314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb79c6353a991df4fef919117f7f70315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960048c2eaf8679050f73241fdcb4104316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a35a1c2fe64b25e814736d8856c82eb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a339d547ecdefa5f7d595efa3489e21d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f65a2f7ea11b6d4b03cbba0e37363319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63428d81550d5452ed4944fc968b5462320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409e45bedd6c4bc164a218d2461b0b4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d84362cfeed493699389e48eb42a01322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24bb94add8194ef683f49f937251b0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d4ef618f0255d385b22160a84c578324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98df79a44284954a81515c4ab3bab4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb65fc66714fb8b734f24a28a25f8ba326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e7e9bf8a34b9251be9c28ab200b6a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c8619d38ed53b7cb779d8bc035489a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e65eec46695f7be7b8e6718a0a17299329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f99afcb9c34379d5f30d7aa438ec82330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9dc71f3a24bce86f50c6656a01ae60331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d77af665e05ec72e6ec0870164e7c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b19221830b483b5cd48726eba1231b6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc98d33f9172d457005cffc57c0be5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e5bffb8aa920fd4a6cf3dae9cc1fd0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b922173f80f3edadcfde4bd7857fd7d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27a4ddd4fef1d0431bad2a4ff10c8b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8a8e284fa8f0038d769102cb64ee3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab930cbdd69c81f4efe64077439cf64339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c87efa9649aced0628f2d0989da14340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6480d6b6f3e40b7c00914ca969c6f4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851d5ad906691cd3b86430fec7a66c9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93df3bf5bf84a6111a437a13f3c067f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6b7438977c4da79fc0f86fb503880344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d174b4f31d58d6cd358f73ba59841345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b65735966ab0db831ab20b5819d6af346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c665971abf0a0924958053e6f26a60347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97aae9f6d7e10e07f2a4c97eaf1a7b2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af73cc7dd57c7e37f620457d27e3569e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b7e5ccdb83927980408e52e9db646350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee306ad5d6f2294609f30b8310846a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e12a680c10cd5267aac067c83c9dba352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2f4f087ed6d69a3e9b202219b6a25353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0b6157b1e11189ba6e491515d6898354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1338b00f0f42c5213a185f8ebc5833355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c23a5cfb1c11b499f123ccb507b4c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b2cb9c0de5cd466d02091830e1730357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e26c69f37a4225d6cecd5ac24a70ae358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864d195fa71185434076fc595d12e86359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e7ac48bb6b34345625434d2657dad2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd0f46b4bb058083d7406ee95aed32b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d7e9a3ce1118baf886bd217391d7ab362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da6203553c0bb95e4551dfe84243ad363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d504eee22c1d374fe563274dcf328908364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f487d6b44ed0c7783b42084a0883ab5f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cccd883e2f4c0416b0323ac9e027a4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec197c6faff436d9c138e718a9a6da8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e8157398b47e4c3bf861dfd6bcf7a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da6201b7d2e11b63b65238d9d88a69369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71f7a242ec1093d67f398677a0ea9f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b840df9019cef4efbcd4143f3b66318371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bca63e6d8c84ac41c74749cdad4a43372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a348f1e86b554a3cd2ef29eab9496ab373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd497f6c368716b272f254ca4a05d1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bbf70519c292a7a030e0d38e8c543a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400156340d55c791a8c6e23db088e9a5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c94d0ab869861f9af55edc5c969bbd6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a35172759e4304fabff3934d54a92378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d41231b692be532b81769ef67d8a94379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81d97c7a51b99d14a4b9e5ac15fcda380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656ea0f8aacbf7b434064ccb273ce62381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06056b101eec7fdea3387f727d0cae7c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794e12946187c7e841da8fdc885e1ff383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4167385726d7c283fb96c126bf4435384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12120b6fcf550cbd7d5e976bbeeb4d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c654babfbc04426ac4a8fe2cf21c6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d742b2d76f249fc1175b7145da64e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d1376f1591a38f75efaf887e88dd8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e8934b62e402aa1034ee07e8785ba389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07dd6ac3b59b8a601b826947b333f85390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fdedef3bd9690d28ff5ed9c5e111e6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7003d903d2ca8d4406c099a8f33cf359392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8cbc221d5886910f568a14a8cac11a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c065b8ff0048105a3e1f766b549eb3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00261c6716a1e09a7a605731f40431395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2154b541e4b6f2aff875608a23ab34396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1571989e664523d1ce2ded9d9c2c0c0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f40ee16aad697f2ebed0dca194e3d4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ecba73ac3da64c46bb26e7ff3c45b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584fcfa1ae1ed7dc57f4be5221005c5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d60d3beeec70c7019015f6ff3c2fca401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc09f7491ff0f80dcc37dfa7226d768402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad69d9ac3d62c7ed90d202196fe17e7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e0aa7e275fa2674336ccdf8477abc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31acf9f2dea9f018554e9a348ad37f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61713144acf98e3df45b0d2c38e19e41406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2be50553973eb10c04496d0455bdf6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14cfc796604903e269ac7f1048536b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789163196bc08fa362c15359b2762ea6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f07592b6a94bd3cec4ee57f901fce410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed243705441cd83a32af418244bed4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77863e7f1a2b0895bb497894dc50284412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f078d6935b37a9350a119dc4161aae413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa3da7803eede8140cdcc1fe93275aa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56284f71261a920416daa940d677d6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6e3bda52ae9f1841648123be1315d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637a6ff5136ed6c38671d967b4cb1c8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8219ffb001d7b046dcab5a3e1f539d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6974df079565512be12a8d161408346d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091dccef13c7778de9578b9fd95f8b15420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0207d1b2dbc68e0e4f456bc0428fe1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497f84e76724fc5c6672fa1e3068848422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf76095c4106d5c13bac1dc3c465021423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490436503181e86b7b14822256a2aba424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69361c940da247c6fdaa027f1b5d8dda425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897baa3dbee06930fbb0e3096e5e7d8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569f3a2477c8fd0becbeadfb97e37d5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c1bda900f2ca09f7a3aae0a2d1a9d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccbc2e87d4416ee10f55aa1a4c89963429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6703943b6bc3c2abc56f0bd25234f18430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cabbd39eb77f6a7f4cc0990f47b5236431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a52d3045da0370f7b6072a428be87432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f93da0d86f5fc78692b9968aa05ce7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a3ad5f1148ee4e25c834b02d1def1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df6bb2ad30df2af9891128b6212655435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed18293f25f6186b837c7547811116e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a45127cbb5674d2998382e19bafdb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398c3369292e43d263a84bb1c58a320438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ba732e5867e5eaa6f63c3edcec7b9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636b1fdbb8582e746d288b7a0d5a3a4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a9d6d2d9244923486d5f7cc577c31441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9087169e2b3c0f198da7e803e97b7ab442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9395dbd963fb1c70461396eeea8f0653443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dcf1c90dbb7371ddbab8eba4f1300c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f9cca7e5fa419de1300131cf66f79445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3776af6603498ee67a8c912bf767e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00ffeebac581f3851abfdffacbc0f5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccadb70530f454f4b6385bda1e4f835b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73428fd9b3054ec430462e3247cc5c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebbfbca7249d06b5fea032f3ba55c23450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94540715b9238f0451435cab5f1cd98c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91915336f4200c1ae2ee49653a39bda452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e9bb53456fa7f3025bbbb2ac98eaf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f49937e61b9b8da38e1cca61f5d8bf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb67d27960322f08166a3574c8b614455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd8fd49056dc1a38886e132fd8c59cb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e7c67699d78b945b6f3eb61847464457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aac3ad8bff887d0a0abdfc45a80d77458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd59c28d8b99bd172ec07e89fabf48459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448eb093a108bd2309ef08bddd42130b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee45a58bf0c671680abb476fa9234d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa3ced8b172ddc231a6a70dfdf7910462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95312ba312caf065736b6613f4d401463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9630764db1aff692aad64094b7260464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f53f649b2daef19c76686391a14b1c3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb02aa2983b1956ed552b07ee4006bd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc661602fc9fa346cf21c2c11fd7cfa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7762341292c372ed414c12d81e14d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7eaace264c8e1e3c18eb78a3d940ce469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f97b5868d112a351947087cff1f6f8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d16ea805724a2658c555aa15c3a10c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf53cf196f3043d1d1308d41e88dac472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b85a1f917c1a4598f902897a1d42752473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf84fd1a46da63ea2990b718ee1b975474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888de3eb7817206c437c6d17bc8372cc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03db3aba617ecfb9c0ecee849241809476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d166138140e762be3b232ba9f2f60a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0153c9d1bc6584c374811013aeba99f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b8569de11fcf1e0d02e3e7522ffec479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a59d87c6f7a85ec44609aecc6d47a6b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f421af516e631889d7dff93017098f3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0541dc21201ac34d948ef2fb4477db482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159927d45262b39978be39f3e330224e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf1d9ffb7c54718e39e7ebed0e26ef484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d643389af36f6d95697bf3a4ea75c5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e9a89489692fc9cedc40110a6e574486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48c20236121790596997d893885992487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0bf9b44fad368cc94b31c1de189808488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865378c115560a0ed765cc70d6972cb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ad7521671922055499737de0f9a4d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dae3d183527764d0a915efc48ecb06491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d5bc11447953f214e4d12f3fd0ed3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772e0b817e635a50336c407d491a42e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577b7226a73854b591d79b03463aa78494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d64c3ebf30b8a1f555cda38895e6b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ae319390ddc1aeb5d9d0b529b2b30496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96936d902c9e4589b069d14258c880497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a06fad967d2a63026128d80c166bf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1923d1b8e185507ec619b4475ea732499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3161e72d56ca95d16947f1ccdd53a96500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63063afcaf7159738e7e7c78d31c864f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e81b20b0eda5177d1d698f555fc5b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518474bdd183797bb07627e2bf7a7df1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769fe93dc16af52994ba737bb57c32d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a37633a42ae7e493b9d51a4765e8c8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc7376937fbdcbfa0f6d889aac4b9f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e224984a83f01789da3ccd824e14b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4860f3a2fe20d6486226823c98a7d57a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3cacbe43a60a35015f51cc96e45204509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafdd8c6249c90a888afb1dfad422c20510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403258c783aa6b563316642bfe994545511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245bb70cae6464af10991b2bf48ac78e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76c775c9d8169ae2bcccfe7683f213513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5245dd96db3c3ce9b3e9966516637bd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887343a3cefcfe4cdf70610df7b6d87515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1965f01284783003c15cb570f571e49516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346cdeaf4c3e629caa766a352875d121517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f3cfdc3faede1261de84937e54d99a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e4956b288b0bdd2a485176b9b9e008519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8888368826633816fbc9d1443e5fee07520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2143ecfa6cc160bb9f3890d5609d9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24cdf30f67a0825db7d68d222ea5bd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bab73f81e3bb844276ac86bb281b5d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84948911ee6f80d574a3c0dd09fbf1da524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ea79968eec5831a2820b47129de3e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27f5c02153267ba44d745eefd5fbf5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ae4e7c5c2a550ff1588efcc131eb9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09cf80cd94d3e42845acb6dfae6ce7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5317b0c11679b1e19e826177614622529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68f1058656a80eafb716967e113524530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b126a43de1110b71f4c4d84caa64625531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3bb33ff1aa78513ffa91d34a0ca99c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac73b7ba36edc40446ae73a7a74c37533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b198b8e238f7d9143a57c838c17fa7b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db78ef23e266f6de513ef2a6fd9715535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a591b69ac7e4cb3c0ad011a86ef33d2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ec3650a6025edf0efbef6a18d7c26537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0539df98f5f0eb6d5b3dc2440beac7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1935dbf6061c02f54ee743dfd506bd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7720070624c18c183279dee81bfc1ffd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4883eaaa46eebda19d1b50924ef442a9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65506300bb96cff254024f20e755db09542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed642751b31cd455a2fa9d40affe3f15543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bac8ac8e4309e0757163c4d2aacd4f1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6822d1118a48adaf36ad757b311aa8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0018ac4d70ba0cf0e750e35e3715f6a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab847631b4ccaa9946041162ab622a54547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88173b459d4bc595e2af131716cbe738548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb949e09da6e02f1f61141379550b8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c2c1518cbc296420be8004cf7e779e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af460109c53a8dc7cac88119e788c8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626af456bd4b23f5c943bed0158a9c24552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45de5a4a5bae557bd41929ad952bffd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef7e71d07df3167b0a3f32141857bd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a69ecede906b92a8a76549da1ac9a7f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8692b2ae70b694674fce5f64a1c3383556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897c5e1e9b2ce6eebc60fc8b36673f3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d55298f01c332ba9fa1fda00b41385558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135407f24abdafd0b6197bbad4a24a1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36804e05c1c3439cd08fff67e742d906560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2f4fe2e8bcc7aec1473630f97f903561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f730c0a5220ea5dfff4f5265ef8e0f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59d48420262e89b360e87b6aec95e3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4a6f6ce2469d022c9f51a03fb4a47564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacef1ea04b6a94790e753cc64f6e917565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97708d4f0cfeccebca74c96d3ecddc6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4928afdb6bb0410d012d881b14e616567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5df1dc3ac8a26355a00fad3dd528c3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a3349a8fb3cabcb470de05eecb035b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84014d0b2829c8f43ff26eb2668f46e9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090fa518a632b2681e33b06de7d79740571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d7a7e146189cc0db394491513fcfee572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee91ed430c325e2e04a5dcedcbee69573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69368ac152757639a47428c813bca535574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c7d651c8ca9ab8abdbeab71fb172de575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec354f1fab73da0d0645aa755bd09070576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b1a8f8a33b03e1403f313aa90c321b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17149d6929647a8b0f86a2b0a611f48f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a2f807ffb5da329697fd62bdab64b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52eaa756a38dcd6952753933a215cda580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1fe26e87b30b7dd5418e5701388b60581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc94beddb53cc9af55607af8c383f07b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b8c515b428ce855b0690748dfd52f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6e471364f6f29dac887ac73f7eec2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4211294f2205091217139bb7aedc9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a54d96770e24d862a1a32a4fd7bc03586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1747fa998be3542347128c7453f83587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d230b21b63e44c616ef9c55706829b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a6d49df779f21df440736e56f10508589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f479b767cceb76a28c1196e14179f18590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b8a3d144e67337898e8dc61672b75591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c10ba087a5b00c01ba93ba4084445592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed4e84a597e49b472a7643d3b2b868593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06baa7ceb19e0f22d5e42a21b60e0d36594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b330411315231c867c7aebf1ad861ac595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc4337d5e002c7e475da958c80107e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d230a1edf73e357e8100de0c4995743c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e9fcd1cea2bc9b354e3a0f0593a09598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29308fdbf770e9255ba0a9fc8333c076599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3ad5e7bf926b8c961218ddad2fa4e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7857c1629cad4c2ed8d1150fad23c56601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22e73710f07592bd9786206136c4b4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7e7ff242867788e1ad177176baeef603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf0ad8ab248dea8fd1969e180030ce604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea37d164159017ab18d7f79eabc35f46605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c0846bc05ff074583c42f1cf9a7730606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63727e640c95701b4d7dbd2e2d9943d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee286f79fb85afdeb15f444a69d7c8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe1bb411ec36faf8849cd2addbe457609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c2f05030ac6adef6fce7dc0cb404c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4149fbece49859c48ee14130e438ed611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ecbec84a5d8086d00d1e33450057a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb85a7f15337debbcad6a8f83f3ebe79613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77fb12b79cc3a0e73f89585479d243614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d510e7c122f936aca466afdfbfd6c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770b6ba7ff6fc48aabd5946df186fa9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc4ae19bdc542ebfa0e5e54b683ed5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9b6340cba3244305f93fca173f81d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e07c3124102ea364afa7007ee6507619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb00ad4a22156961b9dd262f63f57c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c2acccb7a558e3dee1fc51a8d9743621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a39c6aa94015d6fb7cba6fc717321622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006553473a6fce1e18dec478d460ab3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83e40076c4f11c635bef4f3bc6973a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640d884892563e91afaccd8b1e2747b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a669095618556b302971921ff04f5e9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d7b0f072d01f9cd5ee1950fae9906627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c6858feb05d40dfbf5eb0b58a4202628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a65162278e140dbbe04bc33ceee952629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b32a82a345c90bc65bc11c46d52d0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692d5ee0848ef294834fe3d3461726c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c8bc4b23279119d1af8751ca1d4c6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67881fc190749f5035ae19a4a524fe7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad1a61e087b525d798e579671b01483634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2008fa3cc4896cbf89d1a219fa8aba5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d7f4de1d31bfb471db3337db6ba680636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca01b7eef6f9857c2cba6dfef80e1af6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00756b0ec320df6c03c925780b785d8e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc50e36413cf5d62c579785ea40cd433639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc94be82316e802c68fcc9fd652c0de640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23218ee89ceea613b53e76a7208151d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a58bd6a94283a25f9cea5cc7811efd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf350e0f7a5b857374e24214f7cdb9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc82eae7d5691a6c97e8c0640733bb9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca5f45e18789e86496484a4de26ea7a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f99ae905813777940e3261ea2ca420646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9fa038dfdf3e1932674f4ab0853591647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc0366670637706d6cfbb04d990370648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d219e3f7e6d0d476b33d8dcb7f1ac04649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a6b003d3de87f6aeea9b196ee79a0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed6920ac7c092454b2e93ebb80d8fa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759dc1518763f97796700f9d020fa3b6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d9fe086b3e5b8caeefa6684ce6a20653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e004deed86f1bf99543b748f24cdc8f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4247d7f45c3e114894f27b7a332fab655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e01f5686d4382c925da64fb79edfc4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a23f97f0e80afcaf0ee9e1dda775b4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ab922f08876e508853c194bbfd300658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f122adb088016abbc80b7dd35f7d3baa659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1edcd843d9f9c334599cffe18ead89660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7e7fa9390deaeb521e9364e929a51661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d6cabef2627fc82dae4e2390330a71662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731cb2e3de66adf26716458eee3057c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8ede1fd92fe8f437cead234b68338664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de475acd7c60b39367feb1bd1bfbefd2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb00dffabe0e0af1835590ec3cdc417666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e3b120737a48121fedfe08963fd8f1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ad8c8244d4d39e246db7cc3e9d45b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61047ba63387a3b4f647ab7dc469ed669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f29330b84f95094c0884ba1d1b4b2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5097a71e78a3237318356472a4cf68671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e04a8106fbf1c5f2e2c3e98188b43672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568aded1184c2e7e36fa7cf00c3c795673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585d159eb82d852fb6fecfea8f19939674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b1069fd4a6c8fecc11348d91e8d0a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd3c379a68ad4b76dc8039dc64355c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c361ef328da3cfb69b9a612328657499677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca153dca63a7cca4ffd013c616ac38cb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd2aeb107a41424d3683d8eb8dfb50679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d9c9a637a88042913e3d19b63850a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c216bb4393595c9857349a760ce1b0e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78745835241d196104aa8ca8cebf7f0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7213af0a11b223e9a05e01bd8b737c0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7bc5267d342e4c5a7d2cb82a7f944684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b0b7ef3e30740fd970a63912dbc49685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460a46a802726845f2043711a132fb7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a258c97a1f2658923fd365a94b6550687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa0370fbc9c3dc33b59085d7b6acbee688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba10c16ebe9a84b947a8a521b44ae3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a0658f4ee0c4e67ce8506733a94c5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af75688430de2e20b794f7dbfe58660691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b3a5fb34e252ffe80edc6368cf92f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee3366d76521f542da92d71b7ee20f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4f86ce1decec0f065530e20365596694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb849712a88159867b780e00c7b5e0e2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c6af886a0810f72efd910498cab6f2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596c57199ff82120e02b87598e96f21697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449481cd17bdc4dd389cd107bb1ba7bd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467b80112546cc6a663a7103944feec699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08a90c3df7607397df6fdfe2613261700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64dc0db98282bb11031d662160b5571701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424baac6b8a41c07089ddb0501743330702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3aaa94ca448850df386588319fb22b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2564777738098cd7fdbe7ce6bbead5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d10c6404c0461655187930ad7dab3d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c518b792dc4969633b9bd0d83cf58c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a88de7bb219330a5ba04e9757d2e7b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a395595cdef60448493dbccbc28e99708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade6b26e5aa995791ac7ef9c7ebd475709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da372bf8d7ecd70b834c8e9741a9d9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154981011f002122411e58a8bae6c7f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e5bd6b9dac696b5932fde1f61eecd6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f36d8c81cb74b1224406c21b8471b5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e4124ab75cab29299cb634edccbb6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9695b73a83c59c941976a553b3456b3b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db493a388b89b6913f7ac0c7f24a00b5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409b5134cdeece5d03cc91f2450c2b7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae78748ab1e22c721f5055ba09b183718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85991b388fb4b807dd975d86c21ff0ca719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e4c6c4d88bca439a3dd5d147eef88d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4be9195442c442da3f2e5adb40228721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8339a06d6c969608661bb3488ddc35722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa68a2258faab6659a0e8700108bc58723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7aea5daaf8d131e2e98dc0a258b65724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b9ed9edb448731b4e2ce6dadd4800725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf6a3f9ff692368fe97f9e53c79e08726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7aa0c9d44935c77e09273ff69d3c03727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce164bea081ee7254bb432359ec65ee728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e334ccf7e7e0df9473253ab73cd33c3f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf5aa68d6a793db798c834ff7198232730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe98ab2d8ecf14b7c116c7a7b469f08731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc64f04b92c1f6d4d774f8cf3da9302732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cbc57f3937a49d4e1084be03c9f322733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808d97d900e481414336c7b7b8d925e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee5b12d651ca0d63f99b0cf4af71aa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82438664755499889f44e44e29720804736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978172fe9e4d9955e811cf0f10356b7e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9277e2ea6f9cc071c1a408fbef67eb5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c9eaaec08ee7936d2395b18c4f45e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eeca46ace6f1a79f0b41f4962c3e4c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda40722894e34972da58e32430be0e5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917cc9e6425b6ce89df600f5b9dc3b33742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456590ceabbe13a8cd20f7dd62987460743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910635c3d4b772afdecea955689fc964744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17e22ad36fe82af187420a136b57ae745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf551b71d3e831e4c5cac741df1a089746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffaf18c2375325ff00128d1a5647bfb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328b60de8aa14e94e70bd5394cbf21a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2baa52cf0c3d65c66e4328d26e7ebe749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4721e69492eada09abfb479fdc6e9009750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f0b61e0266f0eb778e88d185549e3f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea79f3fcf59afddf66156cb7100094752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55812f4c60a59425d918e5ba3432e3af753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d8c5fcb205b5235cd8d1af9449018754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1db25debe845e1ba2f6b41bf0bdc5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea541c53fa7c728275e9666daed170c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b08e9b466080320dac81a3c4e2f4c1757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29607,6317 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F212" s="0" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="F218" s="0" t="s">
         <v>640</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>674</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G230" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E230" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>680</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I241" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="F245" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G264" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I264" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J264" s="0" t="s">
         <v>765</v>
-      </c>
-[...13 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>771</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I280" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J280" s="0" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>