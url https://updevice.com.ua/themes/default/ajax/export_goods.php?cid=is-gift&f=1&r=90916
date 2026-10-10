--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04899ea8888e468c19c248ed4af4fce1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f07ae9572f8348e313cdffebe2eb52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908edd10b154bfd0f288fc10963474b53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c731089048c6b49eb2993c27f45084.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c621a3e49e0b604678e2036e280cc15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d45d1e18a84479831cc8a2391e7e966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf9e193430559b0a5af4e4567653e17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d410a5236190b81be219839f22743108.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab342fb720ac1df4a07e6264548cf72e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9802ff015a61a6d14af1c8291edfd410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115912f5203f5c3327bda9864b695c0a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368dc5164ab2f34f03b32927f6eada612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e1d3024822c345cd65d7a8ff6d9c413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa64f1084b2faddc6b573de32a633214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55a7ee07c01618f3290a3c1b9fb61315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b3d60871a37d845c45b2ada50412916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a5a8505b5bdd3bf3936cac28dfa5117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878193f1359598f5a1358421ac49995d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f2be1a916c45fb590075976a6177c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d314d7815172dce153629f3e2fbd520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce87bb52e2f448effdca26c5c01403021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc2f1677fc793fe0f1ed6b2f7ae86122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d772fed6e61b00ae5b9657d50e5fb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d25804ce3cb9c5ddc04f1badf5c07f024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a382d2b4306bff5284a81918e17233725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5400d3affbbd98485e24a37633b4767526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097e74c70a8509f61b99e795df81e2927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2df95c87bcf90a4680e2061b69e47728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb6fb941f9ba977f23b8a377c9817329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173596b10bf5bf9ad895512e1da3eb030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02723ac6b347b962ffd2c09a3e87eaf931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f9478a357fa5b232eabff2cdf9572d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490240624fd32148641ca6f80f0e063933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27bdecf82814582d83f910598c2efe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb25387a6f66088506a64d884b2078235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b4e21647ba529a0e40d0bf6d34ee9036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a984137764ed95b7acc5f19014ecd4237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ec8559b2a7adcb09e755edb521fd338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36d0702b8d48f47b24746fe3e6c9ab39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e965234371d221e8b348c0fb5ae29b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99b4e724b17a5925dea67073b426a941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79df0f7a3d5cdfcb31a2fcc054602fd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801166a9ffc46259f5718941a672779e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dbcc08f47fd2b1d1663efce5d9fede44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f158cd017c9bf447c3085786cb4c745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9effb72c65e79a3f504716d5deb08d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab50d148b42c7732e97b8951afcf78747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef67c952f8c1805216953b81e81e74448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1589f0a32f333d5c94d072d920f3adc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857499ec231a006531d029204da5ce0750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901e83da2ada889427c70095755e60251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77ba557d78df92fb3142096cd39cd352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146220f85b1d8282cf0f8585467c79d253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef81b9755f07eb5557c90cc55b3d2454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c5d99e6f9bdabae3eb48ca1f9541055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19566a0fa046658ad075e0023f99d1e256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08812bb01d292af661e253f6ce19af7657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d5133ca2170a1c1f79e6160a9a0aa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e97d94ac37ae9971964818ad03a12b259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0b1f9196c8b8485e62ab2ed4db7f060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd279b5599e9185ef3cdc490f1a9fbb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa00e4d33b0e977b5b40075675279162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ea9d44bb3fddddb39bb643eb130b763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39873e7676fe1be7cfcfd81b3f0b02a364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7d5618cc4cbbb731fe758b6530d1065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ffa15ffaa4a29395360ab8266184766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb94095ccc92faf90cc8c500005729d167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e7950e7d2b96a2e678bc58ff0960d668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9139d88a75d8cacc082e9410646db3cf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13fe326239e87c09c33a6b1b0dc53170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4fa7afbdff444b6cf88bbfbe02057571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6589205e3f09d9c47ff3d728c7f479372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be555c4b1d4987e3ec07dfb52e84dd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd806230541ba675d1beabe15d8b6374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f53ac57cb1869ee7173bae41dc79275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8487be34250a5ca0f80fa0a7a65a176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed849de08ff52c99f1cb5e4baae3c6277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b043b9c8c6b7979c1d103932d875b878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81115634892f8ff3002ff10fc6931f9279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac434744a99361e585a6a6d62504375e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd271d6cd8b22d556fd05f6c32bd5b081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ec713dd27b3562d679601800eab6182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ea87b859d4a770d108b03c3cedaef83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d7d51d4fb45f35621164b7d0aff1984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1fab89f41e196a3091eb4577c9673985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd095ada0c115655a6b0f67c849d55e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e8e3190955c39edf507b968adc95587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94330b1ab1f949fbec21ac89301c1e288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d7e0a7c88f3ad294e8e6178a76ec089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4015f4bc7095fa48e2e442c4d29957bc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79f7e87c32fd8e3091e00846740bba91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce6e2a5736235346e8e7146cf13bf5f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd14562fcd39246ccfaa009f47fae093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73f4af90e86916046633be144cf92794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919022b30171d4b2be5d127d7760902595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f04600df78ee7f059fc2617eea96ec396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a6e72bc6bdc7e261a9848b619b8cc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca52635d1ffab268cb478716b0eabd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d1e91dfdc23e4d14cdb2d245bc6e199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b525182e6ce7b7ee340be41cda418100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114783a1185f84fe94e46986a8dbac8f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28411b0fca5ea8ee71785729356933e9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f9566577b0892ed649d7b4564119b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d3b64fa1a78de7056d01353a49968c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a60efb85d6e9940b6ac9195eac73c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fae51affb1124a757efbfa67ea93cc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab97f688bb9f35373b38bb35ac996f1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53bea8b2bf07167f282c0e57e6addec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a251b7f36e0183a75f499869e2cfc9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85affdecbf1fc770ff53fd07e4ee9591110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa5bfaa02e645ca38adccd7c90726e6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294cac491bb36af34bc8f6897923a621112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da8bc65879c0347b68682ef621b3a98113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b72ddd3563c3cbc403b3d9225f2aee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084f942e155c67a21b4f89faed98124115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1bb7896f886e03c192991ebcfdd459116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bcecea66de471442894488827b078c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba5b0e1eed84c8201fb82b89e194d5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce82a341a31387c9b1727398919446119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faaa5670dfba29a2324fbb7bdeb07cb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81926dd8e626953efcef280cdcc4f851121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fca2466b6ddb2a95f4f751a94e93e0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb815a4e55e0c4bc86ab9193769e31123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8f65fc3510f8f938b57095b6dee97124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897f7c63cb07f420a5bd2e06877fe8d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c71c714a29969335db95e8e78a99f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85181ebadd31df10affe28069d54ca31127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c771a2fbc8dd48a8d3c24293a54a12128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2088eccd44c35a10fbe48e2a03bb9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbfdec55a728910577b633fcda75ea0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b3f5142521b5f1aca37510ee25eada131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406126f86da8b774dd229636a35a140132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c5336581a12205dfed5b14d905c3c9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa337063ae1d2d9bb64ac376d8b600134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f72402181a42dd990f91a4f59b4937135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384276406fe7e35caf8c12e45bedb5e0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ce9a26f64990b369219ec4180cc45137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eaa00b995a48d64c0efc88fd2e5f35138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b174d10b8db0f800131cafa378cdaa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3518ce5bd8f3b1df575b62d9bdccd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8444388a1cab98f99f5847627aed6e5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a4ad4d784eff5a7708d2d21084463142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf73dd632fe36d8d067d834718c1a00c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4482ffb1e11fb38db92fe62a03377b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aba7d1d3ceab8bc28d1af770e25f35145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a95776e4d96bd2ef32ae6c991b01f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe133108df1d7bb9a8b3b93e99ac85a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec898cf180277ef481ea632b89c59201148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074fa9f0203e4395afc3ad3e689a249c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a739954ff73e54b69c5d6cc084613d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89abb4d5a476ce8d62482fa1c3eddd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77096e7a5e1dfd3b314333e4c6e632d0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257e3a164b719671dc3d8f59ff2376d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f005f107bba3080a5e45e00d5c2ddd4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41fdf4a8c9cb7b0107a496cace156f8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ac2e71f427a442bb8883ae27fd0a9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a949e9719383ffd0d270b30487b2b94157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a843259e2eb74010662aa685860f248158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8bc2946d383e1f07c06ab860330333159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef55a9e1abe97535fca288d7df2d873160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53524ec3de63aa3205aac55c3d039c59161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d471f66dc04b922d1bd993536ffdd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be44487c1cf39e3ce45adbbb229d580163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108877e40dc6b476f98cf9e0c818345164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66198d5eba811f40a69b73ce994cc9f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a71abd3efaaf5e55241400081037a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832ff8e66bb4aa129cb3f302ba22236167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d66d0394cc70b8c020d12539c4f5fc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6ccb39f43bcbff09832633c1e2cf2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af305575fba6cae5be4a9e825d201278170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf8d1b5e1ce6d4c2d23f4dac5919525171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896141026ab9c0f9570438ccc7f0a314172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5f338d4dbcbe3651fcd2f28a63ee1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8ed55e4d11c24edd750efd067cfee174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aceb301e4af9af5183aaaf841ee1277175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e17ba6c3313d149f511a07a944029e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe4619522cfc0e6eb809878e18063b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b3deeac8778fe3beb30ab2e75c44b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1ce6e45937eece56181d9df8e2f18179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7de816947df75553e6c2f00cf469f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca89b0402dc39196ab335bc6c2883a6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af825ca1b6214e75717a1050257f0344182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f4f74bf9abb6581e6c7b2b55dbc970183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15360acb85ad7a19dbd606a82f45a9dd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b19852780da03674704503aa4b245185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b7bffcae3cb07532ee624eaef619e9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ab63a160269bf81c5e83e19a2e9bd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14514533f1bf4d92761e36594a9d08188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc02d379cbe99eab236c8b8482df43189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a6fa1437627d1a564793cb8783d71190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49862db0f0adbaa43789b9e028c4e2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7a538562624646f6ed4f83ca5935f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb66ef47f751a76d8ed9f7d4467a481193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966659317de9aa914313560b8cbc8025194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508bbcbef4567b9436b4acb52253c4c9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844eb15af88c25aaaa7b4e1f82604892196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1134d73946ada1120a670357b0b623197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826e3ae8a4cd4acb55713c797b00b7d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d5ff5691902bb28c42ed588f3075b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955db9273e8480f0d7f2300fccb95c81200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309a2e93ba4444a3dace355d63f74b7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78dae060841ce1772633c821d6a2650202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174b50bb5231610b61ccfade24c53ab203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc213a8a4b3f6f4ed922015701dec387204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69caa94187b512932b4652213a03f2a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5659736e56add923dc0aab9bfa069cc6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb252c2da06a7bfb0ab0f67a879855c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21ec4b35b6be09182f9fb0949abd60208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885803daed1b1ccd3515f7d17e0ee61209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53471a631ea3cbc80680acf9c6f5056c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b4c38a969fc387168119a5b61e74f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ae94d67385e55a7c8fa8d0265f7f6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358705fec86da37752b320b456b0234d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb7e53f13a98d2998d90ac86d0eeb7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276bd19846bcb659bb5c58dcb103af7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e162f278bbe4c095cb0736db7e2e9e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59d9faf95ef70a0fccde5a71b605df217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad8a04e4ea0d96775ff40f7b13e272218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf249dc869356d2aca3c0f16b866fa9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f8259578f3dd6d76d84794cc658c5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fbe4047778d8b19fde1a76f004fb79221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b53b4601f049f2b90d8adebcf0dfa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c89d31668582043154ba646abf28a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2ae176c6e2f010093a4c007898cf1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69714396fc6db6e70d93feb27b66dbb6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f339b8ebc982495c9f9d8fa067ed90226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3bca4e01ee6676dbf4b1b5b9bdfc91227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078012965431186baad6f4f8648918b7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911092672714733bf1ee6366cfefd43229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227b19de8225c984771aaa336682187230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818569b524ba9385d6d9f8914bc99736231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf859484e020e86acadd10453cd1656f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06aae0455f13909c03c9e6c267fb98233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c32535b9cba0ac2720ed1b3ab7709234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc72d377dd695fe06ae58d74d5d76f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d67b8bbe6644507a1d4f05a3180768236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0394200c4939ded8dbce83008efe3207237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90b17cab2e29a729d24b2b8da5367b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30d8e3081ab5d54f966073fc97ec03239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a8d0321665a08c8a0b3097da69cb7b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb40d055ffa6af6b989ff696c1d043241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af010136309e5a50552dc7ea20493c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a8a1123a5b677d6956eb190289ba5c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8667172fe86326f07a77bd9e812ded244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37eaefa6760ec73bab3c13bb4593ac245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed05c7f81a7e62d045adeb511112b673246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6540a489326d04c9b94344b02f936247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe11bea56569cf4c1cc7d49532d5c3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1202b51e0f0bc6b7b28cc1411f9f13249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1f810793b92dbb9359b57d34435b7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304ee92fa1f6fb7fbc9c43e70e04cbc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509986aecc0e41651b507d30c4a0066c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53134210c4b08a3c507ac178c1447f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27790ef6c84cb7fb502a76535957bfa6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47dafae733a19d33d0052fdc9ba26e0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fbf53d9727d1a51889ed36d8dd62e2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c861e71422143967aece13ff461a31257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc26b72f68a32811d4023276b9c1e4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284fc16d76285897a9461de7a5a209e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb25304959dafaa4822a4084fc63114260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a7fca198b7af7bc3509994a62c9b3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f67f721ed7692c539b4e651c4b71a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cffeb718179fe035cf8feb4c25932d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0024ef25887d3f9dd962f2badd90f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11fff13ec144b2916503aa94415c8c0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9cdf7a36e041d46b91dfd02eb957d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd4ba97d2ad1caa0e0ad0ad3b8821b6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e5809dd5821cdc935c9d3cd5edd87268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985291595c7e603ca6aee108af005fa0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae9a734b3db1edae36089940ae540d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd264b2d9132c1ed1e2e7cdcbf2e313271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a5ea118dd2f23bd493aac334450b88272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7112ed1fe736115feb2b36ccb7c733273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f98feaa1d81ba57d71655d424be7b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3473f643d095ebca781043d47df303275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7409ac7279961abf96e3c7e30af6a29276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343e3d3360aeb72c36b415ab7e5272e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc75c36ed45c9ebcd8f2ead49a504877278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681cdefc972a79f07636a301de122978279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1865b237d782bfefccf00800b3cf6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928ee0570ce4c7203bcb35bd12da5cf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7d01a7cc338fce404f361c7d112fb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d29422f416e12c40f8b9f097b22cb08283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc153cb011e78d8530b257743e594c8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc89edd467f309a8496593d1739754285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71629c9f24a45ff2cae6a5fb995e6a04286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8bad86eb865c2a8f68b3dfe3fd414287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c736059b4fff49780b125223ef956288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f452cacfff974271bc1b87c730ce5e52289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce944d7a6401ce413390102a31f161b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c332640e3028aa8bbda4c6d619e67291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b21a7ecd01fe23cbd5e6f64d13a86292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db784666d10cc82ee32e395921cde09f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a07bce0b7bfa6c9bf2d3381a9be1b1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140909b2470409505e96a20df8bd48f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07ad481a9b891ceb68c3d533a26d39296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab82801cb6425503a146dabb2331f14297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4119aa40fbd30fa774cdefe2af50438298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699679c5c74d7edc883fa022bdd527df299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489668974b47dbe1a5692e9fbb5170db300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354b48c3ff17eafaa0ee23510a38d8a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584b03de89e1f302a5b141ef1878405302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2fe925250ea5ee521cccf8dfe79930303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480130bb4cd31f5cd2facf8cd8454a1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc797c36ba0d25ce35fa80dfc1a184305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef887c923850cb66095517925219398306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a13477922d30655c88e24dbdbd64ae307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2040385d4002ffa025daa1f96c7843308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4cfc988012e7b36aa4c2c67669c476309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf053b080085151f9d3691265a7d4f8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f342653c72a400cdd402f131ebb06311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e7eebd9bbeec5656d04a3a5ba0837312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d577d7b42a4697a44001f433cdc5c45313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def85b2811b86e0f5693eadb2cf48909314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d43ee4e1f5d9e66c722906d75129a3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07daa772c7c51d9b17ea843e852e18b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a88538c6e08b6a3f5cdea1011cd89317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6d1298bed21b2aac4a944f9a03e77318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78521b9a5428fc10fb4e4a240c458726319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fffdc53b3fd5484550761dfa9144a1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65bb7ed6d343eb84894cb375c0dfb7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4355aaf0e253029b36410c7446ef58c9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565f864012d00690a730371d69391b2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595daff9f7260d007e5b86356ecb07bf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f2846feebf19847d375298c452f33325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc904617c23f5419e8308bb5115d3d2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87421e8df70c2c860504452f7b76d06327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e68788dfe00231b0731d6ebd2e1ffaa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177562577b61cd1a2961abd99c316e8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c55537ef143f4978617e306d4ea3ac330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a333b52dc1f4e61cddddb77c84d622331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c290cbf990ebd52e76a7b1317f2231c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572d4428d6a6bfadc7bc42dca583521333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0a782cdf9400948381069fc725875334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23700e7c7f220dc681ea59dd4c371329335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dfe3da8def76c7104783d211e3ea07336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c57f4b89cd60fccf3b8c91c0862db337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b7d961f43961ae85982906336a98c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376382831b409b8eb5ddba7b130cc84339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e19350656eb07f8032d0f024cce226340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5914d41d70aa85880d6e13baa2ab00a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4de4c11a3ef63f0575a425fa118f49342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a87d87a09c1b434ea4d3d9244014e8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad20cc7291ccd7fae4ccc4c2bf45d834344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9fe7d1bb25500b9b7f018b8854639345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e088d5dc3cfdbd464e92243e1a7b956346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da087ca74520c0b91748f6fdb3c116e1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7cf41386b72cee039398f8e3b40d67348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394429e081cc7b55f4668423ac6a0e5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a7feb845115fc690166ae7bc514397350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4995394844c1cf19519f2d9c400c482351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f770ae13f7381d1a064876a32e59d2b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c1931f37399d322ab7aba31ce34a6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e8bc050d6048ccb36968e5a458e4d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6379b5773180d9e5c38883f41ec2a52355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770ad0dcb017e236eed3880f6113dba356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885acc5574cf824b78600880730d590b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b9a315d71633a8726ee5e7f9d5cda3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae1c034fb27637204e0f1e2535140a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf282f770faae1ba3fc3b7c5774b405360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b6307078628bba5029491b523af8c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795e4f58c059633601b38df3d30167c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c258fcbb4c312ded743dcb8e52ff9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d7c72bc04aa54ce1fecebd65938fe364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa040a9246a3c01cb5aaae0115c6bf96365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195840d63eb3e7b1a2fb23b0a192a210366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdce65720d1401d169a1142e6631663367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9aac2c7ceda7c981c19588172dd32368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7158d283c0bf2a0d6044ade19454e72d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5634c655c0f5553637f9e9bdb49531f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e57a949a7e8d4249dd6af23902834a3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b3988a3a6dcc0a27617976442c341372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035f1c3f4e7d9528e25897f776707a9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4478a78b0875c355c801c46e62d848374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b505207349ffe6e9f5bb08fc823185375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b8cd6a71d03376ac251ec9b30fd02376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3327e27f9ac507ded61ff3c04bfdf14377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a667ff3b333eac71316e1ff4fd3bc08378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf73cb50b5b4af2e026181f02753ff379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d4ec8d81c2ae61fc6b8c24efbc71d4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd122fa1c7f9f8cd6f095ce10c587e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da98f73de115f36d9e3c0147573f994f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d8981c83af6780ef9b77b1dd0167a8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc811771e575dc47c3ba2f9df8793f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d42cc484501dba2a5604c6bfa58dc2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24dec350e9235f5fc3a25bdf54f985c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c253ac1dc8b5844f3c8f203d42c43387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd51b60b836920365899f57f3012601388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc50e0f16b6f26778aef241dad721f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506951cd957f03fd52c2944a7a16547390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63698e1ce629f7207a4dd20a9824cfd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64777e76707fcb01b6f44d13e069857c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b6bdf1e1337d498e3b3ad69df7f67393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefdfd96466cb54f31835c4695345caf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584ce2fff8510dbdafca7b839050d3b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c7d0f753877f574512b2784dd8dae1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30cb5b46235a4124560e086e2221b9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732cc66152c5677002f91df092540d50398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab37dce876ba84404e2d238fd0c9c46399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ecaead2b835cd76a9530ccc9f219b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc21c3e87a6bb68b7424877260a9bd6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46745d5eacd2c0eca3fc58d644c3cc87402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1aabfa9a0aa3b938bcdc45f262a7aa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536f42c11d8dd233d4b514f5c080df5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f9b3bb00dc765c255c773710dfff1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685c2800468a3d627933d41fa655b33406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6662fd42f492c9bf19bd280dd403551b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d881f86a0378fdf63c4338badc7c1b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf081bddd85e9f88c661fc40f8d020409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff966c18695331d133a47ef9f700c2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dab0490e9a0d1c55b7b4b9c04d1b20411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d209967c75adcbb3558623329d1ca0b9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd309385090004678ad1858d5a6692413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4cc5537684f8fb8f974e21cf6e0f29414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f8a4ad014a13f2d4dc37aa0fe6320b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3914aa3883e1ea189aae406ea078f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7c47f63a66910eb9ea72671ba8350417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c6e702717d93e88d3323c162b9a3f2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7033484675a85200049e08f0ff62f5ff419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc405442f6860ee2b6fda114b0a7f0d4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5566e724936325772b5cc91bbb678421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae8ecc316668f5cc3008baa85ab4a3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a011417bbb259d9648690c15b30bc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef2ec1919dae35db66cb62211f1f220424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a28914e9983a49c94d31bf40931ee425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538b63f392713ef222fef386679944a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d509b1518928b5f16c567293fecbd48f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad77c4e41c9d883ea835131eef0fc0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e424938c3bac1b34a26a887e4467fa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241188c267166eef42c541d5eaf686f0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6978562af9d0fecd18f5bdf2b1ffa8f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682a3d0c25012b05ff61fd6217bbf61432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9167bea247abd083dc53e07a5bcef6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec552614a070cec3d5b511225b87be8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55995f30acb536bdb88b2f9a0f6fdeb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b30cd68399ced9a54f437a6015eff10436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077472ca515fcd2c59c3110aaea5f507437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324dda59d753b1b79605ffa5e2dd4cd2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d9377875d00d683a9930a85da9d6b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345bff5e15b7d5029786cde1d5a339df440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c302ef38d1c5fd25fe8b94d240ed0d6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041aacce772ec2e018e7715ac637600442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75452da25cc71f99b84ee82513c067f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2e258f816d6dd051e086723d52baf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ed7efa4976c8d206a7d63e0de1fc2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2d46077827efea4fbc3e846eddc8d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c184cb09f7af4e31711849476d6118e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a583e4dcf754611a5c25ab56515dbf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa68c2bc7c17bf1e9dbd1ee9d9aca150449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0df3dc895e5d1de6b813af58781999450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8ebeb92eb23d9323163a6e2b34824451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d288b172fda0e33c9b587a813e679452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb24b997f8525adde186dbdddc6e93453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f419e82a0babaff8d6338b08f967a979454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0365d03828ad59c4034a34b2240d075455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7bb7bc95acef115b9bb783b9c9a1b0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca62c4cacd4099d4adea225899dc5b3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a6f4697436f9d2a7b1f96f21c03d3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a67e4d2b2f68a72109c842b84f7fb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a236194d0b2dc99150edcc80874d51460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15ec909102b6974e74827c24626dd8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187619c71e503fb91ec112e17451bce462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fadfe1948b2a5848be1fb49ec281649463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb729a9f4425ea9d1998e8eaaa962c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff6285f1dcbb2abc2971c02dfa7935465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc2cea2ef53aa6e61d12d22e897e51a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6058a7f511dd0fcd01a5e7cf12d6b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc3450fc3a61a2234571b74606b8ab0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bbbec4e939bdaaa662ece26edd4f17469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19480272f5be693729bddfaaea90b51470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48ad758b03d67dcd5dcf5d25a78767471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f459f58a5301b0961476e7106f29b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e143ee5bb93f603710af0b4c3c66e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff2076163a9fb9fe62df591aaa5038474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5e01e67e4803a2a56a55f0dac5346475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50bc03a59e00de3939637b0a30a7a80476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e6783e5a37035167f0aaa8daf35405477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9ef93bb1a6d6be0b435987ed03f8c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7507c930d80094ec509b8365549d8d1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99760eb9a7f4fea2a021b88927dfda8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c96ff25ea4d22c2d14e26cc5e46a2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d8a134f594a2e44f987ba394c9591482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1ee804d01b7cb98ecc0aef9f45113483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43f0c5ea3cf11d22598ea4bc788547484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed764f2437e6a6dee6f84427d274d9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ba950cf3eb14c7affd67bf642f5e7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd83ff720b33636524c2863ae044b5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e940e9bb5d75fac53c7f957801ed162488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cfcd5cfdb6d3151343892731d3ac01489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0deed40ed4b816afd6d75f5221457e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28d12c7d70e8774ceaf65ece6417ab491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfdfa2a47e865135926a4a344a12dd1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065af22d979f9b7c3cb3cb932bc4f657493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b40fd34819844e931c68fb6ed34dd9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1bd4ef11c6e3ec19153ee680ef5d3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438a1ac40595a6ab9a06d5d8632f6d4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422cae35578abde2eb716f0876d65c32497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63d89fb6439a2a5ef0921e941398f1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a9e841cd9ff81e309b8fde1914c559499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288203e0e4caf6398cc098c9cf0ecadb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ae236621779f225bc368857366de3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e7b2f5ee5e39dec46771c6b0c3d71e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a768ac7598980abb03692ce113b06503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e521d1ea452c981719418788105ff35504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52faa468880697c197fa127f4323355e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7661ba5ec88a81a7f6d824d722cdb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892346bf6b090693420994199caac5c2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ff8b146fc02e33186e44777988999508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceed753425a5c1e1926d1d1765e461f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a22a99ccba0f114b7fd17e1ac128c5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb9e5cee243c5781f393658d3f3365511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32303f3f0e1d2212453520774923feb9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c69274e22cf32e2d49ae77519c82d4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb359c29dd7ae6a1458a64a6e18957514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a684a92f167faaf8e319401a07c0a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be023ee865e804eccb4499b8cd99761516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea9e81a2f676cbc4a4891173669379517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994da8aaef6fecac7d655f38222a5992518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee9de347b538c9767d33e43725f915e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe7526d01ef7e401bdc8e2f1678e44520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece915f40e822203549e564aabe6714e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdab391f9abe002907676282694cf62522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e2ee5c32f3560079aed1ae97cd719523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8588c221016dd4cf0463a555261fee6b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7234ae8506c74bd4d6b120145f2806525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f89f968f17ccb5af491e1cc4f662bc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5cc4ed1a07d33c5abc0a086b685e90527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45427165bb09f9a19e1ca12789534fe7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41404ea59eed7f0d2b32ebb914a2d0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc5d7e2eee4d3a64c3c4335b8ea6e2e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a09dd75c007e440fcb0e748293ae1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28cd77fa3ee98ec2ea14fb2d68331ce532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94edd1fe6e624054ea8ab9e11d60e35533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35338e03afc85cec5f844d4834a5325534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056bee187cfebefc0d97416834122a1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69efc88f8eb1728c39abe9868a27b45e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d7ad1bee8cb755c95c5b4e93e85ca537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd7345e02009e9cee0bd272367ef11538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52215e1247e3bc502732f813bf35c603539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae972ad0a54c3c16429f1794a2727a19540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f1c0749f7b2f57cd16c0033a84f5a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835552b473fba286e18af9b762dac51a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888600162849ba73a5c9e66e33550c3a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1186eb50b581b59fe3dff9e1b5822544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a8b65d2ca9b165daedaa8700bef0c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee398066cdb7bc305767a46c35fd9172546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30364e81633f2b9401ffa6d4eef05f3c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e07017b4d7a552fb17c35432984fc9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ee4c0bcd6ccb9ea778d058fd0cf8e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371998e66001ee1c26f8d3f52edb8ccd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d0ec0dde02a0e672f34e958035eee551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc7d2e081ea9127277b70d7efd0519552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36fc26ad36de42c4daa1b7a1aae250c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e02b7a96b6ce172d640f848ae7988554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4093bc9f1486c9860e2bce9c67eae18555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22056587a38b3c8349c7046c56583b82556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be7ca3caa8fd7aa710647a99468b0de557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2b0740f15bf718979fcd67d262cae558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef746d11526cf554ed637f72ba397263559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b18950039ddeae567be19cee82f8fd0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410700ba10b7a61ebb612cac311c7cf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a16e23ae021c8f23b1dbc64420046562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ed79abf34fa6ec0efa7a9dc6b2841563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4182b412e8aedae6123f54efd2af73564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cabb61168bda7275f758a3f8dd925c4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68558687cdb0582fe73baa94cf262fa7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1a5472830a2ee5d30d82530ca61d0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6b6c029391c64cb11289be90bd96a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f43301b7408b3638f0a1794baaebbcd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf7d7b450efcc124b267aed8094897570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6e7ad99db106a888d8e5b8c4cc3d3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d34c74db9b53bde379a15aef523eb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b23a71452f9058babb0e5ac6718e1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f15a790eb336b428d5a90646b6d74574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d575c112e3372027af5cc4cc2d8616575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2556123123e2b438e78f95c52e8248576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176dfe2232a3b847c18dcc705631a9d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f43e3c36411c7b892964f0e0c22eb0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f7b8ed04f9b94572ef224826d26911579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b82278bcd9faa57a437909530ea42580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde6e03cde643be25c7a2b315a4afbf6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00831f0083b0bac38360b8776e30966d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721fdce4d62297135766bab59c03a7b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f5fbeb4c15487bbef9a1382e71997584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063193ac2157d1ae9d5ad5647f5118bb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be0326be699f1ef2ad13f263b92da1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6112862efb9de8f32658c2fe954dc4f6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35354913aee827d8ea3faea49170e84d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8d027acf682d1ac81f8070eb3d7bb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2edce75b81eb830c3b5dad217bc466590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d971fa974356286b8b9d3dd8d64a24591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40caf66e588a6412003f5b218e608644592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423e5e77276da642179bb9c7f2985ba593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f7312520641e2f5faf217bd553d09594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527bb6cf2de4ecd2e9c5bc90522bfb0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c8be843a5331b2ea312c189269f1c2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a779b0e356e1cde8fc01e807252ba7ac597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4185d6cc245e1d25ce32eab556bb3e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979e14573e5e3fd21a507dc483cfcd3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c634d43254a234f0ab1cff85554a41600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b5faed7b9be305b6ef132b45a24280601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d9670b3fc3a9ff26325d0f17301e0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a587498ad68097dafcd5f82f9026e0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae5d39a73241e990924340e21024b0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2906dab9a559e1ea5cd9bbd6e1c8b0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85abcf85b985f364a9c2a55fae2a16eb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c288c3ae529c036618ba0e096b9600607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183425ab5780c48d7100fea81cebd43608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334efc4ba15625bf5ea74b2be34536db609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a06c2aad7cb72df7afbec0d207212610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0884009acb3b9e19f1a4b73c0a67e45611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2260ed45d430f17b1a76260a7dc03612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86113d3a442f271c69484de5a53094f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7dab1a976490ae2a61567433fbd1cc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179438d471bd7db569d61e3f177a25d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e9c182858a6bd933bd96d057f6346616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1f60bdbf59b71d429b60c00e6d1cd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abac0ecee9de8d79bb080a33fc29430618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917392a8171609e84f24cd5993218426619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a515cef504aa3a48553fcbec5fe5198d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2006c73c4a01bc226939463a2e1b3b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66815c7af298d2ffdb884b8be13efa4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef1431fa680f62e5ec5a7b17ce822db623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864abf2cf9f4c86014a84feb1efff32624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab30dd2896ce9f0a00f5168ff884ec625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a0345e10b2a0f3a5d5e00b67b5f616626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f64d40832147c7d5d0855b807ceed627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9fe2260f1ba080a0e0db627f3c6cf3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb1b8f4ea793953cd514871e507271629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f09d146ca093132d75527436a398410630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e19c27f837a1349c4d2cda95caa5c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604898e0c5f23a463e257974f7fc0a8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1415c6cef875b572b00bb681d3319633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d362ad181861b50071fb2d3eecbe51634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc3afe9bfc22d06ee895bb877feeda635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5890116f082b5c9f0b7fc8b73bb942e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131682342c6cdfb1169f8ce0bd350ced637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ffb58ca78059cd18a341f87ec9fad4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85d2c43dd2cd77465b1b48e404db9a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa35c486be8461d80ae2a0aaf3e0ad6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301cb9b72e25b7873a4ed1dfe4c3cd7e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd42af265ec6b21b1caeeaed009e2e1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361d9a44aeca68b5bbd471497c60d19643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d44b603f0615d46a1528e98350acfa644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe24058d2838157d3b4e9ac638ea21645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c996bc06a66145cf9fd8cddba98ba0b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87979c0332710571e987c5cb7e6c0dc1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee199b9ae6504e31c1c159ad6b3962648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd38d07cfceb90340f0a1c25889dbea7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a3d351f6dc7f84796e0518ad64e47f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7bb2047f77e8f71dbfbb5ee60732c3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d175bbcb848f0dc362487e6665f157652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c62c3bf0418079e06d6d0189dd56c0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae4a39246314baf76625f31045cde4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9460eda9d933be6f267c69a0eca25895655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904de177f67cf622a70e1fe456e214f7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4749b7b20ff966132b0b29a5d19559657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ffe9f7c89d8772a9f30e42a06992d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3946af70e9982a551b136ace467361ba659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f7f417ebd85110d69f4855f053f20660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbef1df223e290af5d33228f50e9778661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3752e1614acdca23a4ae8c7e1c9edc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014551e603fec43c6a2ff8da28da1818663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116bc2834ca58e271341e33a6c896404664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce43d1668bbd34f627f9b6e5bc128f9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478c2820b1b752762087c1f66026dba666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19457df810ac01503c5f2daddca3c9e4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44513a13a4c2ee530bbfffe3bba2966668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e9ff0722fe87cfd5677e510a2c68d2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c8cc8d1a5ab6fe811055ddc009875670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d882233ceb4428c1e12a514f4e9f9b76671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dba08a998926b111c8d6c9ab5e9253672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa10fb19a2de331ecefa89af1917e7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc24b22a5b8627e08a52d6fd187d791674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db3bfd635696ed3c9bcc809421012a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd05b553344d49ae6dd56c17d70bbc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9127bf0a6876b3a16439233e362767677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba156b33fb5c8d4f45d66fbfbd7299678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c9ca6687ee098cdfa5f41f02ccad8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511695734dd4410f7442335ecf09979a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0265610fc7acc785b82f209c26ab6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c747b91747fb52df470c3b49ba83a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb6928875805c09deaecb382e88ce4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b064f9596f95edde0dd16ceb636315684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd159a3bc5cf56a382b93d80b3ef674685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd62bd15e02498216ca47efdcee132d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab1421c68a42d7ddff63e252996ef9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48595dc1906cb43e4a4c9dc0af2c6f5f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac121a13f11ed59079cce07e423373689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0dcc163cb2438e3b9083a5c092965690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12906b3faa67e4e768b6ff8a9b2617d2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e005a79e9c72ee04579b706ef8d178692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229f1675df6833b61510d13d2ec610e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c23c5755b78d3b240152f632f90f68b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de8c91d6b57e66f41ff8877c21601f5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d8157a3898cc2e956ab7c01820e7a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6614aec646417a1833858143259b0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0abe4e71b0280013f0a1612b04747698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333f957c38bec03cc7f7f951ff7484d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c0ec06bfef160fa9e6eab9548ff12b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d8be745a33541030edf22021b6267701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c3429c02ee2fd040b911bff72ed102702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e6e8c2527a7373bcacac4136470d7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b1dca21aee6db4f8044ae63e4e43c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e8b38157c540b513559e783d54a29705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45036cc6f202f3a853bbc810d8abc926706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f0ecac893ed8fde1c785a6060562a7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0937563f5196c2ec5a5408321e834708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42322099f4b079138f54671790200527709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d580b0d0635a97889de569e0c142d634710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029087ee1d36e752eb7a0688b5a32b95711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41e1065ea6cf0209095e469df5dd0b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef2eefe4436c673a45c5a04c308c62713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8b9331f7edc73c3ddac21d946d678714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e329831e3b8941c0ec5a3acd3f78ccd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1e0050dbe6f3d49d4e04248f77b62716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a944685d524493296d6d268dde97f50717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f73b51ae8cd0b0abf1f3ff0540976718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb24f20a9bbd1230a1e87885a041aa719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e0b1da8a00e87c82b07430ea87f28720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6321f32e142495fa7b1dc655eebf5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362bdecb570746c8d1eb97ab09ff299722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25219b85fd43a7f0d82148bbad4f9b8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb01fa5dc05d2c32c6d00280258ed6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac919e26214ed1a06ac9df49b166b8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7367d264e136f28f31e6c8e167ec5bc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0a8095e796c33c8f12fefd2acefc5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679121505b47163dc7d1a7092908090c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e769173ba3a7043a637c492910a0f545729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb888bf6198ade27721ca72c427c508730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d427756bc1dac2561f73662029c4fff731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de0e239c22f7d4472e5d56be148f24b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9dd0e3dbac335a41d0bbbb6c29169733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b1de3afd8dc8918f28f61358db91c3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff74a6056d2316c7e60caac02274817c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c8c437c81a3e59a8b07864c7daa2b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c440b7058736c00db3d34ba24ad5ff737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6f89065e9e6be83f3d923ec669c92738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52c68fc08cae0e87a5a492e69923a6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f519d40bd104c5596caece267f6ee4e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e90d39b0b3039af3eeb787e538898741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c13862c959c0a96039043495980a5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca33354576b093e4163cb2acd20818743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef7089e3ce996173fec8735c8618db1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d13e957b792bbbe15e4227eeeaa0b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b81052b3f25a4e424e972a3c3a295746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e792316152fd2453c2bd5065a52f1a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d24062787fd98d3e295eddd1499c1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836707a3db150fd92ad912629d83a71c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247f7bc582e8d634fa75ddc5e7af080750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f259466621bf7a9ade75942944c7ab19751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bde57859dae57002d83ed947cbe225752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082f7e62f116ddfdce88678b3567c58753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29eeb28dce1c90f5308fa5770cc333754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071324f7467c61b450ab863976bb997c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823457e46f0ac75d1ca3fd0f2739c59f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48861b90c769f06cde1d6f4c04057c6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce45be414a594748d0e29d5d0c652a6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d384e9aafec45c3addda789bfa968759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76272cd49bb45649a0f237209ee74a301.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0bf7a7249c3722a71276242eb6cf92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98749473d77b33096a1bfa2d590c9633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece66b9aa072805e5a9923a3f41f98d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4faf35af619efe0ede8954d5a69a65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50201e343c672e1cc5faf7396a22c86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373aa582bfa3d4c9f7da4acd944051a07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6c2ea54fd93dc2c9f885754496eef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7253c256c407bb430de775aaa436bfe69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13373915a5aedda7dd2942daee09a7d710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe13199d666e1ee92cc9a4d9dd62e811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb87675fd62d5145c1faef4c86c95c912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd872a9b95d6a819a65c56412005947913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ef205fd2ee5af42984916d570939214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec453ca89dd8457e2c5e01b64fbbe74915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c726a094a05d7c9abcc972ab8a7c9216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15b05bea3afd2076bc1907804b11c117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5031cc5a451a8714caa2e6548721e118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac1f9256c31c5712f8594b12631eb719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014438a7d386d093a615cccf618ea6c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca2b677867c8db8c7ad1d58aefbdb2f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161b86768b87ca428a9a42c2c2dc5c222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b677ee310e719bacfa985a5a00a26123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7ae526a2379bf7cff35e231cb794724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d87216c07a388cbd352d46188b6a725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d98bfcfc44d74aecfecd36d73030f626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be9d78f31c13d96fa0344c66448d2af27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905206e46b08d4ed4b6d04488c02a3d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc9e3166ad11687063320f3e7b154529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322ffd54b863ae7eac221e6c0dff91c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77eb26206820634a7c88242632566d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc15e559320b1751ae0fa9d290b7e9632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8222f408d312a04ef300611918c8bd433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f412073b1f460e0e9111167724b90d934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ba8537de08bfb465fe7f36be025d935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad5bffe395bad0eb2d9e8b561a4c9636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992ffce39418ccff6c62e5e3324e7e037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb57e76fe0d2c89d6918630548fedf0338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ea7435ecb22dec4a3fcd8d32e33a939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baaf878af736d9ffe3bc8f923c8232640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c257d133ef73aad05bc230938a7a5d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895d3875c86d1163acf56fec6d0d83242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd237f2467d6f666b67ccdb1e9da6ad43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6086aea9f843fb96a9c0bbaa7fc140044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d8b727dc0bc574d8be0e2c8fc852a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7747d229971430e4a4c1df7f27c3932646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae572e0511e8598110aa72e7f9d0277a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6098c7faa03a1232e6b7621a653287e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aecc271128d2c97d0b4866d70e0e4949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ea615eb3049ad8dbd9bcb67f4a7cf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcead59ed0f011f3cafcb6d9b9451a6251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b16e8939add9547e26e7c3c88bebf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84b36d52b84c2ce337b34d775aea3d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54f295cc9d89461ab1e162adfa345654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9aee6c1fec11818784a6d963b6a7c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912f2f54ebc03bb85b60f421c91c3d256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381821b68e239c97eca0f50583c9b68b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f620415cb274a81163358a8bed048158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05c4c1b958dcfe47454f7a028f40ff59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac2cf789b91484a1c0c125ac5aac85960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d471e410972638df74d22cc92a4d161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145589ee0b34da558eae369fc6aeb1962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e983599ec7033ce76c50d11c4f9a9a963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dcd8ac0e28b6ea108e28516328b5cf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530de8036a5586ba35fc232cd61aca965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52428b026fb9e41b351037c6734a696b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5902b2535890c435ae4eaa40882ca967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954a039977c58ed4f4c75216622ecc968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129018e3948df9dc11df88a949c35a7d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f01b9e9f1e76fac47b020da7d46e25070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002afaf7349e36714503d9b30541d48471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c500a14f515c320f240a7d77937b42b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c8e4083bcc3e5c99bfd4627cf844173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08afb3d4c6aff23c363b07331d10256374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628cc4238289dd983418e751c95a0c975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c468ebd5564667e01baa11973f5f40976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8090f1f85c3cb9a1a292e1220f87c677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef9a8fcb80dfa3ff29c1eb18265bf5278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c78904d721fc07366cc6226fed99e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551aeb4598afe5f1267620db37db63c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175d23b215dd03bb856da79eba9aec781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adab52d282b7e9582e418f3f7403a1e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25b86654bc44e6811a98f7f785a08683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f10f0aba77f0b82eb68a82bf85b7f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762742592a462bf5ee58d01c757ad87085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0bbc2b3e09f4de288ade43f04d3fc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d644952e122428eb9e237dd096a66987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3feab990e78933577c292222057d3c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3609768b0cba8ea92544d8d43f6f05589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69fbfa4174b400f8f5e1d49789cb1390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be3ce983b1b30056f4b06d3b22e31991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f40d578608ca4b38d1616e51a8c41ed92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336e294212f0031a15fe75ce6e6e51f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d866a42cff9a36b2c19ee50b1c1b494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692f9bcdd5c4acf8500d4d2e770c9c295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbcdd1082942bd457ef0cf067a113d196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994bd17109426f7aa13bf9139cc46f997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae7b9e5fd4963cebe42585004c5bdc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933db31aedf513763b9d5ff6e42e9f899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904e87b7bdf44589b507574b4fa8eee100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e95da2e5221f13304e4179c1f89c67a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd06c25599123578ed0c418407e1be102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e02dcdbf29b913e6225accc193a62103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92037dae4067bb4814350845ae0639e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd661b8b1fe5f58d1643b8748e1889105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e12b2a9ed860f313765cdc42c83fa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62586df3113310b41f68ddc17b6398107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f56dff7965a03689b84d984a2937de108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ddfc44df1d948257b63c94f191bec2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e2c73ac43551d37022140480b6d24f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e747691529f47f550c60e334d174562111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395b7c3954e9d0ccc0914fc52b4efb0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea37c791cbc45346e992ec5387ce0d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbca1d0dfff504b12c707acf0e21200114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864448cb35d7fa8cd3bd6bc9f8f77ab115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bbf22cecfe68cd226a15c030e3914d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81b26d3c32ccd78e1de9fac3909e94117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6915739c4296974f30aa25027fbcc1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4bd248798cd92a1ef124bad092ba56119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20df69beea42d1a09bdd977c1cf02f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6519345c7e8bf77ccd0e9187dfbf1e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329d6735b12caac42eb5d404064d0b8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905e509cf9cf910c0bec4446f8af6a4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b65ef8df082a32bec0f47e3006ae67124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d7ff30e06d80901c371cd162c137a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0771fd011bb75f896bf9b514c5acea5c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc76d8d6ff6eebfd2af27926f79e99e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942a7c30b39443b35b9c315e6400f6a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507598c74867adfcfd23868ac2d16ea2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33abbbed0ac7ac831da68fd8b65fae130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c8d224dec40f5b9e9a610aaf258ff131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a443f1e63ee3a71a7df776d97518a3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164151aedfd315df4f58417f4258b19a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32fc2caa09af469ff328e0db3cac1c2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10807d504b753351a169767010740a9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143c0e7a1f7b9f79fc8f6968905a69c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc868ea4bc56753d7a2ae3fb18d352137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150a9de4bd124319170c887867d5317138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dab89e1e84725cf48f14b0a03c80c7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50989cb8f0fc0e9dccd03222c98593fd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c37779d5cea95f8d2d7eb793037269141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5944258fcfe8944d5372d216969819f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8cb5b443eb4cc176e0ddb2591c6137143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97bd568492dcdac5e7cd650587c5f78144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47560a89de007e3752b8d038b106978c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d95f7eb6f3a1554bf8b822b4300234146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3bda4160818bba6297cfbbd4d7c326147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba308b10cf6b7f5e0f9d3ded88b3d5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db31735b0479087ee8229c8d2d150a0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01faa4996051f2192cc698a84208cd2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8808266af48284785c96bf7e9606c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c491a555853ee68823656d80e8ab2a83152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accaee27657d051169e8ab1b0ea1952e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb5ee06d8a2f3cd4068ac526980012154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799aff001cc591b64e2df47798dc329155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d6034fe71c64e2da7c1e8869c879d6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93921c561f8f6640e5f7d702cf900f89157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47ccff1fd7cfa26977796d3960a191158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db0937ad19d7414e16ea40bd1ea7b8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67a1cd3e758c028af58d95df268366160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfaf1d4cb1d704005c642160098048a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab428a8b31fb711bdf7b3a4415a3322a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39252fd135f103bab6185290c1e9fba4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73cd2cc81082255730b3261fd0b3778164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f953b34e98961f77e4e69f7baca351165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d17c371b93a1aef957292700a815d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37f45fc215b694168ae384902b277c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af083edb796b720369a4ec1878305a5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16509852c781bd8cf782845f18d0805b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8967d47e4860b59590438963a7b738170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc8633ad54b1bbe88cea0fd9b3c192a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfeb90c4b82db8c6bb6ee4f47a4f03c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca85a4a9e3fea11b1f937704206d8f0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aeb8a31fbd42e98551ababb1a06257174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d982da8b3f10475e5d202bb54e0ce9b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b6f0c03962fac438babe8ed25fde5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d20fafdd5109bf488466a5eb85eb0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c9e285496c3fa41cdb164375ee8e63178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff09264d79862bded0fb03391b570e8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7277a15d504227135fecf35a31076180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853e194382178471b9367427490b4ff181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d64b277d16f91081a37640118333eb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae937079ba641dad8aecef888797ab0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dbea1ac0da192cfb9972115bb4d92d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f247d7543cf9092b60301ef8c4087185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87291afbb1df75f011f4c4ce8ab78b8d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa53daa6337484381532dde54287c9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933b21aaffc3d9bf00339f162318085188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70d4b1af43a10a9e156d97426082e1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9250c102e639d2f038d6c1e88426a0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9c71b3dd8c3c53ae1b0026062babf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329790b5c69adf37c8332f0180b58f0d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c7dda1e64692c56d17c2d48e51451f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcddf7f0c7d9c17ca6c3bab4c183d20194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3755be2d78b6cb48b51cb4f5d4411af195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba43306449aa0a9b31b76c9652b1ec92196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a6ca09aa7b5fb5e3b5bf12a32e6a74197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943bcee21d004df1175f87c47fef6534198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ec45b3e66e504f600349781957c82199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57915e023d2cd4c06b331dc4c0a96f1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47668245cbff4714a7505542d30cbf29201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1630ae9ac32c622dbb7e778a339efee202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb7135a79ebb21a7d1c1799a7ba644203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95eaab581a026d836efe959728ddcb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee960f7edfe2ceaef44847ef0f3e066205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df6d8df7e9d280177803a69c9e7820206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638cb1f2f1253c319c3dd69d5d89435207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62fc3b7a195c0761c9fb3080db045c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ad273dcf2bb95a4a605e6bbe4fb9d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370463eaea2badb3cd2282bc489a483b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07731e91e46d09ecf3138f6177ccee5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b50087969ac679ffdadf519b78dcb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04de414066b2b78d58f461bb12741f6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b45556ffc1a576824bb8dd8f1166c4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c18ef6fc4323a835124a25a330888215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37763363407e6e54af4438f1edf539e8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea17c3344fe340f49234afa8522bfa3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4cb459a410c1a2cdb0d373070dcd14218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0934d0b15c2242df78a935d7925c9a0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c2e5ca025e00f24eedd64dd3cc614220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a29c9f3d6a9ea4c68a2c63261e84e7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2efb6c642c0a64f5d3ef2589c4e404222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb1338f015e80d0326afdf34bf5486223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5589f164690f83a0bb50fb7d315dfaaf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b100027f963324968e8274141598fa8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9b1c4ab9b19ff505fb512dd0251f2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d04850ccf538ac23f10f048f4fb5524227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ed62c9cef65e9432da68ebdbf3b67228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9438bad61c6a9e64d860bc6c9c52906229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c896d4595be75001f5e3dc78458d108230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c375a4955295c9d338f92992c49ebf7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13479f42280ace496967988ca60c5949232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085af3af70afe07942234260c3a3a3f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a333c8e650563330071b0666dc8759234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef3304714307ad1eeddb59559347ed235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf3a928a2e83a5a7e11854267e2b0e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0690b431e3f3849a04df19b0989fe8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf4e98e3a56ff32b41b0cc4ac5dce5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae85bd466a89f7e89311d03b77d6a4a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f251ae9458335aaf33410abf2f1cc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1f5a54086fdab28f5e5c0ea9267d6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec896979ea68f875d529e501006558e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26c67331b1104cc5bf669aab2fde2c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d316da75791f9668f20f6ebfe1be0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf91137feb6bf67b77729cf87489c28245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46864ae4faacbbab6a3700f0a6619b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe78d5382a36eccb1a836263d6fe3d5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ba6e4d317432dddb65ecaa9c12ff0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690eb76713dc47085e68cf0e473fec0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7352bf998b638853ea2755c2646f3bf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc2c7094adc0d0525ff3a47c3ba7ec251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821f45137cfcf881a13077d6a4ec2d6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d32bc0787bc133e3e5a75104444fe5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8e162a68c2246899c0772f4b933d2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acddacd668da1d0ba883b3317e3cc756255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c47bf08ce5e5f6ae966f199a6614d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf02a815fa816e734d68035cde58fd7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1128f756f0b35cebb5e3cc7b2573dd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02309ce6d51bbfafacad332014d774b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec6d73f63a0f3439f4c1cdd0dffbc0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201db2a2a0a67e9b0849930756b7b823261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4e32b4219633fa46a31e1293fe907262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451468655086027b9501eb174b7ec1b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d2cf1da21dda16b749a2f09d88a26264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17335a5c03e5df64912a11e9c1cb87a2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f17a88161f548aab0fefe5086c094d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1b80ece21f6945fad977a4f852795267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820b6bd658b15e4b5397028202c6c8e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92982dff7939bc7884f2e1738c79f887269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47745a99c2d64eb5deffdce59caa2340270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d809d1b0a62bda847a7444d22e8fca271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728c305807b68bbcf2653b007bb9f8b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21478b7f75c41764dcd7a9205cebe117273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d3b0cba9b2690260710c5e74fe08e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764b5fd7dbf3d1e6fea30fec9a3a62a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51b36d3bfb11da267bb2238867f411276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ccc61ca989840f323c03c2457aa41b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21446d9832448846a2517319ebdc3e8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71d92f51139da0fe25bab524dfc80b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06ffd93ecad9fad0760d11f9f347e0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6662b16d788468f99db4a828ac078281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460afbb1c20e4aa83612023654e0a4bc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d228e8c59a070beffc337061a0cb0bef283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea560eda860d366062ed7ac53aaa72284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b370ecbc0f4ff679877d0cf4067ac1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d882d205ba15421f15aa0fd967211b89286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ccc365aa26c9ac0bc255368e5f0a40287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb2dd4bac5488f76684cc1915eb72c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37018502ddf0ac9d6db262cb1cc5dc52289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2331256669603e97f99edd5fe42f411e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f80b579073013f2e5f4cd08166e79291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1fa5135850ef7403db8a27478be4cc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32cc127330f33d19be6817e289bb616293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb92a3652e6be3ae17e3b6b8954a0a9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39fcb12881e351f85a01e8cdec7816295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8e2172783a63addd2a0500070cd43296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2029682bb8aeb548a1dcc222e84502e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a555181da3c8c6230ca5f362353a1f4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7b06e4dbb94947c04b0aee74c9ab5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1517821da7fa651bb8710c4ab7e10a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c458562bf927e4bf63b1473902ba9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0abe2e67f9cad548b27ea6e78ddae6f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfaafc3d1a03456571240908786148e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c71838553c3792ba6b556c28f52473304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91390b98c178f0839b8a4ee5c70c86305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32ae28d874b2c4a2f6c6bdd72e71d7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed326c6e4b73a426ff0f34d005e07c83307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eed47f1025d5f8994ece5c93481f17308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370097f2c05698ac8bb956869498f76309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096434c2e42b7f742400968590f84a3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1998fe8605076ef80f42fd3f4adcd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a122367ad92a016df5ea15117f192d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d2700f5b84744f9ede5d426c0fd21313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb515c064779e7dbc955d5dd8b55c1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e7733350317f060f2a8ce48eed255315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558d0f2627d4871e1970ad8e3739506316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c084226fe971823afaae72c5c746a7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc90cdc54a82b4ffb9945c9be220214318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28481983abbb6968877d6a07e8039da4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6f55fafd57f3d3a4812efad72ef3f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55971d542377311001b15a3e27d007e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5b573117770009ef3e64818005636322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f533a6e09f67ffe3079b3f751b3bbd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf323d99014de392d35ae25b14a75cb1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab21ec0aceb82490909c0aa93c3837325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dfbab8ac2b3c3af887759b9ceadd75326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3a766a3b62021197c7f9e0ce043f2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc32a5306b94f1028bc1bc22027297328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f190444b44c7bee971ba75aa0efc0b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349c2dc9f2a83d8c7debd15bd44d463330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea5f3da74dd79c8cccb982d8d684a0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb1f18e49d21479a07d1d435a2c218332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441aaf844931d3ca04f9734d016faffe333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d76d10337899614484ff07f5e1fb0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378add2842f763c12b20810f3adb340335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726587598bf00c8ec5da6f7891da1ab9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d43e5a48c5b40fa3260289db0f3b533337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66c000a911ca01b63bb522a207cc2f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b91c212b31bdc2e9f28f0d4a8ff33339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2711097d2a705202af6f94708163da340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290256f9e26ea8a66b38a0e180a08f9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc4d36806708872db65385b218a965342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3b73dfeeb2d2cb3b3b0e9bd02e588343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408dab57c49eb58b96e446eda482b43e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c013de9619d8a765cb539a308e5a74345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda84c5b802c6bd0ca7520e340d78f1b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d20f7d66e17e30c18cf239e0ea8c64347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4653d0baf8a3c87a8af482618a5b0499348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05a556900cd93c8a879effff6d057e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd58ac2472f3cd1d108a6b4aa1caff350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9422769d1e3130522b2031b0ae12aba351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a215fccc8d7b74742602ecf581d49352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0893f449256522492cbf35002a7fa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93435600684d538969f9dd9311a758354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1810d608c1aa06f26715a68de7434ba355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063f60f06a27f9c07a6dcd0f81d58e9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a7cd8358c80d57d038a47f44728e2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe997dfe24f385f074a73ac6064d8e7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d2931ac4f20f1eb20661df9457e28d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5988c8501c27975ed1f5f89f3bb03360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc33417088b664566a1209b7743e403361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ec68b76aff7a6e096e4554c0c504d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b7ce0d5fdc3c4f72ae2fcdfd0955b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48391b3dc2b077d968655c56f5f21793364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa857beb401edd282e6310f9ad3e55365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f939a3c9a4d9da4fe4b41b1dfc6eb9f7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8355cb66dfff9ef999d46be7e9edb5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248f78bad2b6e0d98b0a43f7172316e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ece80e333080c9cba5101fbb65524369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5498413a95a548c0aa6c80c5918dd59e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d1e01d8592a4be478132df44b6e52371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198ee5328d4e0f85efa326bdae6c374372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7af75d0a13bbff3ac42c5ffb665683373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611a13afa091801dee446fca828d0cb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc917fc15fa3faaffaeb6c89ad13704c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52346cf12c6a1bc5bf6c3af90eb56cac376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea53d28ca37e06cb6cee51a92c62a47377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4f428c9c255fd9ad883a857fc0921378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc5262b5822f1099ef92e69a2a30297379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b907443215f072b8c40f01da6687c73380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f69f473b43204cf13c06d9c43a28a0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5b50d4a193728c1fdd028a0487117d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b0ccffba7cc37f855bace9a179cc56383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f32a47e431c8fcedf69598ecb3345384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678803718d994b80fb17dbb3144c4b4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ab98abda7562d0a83ed31155f0690386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72541b2c6a7d2d40f279f97b849d11387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f830be86889d31232148f071820ca3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d20a991f1dba1e232c93565ae0f00389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a7f75959d4358c74f49a0501ecadc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed234dbcbfa09b10a369032e07ec5303391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297f39e8c69ae991df77a2522d8892f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aebdbd0fe78721b4a2a95cbd9a00247393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb161f47c128cd11a3df49aca8e5b2fa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf9d7b9035381f032c60f5b31406e4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a70eccb5ba995a1d315d83c6e642b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653bd063334570c18880fcbaeb5e4398397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b2c8cc1c25ee7f4e4505f51cc9089398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0356209fb6adc5e1806fbfcec4f9dbf4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e0c70fd329546a4297217f97686c7d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85058fc4b73454c42bc83b57e2017c06401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca53e492c6f2a7568512cacfa8b2cfc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edae6c602aed2486b908d823c110d99403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2055bb6975dbec208d9b399c38f408d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd1dd0c8df6e7db7bd53f9daa0751c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d41967ac3779fee07881e689081e4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5316255566343ae22255bf20b0bfb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85e5b860dbb22d01c4f305ae9ead0b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b710d9b7db39ce3221f1aa59fe6f6a9e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5335106a36a820657a86db7206fa9f4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b47a8b0540649bb8a7d7b98774c8c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f7773c6985d85c0b628ad5063e6966412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab37c902a1e0fef41590f7bb397d9ff7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee5b241008c9ab59e1fe8f84a01ede414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a36cb9a411ab5b0784e8ddea0c824b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0e9d11efa3918390dbc145834e0f4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2fcba4bfde70b302d8851efade956417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619ea677184325317f2a206a1b2b899418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d513915b374bdf7316259be50138518419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa223437a258495d9b429c1fa18162e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ec4e264d74ab9adaa4c528e07cdb8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd29fc8a71c739db0068c9c4791145422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9f570edb76df3ea10f72bf49d7e4d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba83a8adb042ec40b5202e467eff4b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28928e3afa8030e5a73cdc2069a7aa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f43986fe5b2991f1cad09250ba17af426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19342c0984f967296848ee4f59d692f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e6483afe0026c3cd6d8cba4083cba3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60f5b882f348e4063224a511316774429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5299d4c905bd2eaa930b77e0e5a21430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa5808828898f82d8cb0eb671341627431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62755cb1d22a473b98b040f112cd44b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b0f8395f6d7667e2869bdfe4c67df433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d7f4f5c7d333819c57b9625cbb6995434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b013722527bf38ece3925faef3adc7d9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5adb146ee753cea9a2079119669ecc4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc581d5177492d870eaa3743db33e569437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e551cea6b26a824b90983a372e62f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6625ea15b7a53480d919a74713ba2393439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2793f3876b8ada081a5e371b0be0a8b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd4cc6694e81452414ccbe02b7c9e5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a92b3a7cb4212d5ec4019181069a90442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f39c974295a8f0dbbf6824917af34443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e9c059353356ce6dbf517778a2054f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b715c982c87a39fe34e5e2d9185625b9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf34b83f8807c4d1d83ab4a9bc4236446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b080f9bd19774fa08270642381ddff447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cebd9786df514ca9a0ba76e22d83bb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136e7a58f0bd1ac58c46fb395ab7c03449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7fafb0a876c84782905235dc8268c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9d0bce4a030b794381187e254c0fe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176de3327978209e0e9d8727fcca91e0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538cd19221931835a637eb8ba01ccd3e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46655165a6caf69270718593428ba37e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7caa37fc252f10e4d79586f4626e52455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0afd8f9b4f1cec122f0f150474953a2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064cfb26673afec1ff13f1c2102e3db457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc80e613eb0fe8e12261696a7cf429f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1326e366f69913d30007cd4c3bda9b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb356ddfeb0705c3e3e32b36a7e3d4a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4317bcb43816db6f7aba5b65834dab55461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec4dc29ba46a6dbeeba2c4d2d8feb7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c131e9bcadd5aacc014faa623039300f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac0287a38e792147995bd175d48ea6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105bacd326ee4ae1a8eea3be1c9b7eb4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ce5b0dfac8938a4d2250a3a531f68466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84745787e39fad5ab5db736c5c0cd2b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e3c0625b1061312b16405d890de7b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b97427437ec5eda1ef5acc479cf7a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a110d4815e383ce264c9fcd65296fd1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b86c7267546ed12c49774033b0a644471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59d225660cbb9f04d11d7c3759cbb6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae3a246ad9a320e02ac798b19a1923473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9b2d0bd7d6f8cb83945c5904f92e0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8755a91efda027d805b4f99147c5a1f8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad32f5eafabad5cfd3b68aa4b489d9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582504f74fd7819812a88cc711047f0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c1a80c8b7141d6e81e8db7527cfb4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c33dde3f952af55859653aba405f94c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf4e1af83aba17031876db5ad09c23480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b135c4f4cd2fd9fe28cf7b3dd3e2c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6ae548bd187332d3d1cdbd23a6daf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec6992cd9dafabf00df6b9fa2e10f2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa98cc45b823b965d8fa3a668ab64d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d664bb18e2c89789cfdeefd6bc9b837485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4fb9d53a1dfe7d31575e8570b51b64486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ecf8b51067c0af8212400b71d7be85487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d434364507089ca61caf15c8e40b6ab488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253245f58371fc510f9bb2dd039f1b9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49029cfcae6c539f5d2ae1560f0945490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b45f82d62824efc261f2c5653169f8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7bbe65d869ddfa880f5e2a296c00d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb78051bc600a30322b2a03a4af75e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c57088bc91ff606798971535a27aba494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1232d3cd74d936b8d22920af1bd5d85b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700bf06661862bee1aa4d0736bd6a46e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53f19e5262745b238ae9b1a9ae90d8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91c650f905cba7b4928f4412a389f3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f969a70f29f5c4ea26450a127e33ecd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9c977a1313dd7f1c7223a5cd233f3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b548495898342269dbdd88893913f944501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee8a7ccb5defe6b1d67fdfddacf850502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37038ee9940218b192f8f911349ebc7a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea44ddb61b883bd91b0272f71be4a83504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9e93a544f362fcc46586ea9ac0800505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c521f72031fa5c7a4c7d74cc51f6a1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70e100e423c8b9404f198b5fe4bdca507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19231f1b82496043ec6777ccd363a4c6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16054789376a84802ba9f1c5ef8ed089509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc649019642285804e42da97e467d78510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e75610447cfe9b1b7c2485db9e75f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d81b18cc62dfeb998264245767408a5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5205f3fbe6cf82824edef22aaf5ad5f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb3862454504680eb36524d5bc2775514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa393739f3f032c776a4b9be584f4004515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b7e17bd7ea6f2c83d5a4f0e6dbf865516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c316a10831ded74821ab5f4311cd6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec4b8bc4d62d54ba1e2db111e0e1f0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c823973743ad00ada910c45ad7006064519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e64370bda2de54b457a7914147bde520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac8cb44a5aa8aa10ba263d4d1e06ec521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ae2e8484619288f1b29ac813332f1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac791de40123dd014c136122525f89c9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7583f0902198af8a38af9667d3d75e7e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafaf3978f005d90022ce57f7192f7eb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc585b34a24852ca80f3e062835de50526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c28b355c075226c6ee8df3fca91f19d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b4d1d9d46a9ea5fa8eaf7ff37e19f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1c37ddfe0bfb75615e2cb2f7b17a2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2eed52b65a68479316210dc9ceca8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff92e6741db490d97b771bff4d2a6b6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7e5d087017071fd972e09396845c5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594f8557e25cf887ccf798ecee77b42533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe316cdfb2d11a1509c3bbaa3bd7f88534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8711f09c07be22dfdd6d8590b2b97535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36001d957049a0aa73afdc7709a1f73e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aeac56b0e0e842973a27337bc15118537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074b33af85cdc51a9f293d7fd8594d9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e3fea356ac4167c5ad8b373f54275539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f50e64618edf607e94d1f288af20073540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a0b3e28d0287c35a62a5f8a6e5e4fd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ca6e8eb83c74e15b58ff66227a942542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe054b08b6fc79985f38c660f2c8fd9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2d30fedef760ee4f4a939e20a176a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98725dd3924843f1a3f62b2c0e4906545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c552f4a088a40d7a31674ed48155840546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9d8560f9b70fd9d1218399d06aa1c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa62a931043656289fb4f7f7934d13548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a118903420d63c8c888cd7b1588ee498549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7cd807cee41c386150cbd68ce06db550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b08a1bd275f3aaa0719ca6d993befb7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b9e966536f3e7cf2a3f2de6bbdeb8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb4b0b73d376bb97a1c8a540215ac1c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a04a558b1143d4f19b3a119938b381554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a11a8b17b4c1a8d9908840ff5c10887555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe573cd9d0ff63c60542af01c619d8a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775f6e6415178dcba59bfd5a62c4604557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc8588ef069f273bcd1b9bb585d850558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571f1fb221f7f0ac41b444cc2951027559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc67bd6d30e87422f891a77666f7f20560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd48461ed84cd09ad05df1277a0f44561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0794210cbd42ddbafc6a9d48def008f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e62e327ec7be3aaaefa81733d87c9c4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb29ff7333e0cfc973caaa36236134e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e57dffaac0dd0f83c5dba0af9a3c43b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b719add569e826d39d86ffa40d9ff566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d63ab65213f244a3b39cc0cdf67ae567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5302951b57565247e75b7c242c70d42568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f25ce6151d8aa484d94ca21669daf5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd371a15806fa08d84452b294b41536570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268fa270c6e64c72e36474763ffa4a9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af4944ff128956a1646b158d989cfc1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7657476d1037915f8ec0608dac4d6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd6132c5758324f1ef5d6269cec3ae574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9483836179579aeeccf48fb2b63a5d3a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc2c2bfac99e8635a5f9df166a1323576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb938bf25b4b2c2f0ae5db8244d60e4f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ec0c951ea03caec45effbcf6f4025578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2695e107a8d47cb66cbdf7172f0780e9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5be8060c3d78532e327ed5655ea82580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29450ca7de3793e3d931ea730dd7f0e1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086d42824f9a7962c9fbde4aba14477582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3745afea0bb458e117e574e65c897d1c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c3e198c060fafa87407c2c4933141584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f59353f80f56dd6c7348954cd8079c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36822e893a44f62675b37b5bac59dfc1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2589839890aa89e0cac6b14681417f4a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c9443bf7774f31c3db2773df25197588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb3cc384ef0729556d79cba6eb1a86589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ba77975d32fa9fd61fd65e11389e7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f818ed17811c4a205e1b845072d0eb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64284bc8bbef4be7224e93667ffca85592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0589059b628e07555881b4c1d61a099e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4820a10e2d4e2e5e33a1398e2e128ed4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28215eb1b699f560cd5d9349c51ff819595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005b7ee3d2a41cb4a947b89d67ec2a7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d59b8cd671b373cdee1d31ea66c2105597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d463d061f0b76ffc7115848fcd373bfc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694d037685c171fda30e4f7715fbc3d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c6f8c5b1941dd98bb10343b787a18600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3df733d812d72631271ae70864483a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bdbe888075144d64eedeb5bb58d841602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eeb9d38ec49f13c42dae4e1c01477b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f9d517cd2ea9bc5a4497cd8f21c6c9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47fd82f25080b6514e9d66457336b67605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7decbc709a120609fcf10c82639a04606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839d21e72ba9c0c27dced25d31a49ca607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9f572261244a028f75aa08deb8355608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095ae6359f4d3194858b05b03f05766609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a64f80b4f18d7256455dd01337f2c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b793ea54c74b71348ba6d475d448cf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366afd057dcd2d5ffc5fff00f197840d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b468d5f14636b6b508cd4546c696e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365e95dd49abc4fc9b7785759db3f07614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e3888bcff0837713a977974f04715615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e501ee64935d5d2769feec306cdda867616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636848135c48ec23e65a0e668db1fb67617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a740b348436c1b75d58d9361fead3d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b8acab4b61c54e0aace52ee13f789619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e6cf303fbed47bd33c0c2586c9bae620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc7ab0d961d9e09074400ddcf0e2dd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4429a4d3c87b3f5dbac6e85fc70c52e8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695a23e0aaa47057de4f82b84be3923623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be756af46421958cfaa9e212c7a6b4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639e21d39913d9b5d5cba0fc22728c2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0249ef944c3e8cee3b10c601e91bec6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf973c6dd1d56affa9b9b2b4b0ae7e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c4793dddd62a3ba979edaf7373ec1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443517c4328621c5041cbda183e5d58629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be7814d72cc476066074b215d236fe630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e66bc3b2c34b6e25e1d14af828706b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a414455562465e7ee5d4c0eb4f57c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4d82ca0491390750e1fd6bdb7f35f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06015bf855be8a34ab5646b88bf260634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704f257083c6601dea8e1efdea0381d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087329e6cd0ae799795126d778857cce636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef8ef8ef96c0ae9d8de14faafe8433637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406264e45379ced5845dcdc8dfa0cfa7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb808d79672f18d718a84c7da9198f0d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7448d55addba55d11cd3f3bd12913d71640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83dad1a915471ec5edce97188d6fda1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f0117b3e71ac8995e33c930068e14642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a52b5c664ace2d4c28025a5a9de621e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6381d21007dbf4fc5676c2adbf7f66644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b480d4c5a01d56846a2057e4ca22095645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236d24e3cc836b1df36b5360da21551646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1defe2cb569921a3391eede979163cf1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db81f5e48b011e458992e78a3140e0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a04a8f1044c08a359666dbd5540776649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882df15983a32232ec9866a01871aff650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d2bbb7e3a9da28f2b86114a3c8b75651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ccddcfa5d273765a24e6f590c47427652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ded4b51bc6fb8587d93222ebbe228b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf2793a7265adaaadeefce3e9c7dcf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab79840715ab8366b83a24a65f428fa655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e39831fd2406b20ec61190042b6eb89656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f52b5ed3396e21a1835f3913acb97657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc5fbca5b15c70bed7a07ef20fc580658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca4954acbac4455dfa58d642f19d09659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c188b38fed070b52845d3045da0c8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78dc97072e764cb5673994bf19145d5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230501c1bb219e5cbe98922162b260a0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2401c5204198bdaa531fa8a48652e0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169dfeebf06a37df3b0bba3af923d3c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a57d6586f9e69b7753052a2d447096f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70554ed2e5870a2af85756388215040e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4090c1010e60b0518e58d54778738667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c19b69891641f9601a323d044bb979668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef7ca527a1cb30fabb50ba864c9eb8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1716f06a45b1ce7e62bf23b2b04d0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89808eac8666afe9ef7df97dafd003ca671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e508a78ac838b664dd2b97539c2e57a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84161ca8348311174d152d27c67879a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f6e362a60c34c2ceea236ce71f5af4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ce23672695b44e199c4f0e37f19b5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b99b625dd27b59a759228dcb6959f8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40619514d58dbc3061326fb31237cb6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e48604a1203a78c5d33c955c0e9cd4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bba933edfb60e8469bc8653ca0bd8f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d65044c6da5100fa0ac09f013a790d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9cf4fd71dbec4ce4ff226f693ca76b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e594cafb08500dcb1f72e645a0c80682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586850bb600806b5697ea21c133ed481683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6a6636a232962301bf802b913427a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e5bba1dc0ac17e3e99605d8d3bdf5c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5d67bb066ec20b87fa732f97c9874686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cacec2ccd5e1a0dd251b02929135db4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95798892941ab64d7294ca12e53e6fff688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2402235811d7b1374678c1338eee9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375bf85671641bd97201995c1a0890d0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ce93ecd9b254726764d19134a46b7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f968b968a4084cb29879a3a40a40f6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de09c65457cc75a2a9731c6e55af6c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ab138fc514bed150780355e76383e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50123024b0f65bbae329d9ce90580493695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05522010b853f16096674fd08e68bdd7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b70de045899f32fc60960d2377ff55f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0fb96ff1c81130b1e228a6001187df698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b003e8a13ae9a7de282abe180eac7d6e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf6309dc24a9456c7987ccc79b378b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857cf979ab2327d89a7a2c68b47ce09701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38736424881488e77d6c29895b389083702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7191f5144ffe2e4fc0d490f6cc1ca873703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5198300ade8c855e33841cbbcdf97e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12039b774660e878e908cc8c2e7d3368705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1868f97f01fc6058a7ccc382349ae73706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74fc2013b932dbb600da9986518adaf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc82520d09affa276c9cf85ea01d76708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2f3906a28bbc8908ced9595df2dea709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75ad92e12a937ee2fd4140312c5f48710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf317579c4349d90002cddfbd950c2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975f0e2fa9a7518883c762d1475fcd6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c12cc6f46f440ca10ae91c37e0a19713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6fd031f96646cf82849e09f546305a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02718e4e5afab8762aea5c59cb0671f1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5896136ef0e8fc387ba8d5ed2c2f7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae3e360f91bfb2f2c61f1bd820f8aa717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39745573c75e958e482aeaccb0edb6e1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c004fd06d0890796554a77a5429a59fe719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457e08fd596b09708862d6e54e7a133720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031b17fe5d9b829d03de4032d14fa5a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e71577bdf78c11f84451188ab7b05722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09da26a446a7197363307e6ec262c38723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8de3a5bf5b0fe3b659fe5315bfe7f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf317673ddb838477f7ce4d4af9533f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10bbc5853879e457bd40c76929691d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda43ee86e8a7b3bd3ed45deb3d1ec4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfd2931e06ec07aafdd90da3cd1c3cc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13b1a21fb5a6ab05c8f97e805908a8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8643db3ed63840f525906eb54c7670730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87a0513ac6d1124d710a2d494c6527731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd833f628670e451f3e5c0b26ed7d79732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c490a8592b6bde90be9c5485e934c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b65d557c8948eaadd9ef34c08b42e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709659bc5693c840604bbd8ebd1931b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54dab98e1335da0c99e987dd25d068736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd2f0e1485d10acd93e3dada9b4d2f3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f06759341586662a218388ecff6012738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80589c9c19cece283f232ab1f21b1b3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a724a20c029d291d8ebe62df8eaee32d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee322bc97cea5e0b13496801109004741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df36ef98b2b74eb544fd2c8f6a99c6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f3f48bcccd870773cd9cff9210d3a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731d60fb09ff9c3479d8251ab1a038c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601f3e0c913afa9c2c9d7180faaf6fc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467dbb53fe70a208785f286c41375ab8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d5e82f24a550626404af1d35a716a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28b630ebd352f6542bd9a52ee02cdd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c770e7c8f21d806e23d490a5a0935da9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8fa728ce5e0437993c39ddbbbe5f3f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0355348baab4a22b080365d422c4616751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431873d46bc2f39b867b63235f81d9f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6192cd83520b03a042e279f688151c3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bcd2959f216943642971f51a4e66d1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26715fb69732110e0fcdd52ab0e13196755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107c7d81eb12fe2a2582057d66597d2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e68c5d7f360d345fab30b37a65881757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab792c7f34a674c85414d87931a9d0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7baf6844fba5e847fa02ab20f508c5759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>