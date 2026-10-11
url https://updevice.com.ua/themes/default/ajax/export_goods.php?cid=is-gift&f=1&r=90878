--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c82f5b88d9d769cd8b951820a4b421.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab961ead22068ff669b08c195b0358a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c1cbef2e07e9ccd674f1a9eaed70a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589874b3e7317eeddbf809126aff95ae4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88352bed8fb543851a56e129956d08215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef387c6fab95c76e65443ed27699f916.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ba7eb93cb1ba08973f8cb80728e7c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e26e91510ba71e48ad24ed0fd60e48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f868136ebfa520ee2d86c45fda9f19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc54c8ca3a8cccb45903010333573510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ca812d2fc9a66ebf91a7cb2fa233211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9d7324cd02a6e698f0e9fa7014f0f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009526adc7b0a6701db0d9b9cedebf8e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeaad5c7c26b80745d92aa843b967f514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563b0160183136aeb905272f31f732c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c081665b43404474f0f3b8f5aad3a916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7da7fcfc19865a9ac2fd0747edf2f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f555cb7097b7a1e3278d4d8ec5d5de18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe8be25200a77c1611c14dbdc3f076819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772ef4f9d7d26c628957570ae22326b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf093d7f5243f428638ccdfc679b08021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e1ff07ea91450791c2ddb5d92ddf722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a004eac6d0ab3f23b6fbe47b7d2b5b9423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cfc669785f6d71d56ff5df734f5c0f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae8d716e794453fe8ae6ae234f5f7925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97abb8f8a6af2a8e325214714318eb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a5cff4a32ee1bae111640a7db78a7927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a95483a7f8a26936830de6346a3eb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a221c834cfc5010d0e09815501f1e0129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63264bbca392b42178832bc14adf5e8230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224163be2368225e4646076291fa0e1831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838079ab20d4b062ddbcaa700a0821832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f83471a38e7128216c520197eb0dc4233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe376e9e0ad65d2f40938ada841080d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6fd259cf0c5ff7f7aa9ca444ff35d535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de6da70d044f31a27c4b854db0b62e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ebdde80cfbe2168c8db8c2ce4bf7a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e520e862f6c13ac72343a1dfab9aac38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb7a98cd4632ea1e4624485305a92539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0900f17dd4e9a85d66a096f3bf689c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa391556c099a782126c14bc1d2625e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369aa9e3edab21abfe5db3250a7d8c7b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0daf50c9ecdfd6241dceb6ba9bad6143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92fb06cd4ce75ca59136fcf2e69183344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4629ef5be015484681b0fd281892d91b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48774438a0b4c7bb5c1d805d15075ca846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b6062947fecff4b69c6d8a7c8448047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc30bc0f83cb0efbacca04536d18d148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8e76ac49e4d7b1753610db87bebf049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef75a8f459a750fc832a12836c9394850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056a35d2dc04a02c50e0eb3040bae8351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb26811e9f590b1431ec6a69df6aa252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae23d3a11b38f9ccee04e5915003f7d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b7746d2c1d9fb6d8d7e37d32e763d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f257ae0ce33c3d72306e42ca35313b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa2ccdd81ec2119b35ac8faa365ea9d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6209d9e5b2a166fd5a4af4f90083d6e957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f560f45c9712b871b1d7e5d703baf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419952ceae1896c12a630ec6aa32cf859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a3f6e2bf2e1e001a8c84ad46df53760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5038d7a87944ce58809c34e58460d9f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f74b47d90f4a93579aad6424664a8e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a222b54f1f790c92a7ea6d9d214fb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f869a8c72c3e681736687dbbbf6b4fc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9d97ca02d6bbd7c24c4e53cf4721e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a442a8f0c68d5c19b4c3e0b0e9e9a58966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f26b1235f1aefa5bc699c256bc232967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99802b0fb334549c04b2550584b172f768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdedafe4c3895a4cfc9bf4560e0f03f769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c76d5d9812e6cefe10556adce651670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf65cc79928a18467d6bb25359d719f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7077c600d3c69c8c0b3e92aa8edc1c9f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f75326220cc9b78d262299689a81e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a55890840984b2dc3ed1357168355b174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5425674967f7746a880bc5b8548c275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c63b0392404c2164e1353e97d103d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137baf3cea3c17c983f5bb20d44f8b777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9174d7b49916db11ce8fb42f5f877f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc0f2ce3540c7c7ddae4bb61fa5338079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa753ac0c4ad91349e2d223af7d142c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1c5585f20b45b3876e03377bddea381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c97b759ed283a4fd637557cc58a5b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db8acaa7535339df5cc5555e87456cf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f564ced5a12f4b6924e22b4b9f20220484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737915e235f0e6e8241b9a37c2390ffb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2363091610f322276e3b59df4942d1286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce016bb596e635029c3514681b06c2db87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c0b9b54724ce4b54ac762ac8e998a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e08137051b1817069fb754311ce8689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f7537fea258359b70db08f899a7e690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6faac05e95e7002dd2d8cf5adabc5b091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef6b02bd8aa8a84427b271b32a8453892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eafd5b1d8afe29b21579536e3509d193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c666d5d35887240f5131d58b5265828394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631d801c06befa7aaeac8a2d9c34a9195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62c50c93df5ba11c7a0c268d1195f796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f375d366c401b267607bf9fb18ed400397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f224554e28edb25a42de8a2712df435b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f44540895664a3f806b0cecaa878ce99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f1b791be79d044e1ecbf8bfe8e7249100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485140031b5aebe11a46ad7b0f39b3eb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd98bd4fe6c3e40e9c718ac04cd6573102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ff07005c8b56bc6d2a9c3119f23343103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad3a0491fe0911cd3460bce46dcb90104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf3ca6efb3653b82a858d1fe03d5e66105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4efa47f9568402584d373f7a803e6d3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712a0dc25f34bf00d2da5ebfc832f2ae107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98079eeff14c235c7a86722aacb82787108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f337bc5d2ba8c8c29f9a0077ed9fb5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fdd3c589ca25d876c1b149594679f2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b2ae917ec0b4abb66753cf3f4512d6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e938b8b67d6ae778f525fe0d92c92112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d2eb807b117d53f0bdf9a82c69f71113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5d991f00201b04308117fca7910af114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade9252b9bab01b00d129d191afa5d7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6d314c9988b85a681438fd76d6761116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad72a088e1d9659770c6f53e869ed0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f2e3604c74599964db8aab18eeef39118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20522f2ada5bad142b24f45a1b03d3c6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26dd4bda4bac625c47032bbf0533e5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452979fda151e4eb34fe58a1ffaaae1b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7820f9c7a56d809db4078644bf52eb0d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df22424b155ac91179df2b6a8df060123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d185124fd35a24c3a6f95b0c7897f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032b764c2d6f60acfab60a96549e6a3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19412bb253310220fb0d43b6051eb68126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a31292ddc6885e5db9d8596bd4e579127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f525a0d1d03ab7abc8bcf41ec0bf54128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8b9910d8157e6e82b367d3f92d51b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2a01d45bb5b618555feacc3558aff130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c983baab22a76089dcfe5a122063b6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd0eb40737272e51e34dd94350ac4f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e389cda5ab321a20f147e810e09c527f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c7bd04014db9470b87aa223f87193134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf74df349cb63bd08e2f9da02a74cb0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e46fd7e2b1f2f2c18328b73acbad6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f9cc1bf5021d28b13e8ab2bba47ddd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87ecbb1624350b925f1e0c7da586d4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afeb99db5e03e3f2e88aa8bfd097cfe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5a414256fa5023fece92104ec8926140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88b1d44c82788208cfc131470c77bb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e185b8b3e1086ac2305e064928f7d90142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f617a5bfac0ae28122fdce6b88cf3e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11663ac01c452b870ceb1ef80af6214144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7d1a54d2b07cb20faf3666a1f6c96145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236fd5b9ae629506752658e01af7d9eb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f931a3061dc40830b3bd3f581a3b363147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2303b9872d0d574550599e4625c9bd17148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e977faaaedbaa313085428b449a9c22149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ce2ab7cb32824b03ed8766cb398c9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1359291f3a8a0e0952208f63d356275b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc9dc9f4a220d4ec5b00f521b92e35152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af575b0a88db20c10e8fa94f0b57a1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969a2d9a4a59a15ea8710417ccf388f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20199ef203dc850d96fbe6145071ca4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f0fcfa69afb5ab2c0387d92318564156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113850dd67d059f706b617c86d69a43157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeab5b61c7e1fa81a8b94a9d3b3af13158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b4afe2269660d87825cbcd5950b58c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ce22c1af188f84d09751c4ca7c94f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88069398fbcfeac102ae6f1803315a5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102fc750369d36011095966ab80e769162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b6141b620127e7f10bff8ffe56945163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da8324b57fd9fb43d72cd326381d5f0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b0727271c71160208729ebe503841165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a0bf630e635347198bcd2daa5b80d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b92bbe9ef16788191965f344726d99c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79514a26bfe4821ef5c245d749e2ff6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4bfba5aa95cf045b7ebf4476faa4e9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8319602f31c717fd80059763e696ee170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9520444e40e2641ab4e82cecc6045171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef3db14864f9cbb807231c48a8b92e4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b69b3586c7c43a86fc8d5d4c826b5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813eb4d737e1ace766c6b5ed1dfa18f9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eded80ee1c6735f4ac840265ac67c93175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636f91362ea3ea0fa1c41f6276f1f2d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a9910f4fd1b107016e80b243833ba177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd53df10bb539c3a9206c9f46461e7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8de9a7305c661eac056ad484781d74179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74e918a97e73f076fe733def5b8bec180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd4624e035e329dc39977589299678181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e476c2b452945024b2f8061d392f3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8204fb5dd3219bfa5d1be262adda13b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f79e8efcc9788b74a46b003c4c01e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3968a5e68f26ee39defffdfcf3db5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e747bb6f403ac4c0d705f4d5647a7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced3d0226d47d9d8a5af77e17af28b1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79711481319531955187f5351a8538188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1995a272612b3a99fbba8162d73b7cd0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf4f924d81f4caca0595c9ad9235db190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc70117cc94bbece8346796d58dd63c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474fd29606bb3ff06e9196c14304496c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b561d548865522625f2fe515790886fb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182953458f78c25ff6d0baf4c37ffd5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db129fa9843c6d93bd4e8a0bdf2d95d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42a38e7cbe5ce46a75a994504e53a7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753734bf9ee4930826fe2885d82a801197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9572a6f7cfddcb58ecdb824ec4de707b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e7b3a35f0b09e2904e02f56e5cffc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628cc480dccd762663d2f6688c2cc59200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae800f859b47b9df4e98f09be0554b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791cada79b68acb0f6405c6651b98750202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11527f63c445c54b9f62859384470639203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e2fdf8e1c4ae6e30e630c7804d14f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24cda78705950dae1ab50d23041b03a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69325213eb309ce5397eb5ede53ed95b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966d154e06c408311eedf9f160a36bb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c49d803b42e479a5d5bbb1ec53aaa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72fbcfea9eac9b1a718247aeb6d4e67209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8846c02a62638530e5c3709bb4034210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec19d603775720e7a2e71c099eb54dda211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b86387aff675ef95b94fe2a2b597d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f9c392ca8f83b9cca39c6d78189a3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2160a6e6d44220d7559ece2cf25ff8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b7d97c3ed795f3fbfce0441b5d61b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9532de3e493d298efa10173cf25cf85216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33dc973b556a0e7f99fec6a551f124217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1958c91a323dbada91dc894b4f494398218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a11279ccb8f37410690a1a24ec94e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69afd1f6b12cb74565358e70155d730b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b6ea5d6224db0e07ff86b4778d128221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28efd7230843d5abf5d4c030852f83222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d229624961fac99210d1fee81e0ac8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ee404608fd91e5c93a480a5b7d44f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb029467df6674e3d9539ddbb7b69c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf7ea8e03777d6d3d639feb7c89945d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d39881b9ee19a69931b89857afca6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4fe25c8ce82cdf2e826292a7607ea228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e4cbb4f43893ebaeeef1301b5f23f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188ac6d0947b34c8f68dbc729369bdf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c3c330c202a0c186280fe25bd5c1f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4fa3900adefa31c52c12a613e6c52a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eccf44fcc4b65e36256fc7693a6bf5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a4eb899565899f29a88668dc79346234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa98de84da6d81120c35dbb433e57b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba0727a3b3039ec9ed8f65fd55ef56236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc42be0044909fc6f8b85f111e58e3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036ef3f9342d7aced002c98e8181d7b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55eb6df1e3542c94c7e26e6ea22f3aa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf5226954a39d8f836c83ee700d989240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dcc79dd5b3e71bf87c6223837ee8ff241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d49d3762c7820b85bc1c11a1cf89ab242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546e7408d5183fc0388b27897c46897243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f230bca60bb083104e06310d315557244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b238c58e015d0e1803c0d72fa92522245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760387a4294cdb21929c027052c313b0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b75b8ef64a6ffd4978b07f8535bd8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900771f184197c6d1a2ce658b5b096ed248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7a410717a075aa9635570febb3254249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f5e78bd2050abd6fbe706455e2a73f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bbb3e242b697da95ac963363097eb3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c5cce7a64fdcebd6e96c735fc4a3d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9fc00fe6568c8759a535c9833a6ac8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6860bd22cf5184145dfb5bef07591d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053656ac464c07020437042ba187fc0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6f3d104a144e5702f20f7bacec4d5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f972f4ca4c6551d6c0609ebccaeff257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b93e67209d891d7ab2812c122ef2eb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd6a86686322646292ff83b882cf90259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5591f36a5927ae6f4e58db12577c0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c3cbd0c14651a07ed5cb1848ef76ce261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6cd172c043e05f2077b2d122a94e7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa9297958f6c7dcc7ae8c6cfebec083263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba607663df5a0b77b4ce16791b5c4a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368b02927ea177567cd4dba98d1f5ed265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a195eb4ba77c2fd91a9ccba3ac94bf1e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb8aee03199470cc7475d6606ec3fa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c45afb52cc6c491f5f733df6d5392268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ab986e2abdf2ef2dc35bb0b2a4aa0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843bf4d65300ea1208447bbb15374e9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf4b85a8074d62d96ee70a03234f87271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535f8dc594c304a26fa5855904076ff272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9dbbec5a6a84f4467ee5836e6ab5e1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e007fca2b0319d129048755a86f21f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0394a1d34fac02f17239501d0c299c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70044a0ca13e8232c885c76af5e018276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9508574b1853e121a9d4d8a2944cb2c2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93798966895d3f1ed5f29a50b5b213e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce733d3dac33fef3ec27be7b3287ca5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a10d413c4c1c8d3858a998573ff220280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4bf8549b7d769649e731504049fd0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef19bd349e09f8983716c3492cc25037282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a68e3c6a1ececebbe2a6760e8d75b3b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55518b8c18e25d288ab05cd7e352e06284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7f24ae433258e8bdd201388a6e94b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c151f72099932df0fd699b8a86832286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a935584638e1c6885abc5408af4284287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e47fbf512325df295f46a0f6646eb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c4b531f15653fbbba99e8e6fd14c61289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33446d121cf71c2e1ffd9e082739185c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aaee82f52e728e501de895650323f8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b291b17aad55e6caa853596610ee2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c5d21b814f3ce3b75f22b449383b5f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057899d2d059d681f5c442193f8eda49294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be0b6d7ac78713102770a053a74b3e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8069f988fbf3d82f5299b47b6d019296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18ebfd7123a735d560aeb802fa11f8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c72648eca41732d9498687f1b691b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02428e3da8f9c75b68377b157ed1fdf3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f2ddf3f85216ffbdaaa6b2a25acd7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1cc53a9fbdc8c660cb936133f6997301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a1676d8bccb8683a2129db5948c3a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e873eb8a4cd8df292e6431f176dcb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c3ecbe06f89ae30ae855a1f55b8ad304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f88345b0362bc995d77fbc1e0dc9ad305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e2739249552bf1f6575fdb96d5eae8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f2bd81f8725d6ef1d323ad2447200307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f82ef239ee5aa01160e0878f5ab424e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050af5519e18d1189638a446d8739d1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a608d6b9b74725a1afbd6c07878e5b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0075d1a68b4628471a44128cf712d4d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d8ff2465d62c3f43a01a3f4aae606312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258340d7f7e4283a5a26ba0057d3604a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dbaa9cca6c322e7f6916f2fd8b41d7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291c5b0f9bd1a51f9bdd91f8d11531f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f8955bd50ac36f7029b494e881c28316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee60b28a655ba814c82db17b4a9c59317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a02fc6788964c72fe178dfe6d0f94a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f754c6e6f630ea0f0ff12eddcc2861b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c615857d3ee647c208acc7bc2e2961320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a681ea50581b2e0425b748d9d396857321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c804c9c8ec00d041155a05a32b9ddc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e45b10b25052a8e71a2752832e0a9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376ff03affdd289a949bcc025a31ec5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef3f1cd7f9037c126fd8c8e8b8e7bb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594711c1b967001996067559c36c27f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8140e155d01587e6bde9ff93dee36c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd73397d73a85a4259f0824944714e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e7c9ee7090359e19082e4f475e7fe4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea286f591ee33779b3106fb77cd18b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad335e0bdace890f09d1754b683d1dc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6930cedafa8dfe360cacb34385d4fa6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff89122230d60918292dfc10e29a496333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894fe3ab03e8e8ac4057e643dc1adff4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39071b9645313c9b080443cac4645be335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36207a8ec56b93000b3f36da45d709e0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f0a29fb63e16b860d2ee1107c727e9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f30f92f8079e6b81420fd687e7d8cf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0ab694ed156600d65f671d4301fd8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202f01bd34fbfca1b45cff1cd92b2b7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe4d4899b08937c2c0f2d73482f79a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c531dc06cc7998c4f873faf872a7ee342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47389435fb6b858ce6bf9a36e59661a7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417902d650bc1aec1fb7312a3c9f184a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909bcbda8a95985b43a97116d9b448de345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ec88ded1341eeb556a6063a5c5d07346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657175061ca84c83faf95585842bd91347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e9d753c1aa9ad874aa44442a285ec348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f121dea8a59ee1ffd91f209c8deee92349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40320550a5927899385c39d2852bfd4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f1a24375762341cc86ea9810a2a5b2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde4988dcbe31f98c0028f8fb728e0b9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17467ea0d909a3bb502e3996cfdbb577353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2c8cbd983e4dfd9c4f57d0540612c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5c5e192230bac7aae85c6449a99f7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408c947b933d660e35bdaef6ab994ca356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591337291cbab0bbe987d2d844bb1795357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1f7c22c17b9a8f90e54d0d3bf1071358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef31a0f5aebe635de909148bad6892359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef59ed3fa382228c887b0f246332fed360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e248ee2a05b977e987eb2e19cad0263361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c86b22cff9a39dba193a0aa50408d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058170f2913f0789847ba5cf53c3b90363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c0a134315def9b4a35ba2cd9b2c9c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827973b6d15bb67dbdf441d3db08121365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13fe192514eaa9955a0781764374842366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e39cf0613fdd9667a1f7296de2bdb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792f56aee922941c399eea7ef420e29368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219d5f0c3eb02bb4521a98e158ac4e9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5ca3eee5b16372f54d82fc5a3a324370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae05d9740225bbbb469fd9ed6a0f44371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c913f8d19c7249903141db15e5dfec372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429cd44114d0f6f15403698470da0bb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9e5092b75d1bc20e2d783eb623acc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c038a86b76fd281abd4a66a46197ac13375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e18a23d390c23d2bba567df3958191376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca147e38a5fdaf424fd0a86df1decc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296cd6e0f04d41570b27d454ed0f1fbc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd34cf7d79ce6561a21c3cb1364497379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d8f82e89b29490de2edd76541bd6e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4505ed714f0e88b94dd0e34c955bb44381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec6e8c90db4126fce46256cbbe1635382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17274b3b5e37f680023d736d6e6a4709383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8cd7fb20c09126c81e9b036c563954384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80542d0eb410394384f2332df9c970d0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4828d1b8e52f353279ae51f38e5f15d7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44158310360c8de2e1f7983aaf6667e6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f2003f941791455aee93228bf97b6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c059b95a3d44368b00378c584edeb02c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f309c4c513bea98f9ef46de2a85d3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb5e169ae7c031bf9c13ab53ed9b06391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5360151ecbe9737547f3c47073b34bd4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ab6a8511f811a2a6c4d3b234749a7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9b1fc5a123a330c7e2d8ed1a74feb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1172bfe469b6f4df0a47dd9c580cb098395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2bd45c7b45842dd4636c2467e4d790396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b56292a03aa9a7f4489f47bd405361397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df266f79388146689b6512b2bea9fb6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2490e79beb34b974e7b328b173ee67399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736517c61a5b25a069eed4d410095f91400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc5344d3af1bfcb675acf034df5634401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e3b1be88b2fb02cf3d78e13ce7a1f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f929a817442aa5fd3ffc3fe18e57a919403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b48cc4abe6cfc6b16aa7482f06358404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749e421ab589e516f7ec48ecee50d0a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f4649b6037ba1f224d8e36dffd025406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc7aa8617ab04c12f2f7bee020bf0a9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f047026d27328d7e8a32a06ec09119408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ad2cf8b4e28c69d8d83347acd2ddc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9948d0193b5b27c53589695ce30dfa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186dc5c850b4b589e9dd174087b97ebf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660aa969ed8c46a4976078ea4ba41ea2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6af570b39348a5d965a6748a575463413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a378bcc99da8bcc670e5255625362414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4468e6ffae87b2b9c441b7cbee3d2637415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06324ca59ecfa0976e19bfcc9417cc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9a549a2fda5bfbaa6fbd1bd23aa4a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0a47a73664a02d4179ae1431d06a9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a08ca441c997660c79a316908ef260d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa117a6e9e68396679c514ca4c44f5f7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f9aded117619a74e5e54ae82c72928421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa443d1a946c39bf266077a9f82e43d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c21f7bdb6fd9cf4d5db7f39ac8c653423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e2df3d951a3ed7b1ceea6343d10c3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a55a54c77b54e378900af5dae9b3e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c841a79e53933c248c9e0a206174a9d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d49a3d2b8e4d236ebe944e33472f3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929dda567f0e4e6ef9a4b99cc9a1e59428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ff2a86a330ca6c2832965628425be4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a6f5345e183a4356be5fddc1bb745430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a25e71d8b4efa939bb79a6dd24be5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c14a4196b99d4649bd49564a0e85a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc919c8d17d0def050f1d04d71b76a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32afdcbaa6513d11bdfa41525afd6b76434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d155d99eaf79a5dcc38c43f7239fc0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35dbfde2171cc964e1e280d8c2ebdc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a618d61ce7b5ae0d3b93a948fc1e8c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e69f987ae7d8250084acf891787a0a0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ddbd6f56369709840795c10c3c69e8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e09e3024ff1c916b2da409861b6a9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f678d0765a2afff48be56b6cacf0c0c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4d447b02589313d20ae35462453d2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563896988bb91b853d1e81406e94fefc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c47c25da48e944e1d7db22055bdbbde444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff38955079d0ec302e6d293de6ba27445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b34eee1c1d78bd10eca75005577f753446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3968ba958badf7182b52b6e5bdb8e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31ee2b01daea7235834fbae71a9de1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e992320450336f3385ec14111ddaed24449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f816292e630909bce9463464dde76450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14cc221c35b3c10d937a24eee1a10f6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f8bb2513a249c80ae078ce7361c4d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3c855d76baf9403d41db7fba84602453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a116e77e103fb6aed8efbbf549c0c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f0716eebcdb8259d321e21ab0db50455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c922d32e39cbb2b719bbf1203fff7f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca884b251976e016eb4c82e269ea195457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844ea1dee4c700c0f66c6e29e8d2e7e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f31c486d590efc107013daf3b1080c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c163b4b37a4a2c327d9b2d6952ec810460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76ad562a28c98ab6eb7f73ec396ec4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7feb2d1be5325f5f7b7b1e04e20082462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a58222ded59ff298187885980d0d0e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6e195e2057284060b4c6bfa7aea26464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b667bc25a3efd2b520baf4fe0fd10465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469850f6604314160b8a0211cca921e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd318ed779d4ebc379b57fa9bf685f3e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05a4a516ec8a010271d1988739df95468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377db810acb749d45422ab3259944f74469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65125efaf51e0b5c94ee481d72f54d75470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd866e4a178f7f42f9d7fb60876ed9d9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702f858f3c06e004ab35875cafe1bf4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8f315f9ba5b701053d425d1266d89473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d13f68c2019dec091081818aa59065474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef7d44ada479e5197cc638cf36e63e7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c36be61d859863b58f7fdf69777ea8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd77a866827f913c4965743fd20e85e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef4ebd194850df1600e133bb030d96478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944154f20f9a7fbbccff5759c0db07f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e924ef4f57fb888d9d1bac02db342480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3748e3c873a7e50f18f8c2bfee831481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b749ce6b8d41a4642e7df896013d78a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec2377c7f925da7118c1816af655ca483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f52b9033e2afbd422e352deb20632484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae659314b2e6a11885c81b8bea95c8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0380a6f701e8d797b665bdcfdfa5dc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e906b96dca3fd3fd6ff46a1e6564908487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84740b2acb273e6e06a151154963c63d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62536c46329f770f4c66e851e9a532489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cbbd9638e779df2160ed3555bec72c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd72deae21bd48870a6fc226e4fd1d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6c24c1e36716fe073fc9321547476492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734320d7c302843a3817b2e5ad60221a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca5fbc96d61050b3b5920c31b147ef7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e30cdf121776d366c51e6b3d692468495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de593d10723cf46fa7a0646887a9d8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485024470d7bc706145da9a8be198ce497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ff9d75d0e16bfe9c94e006c735f8a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986d497d9adc25fb9bbcbcc9f808012499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46241662b87b8444e141f3b91037992a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1433fcd1e3400f59c66272d0bbbf304a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f8240004e62f388e4f985b09b0c6e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4f771444d4b017fd23da67577d7f6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cdea25445c6194a2be30df7ff4000c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3d3e0ef3b0ff255d446cc906c41f7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f98ed5965c62c1bd9cc7bb64bcaab506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b6a506ea0f9cd4d88adc637bd6ad8b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9e1c041d5abb50252d741bf94872e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c97dd11daf594f53f42b7abda24b3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b6f05bfe4e7080067ec34975a5fb1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f64b4aa081d29e044587034f05a422511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1314820331396e8138d2cc421bcf35f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b8a8e1b81d96433151a2abb4244dd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb3b5747944e4fd3ca6e1c2f9416c4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f713c714f85cabefb0f56078c8f8c5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b742d59b914a6bb309ddd41b59ee0f93516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf16367649927903b243b4799d4c2f2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf90ff93d4007103cdd7335d8b6180518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b95f6e2b5f2156c9c3a47cc127dc5e5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2965862664af7bbacc1e19448a8ba5b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e16ab102cc0f71a00e4966fa8c90c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c054188d645a0c2c6645004c02028c1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be49faf642700da2f6895fed2a70f8c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353dfd9f7e5aaf1ec6ae00bb5e161786524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae513ec5a72339a69148f9dde9af0fe2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a25544fa941273b11e6bfcf559bf9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5d6d746e3f351d2bb7c50171c7c09527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198db329cda5f925131a5ff710bcae4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019c6891a9688dfb386fab4bf015dcd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40de7a10a38e960852febe5d0032a1e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793041ef03227a6ca217fa2ba12382d1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63caef54bc94389c6bcd2f38fbab9047532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d5dfd243413a285fcb0be0ed763bf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e57eddfd7e262892d3c88ae587585fc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240ad3acc85370b3ec679cff0535147535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f45dc1240981cc9ab4ab33314925ab536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a5c87a32daa0ead7e4126883c6609537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e6f30a77ca1baf94c0f0b3661bd9f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28ad0461e9dc59de2aa34ee82a3f08539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5493cda1716a2986e8fa16a7985dbe4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399217d4f97db15ead02cdcb4d8c6bb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c819f208e24cbd882c83ae13f25b5be542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8018757f39cfdc98a5a20930c7a40a85543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860dcd1b6240ea82a19c5f9282eb39d2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ce4d36e4845d136d7e4da88c34425545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3595611f9eed14c63c5e7bd53a77d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b88b3cce67b830fc9db8478f53c98c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeeced3a6abcec38f60edcf32ea2d15548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a91ed8dcc785146615654954fb4f6c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6770dfe04110bd98125da720d20efb5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e0b85d914ebdcd9213059ea6456155551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13bddda2234df960caf0980ba08b44b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a9c8a941d4a5f3d8edb39dc5afe95f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d036940fd1ace436e84aad03e07ace7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d668f289acc1469b961b51e0c2fcee3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba7db9837f89e4bd906b9f43d7a0bf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b785beedc3c2797332ad13e3515f5b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca297213fb1b6f4213334822b0985082558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42113571f7f29359550de8807d1b01b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910cf1bd399a92b86786b241b2eaf128560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640b84ce7d4cd41fc18cdf3abb1b114561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d8483fbbcb4e24f53cd513652a5b6c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f0f5ae29fc63a316a42e8ae24ad9cd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e11c5bc9558720e1b1bfb419df371564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da5edb7cf5e3295ea933aa7d8455ce565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041a0d413e3685c65d4a49c822c6fe2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040bf9a5ffc8fa3e8d3f47380f9e8f2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372bd8a493694a9128f55824b8cbb0c3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0dd9c906a83fc1c44f3bcdbe1d42f2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7f47d3fb974efb8f908321448f54b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591fae30457efe6c997cd27379b4460d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9068f98e14f0883fe2c0396c1587d4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455206d8a34a062e55b3154fa2b4259573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a314d7c264af455942cb41ba0e51c535574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079fac0c1beec373410ed39286f6f37b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08596b4bf49a9973249d65b28305485576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e9bb9b15481eb374e3feb941b04c57577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b64cc38ddf259c2d746e69037ffb4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53ca68dac94206eb57b3df6ac2dbb0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd10f8369038fd7109a9ae1c5904e036580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dae5571cdb95d681320b420a096647581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969568486d740864308e2a84e7604a52582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71943867c4cd06dda25869ff3c0f63583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7d7d93569926d6fd11081a0baac21584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5e03b4dd39ebf5f1d8777c547beed585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d24f754f00e5937739b7bcde861864586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d46d55e376295b28cd439647533a4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd835afac15f01352d37903cd609c7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949fb328f3eb6cc5a69ac7549839115589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6fa6383a61ea80fde75bb1ad0ff8a5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd8797bfe94fd59e6ca363a43361ab591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b3c6b6eb5d437c839ac2b14f30f30592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01adfc8cb34b524e46e7bfc54a024908593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51bd873972dcd135a3ac6d79e01c66b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a62e144df5d88d76792021e5656f52595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17c3a8eec7868531b83ea3b7a4039f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e00709c35e6ad89a9f8047b57c94b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd75bac8012c1777c41596f5b6713a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c56921678a1ff1ddd1fe4822fe1f3a3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999461329254e83ddd8ea8b640c75ac600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228fd4308c1836a3ae4cc1e7d948e75d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281d4ad9c1432e496de3286bfd5defa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b646096e6cc003fb7414170bdd99e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4669f9d0c20b3ee19891b785d7048604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ba7b2f7b79e59896c33dae5cead8a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c0fe429302c5b3df66808533f415c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf423f09f969b5ae88a0c13aa2eac53b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28b085ca3ccaed9ce7ffc397195780608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab1c504ad6d8ee6d42f8ff72c05210a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ae8b535f6743660c89c85edf6943c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee210cdcf57bb11dea89239af9b14731611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4276c5a3e737108015762e0a99b13e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e8cb9615e5e770efd77a2f77e525a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa9218aa338991a12e762b859de5235614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb403ed88f7e50e6e34a0d29f96f86b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201fc28de9f3717e81de858da429edaa616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc94fd11fd6ee68766fc0819ffc7bf2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd885159f26b93ae1da515f9a2d2d613618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86343c2934a95a399bf9298cd04f3df619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed797e3ace1944be013dff8de74aa9e4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693b7baeea52185664dafd981fcbd20621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7ac4a5e1146ed436fe7938c4b4707622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f070a76b92f154d686dbb272cf5080623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfccf57918712a890f2c5cfe41503c0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c728c7c050ce5016baad8bd40be4d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e20460e6069c5d6a6e177dfa54896626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f3e561832f63459cede1bae11c290627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a993f1d88962c29a86a524a8b44c7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947ce4d26f1e17f0fc02a15d5916381629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b4a30a15510049055c0dabd66187e5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d21377a0066feca61b1784231a9eb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a14023a04c424a32f9e3e1e83a5e8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607cc054e6fe70713cd9da28564884a9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ffc0ca55a25a35a92c8d975058bcd7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8d127d27aa5ff5b606f487b247e74635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d2c7242f7b96a8b7c9f1266f0b7e9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a04d78af7eb6654658e1b3e80358f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ee6c583f5925485fe5dc7eeb6e02d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cef04366de66dcc6a8889e3c866b08639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ed751c8edbb1f83c79d3cc5f84d48640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b1593f2d539232452ce9826727a11d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2ca71e345ac5bd2ea964a7dee46b5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7a23f5c77ff5de945909ccd286ea1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7eeffde6114f955cf1e45c4c189837644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14efae1c53b774f3318c9275c8c925df645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c065de15213f5a268e1421a982c5dd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1ca409b1021acf998c5a04b71ecab647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82180c54811e80ea36018695fa2b9df0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b261325f44dabbf9748a7b1d9b4df6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521be47214bdfbb1c3847c44a23c9a4a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ccabcceb71d790fdd58921739e0472651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c260eb864dff9d4c538b4aba546237d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ddfef654dae00bdc173c21aa1d207653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05550d0752468db058487e81b3ae4513654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1bb9c6682eb7d772838b866ebcda11655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc2f236dc4e0fc35363496baccd1902656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af0c623432a0de780cd1831f4a193c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd74e99bc68674746b83aca663b7bd01658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f38376b29d501e99ac99cd9d55b18a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf3964b45c63ec2ab0e562fc7b6b36e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88296577d3744e56dfb3b0301fa94d83661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5cf0f97b1e39ee2ce2acf354bef66f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b691c05f2bbcf6470da4414285d536663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d1d02f03de51ec9314ba753fb03c80664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb288af74dfa9e91952299a75128604665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c4c69feb47e1fc6d48e5ed5822574d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2426797499cd1049c7227d834c4bb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f17f8adfde5b477c2b992b9ebde81c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7498d9abf4ab66607a3bad2ebcec44fc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e96b9dcc94b2a40d48e72af05f52db670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85dbd5b706089bccf7bd1ee3ed544f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a45ff2b3579647c345cdbc49ad249f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e077071d9a8387fef231e7b4e47e0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f124863cb27d30481a3dfae87c2b62c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505276cb516848b2c83d4ab6208acc2e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553dd5d56f62712c86e9942971ed2a7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97956f862305af9763921631a16ffe4c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f20f59ac5f3dce716601b6a128f18678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9756f10bb4939459116ea34cece6aa3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f125d9d778e0dfdb40393d39632c2a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd817480e6411739cacf65d33d0d6ff681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320cab4c765ded7a40515c74e55a28d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ca0cb3d25edf7d5bf52d5546fb388683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342123a0b923fd1c8f3650a6675b9d2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe6268b90c988239f087d029799cde685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930f57616287009f11dcb2b6fad2212686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61af816342e081ba286173e36ffc191687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a239297556d5000b560066643d347fc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c90da7bd79358011078fbdbcc6c9f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78099cc0ee61653633a10b951eb04e2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a700e488437380f522e8e67507f20ef691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9347099869361196afd2feb8aca01242692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f365a95f1353c7e4cba6c607ba1ac693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36640b15d58757db1dfd545533d248aa694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f5e999231642d6fda3155c28344885695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e09972c20f4a3cac984ed873f024a4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ec47998cd48ace2bedd2649af92ff697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ed1bd6b0651a1d10239a691520b09698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c76fb17150841688d67e685c9dc938699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f8fa8a3d4b5b2554eb363a7d0c099700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4057cb072b60e5192492f2db7eb6f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f51dc8cc741e399122623911794a2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf592a097ae72c66bf4dfaffe4ec2d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300bd8b7864f81ed5e04e4049fa34bd3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b57d869d5038038891411a1398c19705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52936c785eaf99b8643350c6a3e85f77706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd90df6679e80c3554887fd2eed5cdc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d54b6e1da56fc00387c8e351b4124708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7537e6856b3c1e8aab45e663a59ce709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e7b0f9d166bc2b18210b8e1eb68e3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e450562c7be6d1a229d9b3bb3a6ca1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cccc1cc5f72b13d66745023cc0724b2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad963799ceee187aea13e2746ee117e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a922b763937e3a302c477be012d16714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32461bb54c012f1f5767fe269c2e9259715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367117046d4d6cbf8310cb50b4bf1f46716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14648c60716a1025e10e7679b3a258d6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb0f651481369b9e0c2a138610065d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a35c5dde4f6853e11eb2d7b8cb7f41719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e5fb8d38e4ac3a135677d68f9c9be720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514867c5371f1a3ba4d49266e61fe37d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0d8554e89cd5f80f05c71691ed108722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977d116d354f0f6cddd69f3c4a5d10b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa9973761b803eb69e2ad93b9309a4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484057b7c708b22ca209124691be2948725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0dabfca744623dfebacbdaa6417235726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a4811ee117cfd04c7acc7247469d5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a0cd8990bad9f00df972c8858d7de728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f08e7e8a8347aa19f9619dda1fd218729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c3e58114ccab9cfc5f12aa50ccdff730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5c0cc5f61a00de14cfd0505752d07731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777b3ce205c44b89dbb7de8fecc9139732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c444abbfd0ae3018492bd05304f9a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e86d9115dfa219e417a9d096e628ddc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2178c30e67d6f36ce5fad09caa56c03735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ed7b1bc9471e519612d5542c17945736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff50238173e1443ba1de5c5f37f7c1ba737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e129fa11ff8932dfde2e6f9629bec5b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c45ced95b99ce87d97c394d7472a58739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f5bba36c02b4621b2cbd7000e3d2b4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b02679c04324f211c860e8cabd2dc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af435ea03d4d3793d0688de8e8de36742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32f11afc4507543807564212de5138743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2052927864c8154f01bcc02e1b5713744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b4f828d48cbcc1d7c3e92e8c9670ca745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8adc8b5ad5878795754d5b3d675e87c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ec4aeed9b24d3cada1e1389336a36747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33064bf215390ea9bf3f6846c168407b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bab6c95df75fb78335697775eb7ed6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7ffea8e2da15ecc977a646533ebb1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39055d84e99dc0cefad4717c1ceca2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564f0f7bc435c282ed5c991d3edc498752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837058ad45497928704c46fd1cdd1688753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bddf605a941eb0deb9b3adf5dbb9fd91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ae3e06952640d66317d696048d06e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260a70fb94843487fe6fd4906bfdc4b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be2aab7b488b03a0251bec1dda7df54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b1389498bfab04b95bfa115650e085.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98397dfea9c3457cb8369f4ca451e386.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9caef928e8f556503db8a7ca6fe3cfe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be29e2d2dff0bee419951fda11ca7118.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4bb89d24e07a53993a670dd23bdb79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a45804f860e731582f108c8f34061a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8271815ce17cc792f2ab933adb6f511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a8ba50f89512ba72574dbe7983351612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e2732c361bec7b685009d6bd4be7013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d08b8ce49c3fbbf215f9df11a5d4714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385963194bf55016c74bfb5284792d115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3699dca41d7f632307a26d7819daa916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a1fa0747513677fcf164580237fa617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a109565aa7e837c85f871ed48ad2918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631ab46c72130f3dd942c1afdf8f7ac19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e192f65449f2b450d37218bf147a5120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f5b542e3cea4857e8e39c2902d0dc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4009aa10736b19cf6005a7e61a8cb1b722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a6b6f1e03b050b41d4df1d21c412523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac6670787cf0d17d56d305e269252424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0691656b688aee6467d138fa4f3b47f125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6466d6416dec48e288b3589ace449cac26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1966bffc8f0ce9842a370ad79a6cf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd3e1a7217004a622d258a9cd9547a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a4abbb75b17943e858ce7e011e44929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50bbf300279fd3eaebd3bab152f050630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec2c10308f628599a62c8729751beb931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837ba34f20501ca48e22d6999482f8e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01556c19a9c4cc4dffe049713fe54b9933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1c03dde2dcc968416f72182d0b3d734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121029ba0904a2531f5157c6820520035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7f7525d79578a8a93c3179d1c6ba336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9727271684c011dc9167eedf51a1c6c037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39836dfe658e16ec2720f4d5c438d19438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04037dd0a17fb74f52e4ec5f9bfca5fa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d70d58ab981c88cbb0fe257c68118540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d563cd5b9906e6480ee280506316c241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b0a88ded5392e8ebdb43f84c423e942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae26c03526d31c0bd2768fadbc993b7543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36bdd8a4a0719421e05f9d9c48113944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf80201a6813257355b323aec1290745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c869d70dcb0ba0e78ab85e74326aeb4c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab101c3e67131fbecc30d3daf002b90247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67194a5929c63e4b8b55bb673a8c621b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e55b6f7702bf2322a14956ba2785149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2ad36a8323003d12e36c8c21516f450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e533fe5baab57056727ccc8e12b8b151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2899b68b13adb31486e8b61137943f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e0f15843f14de00e3954faaec590fc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df566c3a5f6bca20c41a14ab4d8f619554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ccb804a581322b6ed1cf0067d5a59255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a25164d549c2bd0a8c02dadc02d7ed856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da75c9b61c21bd861992b6e4d7269a957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743111ed8cbf61183a3507ec03ddc31b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2a827b600fe654d3d72e7bef79ac759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce903f40dbbd0db94fd0dc0e3b39ca9160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad97303dc5974bce4dfa7a7925d1093e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a601326b51a367f26dea37a011460f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff295b639de75409f030c27d1d198f8b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32141ced2f6a31941ed09a5286b9a94b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88fe2ed672b4f0839467172c0d1f26565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead17dd1dba1efece46cb1e6702e7d566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe51dcf445b3e11d56a8f4301a342467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30130070d2366dd16b0c9805ca92af168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da83a0a74b383ad81a6a539b18e79669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb476b8d0733c2b91fcf6ac3490b09670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdded9be932b11ac01095a493b9b7ae71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5109a1449607408d22ac393459197d972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e07b5e4ff109347478fad25e8bedc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd595959ead820bbb96777f17ed47a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c83b1288e38ee15648e5269e1e40675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad09bd289d0481579121b188dc05df976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3faf992ae354f754abd1298c8a8f2a477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11bfebc4883d514457f7df749b47f3878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76325761ce275a5048723bbe80cada3a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a937454cec66d5ccaa4a796f4031ce80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379fd118521e7f2476d1975196c072981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884db850792335a83b72fc5d01cbde582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551182090539b2680a1952370182133a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6127d6abe851ed81b6ff6ae475910e784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c368167279be4e5305a3d3046e4000585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722c9ef5a44ec95637b4bf04e8e607686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a668e71fedc7f5be9b9c45fc4261cf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4854752a583a82572473fb870305be1288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0eb7c5ff8bb2285c082a0a4a6e099489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a8b6b2eb7b76ec76109a7755c327790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4b725e5d2d997fa80828277d8580f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4161ba5908986272081162884d8fc1d392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd8dd87a44ccfda46c1f4ea74d0a4d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3522a76dd54dbf87f56d234beb68cef94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68189267928d4288f2165520dcb0b44e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e2829a4edf89b47199b03fdce355196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66649adbdef6294cb1225dad24f9c8297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5716665c1f8fe4cb1f9d3dc4d76db198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d005f743d9028904427be21122ec199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aef63b06d9d37196cac5bcb016489a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883339f13164a3c5146cd34686f55ea101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0f7ef7aa8c6f23fe3d50198d74fad102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c44d0053e4209438dc4c6104e3bc88a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7fd294fac79045c99ae43ab896900104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce11b4c48b1c4c22176bf199b773a2c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b3083b83f0487aa7dc85683eb81489106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cae93e91d207888faff3daf7f0ff39107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99db07e481137803bcfa1b396ee602108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09fc606a6d210d48af8cf1ab76b009a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4167f4f765ca2c5aa5208404a7ebffc8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110840aaed9d72106ca902d8d7230fa3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94403958fa0a4225cd2646e706653d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd40f3de0515a39faaa2baa5ead5460113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26acf02d6ad1ced7349f139195fc0b5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b865c394acaeae725308373bb4c40115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1077b496383f1304e9529e8e3e1720116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446de2739da44c658bca6a6713f54df117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6f232a3ea30cca06625fc72678436118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42892ebfe76525da15921947973775d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a3f118b59bcd4e0aa80a147fa903f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02904cff6cd59d2d73ddbb5ef890f517121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac5eaf1218dc43dec6d11772bbf62a3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8904787b907edefd09cd40ed38168f65123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b9cc52a8057408bfd35aaac51ef44124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf0761d0f59693dd8a75eff60d0a59125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce244d0baba8cb002c84b3ccc7cdaac126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf640b329327c0d402a2b46cb324227127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ed1b71dc5ecdbbce1921d40f21de0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a3493e029bdf7112e8036ea0d53ef129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a548f66622e6b5a0b735c51330f6b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce915f0da318f6fdc7147361b1918ee2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee8e9b1e010d88a0801635999e608a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d54336d83984f00f810dc001aaa02c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef27227c9316d08ddf84e073cccef26134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a209528c6e7d6a365170138f92fdf77135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8f975d9478eeaf75b07865f52dcf4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4424d4d0a458c4672b029b6d85eff5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f53d11ea0b9dc7fe59953df37b108138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26efd2976fecc65993459236c11915c2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32645794d6a6c07060cda9fc375fe2bb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c492aaab511fb46034bc932b7a5e44141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d178411e7a7ebe0cb1a9a64092bf3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f3d026f59e381c1e8f257842429b8a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31d911d2db208c3098e6e1608005f1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c98a916055c26a8d2bcef1a91fbed145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0317e257226f8c8f7696f4185f5c64fa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935efa3696e9bc5fc9921a1299762848147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e535b921ddd42bdbd528fc9465489f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d887608059f877f223f8c4c76d728c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4575a0200b6fddc8bf5b5bc8080f5d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8401ec3783c7f73cf9a161500fe190f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b799188b06290951b79cee549e37e05152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d85e0356db69c9c517bb195c99b47153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418801c2c7c85b1e68bf7ab93c64e21154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15818857bb7771a0f0bb59d76794b00a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf2afd84d201b3198427a6303f36ea156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243057a4ef7eb1072f57d39f2fd30c6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6a63af0fb6c53b9607061f7c30374158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb45e5b5cc56ef58d4978ad80d410a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0535e76c5def9e76ad2e2cc4ba033d2b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2602730de65a25ded6b0be05928eb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b879fea120a649a6eb215e2f3dd74162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ddb3a0421d8d31a6bd7389f7f21eda163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8029315e9678eed7439aed32a5ded164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7a3de42f638cdfb0ffecdd3c0e068165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22531ca244166b09638ca7b9c1d8c9f6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39fda786c5862fa459a326df5c1b43167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a760e297e19e451a8db6544dc8d54168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c418e8f32c37e7686023d42ee4e90169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326912d9b7158d1e3054c55de19fc4e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde7db7a01fffcf9587c3868ada7ba9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf4043cfa9bc97be13eeb58a1ff7416172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c009645860c40ba3bc76a93d1520b87d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5d6faf50e9732aaa2e22de401b02d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5830c2d9a1884da7986749d04d578175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ad34e0f7c78b1387ceba7e2264cf4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073678169a1f1917bc4feaa5f73be59d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ab4a6527b78a8f35213e13fcb467e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03683622fd1310cea4b50d1abf1536179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e569e701bdd532e051e2dbc73a3b9c5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae38ce709c62a6728c09a2a8e271a4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813a45d6845f2b64b0975c68110dc77182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ecab9c4bbbbdbdebf02e9bed8f0b0f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb666fdf61de3b8e0a53eda42bcd1516184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b99ddc23fcbf2de8b64b9db539ba4e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f692d83270c1a0948a19ef874ed4dfc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e64e71fa9368fefc4df8e698ac6e3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5137e438c6b1fef1ca1e8b6dba99f17188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac1a149ac4173ed59cea695f274504189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e70a1753fb527bb354c1b1bf72c79b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971b68061343f17c34444f5db532a93191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3329bd506fa26b8bf025a0d370e54192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc08e2b23488ab7bc78fae772eb1e18f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef189ebdb47d87ef0c996f1160e3a24194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b102553d9eb6772882e7d69920d73fd9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ec552740b85a9d2b64737c11553df196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f1ed0a82a33b217e229bd6273da26197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20038557aa3c6c350523353bf6e1c7f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0196799c0c15c44207c2bd799faa4f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4468344ea47b2128a7250660e32ce643200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24c758cd77aefebcc97d2dc53d92fb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc636fa47b1365b213e851b2a53ae7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1721c8c9da726e06084d2db74f390e6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ef5ff77064d28934c45925cbb35cb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157115d257c490d1810f80cbbed22658205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda15b3d10bb6ae559dab3098a9ad972206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12bd53313d875852e986d5dbc407523207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ded665ae1291364b900756005b159208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9793aaf5e8a1878d58efc1777447c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d6d522148410dd472898d56691065210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f59ac6cb9cd99cd95723de065cda573211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949375da9b06323a70a8b5d1c089cd90212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ed919d2d3ec4dfeea85eeb788d33c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f4c78d3115a10aa5e310d96066a684214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744f635b3c92351f8f0e5fd31625fe6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2076d41320887f853e0dc2dfca8f5af216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a71fb54ad1403b1d073113b897f5c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d074db2a5f6e3ac644ef845786f0e86218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c9b7d847af5c6dc107c40587e3246219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19bf82c012540070cd696fe368b1235220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e379606b1a52a04830cc4046f0a68c9a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0985bb3c4b69704a534d7052e24db9b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130005bc7f24e52288c2c5414f69d5d3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f91f9ed085035e2fbc2992b3945a0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60f34f21aa2ee847d7fac7c94123b3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af84c65047ba90f99fcc56a1b51d10226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54722ccd2e806eede53a4671ecac2a98227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb377c59ff1dea134d464525eada1e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01fd551992061751b95966baf42f4b5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49422ad158e341c199cd4dfcf72bf0b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991bbe14f5e8774d17e244da338143d8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732fd358bf8c409045bee24cd4d25ad3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b962fb4a7cf861abdebf59f98705d01233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02907e4815ce972b6548dd3520d324fd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1afa13606832e40f7237cdbe66561235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5c3975d93710644453cce2b44d50f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55de276c788e56f7fbcb69041142fda237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ff1d67a33798665360695fb3605e9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027c0cc04128d487be2507edcd28c4d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99e7095a888b4c72d1dba37e26bc22240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fcdd8b103e57fc6d3f3bd61d030007241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc796b5cfbf05dfa32a950ea819d63242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dafd1f7a7450e270c025eba55958d83243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f8767b504a65f759d85e3be77abba244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd935461d0140fd797ebb770a8e540a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a1bdde7c51723a60872a171d4ec81246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b036cc2a2f388644f4069a9ddf0926fd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02821f0a8beb655d85dd593ce8495a99248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef869406a28223c426a30dea0b7af4a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba6d5fcb11d4c4e55504d95ef08e24250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ddfbfbb3d935acac17d80df61e301251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062ff38891e1f90a50869cd29155a02252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d3c060604635c95073c0e71e5e673253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53f27d8e19add0501c85097a315f18254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bbc0a1f1f6fa9d3e2f7a30ca17da02255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a53419d440ad3a3db28dc647bdd554256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b7a6ff6c4bde04f507397dd8d1334257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbaf8beef22584ea4cb63d50ffa12a7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a83af9f1d826cbf9978ccfcd2a7d0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac6e1cd3b0fa7364ecf3bd1385aedf8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267b3ea9fb52fede556109b1e53ccfd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d7ecccf92b0d85fb9917b2f43a573d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d723805f43d46e98318ce13564dcc4cf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a6b82fc150b174bec9f511faa1eee264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a67412560177fb220cecd0f1029ad265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed874cd4edd2bbc0b8a92be60c2ebc09266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21a13b591b18962992c256d5545b1c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a6d83a99130459c1d928907fb53c2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9412c94d1816585fd0ebabafa8061267269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad80c38de76e8e1de406f5fd8d2dbe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b44c7cb103a8f9e3a8b4d7764bbb19271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be78917cce9f493877e34b36141334d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af838895f46bfb909b7c91e99302ecdd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473f32ef1e0bb908f53293278717126274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64761ee1259a159208907f62d4f3952c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4029a59cf642ea3b6b8c8c558fe8002276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069e533d85eee3545bf0fc524e129b1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf4a4863bcc06139feef6f86517571278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a963096b6cd00b0a4dfd8be162c45279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f4c742ecfc75e3790bd00a6be3960280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db844db5b35a5d9e2b0ff84b1625d76281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a6df5b69ef61a414d2fb8bea5d48fd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a539d6d1f567e9b07fd8733218c7931283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf612fb5b09a5d96b9ff1a280b1c4a53284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332cfe9bb92d2f5a960f0ce07a8c6d8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efde220603df1ddda41f7e9a0c29ad7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594c136bdf67b285c6aa42a8050b473287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca87485bfce2d6d6eb8fab914afcc2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110fad54b34b43ea43e7f701c52f0090289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f18fe886de06d7d26afa4a84c83c0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243db7814c214aea3fae6ec708e0265b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f3ebb574e1d7dcc05badf815870ad292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ee8faf2a57c9c167019d0ca382b54293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d35963b7423f29f669b0556ced79f6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391ac00f2dffafdf20c37a7b9c27dd3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568875c0cfdadcc69ea823f68218d01a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4cf74f39d4ac64c137cbd5bfa169c4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c5eb05331ee6b78e2f17995f8b3c8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11251434033a03bd59edfc293168383299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04ec72b214fbc674066003cd0ecfcd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45054e640fa488a99ba6c0d0c5838cf6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633d9d0ed716ea0d4700296f0adcd8e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb1276c8cb7137c1ba062ed314c66c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44583a386654d60cce6596bd116da774304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc363b1e32e460ec06494485a69534be305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d1faa7007b2d5e504fb0a3493acaaf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b274a6077349f0017da90fccf884e1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef179b769a0dc24b605a3ae80ca6ef308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a6076d54e1ccc58d801c9fb515146309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd44158ae761f78cbe059274573364310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7d55a6319dc399d173d23d228b470311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5307e5f5ca859fb9f466d4e75ded83312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b315e34796d3e313d4de53fa2573c7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3bad17abe004a2fc3cbb2f7f9d2c58314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf566086cff9fc60ceedba08fa5fe4c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e385a9b4a4c9c30c147eb56cc4c4625316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33aa89d0df677efda5485b7be4469e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e5e480107ebe8eae1e1bf3a8a62821318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769431dec9426235c3d9ca6d363a5364319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d282905871f706180a51445a2a45c60320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126217c2c37760fcda2e33d7771b7ade321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c3d7960f9f701dfdbffb061531d22322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768de1b1068543cca8b7f92445a584d6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d83e0b39f1470a1c89c90f7e5677e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e3c5c76cdb664b0c8b416da8d6d88325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cfb41ed08483722b55abc5061b99a6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be61022eefe88a6cefe565032d1bd3d9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08780205215fa260a3e9d5f944f4fd92328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d09ec1a87ff471ab3229c95026e48329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd04fb44034f34aeb77205577e25b94330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca01cea91ca4a33229a52fa7d42928331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239674ef49a8e58580e0fb1348c4a470332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65de8f790a0c7676899deddf5be8b0c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1fd4078f6147cdff003a7afbd9f03334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f78eaa53d12c35402962125191f28335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565197623e36d59d3b6c7fb21c7b0a3a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347140295d17d23d3258decc6d7daca2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34848eda6961b249cde55683f0c7f4f9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd6f638167a32a2254ac3e65664b28339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804db68ccbb5606bb78fa36fb7ba7da6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5148a8f6f32e3df0bb4e37d42c4825341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027acb132b21083d058576578846f2ee342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a9f19ba5ba7a924ef020e116a776b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf52887248041f6bb8ea1d7c8dde64344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00019fe8e789d963059bc1cfd9d52a4a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfca26ef9510df17d6c27ee2f65b9b3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940e897e1db8e9595f8cb417ed7714a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d126ccdeb15adbda6d7f01e0347019348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd74575be54ffda57f106063cd6894b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b018e46731d281de289e678236a51c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91751a952097f54f658044d0ef9eae9e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b6ca81b162709ecc848cef8fa99dfb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b4d3eb3888a7e6b127c37d960dd5fb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283105e4faca790e3a5d0e94b57d880c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf31a51a63ad36fb515281d988f291355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33de5171f377d4432fbe2480ee527e3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e46c2f79cb35269948a07726c265c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36d3d119f7efd1f2c068a6a67a130f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e54c08951b8b6d40a32c2928704a8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678643a9681e37320f84e2a7142f5cc9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95fcb1f41c62ab6f848cda08006a9bc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1145c00d8909fa74a7195847bfbf93362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d7eba154f8186166c0b056cb31960363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6012171447cbdbc121d013fc56761364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702c27fdeb34d04d6df51d3a95224fd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2463987250a56792b5aa458b3bcf0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c39ac34679462d492410b05af3bd8c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328c6d7edfc2aca4ff7412b6b2f27a6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1542e63c609bfe89da9df9f418ac8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8999bc3f17f85ad78d3de82b5402717370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68162b48e7ca297f12c0c2131179e0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9d8716b32f5ed85763f81531861e1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7631eba2208e5afa4a5e050ad20f3f1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5d433e8c59ce60084e0d5d63e65c9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863dda1f6ac677298ea74bb4b8922358375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf35c9c2ae22d283b943e37e9c83fc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00ba7ac6306e98f77834951226642c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392bdd5ec34a5b82d4be3d95ac49679f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a784fd5bcdf0b8f04a7bec5046866379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b2c3395c7364d4360cec1c81a42dc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dfd5251b2855b5c5a01883a1a4443a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3931bf6bc05a8a8cfd2dc109bf35692382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef67ee78434156b2924e8b3e7ec27c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b547b75f28cddf904ebc735dc3d48f52384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f3621c29e30530610f96d3f3ef38a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eaf9b18b386e391ba9bd5fdc783b99386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e574019dcb3cc951e354d796064c6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f0a188e8017d11abc4359148bf8f5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b63d2d452447cfabef7c38385c8354389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b5b1a69821286c014ec407641f81ad390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c096e7d3d6bd799c0923459b62e36c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c64a85ebd86840e018f2eddfeec3e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8011520b8a44908e2adcb3b7579441393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab73a030e580d72bf9f038104b4f5ba394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8465b13e6aff833f97b624cb2922a7a8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e64542171221d63e0fc42daaf69a109396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46dfa6763aadda726e13ef01e44b974397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c03d06cb5775a40493a98b65fa7a6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0444e6c96cad9b30f58f389ba4faa9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349b68fc0df1ea76462893dbe77d40d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d70b4f6d5d0551864d76caa7c08178c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1606b49c9b9c9ea3ba0c8a037faae402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc2207f4f65a4616bcb99298e296da403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64e6a09d4638921c0da61a3513e96b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9bd63ab3b98ceb2d8e9574781fbc83405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372cdbd2974bbf4e9adfa832602eefd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e40b6647a6595e2fd68f5eeddc8b1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f6d436c5610881836edd53b824917408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a390dbddc76b6c09d08c76e4fb6369409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb7d8aea6eeefcc9a1fe30cb82d2f5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225a5a0148f06bfbbdd6a52c12aa768411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545876641735357b0069f785debf6d0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85eb076a8e1b0c08ac62f3325195b6b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21671da604524df09ae5518f51d0173b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3564411cdfb26c179a244fe3acf9ba415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7a35c2a5273cefe1e40ab123871d4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070463d324aca50dfc50e03432dd1dd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b721435569dc7df4c79b28bf354ade418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930cc971737aeab92a39c26d1748bb5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef48e2827573075fd2b47e1d17b21e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc5b17b87381a62efe06217a38beaf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bfaa1e3790ea831252d03376720e49422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b146b64d42f1b6f50197a5903fa24a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0fb7ade333335fe6deacf83aed4b16424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0e27c76f5251124d8290577a1446e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330b9231f3f750f45e35c25e75445f6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbae6caa1e8d7106c4d1bbc8af51867427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904b7353314f2a9d762a2d7b09189e8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f07efc621675fdd58ba7b8c7f18167429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d013d90074ee5a1209031cba6e713430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af85aa16a8a69bbd73ec4d42e2ca17431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b57b4233be14ca4c9951f86dafc848432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a2c9b6054ebc26f32a6a4ab20162b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c017a16cde71951367a81fe3fa8f0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5314eb0e77bc196779e765cae78f3b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3458f1361f96b0b7df603662f234e0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35116e45a75f6c9d4e56b5b61e7e18f2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbedd69fb566e5dbc4a81b07942ad8a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f88540f96611c055d7fc31c58eaac439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27304223acae2e6798a32129f647062d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec16f774abbd0fdbcfc91eb79e0d07441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96649918c57eeaa8aa5880ddab9a2c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b31bede6d3e0a8466f4a7d538de9fb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b897e9cac360ae37adaebb7039940444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf771eb13d373f289c7fe4c68b7fac445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a236ba4b7cbd5f5f6926e503c6510b97446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61eaf6f772e20b6bba42a5d374f14a1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b56f45cd4abff0adbcd5ffb8623be448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b0ab07ad7a51faddcee7bc9bcdbb8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90954937f445e2d4019273542b01b0e1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa15a4381265febe02991312100d2f1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe72fffbd829b3ebc7bd1ed9b93381452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964eba5e7b0f49da21be45f588977fc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00baed9f9e7c5b57c011909a6061f6f7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e466d84b29925615f6d664c4fae7681455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812d36caabd0ba71f7606c3683cd649456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a821ec745e617494460f2083884aa46457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c8e6d607e21c3cc0eba7a5b9ae201458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a96fb9b92ca0db333c9c8b28dd694459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ee8a1bc2eb96581d25458a1f5db2b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a11764cf8d57d5d73bb81545b5dfe461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e64e806597b05cf98b259e8e308d2b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2194f2de77b134110d5d04d7e769ed3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e0689220ce1764da211aecb331e2b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65463625fac485984a0e035fe05010c7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a34f377b425eb7181ab55a1999ee5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8680b0eef9f71676d0a57bd34533ef467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d75b4d12c3054e022ea6567d01f916468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca048d5b25795025b40910ae70b0a855469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a2b63e534238377510d0d39b4f765470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9281f996f2ab03d3bdd6199af9309471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4997dba91e453278b56bea3be50f2c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821e4351f11fea06134b515e1bb95f6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294f05c2e6b7b1be8877d9d96d765dc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591fb80c1ae40ee68cfcd1ffe11e9620475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba8d0b5aee34cd07095c9e230c202fd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0627fc2c37158f75ceb742c83dce4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c95ce082bebf95c22bd0bb7b380ad478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05908aed9c0c11f067bf9a82393948479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2945d610175d1e7405d8ad8bc3fd1d5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c0717e4d74105a1d22c69e2d2ff7d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b08a57626750f696b0b048e9d56557482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5bda95bebf829a2daa7b2ff017c4a7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658a0ca052f4936cb1b5c38b4080f06484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f2cb4e5d3697a8ff2b8cccb140531485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3492cbd4234652a1e9c88eec753fe6d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b74d9409b62d8bb11d7296134151b4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73723c3636143c25321c07437671fa4f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b53abe7a8122272858013065ee8b51489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f9570fb6acdc7f5815a63a8510881490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819fa055f063929ff788b0d5a0db9cd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0317ca553bb72bfaeba5cfd30455055492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a6734dab2e1a3ae5fa3e4cd75374d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1601058a9fb1592fd982c248b7a13e5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0025e5777381881692d9b25da85d4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf37c956baad3fa84ae6715e8b77ee496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dfb32fa890312840e0d4fc414aeab3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a56680ef485967d86e0397b1beaf79498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c53233600210e9874603faf89c0f33499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef318a5bfe4f273de8a50cf216b28f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7479b8b6426a5062f953b5f9261980501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a449bb5eaaa9241e410c474119df7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8990d5e276f3e9b31aa412d9cb17a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e453975b6d4c000cf3dcfa96e58a6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b2cadd0ad5c6ad7ffdf9eae344db9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77926117e22e856b0b0f22c1f9ef8b2d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33043c607bed0d0461ff9a645c81a52f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2872bedd90fd73b3b724539282b3a11508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d70da214d3a69064a45728ab326fa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662da58d16214d90a2fc94ea06364812510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3a58223e6510af72543ab41668f37511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ffc45c0e40c51e872603c0e3d7295a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad03b7ec1a0a7f2a9e3cc6c8cca23411513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0af527f42e1ff017a87b111545b4cb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe3a0cfbc38a73f3b1bc4bcff18c88515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72941c5a6d67114999b76ae0ba8ade60516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd88237b3dc2135955469017602788517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4127515bef0235e7930a0f22c54c63c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf141b2697fe386ce44f18a63120e596519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193141bd74d258751708f7f71e2091db520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77fc52ace20b8eb56071fd85cba14eb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19326e9110e0757a3b0cf1976c7d9eb0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c792bb42ca7cbcbbce2440f761a35b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b751e178c8f80c87d18fbc83761fa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb972f9228e7ed97d8fb1e6571dfaeaf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c0ecf399c3b2a6f7d07df0d62ed98526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f0cb894d6c6adc89a52ecfb170859527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052794273dc63eb86983db0831c5d092528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3223aa0f4fb6e36e0923190b58a5e419529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed7472f9b9b6f314ea415096150cc4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a3625342252b7ab0439b0e2640196531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9900a29f5a2ffc6b94f4860d7dfc99532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c713a7371f5803c761b558b90e81d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcebb525f686efdb2cc281fd8f43868534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6403d352fde6c3278eec470c80f62c4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f180479740bd243617212605c61fc3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519de469e582bc791baf885ed514946a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020d38df120d5186323a6703272d9ed538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1fe785ffbb68e5bb6af9ec0bee40c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d1b51a65c577f40311445c64e5fe9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35bd1c4b4d2de73488ac9cc1b31232541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e657ab88040f36b3ccc89fa63207677542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9367d4dcbcc55317e2c769b1b83c3d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543bed42137d5e9965297fdb23c924a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f88c2eff106f4211874197d33f3cda545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ed2f2d81fa7b5d3dadc8125638bbd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536be3e7e08ae146b174c1e3c65dcea2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bee91ab1026a5d7937193a9b7e64d8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cba82820312e3b06f8c4d0e88b2cee549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab533da8a032ef4e4d2428ecf2898791550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c8c16e4da795e9c07d1ce47c6f015551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da39a03c540dac5273461e703245df552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa1b29b255c8e0eb4c285db319ebd6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31eade9e25f757b3961e8c3ca8088e9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae098fd4489868e1f135afaff15995555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3cc0993b0917d92176331556b0bb1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c37d28ad3e93954208c538a0df4643557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa4a7fadcb4d176a928ff38fe6c2e0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc6a6174e24cbb7f44793e6f60eda0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33bc06bab8e63d9e9dffa1675923654560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657663655d47cbacc1cdf077dfb28f6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34828db030d86bffac7eeb017f2fcd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879521e3cf93cc21d8982d5adc9d76f9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160cd67976463aeb25da90075042997d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb0f397a8c100c464a722a468bb68b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72ade913f54e67dabd394cfcc8ce6a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e13b88a69c3d7a24a35a01d052d48567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a44cb42be159fb3f8fdd28b4793ca5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44518ea3bda3d326b58bd1caa3352629569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e98b65e63d9707ad0f9dda263b8b27570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67c5e6c16be10f308ffc9a72820dec571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3439917fc4ab53e05a19c48699d98fa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dabcd84f2416ad36c8154cfdeedb723573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc633767b0534dc7f1123e56c760333574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4c742018f67c0a0ae4e067868c582575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aff8e326b8b568feba005231c4cfc7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600dcc01bbd1b0341ff58984909f669577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5a0a607e1ac9e47c64d9ff5d30e26578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c5fadebb8c73117d0c702e0f200c5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71e4bca4d74be84a1c098a2bb19bc6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f6f2f9d1350a333a9e3419b121536581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a25019e6d39693a29eca71a72fee1c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d9ae9cce183b9150c96ef4c8a5102583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479f540520f78eb25d39486ba187fb3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36f6f8187b9309e591797eed44d826585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3a1bf379a5d5538454e74516120f0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a73f16e4dcdcace6dddd0af689da3c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff81cc19b64efa3f7faf8a74c67f3d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ffab5e8a303da67a3c4f08b5e635a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c3c3d3a6bdad5b6d92423b40d6f39590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6449d1bfa62119127aa8e15a77c8289591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1247d48e8fa26cbfa1cc4db965502b6b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca4a3071f193420a3a58ea92214dd5c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677f91175bacfd5a2526b7d132e8fb5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d99f7b4bc11d5fb859244131ccd4a0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7480c8b336fbaf81df243b6b7f4a163596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d7354e783383be1fbd5b46c386434b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ffe794c94d94039c1444078052585598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade836f21214e20295da44c8b2fa0346599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c4f191b6fc2293cb7f0286fbaa7ce600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ffb5060fa29944244162f2ed64fe45601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d688fabfafdb11d8897cab0f298cb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d8eb98c62003fd51c784ae7afa416603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394ec23b1a1303c921cedcae3667469604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e770bd67dfdca85c1bbe5fe13ef92605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb84f593852df6e9f1fd58763f1581f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b3a7c9ec6b378fa44382edb4945b8c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32284524428cc949825282b820550d12608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d907550d7c22e964585d3edbe5c7c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca4116d421ce890c19d5d28d198fa4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b46a4424c5170bf1432e335bbe8e6f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a4f97ef0c2ff7ca6ed2661d284370612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492dd6bbb5c5ed75c102fb0ebcde81c7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f9e717ceb07a12c547917c0a7f590614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32370b99fdfa298db062c8fce7e54739615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf9fe1909cfdacf5ddb4c97b9c2a39616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5becab28ea928a144dc5ddeaed066fb8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae71df63f9b2800a20c9740d7cddaa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4502070e11810e2875e39100ef0f01619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cbea69b5b96e9ff0ecf2beb3dac8a5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9db5df2b3d2d3328b00a1c2fb7da1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e3f0409e2e96acd8df4c5f0edc6a7a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c9069e8e4853115b1befc8d45e704d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bbb505438ce2249286dbd322c7f100624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30203cc0bada6ea947b5aa847ab3df625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485cc95e6bb41095350a2fbcc81d36d7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcfe9397110374c668f782e6119966a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf16625eb72594d46f54bd7d571d928628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25954a157dba6a0f2d2a6b082da6e4fb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b649708d257089296e652fef9fd5f8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268cde7d3327dba3a69a77e545fa50c0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af502a6774a7d8d06f04975c026ea28632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce59a6f8fc03de98d1a808b96c72f2b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab59bb478fad2a9051dc3921f84cf32634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a77ab2fb10b0bbf4d4e175d473b8e9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25624df301d286542f070c60e5b462636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36577b023fce4dd5bbd981667c1c5bc9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070176cae93d7ad1902f7d659a61df4e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96eb4d121058a3d2403d106f2a2875639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3282aa1abb3e9a906a822266bc0cba87640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc1dc00c4f757f4860cc37ae2afa53641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7dcbc469c91b9f72e06bd0bcbb784f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a468b87285ab3ef06ba964b11de9d78643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97f0af8fd9d14a8b3d81b0e6a98b16644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d128e38aa4640fbda4cd86e84f8fc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0bcc8796d5fe1153037c770ef2c4d1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed89f1c59809a51a48b0331e9e21fc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e0efae19b0c89e0dd30d8a11347e8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a3d7816ffd3ef9a95aaf4067bf8af649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06289fb98df2cce8642535c705d513c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360d498a150c15627be0e0addc66b4c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be090a3a37fc436dd5b493c9804f7d3f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313aec9fa221353d510cbadee94b8d34653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f3e996668e7186006356695774399654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ac624aeb87e19f51903643885ec7c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f888ce68835f51b1cfdb6eb429ac106e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574ab12d7e7cad0759a3a55ff9b4b29657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1931bf8cfb51cc49d6b148a216915658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015eaa6f9c2c666b870d0d9f14db2d19659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c189c95df227e6935cf501209cacb326660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98dbff131777df14c86584dc7ca9da7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a67390579f9f6f9eed5288e9d59115662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f8a8e34fc04be28f28ae5423008a0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e6944d48ad7699ec8f53203eea0ef664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8a62c18837b98f38d431aaf0972d0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e56b62229e90de2b9dc065b6dde7c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534737ec7c0e55a2c9669fd295425ba667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473a7b05b7daf9f46123705b9e461bb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee6068e2569dbb04a5f2bac5b02b0e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630373cd1e17d2fe428a276cf34532d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5208d5a44e35ac855ed7614294121671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecece222c1d65249591c3be97538d494672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9456243747341efc0ba84d3745117e7e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b879cace6aa86efc005106c35e3292ee674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe4854c4bc784f100a1761f3d58c07675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203b1cb503ee4daf83104ebdfbb4569676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d4c13a2050afb068bfd85272fdba5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda14da7d90d16656c51f6ef0b32929678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378fb7ecff05c95fcc340436d977778679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c51d473fb843e519a4d33ce6bc2da680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36535d78d1bf02a361e7a5978188c9d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b8aa7174e83041ec4d59977413818682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995602e8576b81f6e132d270849743e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083a531b78d028f256fa44706b7cf10684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1f3db20adde9227562f7449b765af685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12a56f2816c26b9dd8f78ed122764f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659d8e8daadb9e2cf8d68fb201d562b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d84abc0c3b034b7907812152d12ac688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f710ddc54fef9f8697699fc72d1c7a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7264d7e9a27bbec03770fbf24b53678690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb35ff1fc04dcf65b55d635e57becda691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f27d562e721b3819b4be579263d133692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62648576fe2c5ed18e6857fd8310f1f6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050637e28dbae5befad57c2e845e6ba694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afcf5e4c5ea0f05bcf7b224b9289b1a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af68089499bb9a8988c867a0addff22696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b9265452934a3b7f6b61eb4cfddb4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67639c6063c2fbca36e4beee9e36951f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f53a137c542451a3586a6148f2153d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f52c9bbadfc4d569e404996245ef7c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749bd8c43bc188859dbab6a8718f02f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa78d37a69875089e0750ce62dd9aafd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41646ef4365f18eb74430593a7b79b72703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07fcf40a26f6f96438b0f7d0c02e39f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494bde23fc53c6f993e8271cc53285c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883116d71d22740d975c944315b2d5b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21a0e54a336295c0a5e10d889722db707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01224bfc64f41cf696bdd353d08d4c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f297db440f019a960bce56633f0ed709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0639a5df4c354e8612e06556adeb0dc9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842464ffa4b06875ce1e236bc264637711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382a0495606ebb9ee7902911e8855cf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0847f91f42179cee0a352554c4de1c2b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df3ca4f0e5146b3bf22862b4fc8600714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf096db89005ae9932f82945f53dd4e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b198c4adf839c351636ea851fec09d95716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc83e81aa6f1a43ad2e2e107d558a7d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1baa0237c41ce55615eecc6a4eda9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e4de543be06d13681bb857cf626dc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0312c1eb7fa733b0fd3ceaf7815938e5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c397f328fc71efb0b57e598ff1e2926a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f34a0a55d5af61fe1eaf559959695722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b8a821bbac816c168c087b06d1b92723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d142977891b314cd13da8f9706ad3ef724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea8062d2ad40add452e37af09e2696725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6746fc4e958482331da3e24ee6083726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262254fa5dd4c2fbbb0963f4886debfc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e44199b032a4a058a6f5f042ecacc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e12c776ba590231996d8c6f6ca21e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b672f425de37d15e5a56a14f49f5c58730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3619f60aae77f9d5c22c30bdeb4a3774731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd153167d00a5a5ad2e86c3734ebb0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de4fc3f4acbe8b936c645e44ce1d83733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264681299a62e8f72afe82365f7354d4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be007b6edbfe5006965524deddf015735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbbfa0793125c5ea70078a2aab9c361736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd25cd4847dca4c6285c15d280f47c2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2323bcb1c65ef8d2a221530897ea7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec8ce2ad3fe25ac6d33d487b40cf6c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c3a696a2bf5942206e8d470e445dd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e08c43d341f37fe4231129d1af5b3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ae14edf66ae5299fc93c7d6e13e3c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b96beee80df89f4551edfa1af014a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b72ccabfdacc6df38464328f8f1f8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58148eaed661621b66e19dd36c342ae745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429fa6c3e746be920161613f705cd6ed746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ededfb7de5a6af84a672a1f27e7a0d61747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3abfb171a0a6abe90aa27dca42f69a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7327caac1546bc4fcbd95e422e3831cb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac536a616c9fb93f7107ab8377e0a9ca750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d35da6989d7734504cad320e00a01751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d866d7247ad6b57fde0b9f91895f4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4caa964f47eaa8348b5bfaabfa5a8d753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>