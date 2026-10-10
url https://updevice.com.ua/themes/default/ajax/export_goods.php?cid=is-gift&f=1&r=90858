--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea9f2087b3986099d039e79f43040c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3265bb66253958445eeaf36acbcbd96e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c413a4f61d54b936aab845352b5b255c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea583b93f2bc9e512823ad31979dc04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249e644704417c382001ae94818b4a55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b785249a83d597a9e4242030c522ef6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f620455b30d3190888b5c4ee6870be67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2257f7f040349530e02d49edeba65b68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa726cc2c59534a22ec2094339d167429.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3690566086116870b60e863d809e87110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933449e69af0e3d4901759af780246e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23717b418b3c1eb56844677665a56312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aea0f0706549703a8df0df29036fba13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57375476b74274379faa2f4c21cd8a5814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa46d4e1f6f5123b73b269c8b3ce5815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917d40a5a9c225444a9c70a786f3d8916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f2463c51637c972ae930d6ba5eec517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53cc2770fb5f0f6d2a0959b5d7772318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bcf65a27b7d5cf3101ab92cb3a0eb819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3039eb025d1a9c992d80e5b0fa524520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f401c04d69128972742c14548f283a721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349162edf62c6b25df37145920d839c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087a1b13b42abae6e57550235adb1ff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf59626c585e08de1e7ba413dde104fd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99438f79afa18290bc67b3f3971fa46d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eaf15eca1c32946b90781f75d2ffcb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de214735ffce0e8063c3c2572909b6ab27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d468cbde0d51746128a3ae64b234b05d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077a202294f9bfb55c51bb53f38f64229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db71b1d3cf33053786bb7a228990f430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc89b71feaf92bae257c4dda9506bc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ab2f0944da10f8a40afdf5fbc209a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d96710201600ade4a0ce0e22c4cfe633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc22897bd33332776792f7406d87e834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e3c34474fabb8364132f9773b6fd935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90803f66441f14917bbfed32ac2df5d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25566bf2217f8ad5deef6f08c80375037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a17daf26af67c2eacba43767579c438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d85b51854df0b2cf36a709ab80cc439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8a8d2aefa7f295bb61b85748896c440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfefcd2220944ce36f807ce150c1c0541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ddff34617298a2fa3e3ad0164127a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab68b3523877443b520d9b445e60dd243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81273d46657385a32fa1896a62422eba44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf56403549fd553e54825b7d964a3f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9b93d80bd3a825c06c0cf17513aa746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb3f195e577d2505c5b232fc2ba5b4347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625209b763ebdec4242bcd961b0416b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebaef88d5238d4ffbc97c1e3a6a44e949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223e45dde5d02cbf51c6695fd741e3d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a7074e8ec82ba1fe44bb87338e61851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268493f03868b1603066d2240f6a5ba52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd14ff7bf58d2b26c194adce5b7e06853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0cd06a186ed78739cf33ab902cc7154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c7b20503d503d13e9204f9bc8555e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd1593d5cb875544558400b3f671be56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1bc5455c8c0c2ca6aecb4c950b09f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c226b5d80f98014123afac210e64c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af5241998ba83fe4b2575bbaaf029f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8774fcb5f38fbc9937bfa1f7c11e2360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617155b1f676ff3cc8952388dbc0cb061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f2aa7059b6c956e8a03453073e0a862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8797ef6cf2619f85f044b80a92d2963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a3d5858b6574382bbec1bdafe0bc664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922629e02d46f736eab7f9a8a2d2235265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e6ab6de2720cd631c21e3b5a11abe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5974abb4cae3df777c1109c1a809667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f77da445d7de51dc2ebe835e25511f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8325de252c0b7545fa36c562f0d4bd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4154f6c752541e0d728a38620d6be870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0ea68e93a3ae91971e5547797785f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387c0c82b82cc57528105ee24aedd9f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0055f2101895f2e13aae6df2657bb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9ead31d03666e32b08388e0add1cd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b59933bfa75a891bc1fa3345a055275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fee5a59b23895e3b094a186d7199fa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46418d1e47ac222015f48e439878535677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfdda4d39fbc5d349ddbf1445339f3a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07915feef536a9b17f17ede2b5503c3b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452df2422637cbcf6c330766b23a82580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e188fca450f8ae5dab72e412173bec181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8825f8462dd5488139a8bf5b7b95b282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e92479a08c79ebef8641b04aced9583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a48742f4c6dd58f69c7479521375784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35afe4e6ac78bd98c96d07862f02bca85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836e407db94999f7eb646b8cd3df40b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44f1c1ffdb781480568e1cc761cf9a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d695c9265cbc5a57b073353e04200b788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc4808986815d1492201b951c1689089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b2e91272c6fbc4eb202b14ad50acb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fcb52318eb125c35e75ce67fe7237391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d61445f1becebf728e8ced2044d7f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f77edb3be9b5203978d6a597fbc0193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c5cb325ade3f48b72262d08e9f36b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac0234e6268bc8afd37b74c43ac6fab95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54754bd0584f787d03ea8400e572c70d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c318a29dde584f4ebcb4f577178a95b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15b54f66201b47455f07ead411bb0a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0c108b69da37754d7f601df8faa7a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82cc30bccdeaa0a83811821a09071cf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddba82f35fc0614cdb8e77cdb20f298101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c02878fb83f81a553124c0ca420ba5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eefc70282836d18bf659ecd0545c42103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dcd67653a78ceb849eb43dc5b2298f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b5b1b35c76215d0db3e71c9ae0ae5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2236b32595de8974e8578c411c4f46106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b3c51cba62ba519a1cbe4169daacc1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b1e4e2c71882bf2566367966224b8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea2b78f67c1f47cff649fc98df05fe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79829d5da89ee7b0bbbbd8eae541da110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38724e9ad321016cae2a4e58fd7010f9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336248b2dcc2fb6c11c736df099a0a12112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1107ecfccf0fdbc264d04c5d03c59fd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ffd4eb9da12a06ba72ba9242f83051114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7517ade9eae94cc69939c96ef5ba719115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71862e859cce200b51d52c56ccf03bd4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26147eb55cdfafba5f30a60157f8569117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71109c88b0fdc35f63893243d30e9397118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817360d7c25edcbe62d6de32b9686076119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba7feb763873fa2745ea701174f913120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2bae40b8e0e3f42c7a5c2f64a14844121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d1234bd915214ec5bb15e7844966dc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235c46c14d874a8ffefbb397f207d42123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14616bc05dc4fad2cc731f95f947b16b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba74c84c87e53a348d9e6aa7bf3500125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f9bc65fa670a97a9d697de1f9d34e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb30fab767b8f21d8ea21336eed3dd3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21218b7de42f374e3d992f1dbd229bcd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882252fe7700472106b6af226af5109129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f46bdb8cebc4545a67f16cc8833ba130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98b23375af9a2dc2de3da11e09638e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39bf8dd07555d822b75d9f7c9225066132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7280995584bf2184d94bada6a089fc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889359cd7249d5e78e04ae58182163d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83438f34502e3d2635142a31aa74d488135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e575c0887b93e34d91c8015b322bea5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5406f7db6dd61527b744a8263873e0e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0755486bb49ff8ad00152487e647e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c7556675b9187bca86da9e6320d71e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a913110b0cb4bd4f3ac1a79f60236ec2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e2fc97799076f0cef57173638edfa3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8787fa6cabf2c1645220f97dc759a2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607cc9b28271a92441adb08a88fecc11143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019bb0252dd8f102fd068e1a3d2e852144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0764eca62f6f47aad692d1ebe2753145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af7ca26222dfa331075095d7e4cfed146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b06a9b55a808910cf24533edc51f8fa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba1866fa3d6fb7b192615cddc58903148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946bb75b4f96148a80c1a105252e55a0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3727692b5a8a8645673aaddf0ecb88b4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eae26db9dc50375caa7b8d035e1071151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb717d23ab8ce428ae4941bc930831152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f601dd45fd386addb598554610fb24153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed162e665f58f0156f1dc121d1496a4d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca387befee0b69cd02a034b1d286eeb1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5f98e10b6c4d8412b597e1700c990156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45900d57679caea3911b95a89673a282157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec12733e2b3d6a6fbb0951618dcbab0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a6ae4af0dab2c2232cfa5ee424ff92159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc3674d12dface6f2d05b0ed094b8a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2490f381ddc1199776d10e40976605161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c64335755480f5d549c6bc41866193162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e20be64437b5533524c6ca1f66db53163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960dc04bf3ec465ec9e4801f9ffadac2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d3b6fc9b225d82ddc7b63961a0986e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd7c9cedc0cf2827b7107427839a76166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adadd671ce4e2cbea957803c9f26c78f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7012978bf5c0c4605756949642e762a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7cfb12e067b3014146e390c2f2b9e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a30882e897f214bf1fa5ba0118ee50170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e376dbda35f4e8e3fb019598bd612171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538df04f6411e6f21c00875ca0127e1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803946ba5aa604ff9e30611c0b56bd6b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08561853b93814301ea9e521ec765b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55bc393c279417ccbf1529b861ebe6c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3397fa07fd84c0e94e1be0e9e2d2a853176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6a030b0004ec0e13da9f0d7e7d886177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14acf64aa4be688595f4e4848217a8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6d8eedf0cd5e3fa4c36a40bc7ea48179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0dc27b38c3dafe1b216842c8ea75eb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a332af9d0cfb73afd64eaaae1ba4870181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5add3685925a1d40eb243b88833c08182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027f94f2f28e3a013931ed425ec148f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c203d8a088eccd48777226f38b917e1f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4f2706081202f4c8c7dcb2646548f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6704ac82ad0d4270e2141a5a1eea6d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24010769ec25720fc3e8d1cc1efd52e8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d83e62bb41df2428e56c97173f036a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a58fbbbe8af9c64d9e55de3ec807e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386938eaf3feed6c2b7b22d4491b5dd7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bfa95f1a4660d041f964c36cad2d14191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71600eb896ca6e7da2171a2290ba3ac192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2e93b4f5eeb5b2fbfa27ac2c8c49c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088fb970dd44fc7fe1d7246c9e9b613194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4970b501d4515539b6b7011814eefbf3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadaf94500cda0444d4a4d7854c30b35196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46dc32bccb78cdd4b47fdf0833ec55a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c8dcb5618d6f326fb89a52f4d216dc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb50ff21577aabba1f53cd96a1f11c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791904f52133eef69a00fc8dc372a363200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9161a3aca204fc93d1c109c357e8a3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260c18b2774f0c6c7bb1e5466534644202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3fa63afaadb0ec51059687f07e778203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491f91eb14a0c8c39d5292d0371ed2d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178e079f0729f21e42323be73bbd412205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d65aef6d6347c16817697c62c7bea206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9e87ad4ccdbe758eb01d3a72b0553207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac049572855e4b2313a3698148a53950208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a328cb53ee3192a6995b034c5e0df3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3bae5867e5c061e1f70cb5415a4d63210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712aaffcc7b38636f80667530af39117211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a49fc1fe41cbafe339735873dc756212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c42c239b574d120d58fd6467d0801213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add62cc08f7af7efc800fcc7a35c418214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765cf9f5d956886cabcb7849c68b77fb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a2193f6d38238a997d8735fa23cea216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36d2ecf0b2bbb48d6a1cc4897684a6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b140ae7ddccdeae8326bde30aa9cd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e1e78ce662d719b784487ed3e116e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad13d9d94e68c437c94d937de2afcc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18adaa975c5b38ceff5f965f95927785221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca7a73d92d58f8a0ef5613ba0bc500222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388594268f6bfb15fb94eafbe83fd0b4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf670a86d04f2e3fd130315281f4184224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e1b1b4376dffae632ba34ef2d3660225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24090c8f96a3cd9025905420c09e0e6e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e86d4df5ce0102e805c1a948ee8d90227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ff09208d95b947cb114cea46f639d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8fc00e363c4eb054b0c6b429c2ce9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42701673f8c84acd9ff0b88ba1ec0c3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9dec2c1f2d3c4fc4478c7dee10b90231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f6a38114398276a55c2b3d0fe58e1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40344d3fa118b9a5ddcb619d29f229c6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860699735d7bbbc5a656f379651f8112234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e46770ac31ef9a8df3e9d0874ac08235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f41284d57d2bf40f84525aa268db9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64651c3709a8c46771cd0be4f6628582237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d08b6b4e7774c52a0d178e8f2a270238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f926a785b39d23417a052bd410bbb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1578c6f4e0eecc17b45dd69e6a6b4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6168f740edc86ea295f5a3c2175d57241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f52f41f61bf7e8a7d8c482497ce56242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ffc3c850f6b3a6f66ca8bb8e9062c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8aa07aa20a1b1fac1134644072647244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d56fb4f6b9a76fd2573fd48f03354ba245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa70015c98ca8a13ebb6c72fb10f6bd5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e810c72a6d0d8c20c69ec1e4471be247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42129fe36e96b9e808144ffb248d599248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f9a339d267948164356ffdc435464249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68290284380a3a98768f4f8629659cb3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470dcc7637e2bfc1a59859de9a71b1a5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b77f756aca58e205ec06b16f70632c3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d1a0b07d0db3598e0866668becc2f2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b2422f34ae3a0120722b51e5d09b6a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1723af3618becf0ab529f456cce7fbba255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064154a2f26c13a4f9978895b0494916256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a9fb5e5abd9b7eb4431ff469c2fccd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ea2d9145c907a3f91893fe8d3dcb9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1007843bd9dcc448c7b72f894900807a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8640c0c798b00360df8acbc9b1765ac260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2d7f7888becd88308a69255cb350ac261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253de5ce42fe16f2a0bca7ca52734a2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeaf7ded586d31f417c096c5ef83eda263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ae17bdbef4e5611263b398680a2ec264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b3cf3171ae8af7cf8aa85faa1c005265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f1f24786a9159e468ea93a285107b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1167539fe87f543e3b55205815d507e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2712e38efc00cd9121462e0ac05fda4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca3edc35ce269f383135a0c694c056269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775e75b1e3d07f5f8662b1cab12522c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7a820489dbcf3b23094ee676d8105271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a20c21b21a6a84acf263cf4b1f19e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bbabd44422e1919fa063b190887dca273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dcae3ed0cf187db1f1f64a8ff68475274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89400a06c4dd3dceb724572c85141de3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac49b82b5f96fcb68552d62e3a3cf5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c787fb04b169e780e7fbdb5b09ae88277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a21580fa6a088813be1ed6aa4e3caf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4522263c5bf1bfd089498a2783aa75279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67671fe8936f66d8c7357d3c8d41490c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e96b7cde2c5ad71cc5f0a4085b8df7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56677b9efc3c7505212b92c0a8d81282282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e56ae946d609d30ed40ea91078dfd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e024c3552e32a9e7596dab09ee501284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a666b77d0d8acbffefdf4e1090680c4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7f09ca891bd5dccb39ce1b5aaa5f7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2687e0bcfe46a83a384ab6dc524a7ec287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57115598712731e0e30ae27725add34288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f9f9b37a23218623e426f3cfe193c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef848fcc4d1036ca36b6afccb9b64cf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6a6c145d9e563b7ceac16a29459b6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0aaad266b7530035fef02e661086de292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7586761def1032f2182d88405efeb670293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a545c4262e829fb5966fa7cc56a137294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee47f5f476ed011a70ab12d6c1d1d5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647be49875ff88d49c3c65812f759094296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72dc3b191723182faea962a047b3f82297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc13735197ad3346e1899658f533cb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a4f68271d88f5330b09d515dae83d9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98648f87de51050d121fdb9e2921eb4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715f8ed92979b3682624c12909d7b35301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7298a018928fa280f40365d481ad247302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc8205f5633f4804681ef606cbdc92303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53895389b10b4027c082cbc516358c2b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89118bbbc343f57bb7738b7654b9d16305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5207ad65548d6e134c5c8a8cbcf28306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c64fc1b20bfa62ec63306d018942e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e7ef7bae2eb544df50143b6fa0fec308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb78b756661f5c7428ebc1d4962b8c1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08afe3377b3ffdfe7b930513d37bb1bd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff0941282289505a967ec35f64085b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046cf3e7eba6f620e473a5fc2c3ae16c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864697273f871ba590878961605cac0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ccbd3edefc7b4ab5b20f88775d49e1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3780a513065dbf5f65271cbdf7006f6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8290e44107cd22f2de6618ace50d8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f28553b0547c38f68f4d827e8da7b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41741c84f19c6956b69c95b629dff025318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e7a2f1965cfa472449b983a2fbab3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d50062057452f3ab830e3152b99dc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d6f02bc2667925e9f2567a55ae08a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2ee323968f5423f1ca07653e0a718322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bca1bbf0622f1ace0185faa32343b1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1187ff860aecb59130a2585ea170ca324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01085074e38f5bab4b4f35b4469c8257325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ec5f10b640d4e3786ade21e26982b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd22c292c12bc2f6a16d6600a22531c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b8e5b82cd767ea299940a59bbbac23328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d80d1fbf958f4d25965a31e65ff6e5b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7ce307cd263d6fdcd48c9031038f6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990938d349355adb1521d1d112f87512331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29555b5b351d6dc07dd473e5dd11c1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b1d149ad49672a9ef211fc53dd2ef1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c3531cbbd953376822bc53c64374a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48323dc6a5ae16982a2cd000c9539f7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9922c2b6b4e49118587ece4f1977a6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c46c6524cd078dd084a07264a7012337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fada7ee9a49d280dddb224699bd451338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c56ded558289dc6006019988c6baf9d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb57f59a5eeadbd189379eae1f27c7f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f789fa2e76f6858b8e86881dbc46fa78341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4738a6d6e395d2027e6a5b92fb8ee30342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a4e41d686a989008eabc272ed7afb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1c40d6c1d9fdb547feb9a605800cf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0efa0862b095255255c08fd2a075de345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda368597242e8d1a6346d375c6d92b9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa8677dba72c981168daa2f5d7ebe3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38fc22e5bfd4ddb718afe6494ab98f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67c8d439bd4a75fc2962346108f805349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ebedd36024211d5328825cdbb8cfba350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0cec36fab86e907625d117780db91351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825bb2d87597cb704f36252da32c90f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5af92e60e999038afc78bea83b54e4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ebec4642e96460719b000fbf58621c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6fc2b8a0fad21b345543e5d11b49ee355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f9af353d0aa1beccf1a08902760f8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c10d2a36c20ae8118f14a6a6d1412357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408494cb79fe5878847c623606fc94f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45005fb1418d96b24e7313b923a6070359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a5f0f23f287116ad77bce57a4cf2a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d083e205460b8f149b8291a19d395361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebdfe610505352e17ca70a55e701e94362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a48c7e4ce6adce26c8f6084043d64363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f464e6bfae10e68e7e8f101440a250d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c860e7d7cedfece061c26db8fe3f6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8d13d86081f79429c8d70190d5faa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97502e8959367b53fabe212e2974ad24367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740db23e3b4bbc5403ba8bfc08837e6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff524180f1e540451b8dfee864bc4cac369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5530476e3449e090502c875a6371c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d6b733a75af34888e7c18735fe91f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5346693042cf6039dc85b7bf32691bd7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93afee6374c0224ea2e89860e9728b8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111bc2f1c9c2a7c9e1eb4ea786d3fbf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821bfb7f19ce903f506597359a9b9f7d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224bac14e5abf90cb6019d5f4b72b73f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc42225610b66bfc85d4eaac08268d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5bffbc65530ad46a7c5f3131e222df378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28193a42c4bdbe6ffeefce01c793e98a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f28e1914c9a41b3604d4b98a31e5c9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080897ee864a32c3713a637772cfe378381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46162e4311f4ecbeb9809d3f2a4785382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d9bbd4735575339956cf543586699383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f560d05b29d47ab4658661c74b306ac384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693ed7f71e0ad80737292d774225cfe385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3962931d649403b972987e7c85aa38b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c30b1d388c4092c28dc0340ce291f3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ddbfcd248afb074674b916e137a7a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4cf73fb69df2adc4d61b29270ccdf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7725ed5b6e6dd39019f56e046d55bc0f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c1b993d4c381b34821ffb1f953cdd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f11ba66ae57999974b4f3b8ce0c2804392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70489b2a161dada2891ce589bbbc490f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310482e4aaf22d3670f214869bb00dd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c378bae19bdae8e0019dfd50bedcf30395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf409badabb4ef7ddb68ba576f17d41e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd792175155eb4b485a97862d172df38397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06956289cb8a2917c9283698ad82ab398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8985389295dbc4f2659d40df610976399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d902cf587710f21f80108fdebd84c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b6079a680c48cce3b60f8e904c18f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90d3691424d64ea93008ba2192d62e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabaf19967fc8b2a3e9df535cce38631403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb653f343656079b432957188654cd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b3e16ac8aaa63a68e7e779058b246405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b5e8f4f4bf7b5671fc9be214b94ed406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2f1f2b1a4d84c6d96594894ca2cf4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95f4d40cd7e72d3bece16d5fecc793408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e1dd403dc78bae25e9c4e158bc9ddb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca701a9ed74705d0a9a505619950ba410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b9e9b900abfa8cbd140d4ad40b6be411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df93b2d964ed4bfb66dacd0485ef62e2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed90650b02acbc6a5d2c80b77ba1975413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc8b891a1ae806e8b83ff9e2aa9b67414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7566b65a617c5cb9370a48dbbc38834415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7cedcd4b388060736e4f8f624d1294416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f4dc497e309b425ebaa9caf93453f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a66a4ba1713bb059a5ff6d87c203d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883168cadd6c1da2f57928e8ceecc7d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b392e3d91e9e1938803fee3a3efbdd41420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a869454a57dc8baa97814f07dda66421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28723378cc6f4c2e5859bb74347408422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b058a74a60ea2551683a95e28ec4df423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3bd19aa52a1d4f78a0fe19366f64b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb2167ead75ba03a854423adb0573d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25b151197a873b6784c5802c14c929426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208409b3b31a2218a146dfcc4768706a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ccb3c4356f5454f2bec113c3820b3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef33bd258148a222782d7e20a810d0c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803f1b6b11ba8ac150975245622d15e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5a9ad8b298dadbb074dbf1e31d748431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf921cbd70af9757943fc1e412aa3c7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc7e78571ced1284694dcaa0af3665433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f218518be7c8a8f0473cd2bf3ca1ebd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122578c1e28133f73e3705d9593cf702435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22347d910b4a80bd02fe427b62e17435436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23931ac8ac05a4c4fc708f9bf5bf75d5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d050adede68fcc8397d0563aee4cae6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23cf88881e35975f8bed9cc488fa74d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d169e5548983c37f733430d35d794440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3ca45d9ad4efdb5c5c3e8dc6131ef441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df0e8d16859c35f13dca19b8b05035442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6167a6de012886e147a08b65fa92e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b460c06e330452b623258e3741cd5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e610a169319d593e87e1e1e1bba35445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e73db1a2a53289d7c04dd3806d530446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5b5bac955607729288632030dec7b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b000f6cb1bb69d43197d66b523b1e9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa94fb3977bac416cb050124489c382449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9888096cc9f91179d0f910f74115685450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d8d80362632949b57fe97ef8f540b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb15ebb72827497f3e70facf25259b7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39aac888b9f85d560fe2be9ededce0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1eda42586e49f096798d141c6689d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d081b11ec5c048d193b98cd0bfc61455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b120af6fe222e335371c9896c5bd2b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56298d70494ea8a25f69f8a5117576d8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974d20584a5b19d3018f606ab08433b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c6e87640088463cafe8837a47c9e68459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c266ef2b710ac6929067141f87713460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4b11e5ba7f23472ecc3046ab38564461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4977ffea405f6c28a54ad9adb64a8d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f826b8e174065d2794d92ee641b49b63463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec1a48c1a3eb49f6d42bfa8e4dc8116464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699e3a8eeb917a493523e2230e1e1f3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f91f6df47638ad413f41f123748bb0e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7753316809865b0db2f656f989d868a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51278cd96dbe3b3297ac74bea937938f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6144f25435ac1df7d7232e4afdf08469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85640d51a187d90c88a4c077a24b3ba5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ac532c23e0e40d3a94e32b9abcbd8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f908a1b22e8f43bcf6588669fbee36472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049cdcad45180f01b8464d3d5f64251b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704362029a19816dd3c9c8ebde52c9e4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e857a74265e1bd735ac1effbbb6ac6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fcd32682862a0027fd96bf696cb1b1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ffe9333ba6ae54628ee176aeafee1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082a26512de0eb665c391423ab5fece478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c32e6769d0af930c3fe6c2196d7f0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a021fddeda97c6801ed04f17704f4014480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb42414bb8165933cb66b95a1a2c28dc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5164b8b01577c709a184fb7e302804482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c91c0e0557876c883c6f77d368b965483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7704ad2fd96814071977e66875058ca484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb14a79a3cf7cf0a7a09ee44248a0e7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc34619f9a0ba9628d590566a58a8f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b6412d0c89dcebd1de5808693b51f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da46baa7232f7c6e2721e6f09e3f84488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb5d46b05e4eed32aa550d58ab409c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf541674679edb407f877bc0365ec53b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e6bd3c467f70b64d57b69f81e672c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb606a2b5beab6c8a39bee81faef7dc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd26d65ef90266476f49108101f3f30493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab647463e366dc8bdd4399ae0dd3ed54494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bcb22e7e307cc129da15850ecc8f55495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b0f387cd0f644ec6a6acc8b524c02496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa38232986f89984bc8bec2360e1a3d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a826c487a840e931280a6e9e39bcd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0078f491d8d36f3c76cbbb7f8848d1c7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a6816d3ed063cc02bae1bccaeffaf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee246674957c60ae7d9118439bba29c9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ab3f09f049791308b9cca38ab392d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e2c524e326f8c2128615004060efe503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e56e56c36d8767aa452bf7aa1b64b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae86ca0d2f8fd3a3a8189b013ca3d6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd3403013195552d55b6f54e87463f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2c0e1b16f1ae4836c1f187e8cad08507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172dff6895f26af19e3c44bb9b7d247508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd5a67d96c3fce94dc1ad56d1d8ddb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebbef197c957283972e7d08ac219da3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d159b3fd0e073b811f004e673c768511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda03d12f0dc428bf116d88eabed352512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81ce41d78f751660c32cdfe2fd6f1a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c1cf0b7f3b792a3812e39ff3869f5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c193289b62130cc5e9d3ec33a923fb1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b867976b149349d4a62b4ef23182584516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45887251cd43393603b9f538350fcc7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac34c8182bc14407bca689f7658195d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260432d792a70231283f668812b07a43519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e71ff60021ad0d3c389c31e8b737f6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9978d4b457aece4e39636aa65ad2e72521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409f2d9d66c31a08ffcc0a494a7c2aa522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e324c11c5e5b24f2a029824fb96ad5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b9e122a37449b98f460b08eb4e655524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65700f73220a8e16288e1d17121ea3c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6618354db599c4a655d5b5ae2a7459526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89495c0bdc53ca97917e45c808973e2f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ba7a7eace5e17a6bedd9329112cec528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8432bdc03e94f702e9d86e3e82f1365529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0e81704869699042feedc86b83a38530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573277211430a0f867373e1cfc75fc9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabfcc958fa406f7311d919d0c62daee532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb598c36936ae8ba1eea63628441c92533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6243791e62cc0bb4d40fbf463dbda0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0067bb46fa3ce14e4ce93454ca58835535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf982e37f96a3f01f395863ed6aa36b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002410f839257df2acea4914715d1850537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32fc9b9d5d69a13ca1f3737b4e9c80d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b88c21c795f792a26ff9c732d44a7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792318b46df6b9fc24fd051d39e16ba3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf48c37800fbdfad0adf53388db9db8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6f982c2863adee9356772c4ee6858542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563ec1129058c5fb82eaee7d883715d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad47f1efc70282037f60096ae864832544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a78b18feeab7fbb6be4e82b1bcc53545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956103813147f3848618d7641e2a83dd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b576f2e3aa3fff404992c826586dde18547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ffa89c91829ce13d5119f2dfd57583548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25336cbd49e6601ed9fefeb054bcbaaa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3708bccc67ae9d02572ec3de042fb3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d6a6eb597b2768fc5786cef7f560c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc214c784e79bb1cc4aa9c732b3b9b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1b137e3b99a33cc1eadc0d414ca6b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d39c7914cd57ad4439f07f9193105554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56feaaacc44fff4a084f7c39c462698c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47564052910b2c60d9c62607f89d422b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c5ad6dfbc987ccf9b985bbfef4a277557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed53d596a71f7ed46790f39e54e33c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe8cf9414e59d43b039572c00f233b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc4b98ff0c04048c8a29ee5bd8721c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e368d0c7b514d354735ff1e977bcce561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7693638a9281774a2bc58c87f3202562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e3fd1a375a5ba3e384dd079216b92563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c467c1a12578939f7bf5c6ec6a67853a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13accf39c0c56029f72691d260c6d5d9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a8559de083732f57c1db789f883d6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281fb2c65b38c03bcfdb8fde34d83839567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c73d4883ac10a108867347905ea31568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7f3b61456c6bbbc8e76792bae0da5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3fd51f23377a3a4c20da09653cd8b9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a4d415c5b95fb0a75ac88d061b3718571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c1d596406009bf2fc14e64ebd979c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b2439a30e7bf9b9c826a9241d3736573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f22256f9e86d05b2a9b9be3c263d5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca9bbd56a3bbf9348d38d4ea8e6afe575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bfc00caa9b32646f1f126ed83516f9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b3860b05f606a5f7e3946b2cbdcb2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88107ab447cdff6a60dfa96eb64de0a9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a8ed407ec9a2e0d889edc4159a2f7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732340c11ddbf4891d8bdd36a125586d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a560cfc1aeaa5e50d73677a6f41257581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e6b601405e0943f7206197aa8b3040582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062e29f64011906a9a11e1802fcff38583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04df867b0af17b635f23bc77104eb02584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3072a9ba286b9530bbca9169da0c5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f549d1c75297c9b49396d641b30af586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389abc863c96a48991ccd6db2b8939c5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51fceed2d7645a2e60a797c857933bf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66ea8d1d71784fcb01b77552c31f4f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96af274c833f7c03a85ecaf4470c22590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489af2dcfa0dd75d7852773f7a2c5aab591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c8afab3e83b98d86ad659c39015c05592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88c0cf200ac66aa447c3940d8e28f3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2b1b7a118deb02ddcb6d0967c2345594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484f8f77349d8e3b61b8292b39c70d7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ce1a2c5291d5fd1c1f253166491d7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4433687c8464ae4244bc8f31db876597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec3017e64ee2f3959e77544dc9ad7d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f6269dfe91800b84ca30c86b39655599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df242c8e47725e2720200c58e1f7cd5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f47a7c218a2799f5891197f4a6c580601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d04ccb8df86c3c804d1febb7f1892b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455e5f0b80af5af05d7f5dd23244100603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033049b53618b552c5f49e881d10b354604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25792678c22503eb394aa47e2e8bfa8a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e15792df5f433fceafd6cedf9427c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e9974b4841ac9452985dc01edc930607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed86508f07cc7cb5eaba5b8871ded7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd50360d6c705d6926b5e613411960609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41982e732a776ce641f0f570103cc05e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f652e5ffa9bb46f93e870bc395f352d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a317b1a8d157a66cdff49452ba5e9f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc94a899dce6e457f4d45fb2a1e10c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759d1f46f730cdee8b454e71bc3ef77614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4aedefc4debede9cb204949899712615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d0d50c0ae48642a5a3fc1f606ddff616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ddd33290ea0bbff9ec34a0cfe37c32617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0b341c334875edcc78d50e0a8fcba618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc6104718db444b23300cc7168e18e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c5310df95ded407aa8750d555aeb9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0081f22fcf375ce63d752101ab3db8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76ab1898db8c3aa3abccf8d632fa4b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7383781f93c4e778af784e5bf9a0391623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca86e69f8ddac73f5441c2335dc5f5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab999bcdbc37db3fbdf48c1ff079c2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13df0e3d1af596572535f7f36209fa1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b842b699889d6758d864497d2c2693627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94d3f811674ec53126e460ec4e6882628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1e341a5152e06ad2b623ae87cd8df629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc90f751b21a8ff219287a3fbc774d2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1b8385fb94f56265c7dd581b7c44b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde204ac69b390a51a07810f08f4af29632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662494d5976268aab2b98de310c49e07633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a75d06a352ab9e85c164a18e010b3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd9f1ae3f02d6225536291a173c99e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4cd730bde09f5e27955d486997922e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268535da4a6b1b8203d42b359d27e56c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a364dabbdad116a1b51d04d551b285638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5eeebedeb7a09f0b64340d59dc85db639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92bc8f25723bd8df8d42a8ec004275640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99668b2ad430d757d8b532a2a90f421641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ecd385a21699ba610167b3ea1ba9c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa549672f8c1042323aef3601d93db643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf1bbfdcfacc16f63d0119493141018644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a6317e33c0c7e7482b2815ccbb344645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6218b2bc9820f774fcfd0c930d2c4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752fe88b623f262a925227c6ffad1b9e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35478962b6ca03b9a9386fab5895d4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477fbea482cefed948e5cdd0035585f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd3440366825b80c59c2eeb0151839650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e194ce41a54efcdc46ae99ac6c8a1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc689776617474072052c1804a3029652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30654bb7850514d7d3bbcabd66d056653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950520a828e7dae6bb14cb4d14c2687d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08fe09d5e8ae4ce6e40d518a3ee1671655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b304f5e2d9c59ce0c764064855447656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf2cb8b03f8fa8fa4aefa56bd0e942657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c55f3e876a24b953ca79e0c12703e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6734ac595c9a0b2157ba00f5af8bdf03659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4235133b17122c633cf587efdb82a5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3198757cf0462996527305064093ab0b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed806310520a7bbe97d10b868d9144662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3924930851cf6584d18b852402a4c218663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c39b555276307041f39cb5d8960b67664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f6080bd03eb9b345465bd4d5b3655665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d629eaf9d330b4073d9631492e9258666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e341c7628b946d12e3f3b5ca520da0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc01fa292a6fef579998bcbff35329668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725120756049d914004a7c216842962669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae050dfc1b815d3b20ec5c867ac0e0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c432c60d02a9669b2533397d03bf4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127140dc07966163b3162a63af7ac76672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed091eedc4d5afd583ed660acec2d073673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25155cb95cccd53d931b46f4c78393a1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8636eb146df47bddbfc495e3fec041675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b4cf096e1aa8eb07e8365153b3ae9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adbf0b30398987dd4254811c034a590677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05117b737e0ed034802f7b7ef57e6999678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30536c138d48bda9d2142c17de6f830b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc55096b3ef5332b4734d2d6c50a031680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a5e9dd74ae0f49cc89e209caa4586681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932facd439368dbded627335ac36c4a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce05289786247ae60c89f5b97f285068683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9fa71ad2dbece0c399fb58c47afec684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69479031d4bb1d14ed8e725a5cace2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b0b6959589c877c046950089da244686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47345fed669c949a9ec3a5a919b6da65687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d2e7c0fd212e433c82c4ba09298d19688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0806a9da3f278fc1568d6e019a58c154689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc39351735d8369919fcf9279ecc55e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399018e972c388130e2bb59a4ad2f276691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b32b0cac5195b57802c353cae4081692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a195342232589e22e20780628bc06f54693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db7205aa6075d8189028e55b5ed8d14694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9215dac1a1926b492f048506c480ad19695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c20613c44df88e6896430a03b925aa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e540d14c6ea7a574125eac1f7f6db8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4483b23c6f3578c791b50a00642bae5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c897ee636d2dc5f9e0fc118d024a2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e838326857d81f1ae503112890fabf0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81caaef2f98839b254cb61c704c4446701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d755a402d9ff7ca43ffd6d065fb8a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a1cf60bd034dd1d778c5e3edaea57703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6f8259fa2ba41c54fef8a11c12577704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7ebb423c976e5fbaae8c2736bfc60705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5409ad6c39ad02cebf97839dc4bf4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c0ba256c560af31667ef4c2ad17b0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7edda2d4e8aeaf80ac9b8b4a0607bc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88fde1f3d2168ca965c8edeb348af7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1472f4d34f3bc2c1c2dddc3f5e089959710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd54a25aeb4f5e47025622f5cb29bf4f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d71c17b5dda4cad1de910147d2943712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562857fdf84d954548e9b59eebfa99f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5459694dd75aae2373b3c6d4edf73714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b73d5bbb14be55a8fc9e1dcc0bc63d1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a85787cb3ae4f1bf2f205020797c08716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf64d685ea02e94ce10f0e23cd432bb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1bd054289ee1586ae43ff3fe3a4bc6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae7e73f2ad627733847424b442cb4d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019864116c79ae68abf5a815e0efa41720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ca5ea221e573d06025d1cacc9904e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026117bd532b1825a2e930a3cb9a1344722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3b720c4c07471c8f7fe5ed1439c17723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4ddd75d7511cacd9adfc50ab9a44a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b492dc59aac4055f529164d2c129a6ce725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aafb73d3882ae7c69fe45d50e55643726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff066e683c89036fadf52a347d060385727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d29294d779f7e0311e1f5c540a0705728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09aafce8d56f648a9899951c35dc55d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510e293bb5a6c285ee0888419514f4d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be437caffb11d22f667843b1dd8cc62731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee9f7b2087b6a48f08d29ff9a206a69732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb0703996ff745dcf5627f4789e12fe733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520637602955a996e701132cc85b166734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2fd877da3691108fe35bb8685d599a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5627b8ff001e13ac9d3a8937e9d8f26736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc10509484077e3ce11e649f8a3f9f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104882ec47c5fb5b781a64732d85544a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4599ac14745de8e2bd19a5501f8a56ab739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c04bf6700a5ee61a6e1ff0c638b3ee740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a9fd549295a014f0ad82bb50e2742741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d451d1eeeb37a927808bd0b2244ebfea742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985079f6d788c0ea42ac50240b81be9f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f56d95cba162e79627cc5d60e78d3c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4fe8704fe4aee77ad849fe2d3cf915745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68dfe544e1fcc65f2dab5300c00dec746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99890c9d164fa431ad2bac4177aeee3b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7cb7e0f7ea3d208bad6bcdbe4149d3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a90adb51fb98788080d7dda8be3fe749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4f7677ea6538fd3e8e33bdbce69db750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9130cd313a7bff7d017a33f46e1a5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139f74c454a26ef4a59b62c0f8844d5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c364fb2eb267ebcad7cd8d8b94a097753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5a63ff2eb59b3ba5a49fa81df0b7d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3323ff0562be7c217b0e18c48f2c6a14755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d639a43bed423ec785c67ea5a822a1e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20414e91e81a889d7cd8f7ee6d200541757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16099441e3aea4ba34eaf79b761d8af3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618791b9f2b812c8de3cc0ea8c75fea1759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8432b7c20f41354d84ff22dd93dbc3d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889bec94152dbf9a825179d92314f5de2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154895da1f30e4804c83cf3e38b7d993.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769acd5bc71c9fbd854a92abc55d6eb34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a84f6c51db682305feac2ce3c5cdef5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcad2005ad2b96871bf21abe36e342b36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98499633cda9d84a145909aa182799d37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883ab62717651ab4b2bcee17e14afdc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c39e652d5653d89dc9c19436ec1c9e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188071aebdbb87864c337b8cd3ed880610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4d8a4c5f2344eb29a10cb42b1afb811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5bb2645bfad0bf0f8d6d656f45ae412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d1a772eb040bed03d6739dca0f0cd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9fdba208c2dc6c6e493681ac1b1cf814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c470c93ad7796a3e6c33802943c89d015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98bf4ef4188e11140cc082ff594829316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2ef461ff5551012fee4be3e46cd2f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d16c124041bdbca2e0bb138f5c07a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3290ba2762de3f579a2ca71eb126a5719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a405bd5aaf8e94e24a0f7260a513a820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce20697ae2881972534ab8764b3fa221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b04adce3fe60b5bd156bc93f622e822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06972b01d285f48dca57595b3190a423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7038b663c0f7fc3ea8d93e6ca0b4cc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95a926811d5d4e278cb9b8f540d37225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc084beb114718ce1878a5d87d3744826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf8874f0f0f98f171cecca3c280f9327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce9d70f76b0c31e7ee8385cb82a8a028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f79a4ff318239bd62b471e103cd4e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7b8d1f6723acd9db26f5e01fcd59630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3865f4076130c59542f5185e160c49d931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca4981276c088021c2f5106cc7905732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa04ccc4faf7fca9b77f64719e733bd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f6e73b1e0e0d857f783e647c52e90434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef749b697f60619621554ebd26daa7d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ecf0b418aa634e9f626493c00ea6ac36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac37f9335a0b592de164e2cc747b8937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63636f1424e2fc3688e7a93a266c15338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c7758bdb69a5571334bcd0b5bff4b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa4688bc2f9ac13170353f219e033940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112674db431183f75f81f52c3f4b1da41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a738e7181400fabd36235f23a2c741d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6444e5c716432bdf24ff13ad4537b943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae47abda352dbdd60be6134a9cd14544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced2844dd3a7ba0d9d9479ebe44b02e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d411cb85a42942b3b9f20b5287d5846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf1b92a40bf4d033d4aa565b938d8747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a485a0da4f32dc6ce4c00098dfa4a4448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2aa22bb366387d067c36318fc270d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9abc14b37c5e99aa4fa21793d331e3150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8957327c12db7a1b8d5a71d5f5ba8c4b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013cb81c939fd50b53738f17cf6b561152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192426a9cf38973940f777d40f80c2653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b08015180c5107867c1d701b4e288954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154548d2e858103c23a6769a62cbc28455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50323f8e302bf01a23c29f3179762d8e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9d25413d51c68e27bd3d1e951c1ed57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0df8d31acf6ddc59facb5785d43e0b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7695a455c2052c902d7bcf5fa2c04b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b769deecacb9cb70f3c72c719eece60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b92c41ecbf4dc8ffc0dcc5ecfa2d961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d463d8ae80d75c06a0a8d5b0424979262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7582b52ad9eee16f0cd3cd1521a28563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f2d029b7a3204fa9ad766cbbc2430364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf689a3440c5f033a5c0843242c69265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b50ba7b8f596d6b81e42f55b631ba66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bcdcad9eee49ac8083e2d0fd8e774967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d60a59fcdfa9ae9b9f5bdf17ca3b6668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84ba23107b8b850188bfb02567260969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0c98d66f389c95928d183c0283d4170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d465ef7e06fd75b393010435c13dc4471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa8d0e44ade50a11fa9428101be79872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec012b3dfcde26802a642561038d62573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd70346646551f281c3b18c893bafa5674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b271750b859109727ca0d127fcefc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b87860431283c7ecc59e71fc3de76676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e6b211e2fe51d14aacd019cd792a477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890e6caa0eaf3d8c58fca93d58edff578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441dc775fd13bf30394269445b8d4ba79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241735952baae14162859772e3fcb1980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778618fa804a81385a620d7c79c6d2781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9162ed6c2360232b9ecf80874c59082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514f03e5f1c5f9df7a46a691e31a96f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7195acc3fd74741774a3fb924b401d284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b16ca8fb613e514fff246da37f144f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611bdc9719127e3c4e49ff40635ae5386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68bcddde86ba1f8767a8c106811f6a087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d907d1f073885a46f0f87eeaddc885c288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba661d6212c7a3ea0fff2a695eca1de689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca8de2d012d6c6596efddee04db388090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b52856da692bda4c96119c72f141991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484f926bc7760609c08ea383de3305492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a27d14051f9e8c7d6060ccd932b3e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c41c7eff59de618ae4778f16bfaea94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44442df13c9671d6cb7ec46c93717195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8afd876ed2762b4370d8be1da1bde3b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0e4d6d2ccb73edbe2da76cb989d2497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9593daa1046ab989c0407ea72eb6bdc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e3d31f2aa93b628abdd88e42d46b7a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dfead8d871076d13f6df0dde20031c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775d4d3cee1210571b1bec212661e8a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f82224112bdaa23f18aada84de2bf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b670d8f218dd75b31915edd25e55a857103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2bb2af37170bc9ec6b5bfa5b4cda7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1b812ce9de9ed662b825528b79dd0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98dc87b8a72eced0fbcc77199f06a65106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849c49474f5e94212e4e801f2784966107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee09f9401d01dad9cad7d9c1eeed340108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f14eb5365c0eb05fc0715cb1c638e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c3a72dfb20775787059fefd96df3b2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b662c0f73338c07fb25a980cd02c50d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43849bc535c94d82813d4eed2e7f5872112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae5a0998adf8dc21fa49788cf93b8dd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c72e2652e8c4b6a4306423ccdb805114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9ad89e8621f14d2c8e0a10f9cbe25115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d72bc1f1ca3cfb228f7391d40e99a3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234fae47ad0ba3cee29aec819627ccb7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971433dab16b353adf26e867dd9c9e50118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e123fbda21af9f6c83fdc1aeb28ec119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc5d9bb260c1f19da9f60027fd5c8d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83de5cb23a05b99c03c1303e154372121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09e4056ec813d459dc61f2c74a1949122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116c4118e99d15bdaaba196ba840ea0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acfba25000354a961c3391b99f58f6b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4d7fc5bc23d3f94bc12760855d827125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff29de258521931123b038bbb302cad126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6c9977a25b370afdbbfe3d51c0041127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b8cd8dc8d17c751563f7bfbd9dfe1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8861490bf6193c87438c3fdd1a4e5a2e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644a1b94ba2b3e6d216bac6f6184382130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d6c00a9bb5d8eafc8e5de9186053a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e805867faf9a8443b2902c2a036c5c7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b3095a391e70b39fef930488c66dd0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03efc8c225cac86ba192f8974c1d79e7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cced910359ab3d5c2d1616f7aaa7d4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba00485ef46f9847a8d85fa4d1f83be136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2524faca10da4107547d106550c15bba137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ff8ba2d981ed5566d6f34e436049e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549468d311782d3ae8bef2c05f2ae5e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f5cb11f2b201746958cc6aa00be6e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8080b344570ec23f5d36722322e791141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a2863d419ac26fc06e8ab62a3748e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804eaf41f03a77b75466c65fd85a4c60143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152717467ea585726df7ab753839fba4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd16c50e7748b69b1da3db18e2434a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529034911dae3fd9664873aa67f1b7f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9448af81e46f85fc268ebd19cebd5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48fc532a3fa146273a024ebb0161abc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e4d957f9c124d12af9d5ed6b5d7b9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958afe9f6d73c5ec67ff3605065c2696150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded9c69ec00d79aa2843a74b9cdbd8c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1479ce339086857915490d5c80f3d58152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b953ee0963cc98246ef20578ba287a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c1b9a59a72bf788f61c8cb8540490154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca2f04374c9665fa17b2f87ecc58ee8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a95fd6fbdf7232027a9df6b869de4f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb243de9d5fd6527fb303bc930aba86157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e58676904a537149619417d62d491158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf53ff9a6ebc800df9b257564f08bce159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d51227ab9ba6d603e24e1d72826d11160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf670a555d020c13cc9b160ec782c97161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f81ce0874bc8f78a62e5298c9f2ab6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4aff33dd19720e8f8dab5238db8c1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b24eb194e25ff9a8e08565d9842d7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4067f28b77db0edeeca58606f7b20e9c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb012b2eab062244e0df2397a90851a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141ceeac2fc6ff62a5216722a02917a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe3039a67e1851a83c4e26cad16d83168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e279ea739ab02ad2ed20aaaaad2ec00169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb93719b36420526c9c8d63348eb9a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d44f940b75df4aa02c432fada2710c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbbd50eb25fa3215d6e091dc3c4f5b6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d73eea752fa956cf47b2186310e704173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa1974376e08d120a87d3b6752ff5b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1afe0503cfafb19c135f011c52847e5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1620a09cfb34d071f519be042cd0680176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41285dceca945fc76fc41b910b6e9ac3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7abef68233da7ea40a1b530c598feec178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a748e0a00b0ddf84c80c5065d0d47937179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7439ccd9fa58caf27178cfd4ce719494180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f50ff06dcbb753fa1474ea1c3ab0ac181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1a6e8544c7abe123688d468bff167182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0a137f2282502ceff085ed7ace9af183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404d7a673eea2553575fc29bc55cd84184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa1677567bc7be9501ee663680c00e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e234da5bd276e0f6fce6a043dda23e1a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a259f41d82b35b7612e13e38ff5799e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c326498c560bfbd15df8d0ebb8cc6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90a5d71446bf7653cbf7ed84ea7f56189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8dea38351e74fb8998e3ad57a46e09190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cadf91ef0b6d2834106fab46faee0d9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d7aec93f34c752cdf6d0f4b93c041192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a345df94445cf8ca0baf8a177ff6e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db0938b3fc1788a82dd341a29c18a6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab9c3bbc450f6d6251b3c30f57199b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88265f8732f286877509757d8a514f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554241a6820d1c2f9463e60075a9a19f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cdddc045ac924e93a69d8055226533198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b639c58f2cb4eda939e5015492a0ca47199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f1cd4bb1adbec7fc39343da2c4a230200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d249b00de366e9c8f7d12bd6e1157201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0141e853205af7353199c96b95e17c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b85bbf3fe13e1c275f6ab49468b47203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5915483d49e934c896f006fc27d5da35204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b2f9f0f91858a35ef8abc4387b38e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5188abd2b253538d7d887fed7f4da3c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee39bd3a9670752713891e6b2ab39f09207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235463188f32657f057c0476cfe8e4d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d305eb246355af0a076df4f35f526ed209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ddbd54baa21a636cc47873c8b65da1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b872c105bdc9cff9c25e82b802e3c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07cfcc95e13be33ab7d24ee07cc28dd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de404b726a50f32a56d321e49e641fe8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b4357a416f4189c41c900fd7d355a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a55d8a3081e71208e3de84be22888215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b62412bf7ce2382524d1e3306f57e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f2d2caa8da6a484ee7dc6a2c673f8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4cb3d87a27e9b03af73801e9d8a029218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1327d813b1876e2a59936d2ddae4ef8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59686130020e0a4647bb613a6ec1bc2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e01ac10c67e4a7fef09f69f33c8f3f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2366a0e42794f6e149f40fe5b68a0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11a2d7c6efba6157126ce6a0688fb8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3e754dbee3896ebe9c1d6c3df7ffe224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d454e721cc60f0537b636d7171454225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a8e12ebc7fd174fface45146e30bb5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e859b395350120430d36ed7bb4f56e6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a303601156d43881cfbe678bcbf79228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348f1fa5d4ce0698878483e5101140a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d6c19d68bef3eb6111d03c7e9b567c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea51753dcd854a7b7643e8eb9b67e6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626cccc1ccae95d48182c649165233b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca7147553e6bbb009378558cad87c8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d4db61eb8d2919614c34f684fa7aab234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c919e1e2b4cda581a092c1c120df5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405fa03ef56e7a96ea69eb0aaf2789e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88097c7b7dbbf9600cfd04f5837d2ef7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b7ff8036759fd1f239513e9108b0e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d7c109b3b8a045473d4f001c29cbe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb290dfdea937c65165ea21036b303240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ffeb06126be17c2de12d1b91c210e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102816e3b81ca25d278379603a453443242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f0fcacbdb675de6066cbd19b8e14a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6c04fcc96e813a8cf3f9f9b3da6ff244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db71fec68c4437d85a50d9462866964245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9482eb9c1fac220bae7ca9d17e8127246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df7b4abcfc6167446f0f2472ece46d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66db117c52218ba5be6002740a5c3e5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35dd4cfafa2e6b35548fa814478d92249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15113ca268754dad4c132b1c69e963e3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbedc2fcbcc36eb09708459b45ec28e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3687dab348453dbf6ccc8bc7cd417252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf940848e8f38dc8765b7afcfd9794e7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b41da4e5d6cf800d9974fb7562eab3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d606b08e22c4a8a0ba8ffef474eac255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c3f495688baa4e18815eda8efa2564256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4892ee32b4750ed17cf5ced089ee7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e6352c93e886840d627bb1c8e5055258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a315226e813eea3575ec361d9a3c00a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04953979a80ccd4f92581fab96cd19fc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f39006795d8c376bd19f8c13fd55f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da6e7cb365d6933dbcbb618a9ce1ed262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f43daac535d1fa8b8274c244004723263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851de685f8786576e7bd7fcc84588108264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535cdca987ada640ffee8724668777b4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9721458de2e5cc3ea678fb7674906c5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a494d7150fcb9b197e36924bb530257267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb76aac329d9ed3bb84d8ca717a2384268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d4037b8b8d1aab94a629b1021db72269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac03ed22ba71e0814302ed12d5b97ce270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76346af7c6c0b9ae486b79c59da1b8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f5d63f1aaeab73d5092d4beee1321272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b2b03b92364eb8c96d5db87fae6568273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904743df671765625ef265850bb09b7c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b80b487a5773680847a9044c47691275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f60f474942b81290dc333e0da6a76f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c08268b4dc3e2b74584e6589e0aa6b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e461bd21bdb549da2ec1f82ca0fdc7ec278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a0736acbb9cebc7ccb9b44617110a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d487d1585e4c9aaa1d8f34cd3a62355280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953b5a079cefb07360306ec7297a052281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da3dc8726ad08289ea159da113a298282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922f0617059b5a94fca8911bb71ee72283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719707d2e5b6c998885bd26759491f9e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88b498516d80abf49b8101b7d8b945285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2c3a47ff485bcec3e4720e4d0b53f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76562306934e71fcadec9232191092df287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd7083a81adbeab6c17aef112282ece288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd8fe6fb4648ef06545728bd9b73ca289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4883646d6b6a7a99543bfbe50019f32290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592cc8de769cc2e03a4187d9cabd65ac291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcad19cafa3a1ce8d83ffc16e770598292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12dd75765cd92152c36815b86ad8eb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a69f086555ca9321ba350110a465db294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e20de63b2f76a97f8fc81512f47fda295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ec8440a4a6cbde1af28d6fcea22b8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dee654147ee4065b689443403204da297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9fe72f4dcc5bf42aa48e5906b3b2e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c0e9fcdd77286a57d7cec214ea487f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597315bc0e935534e4cefd9cb935ce07300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b1250cd8cb9caf6cb26ed6e69b35aa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac599aa29ba5c9faaf172ece87a33cd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c66505d9c15ec300bd3f273e76e4f27303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b97e126e588c81868d48de8b61443304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abee5802c0d64b455ad59f6cf81f93a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d453bb8b44c1838c9d75471f21262b0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd603bd358adf025969b2980c88c701307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4adf026ad5bea5efb1ea801a6466a2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f97c342d32822635249c80cf4c00e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ba269fd4f2f6aa56fd0da99c72b3d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd117b0a39c81dc9b00e1ffe8b6402311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72375884cdefd14c1980ceb3635751da312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81000b8977eebc4192f286e3c0d35fef313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062936fc3c702d7d1853a70aeb43f1d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f60e921d10d4447135c6caa7529ae3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef92453599d893a3c75c34cb499e3995316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7275af9b64686abd47f52eacfbadfbb9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbabed4b5b38c6da63091eeebde8ac97318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d82e3e914d7e6e5d777dfc1aadca5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab914b5892f16a807c5d1d95f3f911e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539284d21a6f5bdbd58d168d66b1d429321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3486b20319521858e6187941678e422322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad3fd8d543b7e76d4b3bd57baee5b0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02202340d2d71eb16e95ee068abd03324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa2d93ff90b4e02fd04db1833bb21ad325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b68fd5c57523d0187a2a8b73e1941d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cee1f7aa412e1c2f6f2a2d12936736327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d9156fb261106570e4894698cda83328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddad647670189e5cfaf7aef1078b976329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c4bf4a047b4735089fbc3a0009d0e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3ae406178105e8243b127b56954ed331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087e3dd53b965419b13e6cd209e2555332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111f9cfb62db27aa7077186b8252bde333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb7342312abdc59ca552c79f675367334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2fd434967fa1055a656a2d768ab94335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d79afb0172de8361442465fc66be6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd020b4a95ae56e2a3681307376ee82337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5106a8233be75ba8e3544799d4d6a71338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4490ccbba4f050ca22e92821aa489339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25eb46852dd23bc18548be69366aa1a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd335d1da754cb2a088cec48a09c74b2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6733c6dfa8c145e8c4bdd00a5f9c944342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b17b937349efb45e6c165e2ebf9ef343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19f23ed779b95124ba62a93752566ad344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d0367890363e82e2facced4fe2cff345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecadb8c6594bb6daf90db9ce1c2221ab346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5423c74d702a9a485f61f123d96512347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d08330f044028f4f47567f9aa63b03348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3dcd18eae9205bdc371902ddf2ab24349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4e01aea59a02b0098f7e400409696350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce876eb7f4cb1377af7c46e96a10a6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5a8ec1e149d3d50e3634f4d7de068352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c120b486a10693f01a5a8d591eea2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f34e7cd3589b412d70d5f266a41f454354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f1246696eea124bb7ac7a4fdf680fe355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f64f66f9ecf01fa4a0fac6b8b823a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5060b2e297d600ea0b32415485e3938e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b3c729cdc295c77f0604f07a974c6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65258b3ca202f6c3089e94b90bf9445359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09ff0fabfe3716da3848ecab99d1c9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b762c1572617f56437a966c7ec7242c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273f5c21d941c84cb1894852cd3cead362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff97cee47f47667ca8486a3846771b9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a20fd75766bba94166b6f0245cfb34364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7736edfd7cd3b34691204c59338fbc82365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc070396a1a725add703b946daa27b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d965bb85b9dcaf5f359a2b29ea75d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8f9392474fbb0c54f4fc02eefceb8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276371e84760bbd41d6af55d051df8e7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752f751edd3b3968100e49dd2ab8abf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ff117646ec1960ace2350d357c4cf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b85699856a5b9ca37137991757741372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64375b672a0b8efe412eceb63af8c104373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341ffba989b58130be3bce50d08c714374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa428c5063334dffd42dc733d72ff6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5f4d069518642182949620024f669376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a060a84d6533eae5129f43e33103ef377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da8e80bcea9e6910c5d021339910ce378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d94b0f787c1a31e353d70fd5ef5d4f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3da6582bff8154aae1db23ddc78d7f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3697ca3197ac7e30d88562a2dbde5e3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f21fe9a99e81368fe607b73dbbdd1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdef2ea4bec57d4a4b8a176623c71ae383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e183feb25908ee3f7439e6b3f4faf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41ba1b99c9a08b84d1a9475ae31551385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977da896aac29baf4e1df598bb52be0c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae4fbcb8de9f1c06beaad60cac6755387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721fd1f0d8a495d5b8d98b9a4c1a25f9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67efc885a9d359a6f7dc2b868af5574d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9339af16671e0ae2c6096c119353f67390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb358b50fba5fde47ae55b4ba43367c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7213a1c0261c1e171ad8d599da7f1c73392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9353d58ac840993e171de65363e9a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f300053d27f1678a54c131860259c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2d55b9274a9df2499fbe5c4db88e2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5488ceeb08e41bb931b488092d507a7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582e3088f0820ec9bd3ee846b4b5d66397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ecbb6a8d272bff8380c441e03e686398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba8d9cd82fd7d4483047f1380349284399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf839e26354676329b9e2484d93b57e5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa617d57b9104afb05cc8432201494d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509e3100fcd573c81f1c4ee87eaa5b1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c855f965873e94eaa4b6edddf4423f1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f15c4d9501f3ca6d06792a1db124c7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf6c427b2d6e2436c9b73a9a6bb5d3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef97c6d49fc86a297d66792743064e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f665efa8d307e92d68105deda00ce7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d89374dcbd96525562b2b82532e147a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad860c3848aef9d5286437b3e5aad49409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc32a03584b968366ae9ea5eaf42e30410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b7f3867543f77bb18e4f8fbf643a8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4995a21198be0a1d072b90bcc5af9d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b583d6f91b1ece52532d4b230ec1249413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b0f6aaf9dfa786cfeed4a36b9cd33414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa8517563c701f9c857d33aa553d4e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a0f35eeddad0ef4d64400f62bf6071416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0abb975f715415e56d9aecf9376ded2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9696f96b8dce807c6ac360c0e7fa3a1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f108eec9dd8b83264e12bbeb72520b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7febf15b89a79d01499c4f878274e397420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ceedca06369c557011658619683d4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26334aeb6ed658761b4287b91d4b397422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae2e241f0bf13a34e4787cdda5f0ae6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94005453fc2b226ac4aa2471603a1be424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d496e826fa4ee6899917de824f61e8d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec01abe5717862d1e8c8c0cbd56d6b3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21413d79c82e42f136339850e45d2c7d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c479bf2a8e06108118c3c047be94661428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0288a57683fa93a2aa7f06d3158887e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38e90a383b489030f3cc20614c14d7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2220f6abde01bbc747334e2065531431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e44d40c064b9a8aa62357200c9689b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f2caaedee8d2ef4980ff31f0e17cc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81a8e7bbabfc8362380a91112e97be434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770df6886b8b5b9343f8040ef229993435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e1a639339d670a9c1472e08ba44a1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed5c6fa495ce8910930a2c7739bc9f8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534758834a963bda80bbca08824817cd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd2fb7973ec2b145c29e2dd50a00b79439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c509c0ba5455e13fd7da437cacfc2a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e3532510610e30453c3b7c0dc022e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c59f90a6498533158e7431172e5ed83442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98216fa7e776dcb8d4c7dc12fec28d8a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1bc48c9f6ba1c38395036791c18fa6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b8f56cc56e117fa952da264ac8c0d0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031f212bef07b2e3c5d81a25a066393446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f998113918d746a9a009f6d99bb24447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff065696e7c81e3e0f2dd73c143494c2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d55d2965988bf83eef4c41218da9d73449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e7c5e6c21b6c3e67af0d3726a6e548450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c6cf0f9b07abce6355cc6e02ecfc5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14691aebdef74c86e2a8579a36b9dcc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab60b0d3dde5978f26fe11efb0aeba0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6d2e8b49bf28341ca2133a75cd870454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21568e087766a209551aaa1c5968fe79455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868418d94aaccbfb655fa7679f87008456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ac1ee20c19e6b40f6b83e2490f444457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e609f13baf7eaa617bedbe355b868458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff15bb94e1636f7f70ef6c70d3d155c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30da0f500b2625f7b1ebbde820b4011460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e616d1d0cbef2aa2027b6b62bb337461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009c288229e664257147259f5509fdf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23009c69c1a719954bc554c34d499bf2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175167f2bf7a3cb2151afa655ca3140464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2227711ea49f3c8cce2694967d69b579465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d99ebb103f5170ad721882671cb56466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1bc14cf11d3e481416298157c5c5f4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858327c1f915eb1278822e912ebbc4c7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c651ccdefc6176f943c8346d0b021469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cfad13c07d0608c71568b23a8f8155470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13613347c3fde58bdacc772a0f5c51aa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e6bc9dad294b25d4994242d8c98bd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36fe1fa10c693f890f5d528651d7912473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86370dcf4d09729ed459e4db44b17050474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08b9067100df72523c10c15911d256475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb8a5291814b63619e898aa83caf00476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cfc25917db03c52c8f96ea6ec29889477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67624147638b36297f5774a0b0692b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60cf3b52d1da37b21224c4439b8af27479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089bc2bf196bfa16771c3f5f5695b02480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af0e5cb41bd459882d60f5bcc83f0f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51fb21b5c861d22489f0b68b876929c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7d773af328e50e1f6c4f354c6d227483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea17ae294ea26bbaa2b67ee58ff2e85484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a0cb8965c8a37a04cf7e3291f6939d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54244b9b6086a2d415577f9f5bcc5e0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0688f0dcaeb1bc1dba454ca92ceba8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90fca19277db2be128e931fea4a33c2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccecf6a5086b6d50d3cbd39ccbcbb14489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca3d9cae170bf64fea0a89873a0327490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d13031a79bb15de4fe92fdc8a4d94491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f6a38da39b2a7612ccbf45c2b59e5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45dd6ef8090f99b5bdb7fe47544b502493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36498be89ba7135cc7ee7d82546a54494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c773a5b819a3838a34dbdec44f5040495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb68f250dea5fbc74a823a9ab3a2ca496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093174a940f9c6bd43290a2655093c0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16072a2585cc2709d8fd8a65a551fc2e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f8c42d8fee36f9b6680fec80ec0c6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ec4c89937b52b40f313bad2d13d2d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d218e63bfcb067e9614268ad8ea1b2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c7edf5aefc848c34b4af90e1c865d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78616bdc6b39f34618330b29ab057f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb20a26132269dae5c51aa44feb737504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b5a4d50722bfa307473d9f4d13ad53505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f99ce34dabf3c1b3e183e3c6a0328506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7735b5ed199a1438a97aeb30421e23507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869c2ba5472bb7ef783b552d184d9ef508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c4dbda160f24d6129e1486ed7316f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03498ab8d95fc1e92718fb6a70776f9d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef479f0c2b565dd667301cf025769d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4adae095a5fba31730c54d74f54d8ea512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9fffc91880c441e234285f1fa8ca1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853950f8c3de28cadc685fd01129aa69514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a9890410ff39bc73cf0059b4385d9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0da1aae0e9f73899c49094c7ddb7c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b78674da23c1025a0abbc215e6d60a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03f18200f2e9af65dc00e445d65737518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44847e4b5e3dc3244603700530a0ef5b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2312c90239c5f1fab7e343aa584eca8a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f79b0b8749968450c2a9eb6b2d3192521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47202b85f43f18a9ab13f7aaa622113a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c5584b5e94c2121168aff116e1f99523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb881fcde063ed431fb758f9654c19524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1aa4a7248aeac12bd0088f1795779525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc02abd7eed4746543db8cd03e0937c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce0ff592c6570568af43a7ec22ab1f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98ed8c826265ba3d65acb9564cde9e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2617fa2b2e3fecfc1814b99d646bcb23529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9dfe80f47b73456f52c4073b7bdfa2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872648a09414bea296204cd0b6c354a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc477a52e02b415ccd62042681f525e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f972981028014a74099a94bfd578bc0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17352e7771c05c3eab28366a934f2af534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0fbd5239e04ad0c5ecedc1e7d6458c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0588fe92768c58cde80f603cdea3d0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46986f95d7c4d286456c4f01cf39f84537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8def18040d936c18218f75d731ca4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa331f98c74d2acdb1c698dfcf264b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78d15482afa1a0c7f3c3ae9d25473f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ff22044a3d1d7f23414c1ae03168b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4433e371ad2ce65a014fb1f4427c2f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd55cc55a5779030d2b3b93c57c23dc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827993d18a3cf55204d3c079c8a45783544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8605f6131e9a9f7f0e146d6b43009545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35019a7093c7813fe0bf209818d0a770546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970cfcbc678ae7e09e0ef503664c476f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4099cd4ec005031910bec71ae254ecf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40ecbd05f4ae8f0eb8f90dee9930df549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2cad39f6ac8f3abc4b79ff1086142a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c46375ace740a4b0b61816158c7fa551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d3f24893ee11a4988b8d9b38d3220552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb371591e24eb970fb68f2935ca8f90c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759663d2c0da068961890472d8d3d501554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e43809d9cb2122d60af0627eddd9b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187580356f3f5e94d4ed480d0d31453556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd58c3e68f1a6880742fe033b346b363557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ca4cf7d80cfabfce798a971e3e27d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3322d4aa6f15d150cb9567568a15c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695179fe74da1f296b157e26a0d315a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80827ee5a42b9031e58c4527be5073561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e293d1c1c0f9bb8b891460e3dde158b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de33f6e3af7686cec1194b96357309563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d6e9b422366c9d877cfd1d6717192564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489aafecd9ab71768777dc765fa37b8f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09794a1400eee11715947ce3c0bfb728566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ace8f8d41a2e1ff065d1299349e5f0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5095893f8b3f7d285e584d6926a7b7ff568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca72198b832210c615264d4507ea7a0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34cf61e44f79f053c9f9b7ac7d997f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c80eeb343c46f4076844b385dd6c1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9310a8e1aca54e51e6917226e8f230f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e754f3e90fe63558440841dfa604ca573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36aca3b286b3d28bac59ba37b410c40574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c64f3edd4623a3479351116121be60f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ef0019350094ed67b5e451cf075c4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951fb5d92aa13f6e6bc428c7e8ef29a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a782111ef203c4700b0c62f4bcb5e9d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16ef11d5fa65ee365fc39532517463579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d278771262793248bd48b3a02791650580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3581044a63162988f30e6efe74684d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f55b821f1c1b0989a4d912dc3be23c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a598ec0e9fd79c80845e860af517d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a284d9446bea44acef5697c80c36eb7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2452200532c23fb5531d5b8fe641e19d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b19ef44dc819b96fafdf26fc028f8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ac2ccedcc8ad468eba87627bcfcb7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d5873e3e494751fb7e817771872e4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7db540bbf64616b0f335eb492a94bf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a180dd444892a0cb739847ad4c3d5f0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef870a3fb5ffd81d9cc1d994610a24591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066bebbdeb43994e10751a013aada6f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94801ba9cf4fbef6f0819461af9eeb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4762ebce18624803fdc5f7fc5b68ad8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470b184292cec77c51772e3019e8f05595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0a42339a4317a071ba719870da4f9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb462e53e1597d83c1e6c12324f9a4c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe219635bad17071ba2429ae8d4f83598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35829f18af5c26a9ad0bb3e2bade3d41599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58872b18bb8ed7fe9e86acbeb69a230600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d4779e9f188a878b65a6d71aaa128e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836869264cf8da62cec30e23d6c59e23602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc014346deefe6fb5ae49e41513de2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45527a8c4ac2644987b5b1e1fa617f7a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472684f4b4b02f4938bfdce769693279605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23b6855a9808ba6fb9b5937c9bd6d1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c9289f817025d8889e271a88eb233607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb07da082fd1c33b9f83e8aa9226e5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8205b76f48267105f5461eb2b5615609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076fb6d534a413fea243201a6319e69610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d55484a786791863e83dba39bbec1a7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa4ef30ed7b4ca30f1c198414d2f4a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966c27ac99df82fb04b5abc21272f99613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a67781b7180acb4c36138840332ae9d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1cf33f601d1e3c6276b847d086c6e5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced3689d485b95e785cf41c835672102616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2428ed6dfdced7ca98c73dd651916595617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e96632a26cd840939d1b197ce0d021618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da1b8dbc3ba7ad530b991015238602619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099770f9c0b395fc406cad375c4d8f49620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3924e303178e1de086fff49e912a42b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9803209cb7791b3d7c0cad7d8eedd5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d08679095cd5b67e42ec2439bd06e1b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc38681ff29469594a518eb5b0b0956624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03aafe680d0082eaaa291694d4572b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb844e83762057f0d0bf679b9e0f6d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42eb15a5c91f05b33f468678b9dfae627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37738913a03c978672dea5e73714600b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100896952bf96b2a374c0da336025e3d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f8811ba4db589e0e29e880b094baaf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3317c60f23bf8c3a20b444eecbed5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82344451ed95f9e8f428565a966a73ad632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec7237b9cb098f49fb05d4e0fa3d9c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1949cc1ea67c85c1ecc02a1af3d38e42634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8befcbfc5158501a89b9ba1cafb7ae32635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c020082a7a2bd8c4ef1ca1d76e0609a0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e223c1ee871cb4a28fb123e5ee286fe637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aff43ac36e0cb28d0ed42c93c12e60638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a998248dc7764fbf71fe95d2647ca639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd05a24f9fbd87105682741757d2194640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08282bfa784518e5895078c828602615641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43edacf0cf76f6a6606ab2254001aca7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1aaa6ffa1fddb255b82996be60def6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21fb82383173d84047e59b76a73ab4f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343d6678d3bea762fec42eb3bbc0a3d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad236af6eba9a426ff602a22adce1379646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e232383067f807f53175c58496414121647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317da0f51bd864dedef7109c8911b4de648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45abd6e91c1c39125bf8cb101cd937649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b608b288d3b19f1c98b5a73e16639e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e520f3fb62fce9664497f1fef2b8bf53651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b451c9ab64150e4976dc82386eef925e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7516890476a4f789d774f87bf3c25f7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053fb0a372a5c346f9182715fe509b34654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed0496efeb4b9126833fa13db23149655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7ab554c16b1b722105f038ccf2208656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64c29bb375bef18bcc305a97ea89fe657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6567eff7ea56aa2d03e1ea09e386ee658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1dd6abcc374678534d746989e17fb7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922800c2eb00035fbe1cd4b89cd6aac8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb168baaf5029794919d29d2bec0f9b2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6cbada8f7da3e12339d3032fc966c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4505de59026d32045d5d1d04714480663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88145c238bc035ea1c9315407642d1c6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7daea762c310674659b5bef88266d69665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a764b2984cad1a57cd447ffa205def8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8a0b400896b55c171de1b120b54fb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdcd795786a3fa0e6ce4c4b82e45566668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20564cd75eaf9cab1000c878ea2a305d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b240212e957156e83628f0acc2c1d6f9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f2d71159c9f288357596b646bdf1a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948d28cd85fa54f32d5b834c5beeb7d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066094a07b13b77a951bdc97027281a9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce17c4055862410d3cd3512c8a13b9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5a882bbb69b46b15906e18e0449bf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1bccf378b7183150b451c2c382302676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e02b9138454f0fff692af5abf6cd56677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a603782cfeef710eb2d71f019eafa678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8e0da3a5f254258be03c03ddb903b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc8c2e77a41a7ba046d23f5af1e0fa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256dd0838101b4e9e7434028a8bc0b80681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80692b0aea9e84a1d9c03065e19f884a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57405512f13272b0be845a5c32c033683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda7056fc9573b1ce5e1b26741115a45684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf498592ec86ad38445dcd85adbeb38b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bbe0329a7ee44b728e6634528adcce686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ccc814cdde9783060a19bd93f4cc9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059f5efe96a045f01069986049f79d2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbff93b5ea1c7128cb5e2f6a5eb0ee1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7411937abd099d805bf2507bff5c41690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422e66a4e3b6d2bdeb5a674c3829307691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d8cf7e3303ba230edff9881066ac4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b6fe74eaa0b1f2525a32a96d271beb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c19164f18399ad0b5beec3b5597057694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec2c8422cdfb774cfc2e8a3bc6e3717695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42605219fdca822bac0cd37f45dbac5b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e02aa41e389640827ef4d03c371e7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ee211169b5e308543360e3a96542a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ab4f5b2909e9298fdf3964f7d04f7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddca4e748dee912658caacf1b55958f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34586d9aeba3572a9a60f67c4467b0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738afb3ef0672a942651e1bf14601e4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04c7dc407b470a7875dcf0dffaface703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd0023d1b9fbd00483cdce45f3fc90704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd3a2f496994dbbfc6a335f8b00a36f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282f19aeef4102344544f8bedce1be8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc742807977f5185cebbed5da4228698707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e792c684576d7d48e08714b585a61708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500d9f04c908fa47a784c9bdca4bec2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfedc85f2015f7e5119d685098dbbe2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc1809be514dde8393a4028d1c64af711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b1e9f5930c4144d041c36648cf971712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa2c1462663dd2ba749d121063deb1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68932b01f70de1b044275cef9ab0c3d3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7a371ff25fcefc3f835717a6bfa45715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f970f562fff109fe3795217d7d56d0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537474f82e924e29162a7e181898e7df717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c827a5f37b4f764f73832d7206b15dc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4bcfd73aedbba288136f9f8be3056719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0372bb3ffd1888c2fda70af8f2135d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215bbb7e21d923a34c9070e5690b3f8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eba8ec17fd865ec3a754ad157f712d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866ad4c7cb99291ca269dadc1da12c7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b94da8857eeea81a93439b794ecdab724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563373c1f4288cfc198ca6e0f7fb416725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98bd4de57e5b777533abcb92c67b06726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1bd1999b5d5255b49f650f5cf8f0cc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0afbcabedc67759c9c5b79d6e20f1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07547f5bc26762b7741634e316d61c66729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deecf01517aa4025a2e95466d685c7b9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdfa6e65da9eb97d6a15e9379d1d637731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465643c431b1a732961174b4e3616c4e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ee336f30ed1e483201323fcd02986733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb380ef400dd92268d7a3f5eb0d896c4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e77edbdc4a5bc5b3b8763a16d5bfca2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1aeaf09c026c4ced35e4dba96a6e44736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6660b9e6c5cf5f3860327a1b3d7ac1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83bda73559970d9d831c9f597ef258738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e5a6b0e0f7ec9535796d7b66b40d1c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08d1f5eeb0072f1247f5a951f31fb8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3407d9d3361250607305e499c5838b6d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cca54d796ad48990777aaef8543d2f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182aff9ac318f0ad1bb374ced95ad40c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672bb5ed582ce2fb07b2efcbafc92a6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ce239fe718a0ae05cd5586fa0bf7a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e811cf8a573f245991b88fd06f0aa159746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c2422f6bdcf469f09a3aa1c5858b5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034029b96060d2e71afeafd82d6d17ba748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659baf7e6efbe5fb5d9cc1e18cdc32f5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251256651eef6448ee3de443bd3a9d98750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892488cb06549ee1d8affdd8063ae6b9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d1f48adf2e76b1176e765b28f55c5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab6a4d7f36ea857c92b25215a86bd10753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93536af79393930df345e42d2f1c84a8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7e615546895789f02e6ee7880dccb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e63c51e9785a75c2c14c4855da85c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5e06b88a1ed4e72fbd2df527c739d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888b6d6f86bd67e87d04f7a813b17da758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a4ca4d1709dc2a09f81c86a853854759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>