--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db96ae26be808b411ae66ac49b7a8941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d24ce441da27a8705fe29c8ab9eb5ef2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0750a3c37be271907ae5c4f4811229003.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd81e5d92b92edb7bd7b36d8c102ab34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808774c39800e3d52e3157ccc30810915.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e062767ae08a869eb9f9de1a7cb2c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb1f2989a8ca14e29f1e415e8f2d517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b407419b1067af6b241758d0731cd1d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca733622fdd2ee83a7a081aa05561019.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c89dfb4062536f8600c8702ccb8cbe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49470761959a37f0f6b69197e5c3c6911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c59dde8f5951768f26d9c8cbd228b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365b8e19ab57559fb64ddf746739df813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a43ac60f2dd537c7e4982909aa1649614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70de0ca729313aa64572fe94354a03615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718697afa72da6baf0516674aef78cfe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae74cef110db369fa86e113b8ec968617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9200b35c79c682e8b036180bc4149d518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5fa244b219265eb4af5952150c1e6419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f461103a14b829005f9d7bfc31cd9920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807aff52f23c64bcca3324c377a37cc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842575c614835f2994af350e98ab7bf222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27aedcd69cd8ce11bd761520ec4f3723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf33e821fcdd411a0486abcc5b20bbf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5679a9fc2cec662db050e75f402e7d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778c6266922b89e2dccaadb2ca6c63826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee802e8cf6c5ffe85e724c92c2555d1727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0306d391148ce5c1567ae3b99a3b2af28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a65f94cc1adc7ae0f6a7c4b50fe23829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862f55707a38257a3568388985288a430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3a2174c4796573c601a582dcf6bf331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd97560c9ba27f2789905e2ba4d0c732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aacd83765cc18d806422a9ca59db5433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1261fc03f8ad22dd7ff298ccd60386c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d808c1c69c68e9fb949a913a84ad7a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233772576d9b17a7372eccbf74fd9a2d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbbef47c1ab3c5ae75483d2a9ca06da37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251dd52b9f2cbe09c1bc032001bb0e6938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721758558826bb549ee7b3168d22454c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefebb7898950bbff830998b31ffecdf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd35994b8f627462002b928853ec0ad41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c6c1b3505a6d2495388bcf1e338d042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd2d63800481857445b216b5a566d243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728768bc85a77afb3c2365e0c8b65b4344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa7105563a5c4bf077d246db57b9b7645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e1a8ec2083dfb66698ef886a6575246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ef9270f594599fa91d756611fddc647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7cccea9c3570f9f52a0c78cd5447848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff798e63017b99f5cb9c7d86ea5fd649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8677764d5d17c7935e258dead7c0a750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a455f4dccb07752dbe96963b33b8df51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc49bcdc3efe747df0e625ac79aaba352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f4c7a777503ccdb0b092976f4832953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389e147e5299d905bb7f935d536e2b254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17fe277a1eb65e30d97d2a166a2c99c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797e3381b5276188fc8fa59b6c6c2a156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597df455dd449c0a11798842b9b6a6f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db097b7f169cd69fe9860239334fec558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7711fed827f0eabae07cffa5fee008d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c94b6d897be9f155923b583b7df8560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a642793decc8437f08d585bd1015393161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b51656504e96e9088ebdb33fa4f7f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267f01aec116c7587913097a4837acb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8023183e1bf02ad5098650f8d1f7a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d0838489b7785b6c92950655b354c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef66f7a1e20c2a87f9bccb1640304666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00097d1a24138973d6aba5405b989ff67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e2d6a4128ebffb1a4cd6b4fe08f54a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371c8b0d8a952e154b00d5812131ff669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c9bf48411d49c7a8a27fdedd6b37e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9322ac95054b6afed0dabf0e3438cfa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ac2adb21f7ec4d180a99a0c15733772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e5c4d7b8aafb792ddd954a4834c2573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a28f12e54d9ce36d18f9712f4071e374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc91b2d8f107c9521225b49fdee0b5a475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f17d3f6cae52e1eae3f692f586913076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742940d1455125db20befd95aa2a0ed77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abef362913c4d593053f2eaa73adfc078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6db0175a08c3c14478f3399ef6cfb079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff867c2a8a152c7ea759c7461cbf8aa880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45bc5f68fcb73609cf3d403301cf8b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ebbd412bd4b3ed03676c17439786982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68a007f9b25ff48f08fed8530988af83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a8c07a9dd7fc02e759add412da04c184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f9b37cffa604b7ff9e2f51ed22feb885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa01bfbc340f0f77167a78e3286ba9786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a804c22737929422ffe71d4a682f23687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd1b18d587652305b6f2e5d6cd245d888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3cf6aa81cbcaca0ff3d9e589a0c67f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87c65e4a06f43146d8a2229d0501cc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62791ca2aeb530195e27698a8359441991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e92008785a9de097a2cbfc5352fe33392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d96321057c861896a35caf708933a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27f9d9b4aa8168780d75347936e9ae94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ec93f900d9c69dd834793add2b63195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd27824db37e3b7d3192d5bbc3cdca96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31a687a84c62b120a01e6138414df597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a24e879719dba07829f743185d79e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331843586db630d7c0a38865c934d1599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0713bfef7ae27d7c9d57778134ecb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a4ec037489c058352aa310c156ade101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c12796b7a380a8e279b41f051446a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b2a3d971e58cee0392c33674e249c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f871af848fc78f0fa5e7d307709ab104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d280258246e9244238daaff0fd6e6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672db5855a97198da3f4cdda67db6d59106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532292c8d73f209dff84d654d661b9e3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd437b6ab0e7e1a1efea8d3bcb93052108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef6a26b0c769fb85b54b10fb92eaccb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a96de77109544174ab76e08dd99f3e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc7e06e28b135611fd31c0b9f75733111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da1c6946e84708f59113bab6630abc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa489b5f4749f9743a1022aff7a427113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26779f604be9e78e6e234e9e46c22f16114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23217a3bc2f9d9cec10085eea55761115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aedfccdfb29b64d994f699cf618b393116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee0f9327658b629b84066e1841c36c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdafe7efe53e497da354c8b6138ac26118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc2ef561039619bd49ab14e70a85e9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165834efcfbe136c26467f13b5656c7d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a47d3a616104b80bdef37eee5d624121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d25142f9ffbac2570aaa42c41e9cbe122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1abffc9d48335428f38af8f0f753714123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb9f9ec86f5bba879e03ddce735a3e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48e070cf74aef3b1d178b5d952d0bf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc249473692d6e617c053db0ae24070126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05064b7b38414cda0d25f3ea79b13b2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2086e9ae1e160ae9a4035560350566e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb88c74a79417fac4b7e09cacef3d6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687ab8e8629cb58e15cb7eba6b3e5fd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4290639b61a38c4e65c7c52fe5f9d638131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02330d4cd5a93ee0c32cfd676d1ea9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce0df8353a423c21366c76212ccd040133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4916d0bdd3bc132ecb88706c3c27bfe3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d4f3fb14bc39b86748d61415d9115135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2b2416c2ec86cc9d1dcf46de6c729136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb39574c67ff1d245b92d033fc1c3d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c606511b02921f6bbdf9dee1f33f57a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8553a33ac2106c5e28a06fb5c26eda139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa71e81d6768b4dcaf6fd04fd13a347140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7fe9007f4a13fd51f80532eee604b8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622453ecd557156a270279af2b84fbe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89fbf038ddb9b4a04ddbafd208f31d4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77afba5c5ec3c216cdab29074c46a1b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7615e511e64ed5beab6fb64a62038a2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e297d1fe82b981723645fe03de24225146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8c1279822488a9f2e77a6a58c3961147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a0ae5df0fdf85d7d1331d68722521148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb392684fb4a4cce3e7f801b3add0ba149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea327893f21bdeca7c342b9506b9105150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f134c72c51969d202fbe9d792ce608151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0861a2de5b52d4e820fef5d9c6d875d1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb004983b70bb4665f6dcf1779512d4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35f7a2bc035a8cc2a5fca54b813e51154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e060dc0b11beca8e60f2be4d48aea155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5580724d1988361b68db2dac35f70c0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03700198decfe44a40b9cbd34f95d3d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa2f1b0bd3b27e58ef4601e19127ba158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c01c02a7ed855ec79285f51d021f5b4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49891cff6370231ceae7b4306d568bd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506bbe72a3148b2f3903befa9573e35161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a571f30c51cca4432f6aa2c82dd81cf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec44937d9237c567e4722a917f652cc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ddc3401178b8afbf6b2d5e9af547e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb136b1595e3768432519a95224a2e8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cbc7ebd5dc0af4862099179b356ab3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060afaee92fbcffbf9ce0b5c805332cb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee21e651383fc84c3e68c65fea361ec168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93ecfc47345a8063c8552f060d55c4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701799003e12e4b1fa8b7dcc6fea8929170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff6daffb17b874f6a5d707033ba0fb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca19573407cb8911f89ce2d930382af172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad0dbaec1e56e6356d85efe3f8552bb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4433b9e33c1abc52f73174a03bb251174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8bd5fdfd395b6ea5ba8685bb8614d9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428f2a8711de036efd8fcc83372055b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9a9b258254703cbb78e65f11e3abf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688dfce1d0a6a9f1a9ee9fbb801f961178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92555e3b60f7e201d7284aa1f85a1eec179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4d78ef393c0a87808206520121557180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81359d4887c7dadbc44c8d6a0a68474f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f4c47f99b9e946b3088268fa1fabd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de17d0fa9c994fba4c3a141ce2eed6b4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472fbe7d078090fa61e07cf4e182f209184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016812091bb8a460b0a131288163ce08185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ed466b54b291fd9e9f9869a2bfeac186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95502da90e6e8ed74e01c56bc98a9709187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021bae0e5022df8f2ddaf1f1f152060188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c530fe5e36ea4383d6f41e3fc18bd1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb33fb0293969fa8aae44c4e5c6d0a3e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1496e80cd3b2c580e53b63c72d440191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9eb7f3a4ca7b1a26d88e612c395c67192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3429876411f68ecaec723fd9acd8b94193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954efa75046c9d975f8ad0b355985bd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da1ce93f3cc2e52a0783c23f3da808195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61cec67e3966d72862eceaa394dc2b2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257b52f2e3ce72af55e9656c25ceb3f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da808320abc4168150d75f874d10778198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a7055ef100ce370985df5716422ca199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d346e14c68bfba2736c1a3f56a206739200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded4ff3647966cb6d55afb7fb127dec0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4958d005377eba74c84c8a22a9e58490202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3ea105d3e436bbc2bb13d2ce1e37a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74630ad04af6e3aa342aef8399d0e0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37346aec1ac89b9bdad95682654e09a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c12325c29377c73c45548cffee2934206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f8d120142d1a4748801de3dce1dce207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17783cb250565f8bff0450289fcd68ed208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e9a9ac045c34dc34bdbfdca3ca810209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39f41347b02583b86fd13d730add05210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c5723213161e7508e086805f479830211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616640d4b937647132f022a4c47b0079212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60d5b64af6857bc712b7afeba48389213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b5b842eda3427738756a40f0dae030214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bcb6257b8cda062623d660d3072e07215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1988b1ae79adad2004af54cebb6108216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765909336b699998d9aed7c4fb630205217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a53379d158a5958c1d861ecd5a813218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db11d05363aef9563188330f8d2973219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2938ba34c306b103a7d4bbd9be101a1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd7671cd7824ab7e7d05700e58b3ea221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a07d529f2dc1438a8a6c766a1195874222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25182b6773177485c340666a9498b8c9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d95d4f5d74914b137b2c83a04702d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266bb9caf44ec6415b049edf81310c2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e9d9386758ccb582060bf8a0f320b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54c3a9623ac824cb12dcd8648be8cd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b360528065eb3fec17aba3cbd0bff4a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e37cb72b2e07e469391111a437d4c39229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d0a2d55a2d4906ba05e65523d86a4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57044f163a2ded0364a90bf2465735fb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46354993e43059edfa39476d00ac0f9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058ea563d19d6e2df32557e4cee6d8b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab76ff35a70f7838a7516175f10411234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e027bbae0b1ba341cf1fd147f3a98235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c49b7b15c183cb74fd701ea56d820236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4fd969093ed7c521e0e98ce88eb2b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229a85cccd6e3889379631508022363238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb260cc9098d75dcf944cb4d0092a4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae73477f4d329364b31f3439b1c283240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f49036ef3e190b70eb00bfeb6cd31c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49fb16ef95e7f4765c683d7defe726242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2bd1d278aad36268f591b9c6722cf3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5549b5f10270788bbaffaa71a9b0c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892878d746a5ddad78516ece37e02a7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf4726ebb6feaf444f9b8b2145cf3e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be9ada52eb72978008e9bb890aeaf25247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4cce55bf69a5d066e928d2e4799dc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f5096e8d5bd92da49ada08f6a45e3e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5fa3fdd74ea4ef090b897bde28111c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580633eb6bcb34da52bc3b2048f6e0f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aec8bbb7b0a4f1c9aefc429cf10e62252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5bd9b0c3d6ea28c68130d54b91634b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de919bfe62c1bf711ed813ebcec98856254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5ab34e6cbd18e1e25ec6714ae7d1c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b756147580972afe2d67e0529b6820256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d5d04371651549dcc9af1fd9963bfc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4449db8423ed8ecce1e64d9150a81258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9987ccbab40421aac6cbb7ce4ecc79259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab828964cb97e82abe855e0dfd51d6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052fbe95e2b54dc0d92b4a35da64f5b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6518bcfa5912d94b293af708d5331e36262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7fa9c512f94c62bfc9ae4b6ad4808263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef7cd064b67a7c84c2078c108fb9c0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7825eebe6623b9bff6560aea95b48ef265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc3c7ff848db60a7ce8931c52d59e1c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e723d42b0afaa9f22a8f1ac134104c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b565372b125fd67959f4df9a6da5d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87e7717d47fb17541d25ba05243a94269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f052859df6a7fbaa2318b5bbf947c1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa6a3fb474f9fe05101bd441e7c747271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd81f3953fc7c6e15f1d469e4c80fa5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97a27a71098d73a27c4f043177f64e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb252ae1a54ecbdedade98f80b5283f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ebb93cdb49527c7be290b3cf19c497275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958eecaab6a5022d6ce2d5b03f8684f2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa949159f55b3a0e92715006845b00e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897e6df7d725921b5a5a6c37bc80d08278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb41f7187bb8aef0b657c7edc9372e1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faab5efb6a15cd70a6b4224ce52256c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf210c14f6230bb4e2daf5bb7390c93c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b80e7e30101c6708f7e3318fd31c9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002cb9703b1d2e854e00a9e037001c1c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c687fa7c3af484b56ec6468276c732c6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0951b7030b8ed6351313fac44cdc07cc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d5f594dac16d0b766b26ab2275c78286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a371324d3c59b05eff5447711988c024287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ae7954a9d7c60eef7b509de172807288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e51b1b8bc8011b7dcce06fea1dffd80289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ccefa0f15356f38279833cf7dc497d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1993dff94c81dc0fe1e8716e8b0fa98291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f9ee5eeff9839b19f7e7f7180043d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7885666bfa92855a81da3cc687e6857293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1d1488f8076008413eac5da5d81c5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f869f905d5dd9d5a14e9a68e2f070295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32713dc8c84df0135d0c25417dd1ce93296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24074d1ef8708686bbc69f27eaaa92e6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ee0677c773e4f06120e53b0c73af8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb003f7b8f4f4238da557d9760cfb4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f582e8a6b77f42b042159438ef9fd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f1fd79224cf9de6ccb54b77f746e7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5533eea48cf8e84d2b4416bf8f26de302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082af53fc447655d37249f87d451e706303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e287ad1c79f6169d90ab6089ae005bc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa289d3536506c0e1da49509b6be2f54305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33939e83fc54ca8e13b4166d20e12dde306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9f5af409326f5061c2a71bbe3d6e6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aac6b1332fb88e9403d70142ad2f3d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5433c13bdb3782360dbceee9f7da643309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930a2311278688b97e3e096ef00da49310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147618405a594d98481380aac8780750311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322cc010240dd70434fd6fba01eb3d2e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e3afd416dfd440fa9b8554ff56514313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b3931ea076c49f418949030b27835314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8b1e4c35442717b05100d6ed220ae315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5782630b8d0dbd16bcaa566862343316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e0f20f5931810f4e5f6d4f97968f1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44fe6d6e4e647d21d906b8900be460318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cf07e175e3fd97e9005f9825209904319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919a6c605a8cb01679d395cb2073e50320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6faac6fe1d86de035a0af42194c7e51321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50bf5a225a3ad60122a25efe61a8083322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee75a22033115f19fae1a4b78008a9ec323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac1041090fd290d76add0595033547a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16409c6f160eb02bf3a0c82b0cd63e6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf71f4e8cc8e5fbae81136d919ccc00326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623dd9c64bbe1c64e93486350f168c6a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed3a21f64c542eebb40eb3afcc9f4e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e04fd376e36460169e3428867988ad329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bedbd3be2ae898a2c14e8f45e617db9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a88af4f7292ab26e458e8a890be4f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705f2ba945e9f98fb78d5902a4ff41d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264b79267fd4b86200479cc1f6b0c65333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1322823130ef6599183cf266377be334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fccdd74459320f99783284af09d790f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24adb2eab6c8eb7a924d384c000e93336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f0d7bc54f3687261a06ca0b41dbb8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6033b8effad76c071d535cbc7ff981a4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff9108e0c049a7279124ba2ecb9345339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214427691d57de9100998f2aa932d57340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948567a3506b0326806d22fb4012992341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5db29dde431a418e63cd410144a81a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb6b914f59f89b05e845f4f06606f6e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643044e604cec02837a76dcdcff5bfb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5a292836caf80b98d46cd7aafae35345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9069424d90d9783057069aae9e422e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5633f97489a96eb49daaf581ff0b6d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5abbf5c80e34ea5ab77ccde524276fe348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b272bd4a29dc2b4c9e8f8a0b52a0c0c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9360fa223e814889ba01e36cd7894107350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972e736ee6ae67d23a404ee6e8668f5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190c2d5e02e2e76e399d61299b20d39352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16050ff49c639ce44e0059b29d03b7f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b1ac061623e2e9a39e92691c0c09d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb10362ee95a86aa2bc4b6d33fa75c15355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c017d5ef27c97719efb68bd5f2c1bf01356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d4b4ecd81561d2df44f43b6d7ce6bb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3bb4920f4fbac8f1baa1ed9a636ae358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2262c996287f3a0f1f349a0c001bab7f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff899d5c60e6066174bb9cd913b9ab360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a75fd8b0561ce469975165a1663b3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b49e3df1436caa8f8bb81a3d9f841362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af7d2532bf943be2caa40dec4729b8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6692b8daf1d5357015d95fcad5b712dc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719fb75b7ec10dfa138e97e6e2baf9a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d1fa59c0c2095816a439307df781b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ac17428bbc2025e61113b6ea73b3b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc57d6ce2e8a535517b2ff614505a9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d13776462a2932ae99250a5cd8fad9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad011a6320d91af6d715c016d52953370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f6072fa4be532bb8f134842bd1ca1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02314d9a01e996301724c31ed8dcc6d2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a71a601798d9def8dd84644215cf4c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38824cc2715be94e0b7d902d8785cb44374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e3bf443335b21ae0d28c95b26fbe7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af2b2d0dcaabb9413e77e112478390376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ecdc778949d7bd9e1342ec6c52c628377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f1811b76967a7f733cd41f0b9f537378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c2891be84156b2e41cf731a1d8d87379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb82c64478e1bf5448308006be47da1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19705d4ef6a5b245418b6c47e933e367381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16140e9b2a65dbf8ecf4f3abe00a1550382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b8aafb4d7860dacc30c4386a901224383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704ab93e4cba7982989708ffefc9aaa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf6c10c883a61e37dda0d6ac7d2cd0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72272f5913597b145d6449c36da46778386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e464e9b10edcabf28ad8506c1a0ec387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d194f86d1a37fe7973d36f2758d36d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef81eedf74b7b230fd5d19b872dc5f4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86b194f923d23c4afd5ff6f0cf71fc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3ae50b1c2d99b520fba0e706f9679391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f71ecce639a947d990dc76d21bafe392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4230c8ffca854ead909cff15ed64b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939e6edc36344e49f08e9bec76fc81b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e910473d2cc6ad49d9293b9b7428c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea498146e41ca4407e350e8a8b64d1cd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd5ca054164080ad90ab1b47ab2744397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b6ab9de0f4d5b3fb6c2dcf263a46d0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb63e3cabf3b7bf544de03338ab0d0b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e139345c384b9e0bb70bbbca218f7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55906477391af2a6c1ac74aa72d1aa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b211847e67e5a3deaf9167092464cb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3726c1c9b01022154ae1e87a7787a98403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d12a2b8164e6851d6ab11000baacc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e591561ffd0d10862faaa1e8172194405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae57fe0ac2083c4a93e194414fc9ff7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71dc7b45b0b4efaf91085fc6c4b4a8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e06d47732b8c21ead0f9505ee96e104408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb93d580fed340c3dcbaefb32c69262409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef63f9f228eb0ae1c4e8e5bdd1c5cb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9b933bb7df89afee3b8b847236523411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209ff73e9c2637eaefd541291012b05412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36ccd01f91d24ef5d7fb9a7ddd54f3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255513ca2cfca1104b4a9073fdb6d91414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e6a60da95f1638667b057407f7e00415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789254933f3831d810265454217a77d5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda8ad0e196be0c651ebd3524e11d2fa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee662583759dd739c4f034244df6827418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50a3a7811b15ea5386d6467058eeb1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277ce608a994280df5cd8c01723b1f0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0fddd6f26307abf7df209fe428ca51421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089ace49a59b6e574f10b8dedd6e658422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e09c90a8003eb3349720fe149e6eec4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e456bd3214b32788b64995025828c51424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf5184e5cd0b07ccd6d70d07f24a6e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610bb3436cb0d4ae3d7eddc63b14fd7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0811d554a2bcb337b06cf1eb2f733ac2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049a490b5c3e0f770e528f6f6d9b8bf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8babff01308bbbc70ba3ef87fb09fb2f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292219d3b229114a9d40a93d495055f6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f43c1af709d269ff5654b6e5b084fd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1dc72bf6b773c240baff46e5bae2f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f1a024d6b8da82d7de506b46d26fb8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ffb231c3ea3216c8ec6124a35e99e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9490ef67f5e45037ced48024517cfb74435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aec56412e416aa8592a93463f8d7d3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0bdf01f639b283e98d85b062b70f0f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100d266fb9f9864b2513db1638813c9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7a3a870b42c41b0874709d4869e6c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc10fcd3be8a9bc3fe82fc06d14e167440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf301ebb81dd3d971ecaf2022a1fb44441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d7019ed5833fdceff8393d52fcb7a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab9c8ec134c2cc12f6633519cb346ea443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7c6135ff3f12778e93a9647d8f8a2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d81f931112ea2f4dc6fc8e67dbc83445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5355a0e40eade5fa9f0c482f9858c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9b049f4f409ac17f8784a8304da7c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4fa6471366ed224862b6a8c2629a1a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3646caa635122ce32b3b3a97e1e6623449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477dcae1e40634c75a7c8dff1e9dbeb1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701b7bc34aa5b295f15aa2d002c5746451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c456e79c422b24e033440e21784d13f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8274df76db18bce4b4338aa731356a64453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f42fe4fc1da76fff1de7afa9c50f0b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced1d7d24803b5635e74b970215f0944455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a933001035fab0cff57954d2c4c80f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39849f8e6cc478bd67d39938c0baedb4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432580e16962fee3bd8163f06c3a6230458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a95c742efbf1ef64c39272cef0fa19e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b4ffa1464b719e7ca3599fbfa3f62d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529a11ce6d8456588ee00839a39b71d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c112fcf7389d1dfa750e17d52a80e37c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c8f28933c8b34cf79f83087e30ff6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6520565d56004f1da5a9f6250b140d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12523efc2c5241902116a5161abec264465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b61c36099367d9519c049be8894a8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211165b429f2ac8c41c598bd60059396467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a88cf1d37b19c400fee6dd3192210468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2829d96484053682e8facd637b22ffba469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa982f2b221583e07b2ac9033b77a4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd19ad70bf3d8325086cee09572e2e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d4cb3034cc77ed1cfef93c4dbcbb9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c09ba885c9b0fb0e5b38a1de3fd3b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c66db6a345feb591c24866de05815a6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d407ae8043d190ab0ae687851130ce95475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aae84b374cd7980a89dd009053b418476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca866b1d04e4b1e771552a8945fa7a3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62026092dbf6307d54218b9f17f97207478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b0c29820db2000d6e3522f26712ff3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a30fd2b61c3687614f0f17be93e976480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b167127dcdd75123b6db991365f695481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0735dfa26d592e1eaae1a78c25b725f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bfd9480f8c6837f4933cb0643ed0ac483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d05f733c70c934c9f56ee5002aaa8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768b2b026b40e5bf05689a539050fed485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c9f288af5454aa810795051246fee486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0256789c35029c8093fa6312eec2f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae173fd9faccd720d281334d6f76470488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de9d40534b208946b55c7e8e99e838489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296936669daac660943dd57dc75a716f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c7677b7028c2aee3b35feb7c7cde1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef1012e81c707a9c31c0c3cf576196492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59eb72cc6aeadb631e80c5a5ccf57ff493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51b011f1920d5f8ebee51be7a62c13494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc137fcfc21c66f784bddfec4abb34495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28029dc47a785087f397faba6f1175496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de705a2bc933507a2ebdf7a52eaaaea3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ad16e19c34607fafbd88a9471d7c4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a176c2941b611cad96739f5eff029499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e69404a6e6317a745c681dd4aa004500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885bb26849bace2e2f7ce5921325d1c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec8d51271d66fd25faa3885939f28f9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1102eef9e6a797db8c98c69c7b267503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1c68c0873cf11c38d6b29bdff3018504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9215100a2b1c7286120a6304f11491a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e81a12caca4ee17e7534e9006e1d9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909d72ae2855d48c0321784ac4a7ce7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a7a3dfb4ac56ab95219ab47c97308508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a3f396a8d0c04d3a01786b5c15e0a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d2585baf06a11d732d68b0b70a1679510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba619d8405e2a788b231585ad4061f5f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209897e23c277a3364b82b32b425fcc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bef5f096bcc518bdcac355be983878513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ae20fc2453d2204a1570f33db6daf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc107a4340d90ba3d46e2a0973cce6f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a131b4e21d5feeb815bc90f6a035e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4776b0d2b615d7eaed241515534809517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093363bf186edb5e8804a54e42eccdb3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dae65426b2a31595057f670b5c5629519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76cf347f7dc44e1acb3b76e8ad233d5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960ead9e22d86cf4bfc83d8323bc0b0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36459df041d69d95bce4fe0891c26bbd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3fab687be476023202ff3f271aa35523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ed776003cbffb0b703e1b8666fec9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd171505830f87adb85e8f4d1426de525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cbc2e59a02915dcff15cce6fbf2cb4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192ccc1493174cb4c1f84330a863c64527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad24247fbcce4d2cf703d426ad5c6b3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ecb97a4f04f80eff7e4a92f06465a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c2f9c2067d7d3cdfcce8648d6a1901530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba811438d8d1fa880b04880bd79a17b9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd24832534e56f4cfd2534a676766b9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c74f2ae10ffc3d795f95bd6629760e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be680a414926ea23635eb6434e9a9c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c39a27405481dfcbf8bb3f2710140535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d4b97ec52d017f29816697579b983536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c022706fda2e3773a91c9baa3ddfd0c1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25820cd0833396aed34466b7be000a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008087b361d23103f673e1ff117c23b1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd59de7f985053077428eaafc1ec6b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a660163d7dde6e07ae8b7877c235ee541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39162066859637a9d9149fe18884a265542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17109018481d6e04287556bebcb7aa58543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741cc9358b21671427e072c1ceed650544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e503aba8297b8a02afd9b779e50876d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc01af24dde717e1c2b9774b3a6c6c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019074f5ed33938cf2083a6862dcc3d4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c4105c21f8eba16867e70acff01df548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b05fc2be9a36473a60bd10cb11973549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a130a277c33967e550851b377d0dcdae550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a095e953b92f33d6ce6ab481ab92d5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f3c81a7eec4ff3f1e3698beffa000552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0867b16496606ca8e8ceff9b4860209553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f5dc5e0f080b58f654e3682d4f3cd1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aeed482ba99658d94aaf44196f32b4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987829e78203c8e68dd1906c9fa1261556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7c22aa8582a8c52c4caff1f3fee6c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea58dc6812f441d0da3aaecaed39a2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af81b5dbdfbd27561a3945cec7c6fd7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50a72c0752085245a16d0a55a747db560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f517a3fbd1798bf06e5ec6acdef1e0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8888fa5d0c6cf5be52c1ed053c173f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c841c4e0c767efffe49e5c9b85db7b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2d933747e245105f4a8d92e7efee9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a379a9f71779c75a6dcbb0aa649e6e9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4422fc807fc74131ea7eb04b7dc4f3f5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311272e16cb936ca66f12fa26300454567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d72eec1a7f3b46f953d76b9247de1b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da01078706c042637b4d4c903eb06cda569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb27d7d09801a42a15030c11041aeb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f5c9d89c0d5d40160488fe69252f6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a8364607ef0987c03acccaea9f51cf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c743dd585ce8787431209d0c223323bc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e494090e3d550effaae6b98ecc038762574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626fff4529e8446977168807446db587575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c9d0b41c3f576d21d7923e8387c49576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f095beacff834121b51e2c4cf13ad7a2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f306e62ec6b7b0cae73e66c614d77578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe52a52ec6f2e08270fdd7d2f27b115579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de913f96bed4de80b75974efcf6e63580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e9bf8e5764a039be57fcb2a4bc31c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a3f7c6c3050e07d91b8a8c457cbdd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d147cca17e0ff83e110d185a3eb079e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f5a9ccde6c94ab94c63fc95d36748584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94196fd5b1714d5d2a8f15dd3f1f36fb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb1c86beb0ebf30a113c13fa079b59586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168422d69f26743ce08fa1a37c9c6937587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae8f3a839d46f7519559a0eccb61a9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a8416a7379b77f9deec618a25d03d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d324f64c72fa8b02457bbeac4eae1db590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842ed3dd40441e42a9d649adf4dcd2b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9016144494a0f4694b5125aa5fcf76592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96934b2a3a98c689f2ab3e98496a8ea0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff0945a63f29f6538ab39e1b1dec44e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5c6ad2a0073d74ae5f38491fa4985595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125258801f60560ec58c31b6723dfcb6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fedb407174389312934f67f8317ccf4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9c3023dea0ba42dec050d9c51eae4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1d2fde19425a67568e0dda7f0951c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4bddf2e3e8be855254c41ca2be0cfc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439095aa4df121c7742dd5afc748958601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac99aaa75a3dac1ddf73e8589febcaf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811387b73b8958ae19a0d9d786e62543603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79c0d8a1d990c1688d7bcc1f7ab71a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef9252ca2f20397d7776e46a9a34dc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac5643931c667930b4885fb83bb3f89606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad137ca77e0595172611393061f30da607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418970b461a0f043329979fbbe46667608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba884fe5793d1a7859e459fa971bc7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01564c16bb2b17d89955a1ef675da9e0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c287b1f82a4e222131b49711626c1573611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96833184eebf70c102b615104af552c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e212b4e940b4b9da42f067868ed9c7f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e5604c4e95226a094125aaa5453495614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853cacfdcd0fe3700c9efeb6077d3b43615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221718983901e45096772a63696d3f16616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7aec1f4468f8e6ce367dab5c44fbd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ba394e74198847019fd06cab952b2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13973aade3e56e4b763ffea8624b4702619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8b7b07d9a596331c000257e1f5e33620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efca319e202a5d84dcfde113456413f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba0e5a718d093008ced89afcecc942622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d5168e014395b931e1a3ae45e3e96623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb5cc19203f9d54d95daff0bd6fabd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a66465e6b1cd64b505202721c7ecd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f037191f8ad51f29bc37bd5530ac3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7e774f92f18dc91fc246ae77c3194627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f431fc1e2a824d83d4fa02e96bebdf18628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9f0e0d3d9d4984fa776c5c1f4152d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a043439c6491effc662742631bdca66630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6d108c40169e76168eaea5e86aa58631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e7c261c35a0e6a94146e0a13dc1143632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8ff9f2a13672784aeaeba7fad4ac8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3356d711cb4891cf2192e712ed896fe9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63be18f53aaf6c7cf7b880793c92a4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850df1d137a81fb7fa33a6f8d4bc3d5c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347520c93163688e769881016675ff92637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda4a665a70d39284badbaf60d3f88d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a48ba6d0e1162ce14d14ca623b20f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c3c8c1089a3d8184964e7c9472ad5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d3f5da72e130be464d27ccc8c4105641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1413eaa38cadae441599a3a3f02ed67642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af2f910b8000600c65a9dea3990b68643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60858dd9cbddee4ae2116903a34563b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66999c6f60bd9e1b9425779a11f0ad03645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e97c010bca221caec2dba73d0646cc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107709262ce44a1fb4fbde8a2731d8b3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e04d2e6c92b12f11aa9ef95d90b35648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8afddf7b2e38e62a4e61402bc2fe0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406b2fd406ebc1b3be9b9749b1ea4a9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8bd763660a4c21a4e65d84b0f272ba651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6043f9a78df08f75acd175a915aa89fb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca43836d0017d1b284534d4d17f760653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b862597c0a71a035b965c1971b9dd87654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e971432ed897c3410369600752c82655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a18e8d25b5d210ba5900c249410a23656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b582438ca24d8dec9839a84ee0b301657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec090c6451af8785f83339ca1cb3b24658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0596feeeeebea4029bf9711bdb13d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596f94c14a7584ee97ebaf502158354660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054dd82e1ccc10b0a5aa41da0320cb06661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc8c3d01875b71fb654b7c69660862662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e2141643bfc08af3099cd99550620d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab6d9113447f5095fd157735326c4b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b054be27fb938a7eaa88ffec3174e2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81279420609bc1d057c7896cc1b45fea666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f29b6470ed244778bcdfd15001566667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e74578e3e911a2db3e50d00db9a30668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b7948686acac389c4a390fb0ea95f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f1f28b661b203f3570076ce35f482670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738bb03b5c4580929aff7596c55865e5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1500d063823a0518c3a14dcceb8b75672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b76ece832dda1ae0dca4daae51d7f0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e49b34fc9bd9ef971461dc92bf7e95674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9900d4c0adb8a22e228f84c454afd46675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa1cc22abc0da655b7fa1d83199bda676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f089a153a44f1bf7666374400bbbb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a178f106d1d7bf561be8a697587c412678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc5e2d767070f12f2142d40fc92ed5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5352a4fa2c391ceeb02f5fd2ce69c848680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813f306c19ece124cde62975c0cf576681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079cc8213a73d92edb37d1402263b23682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a083c3d2ea9364cbbc3de94afe44cab9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf53ae4621aff81cba6c355289f27dea684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7d1115d00ae3104d766586bd12807685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f324f814e7c288b4c172555939f67e6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57feb69519f106f7accf3050446a9b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652113230e39578d92e64b08acab6094688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a515645abca6c1452d05c0df6b3611d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e476ebd293418f14264637b162ad2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d723f2e293a33c512c49c0c3ceb172691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea75146e4eeb43b8d115b5f8f687dcc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1bdff1fd9324868b4d0000c24e20a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95157f1ea23015919dfb933ccffbf4e8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f772c9a364a90a22077a67002289980695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8460acf359542fb52c49fb4b87b4c6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4151033cf9a6a39d6eff5a1ad26f33697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b43c2e3923a37a93962122414c284e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c40d490f32ada45658ba0c49a1fbed699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb01a7327ebc266b45c4fc6a2c43620700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d3310569f23e43524e0efafa784c6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17618f65dcf5ec957bf7336eb0d3080a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d184a91f153e72c93963b767ebc474703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e6fa72fd3c46194153363050e45b8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5dcfd8943a06138a3f7afa5c3743a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d93b1fc078e0150cffb787410aaf0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa783f22ddbabe298450c4a0eb1ddd8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b60adf26541eb44396b89cfa7b1e0b9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa53d9267e765a9b03f4830c8c5b2b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6166610e13c1a1667010036686702d7d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35d6f23efb99f27e4dff54ae97d46b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e9689215510859203edadf2e3e27e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d3f3e580d563b4b0be5f4426b3723a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e694c5cb941a7d8d5aa6512e603e7ed714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81293b67ed8153cec795487b91c073715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c9f2350c510115758c3fcbcf8ddd9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398dd6b7e303ae46bcdf92d281490cb2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b7a12f9be42d717f6884ba589ddd6b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39434cc011b0646abd881605b60b37ac719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60efa4b6a52f7504d0dd36e1bb805a1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce3557172c52a3e33e9353b9dbdbe2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af84928cdef4239a0277ca33f2376b7d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf4e62f82bf2910e578a3b7504706f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2299f79f7ce1e1cb6d2b5c46559c170724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de496374d22532e9ee0acf8a66e7bef8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c86d8832b259355e18db43e618c51c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc5b17f777119cd36b65cd5ffc391f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c6aab63d6bc52ce7d972a05d9eb08728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb63de301e0dcda402db2d65ba8fb5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f2f3eb532ef59c9afc1cd6096ae89730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd980ffc202e578f3d2c01c3ab3426e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f46a378495eeaffa15d9ac2ff9c21c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3cc8d936cd3e53a2db360611d689b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e124daafef1702f7a67bc7dcc82b8c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79fd1cf129d624d37b022ef2a7f17d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a780f0ff703feaf36c25909d6ed5737736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c914940454dec9ca711634e088364737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e7a1018c8dba130d4d2bbebab7e04d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef70d0ef8f688c92bf6280634f5908739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83148f449d0bc8d5e265bb4963acb8d2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f52eba2d612e30d61bd2969ad36c9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72bd3d393720676fe70c18861f75833742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9a7b8c47b38b9339b5cda751715c4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e5c0e5ab7b64c6bf7078108377b9e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ff92707281f02101fa248d6efbceb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e282302f42799e05e402e8c1931c75746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e4429bfab49c8f4e2bfed5600627f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c4e0b238698da37f3873ec98fe6797748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed0324bb6ceb56bb16f04bcfe2654d7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c90ba2d2f0c865199f91b91d3c7d4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be838959713fa8e5776a12723e9409751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee83431421ce9b5556ba2ae9e4dbfcb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f58d7b8098ab831591a1f0b3d3a0c2753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e357267df2c5d63627ddd3028fbb173a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9648f06d5ec93a521acd6e170548a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ea4e404f3f892b7e67d872a80e2203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54dc495d6315b584b919e0361935824.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f389d5206e5cac76003b6b064d9ef5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0d7d6a9393df00552addd05e4402b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a759bb60e43296f339c002a036d2f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5981c11f4db866d2616ed73d7048d7f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce009348a4da5e7753a6a9e0a8c08b219.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26ec73fd88386d3dd811648c139b5a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c210bd273ab00e72802c4c105f1a460611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635323a9dd4ce55d05bec6f3b4db3b4812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807af4ad681ce5ac1f3c97bf93bd5b613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134bc25b2f3147f6112776ba44f6670714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3c84fd857052bfd558ded1f4c42e815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ef00460f7a5553d4eae8c6b6f621c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8659bdcb0aea30124f1352001f919e317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95e3d33799c7dd52ace7b8ce0904de18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d21f6aec29bc2ac90f4b11236f089a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033a29614a3b816ef1bb6fac8fbb89820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1629f4e31e73a235c1652be34c5fc9321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f124b8ac55d5438f792904caa3b10a4f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba188aeb24a1e4660339d4508e985ff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6193dfbb948bc98333d24c534d319f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05ccb740eed3c3cb2c79ac376d5b7a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de72185677aede4f1f661a0c1cc027426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38d6b66b99cb40c4f472e1856a7a7e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe823588ece7b4df72d779fffb9a2ab28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe147d47938c4f42d18548b603b02a629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6542261f71d9987a68975f3e1c8fecb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e742e81e24c085fa3a1a287649c3b6f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26fd4d2d17b713b7cac2c9b8a513e7532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c0f3898caba16f46f6b1d3be7fc8d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c06248aaefe25c4c8000464991841a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff11b1966984ecbc05df2b2dddd8ef4235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942a024064c722ab04a9125cde8d7b736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b75a98afe89d3ada22d58e0618c7937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3990924f44997693d7c4ab1f620e238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea4afac3105b3ecd01c485f00df12139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0b883683b3374d46e4b4c52be6cc940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b2411b330c36118eebb8c6b4620ffc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0855876662b909ad2b546a948d4a7342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9bc528fcc4c1fe43cf96d062e7fc5143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f350816ec33ab4ed9218d21efcec444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cced6d9e4015670949a6412ce39ed945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66683101daa795dc084120ce70ae4d5d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c01c70b767d2b3350a048fc5e40a547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870c02020ce1200c00cfff5071fd81548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87812d982c0d713a02c114631b22b649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fde96858548acc60ba9c41908d505a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab952b17f1639a99135427f64ea538ef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5d98ec6ced0d00aad978cc0d706ad52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694db6206c15f8c7c62e54869785bfa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c4b7f4ce1c0c6a364e088a71267c7b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f89878b29ed34a859d11d9c2b614e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594e95a3625fb2cf2ad10c09ba80f6156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d14be0e112d814d98f6d72efe61cd957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c820b6c6c1883f6dcfe1b569c22383d558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f95a40586da6c10d17deb3663aaec859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee96e4d47ea87b2784ff9845179fb260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb36578c6f6b837c76d24ad5b9d4a7b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca38ca8372f5369655fcdf7e0e2abf962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dded922754945243a92f6ee19c5efb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926add246fb5a486394a6a4c2c5fb18b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc94f7a5d65c8091e1d1b92caffe9e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde41b6c4eb09cc5aba5bc4df26ddf966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e224ea7241b7c6436b049b829dd2bfea67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3acaf7596514f88e302bc127bff415b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dcafb0970068d9f355ad85b72b109269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ea99ce53b69979acc685b604fdaef70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc2e505e5b4a0a258a6948e317777e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c0ed994d8ab4e9e4bda16e9911be6172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc9091c2247479e18fa4b59b1c174773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1a91d0f68d6016bc315357e834ed374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0704712f4dfdfcc6b617adb07d06f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e90513b3f6ef350b2f3966c2e3b5a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a302223dbd3035d4d4d3241912bb1a877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800dbccc07cb2bb34d4a3298093b79bf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ceb9eee3eb96387c106ab85ac20f079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f14a0033a2b8f29a5372b2fe6556d9380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf95739ae8f48a37bf976941c26621681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a1817c2b19c9f0c2c6d92b812e92282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a01ade38865369db561e26a06c3a4183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f68dc8909aad36485562731cd4bcee684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7cb6d2805537d109b5792fca3b2bf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817a7d7d04412afc4b09b82d8ef9a4686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c3953d146593766c44d3d7c0e155b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e333a7c16fe8f5c3f38e46f03131a288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b15d97976c3d47023cf48426180e7f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d02644cf7b055e56f9bfe5e834a9dd490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641af9d8413d812cc856abb1c4fbb2391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b0eb6083faedfc327de532c37f50592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf326ef79d3f593e3a7894d39d59fe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a58271258f4ba7470551272fe0729294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab61284824ec2c5e5e536689cb9529a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203542941b05b105bf804006d91931596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dfd6a7acf9683e02043dea7cc7b28297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6530a5936bd80edcfa8a48a89aeb3ae98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f68c2e39cf4e078b3222664ebb200499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74435ad4dc0a070165d4d01ddc2be11100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d7cd7d080f5ce8b32089ffbb4d007101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aaa743cfd2ef789efcab531e453a2e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b25c9466decc1d782b74c41013b8a8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e3befcd556bea11aedf847c01da66104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e3df1b8925bdfc8a633d98fbe34b65105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccade264224751e364f8e6ae8d505a0d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157c87cd6f186146d1130d0d85c2e0b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f91b28164a91f3bc53ba4519e6aedb0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d85cb438c1117bd179a2eecfce1da109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3ef7525b74d573dd8111d61885f9c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b86eff7181a79c0d9c14a02d80ce2c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a7e9bb23f0d918c1ca460ccd37e02112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5f0adcf4990920a4535cb37f08101113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d7556b302f8889b4b56f1da05f3cd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7599a2d3d7d8c443848959d9f836b4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9d44e28dd21d79ab57dc037d58f1a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28d9598be977952b754d971bb0fb6f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53255c940d595a11b1a7106b60f127118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa156442d951c3bdbddb0ed60ce385119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe2560595da72c26339b557ea7614c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc94d6528317954b72847eceb349b11121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae7c523c6126881ef84804a276b50d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f07ba4c7daafd0d4e942c0f274243123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423486ffae5df30ba88369843241bc2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f444965d032f27d48cae5ec3d11b2ed6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860e600cd789c03244a368c24c324fd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b38640f797dcfa02b8cee596a97829127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323ce06960e010dcf08b91ccefaa5c1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a67e3dd712a16ef8f67ab9d0fe1d34129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9cd0e9272b6d1e23fba2336b95ca1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a661eb10f0466bdce3ece3f5f172e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c39a7d8e9daef37459d96b1dfec165132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218cb53b79dde4f2f96d470b7efa0fad133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c5efa57751004bf3414deba0964df134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c60e4734c51ca040974b893f8a476135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c1ff822367a5c2dd458f408d0bfa4a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ca0d9cf778f29dd83b34d7a9384d2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b98e22582f493d9691d26f4d6f73c3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc409995915c0930c9318bc09884e85139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631119af6f9ed97e4e3a7eff259e62e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6b95ac4de03dae29c5437fb497c28141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c72debb157d6a4d5d14cfb21830bb2f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c1c6663556449569d687b226d149a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8a5f3a92e303c2f5c899e14c55c9f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6dce8f9aa5261048f9ede3dfca258e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba663fe295d7a1c27253d88666651a0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09a6f00c6168b8ef543004a2b07ed5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3937a2a16a7b6102adb373452e89247e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938fded6d0a71a89ee98c50ed11dc49b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2763a0e4b8d89590324d931edefc6fd5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64cb6e1c850d859b80bdc023844c810151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f85a0e505574316e6c28edbf53637152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678498b39156fd118a4aa2257b48873153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e263e09a71ad3d6fad2e2cf6829f9b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5589237bebe22c061b51c902021ea462155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf7c7fc8606a55f03b0c92bc3dad937156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b5588f43d28d2086e117f87923cc67157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74029c51c9adcb173975e9c06b39158158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94feb33650953a5b761c9ceb922b320f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb24ec1dac54dab60a996d22ce2088160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2116f2c2e37ef5a04561b14637d5e0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54312d85045ef966807d0f0ed9301e2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f11602a4ccce42e97f26b970446f7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a56d72d3f1948c296483469de03de6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5c2f0e81d4de4e62f32c9000f5509165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c01df1d8520238da7b54a1155dfc60166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb79a63889a2515ad9988e0e28a6f2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc467dde56b8ad71f9451e32220a7ff168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77d783a93be88f64db977800842ae4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7baa11403e55da4e2b24d83b3624b9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c462c019856038a17f89e3a3a2d8948171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39b20268fe472161f6d553654faf50172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922325c708e57952f0cddc9aed0d863173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a767d24f5cf4db17067341d2c85800174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903b9c043894ef04bc65a31ed34e2a1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23ab36b552020eee2e4257a3832a8a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d5236e075a514b2134d0500c8be1f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8efd28d2f47be3c2a1d630ff124bbd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7297c597b216164e3a70e936df9aa9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27d71208a672fd693f6418708140ff180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155bcadb12874664a11dfa899c36e39181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741dff95e4966aeab72657a5f74f829182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2572b29a75184c30a1ff983ae385ad183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f443bcaa3b09a24d505b0efec1ad2c8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc2a65a29e43ae1080c16c4fc69f86185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a2dd1a387d8a7b739d40af208e70a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b5c74a3cb954d9153ad03af762db99187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f6c3e26ae5fe5d8d6a0e7d6c4e72b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a9b2c45a7b2450c0bd2a9ed709dbf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f74351b484cead4509fdab60443ee190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea754a06565a43712ad1f5136cbe18f2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c322f282557d21940a957988687489192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278342b4e8447c687ea86d76b1aa35cd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca927f164fafe249e702b52cbf68436194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1211f341c24e59ed789f81253b413195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc064291983222820092d2e4735cc162196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c213750404db7c3c01d9edc3a4c40cc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d5233d5c3b64c8b8eb54c98456045e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c827f015e50a5fe304ea78c09619d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf47756d739c2587434f7db7d7cfe0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486aab39d53e0a9f33eb039112e72838201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2967c6961417b493f9e4e2af87172202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc514e82f31285760c4661e17b6dde1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50881bb66d528f8e9e004ad54781dc1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6505bc2035eefb8635b51d74cbb3bbe5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7fec044e70afaece1c56716162630a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94f908cbb63f163914650302615937207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b4ab859c6097ac6b579794d5fbefe208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb6a2a8be1a76b6441691274e8577a6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0847dfa59d01879652d64f32d61e7e02210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69db2cfd64987a1791458f294a96a5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6273d3659c6668ca5ab8a3e1235bceaa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331750586a453bfe5125e4e99afdcb59213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91138f0cae7552f3f87aa424151bb6cd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b11f4b978442ba53e5102fe359c470215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48483384ce312d0ceb3e2db9264672e9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd75d3aa2125cd23a26c118423daf6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe7d09c45d28c19b168a112f015a69d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e8539c9f9be78389c2b3355594982219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0660064235fd976feb8bfe0bdefac0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b17b5003e7901fbfb5964315615ed01221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d75d7a0fe74432b8fda8f57b0638a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ee329797c21669ffaa43edd011ab2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e65fc8547a65db3f8df197d58cfb77224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbcc326b61d6ac651d4330c7b180f2c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b49babb2af1c12c866528eb7d8ce1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b55d6b0f1a02afde05be4babce87ebd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352dd4f0bef994836c333b1fccd6a9c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff208389337baffbebe1476b9ce41658229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0538fc2de817779d92829255d0b9612230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f4a957977003e40bbe4fb5a19f4ad231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2d1d34cf44d7b2b32367ad54d3d50232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25090114075880faa06c71764ef38ee233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b728f372bd82b0825dc7ad7c79b002e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3183b41322c29b68a774f150393fe883235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5d899cf8ea7e4004a4ee709bba5ea236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86b04101d24186399671815cfa267e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c6f652d6a2fad69febc200404a9d4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1fb22eb83f67115f3deb52ba53e02239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab4b8952f52e8dcbf3904bc7eb8a6b9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c29058bf2952ba74781ee37a9c4275241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301b309936b986fb6de607ce0e5fc5e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84471af24c6c5d7f51b74d56945b7a92243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a265a2793d947bdd32e7411cf938e3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abab79107055469e4eb46e30668111f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d432c37e1c644ff4cf576090e954f2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57232fb9e3b84528ccdff0aefde0c8e9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e146332d20a50391029146edac7d1021248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e42f64019795ba1e188f82e72767f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe8da085b884e9d85418b65cb9d275250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a7c71bf870b1af6cbf01caae4b11f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea63b16a171e12508a345e5b95d6b7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0337de33ed612cd3a6e402dc39be028253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b84f7ff6e52dd59769ed7295a453be6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ceeb8d3abdca1c2611221ebceb72f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba3f4e6678811cd51a138aeae64478256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876883379f2be85521777b9553271b6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0068a8ed87c8ca7c59d4a2c4480778258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1593cf1a7546f5284f00a34411fcfb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaba7eda239e1e07fb43dbd59407937260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7884c3a089815833e62d75bb8bd3b9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48bf6043a58058fa688557ddfc793d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553fa7935b8999bd783a023eb3b905b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23c86149bff7dbd75eef6afb25bda8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4dda236cbdf85ff4c88e616c611d5e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c88a3e34a303901967d216e316d51266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4159b4e2d7d1e78cbc0987620a502a1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ff6d76ed5303514511ffbae9ceafc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440850a2db9578f2284887778d8dc4bf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bdda890037a0dcbaac3b80b4343767270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34918f741e52b632ab98095455da83de271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204df9051a6a59a7711dda24b088d79272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c4374feb71bf0fb3b993c08c5a013273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6f91b2d60734104d2a809396c5df0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b823364c28224d8a44e463d50a5eeb63275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77297335a8ba0c54b4060f205a127c17276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17994ff9c72528334360e548c03f1e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3acbe0fee4d56020f4d31b2255509278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69471d9534fdf045353b74dd0204ffa4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369ff740c08329aed4aa0fc4c0b8721280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a19cf0f6d22f7186fb7c6b4f918d98281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aec66834599b2a918f527c1d71fd27282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d2154a0e3845bc146237848fe80bb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76564f284f32d69e3aee0a6cbc13b5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719b4b28a055be67baa0ea17e7b0564285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa276f065d16d6c9a6d47b044ef267286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab013ba45e71628eca801fc317c0eb9a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882bf26f86d1433daafdd7334a3f60a5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2cc767a9543b69db01d44cfd54650f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4fbf6833442db1165093db357794ce290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6007a6322cadf4e9b64d9729db112d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e223980d0fbc165f952c359d22f937a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d13b4e2a12182315b6565553afd355293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484da1d5a2deeb4d746a5476cc09140294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ae4a23cc451cfedf86c8bf732622e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4df44df5d6bb1b7155cac2f7a19237296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19efb2ef50869250b1d0dfeee652064d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae913d102cb0fde21f7808bfc08dcd9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ac51512eaf8be3da7c6e0f6d71b8e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9821a97adfabee5e715a5810f3332db300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c0b3d16990a90011beb9ad9a0be7d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d819fbff2e3386c2bd07c66e09b47302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3dc4540d5d9d0f2b4c87e3fddf659b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b73ee9af393ab4ae51fb7b538c47cd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4843218ae6ed802bf8efa3944b4409305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972c765ac98d6aed7e2b9dacc6c9345306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096711414fbc6f1c7614e27b4db149d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1736f77f08ed6bfa20840a704f60df53308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b490fe051ac8cd4afd8c5a234d8cf15309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb34f6bbc61d0ddc713c920459167a2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc9a0d0dbac8dc00ea774a15e84343311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c644354ad3d43c1364bed8adc7fdb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a18b8e9341f405e11c1ddb9aee92735313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da885b0be01af56d0bb4a3239f04edb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303094d3421bd1ea391864df2c880833315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea951c273ef84c7b8ced9a68196dc0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcedac8c8b721a619ccc0595f961bea317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed1ad08973c25a3096f977ecda19ea318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee93e0921da7baa99f71b50aa86d3a8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869f35054ec351219da9ba8968d4747320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25496c37893373cde11de8c5170748e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05694053d024874c1854f77ffc93b05322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bdbdbfaaeb737c895f38b7c7278951323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572599df2a73327b93de5ef589001b3b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f55cb4f17355d51e5036394553622325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4bcb268046a8bf396d934b6def2c84326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a23531304803a488d5da745f3db9b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a7bd6ffd34d4f152cfeed7154697c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47fb3bcaf9fb26e3ee98054496cfacb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649571712d9bffe6e5da8c9840692c11330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88255365356f10095ea77c22e7c9b21f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd74a229e9a12bfa1e0bfdccc35e758332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ebeb5011f73e99f95a5d3d245a51f6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da110f0386eff1e617fb686d7cc75f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0383331940e49c473c9ca3972b02d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d84819bc625f119b64b3d108dd2e7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7adeb6fe68c958ff9e34581ccccd4a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da928ed82fc069b297c43aabbc1671da338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f741024be15bf850f5af546047311f1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca304fcdeaf16b591c8fbb386ad182e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a70f34a5e8054ab0a183af37729f1c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a352e87f7303e2934849f26434825f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb9cb036034f79d2f7940b58bd39ad5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7909d8cd9553eb8488d3f737a6056344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815a59b2755c6ff6b4095b91c0f6619345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad033babb49d33c003273f3ea320817e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b469b40c3059c8a1f1209b917a019ca8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b658bf74f00bb0041dba9b95be424348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fca154d8cd1a80db15a2ebafa95cfc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e21b6cb33815f53305cad985fed1f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff39c2dbb3245df19dd316b2b8b420df351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28065c506d2e69bffd875648ec597a83352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f840e651a7472de75c2f4f97a15a2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d124668d0903e4b4f0dca5e493ba0d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d153fb9cb3220ba4bcf76f78f93e678355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12eb2aacbdb02ab77ed7fe761a024f1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d7df9026e41eacf09e5c3e2d8bd6a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e2b399a0cf66d5821129b0b72e7b63358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016be8d87b9a651aad59ee72ac99f11359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d96576e70f1a8b11f450f211c4831360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0335100382ac86f320ab5c6f1730fbc9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e65d54edfe93658cb57eedb7f89c2dc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e147eb74f7f06b2320cc8c238b424363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af40bfaa2cb99ae7ca20d612088518364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb97d94789f3395b8037379f17f6adc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8473dc160d852d9567edae1dff11c4b8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f469c61043eaf87b3e6cd36802a46f3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8269d8bb82e9c42295101567808d2d6e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fdf3333d24cee1b5f9494082a41c16369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a6dd85dae57ead0edeafe8977fdac370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf0f09f72cba7bdf2e3f626f338e88371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5ccf51bf84359478f7aee930924ef372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8d7a6040b2de973215c28c7fc5dc5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47baba2ff59b43ff6db57a1b848731374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43764774da02092bf81968d40e3c0bd3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6954fd7862d69b8c3e861c79b87dcc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36cd3252d28e426b824d54b2db73ee377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e119a149de1d48d6512d5363c655f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fbb08bbfcee99395ca7aa10a2a1dad379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cfe052adf11bdca196d4253c973c1e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4533149c0e424c68f5de9c1f96dd21f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8d5e225cb7365aa3f1db66cc6c5ea382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac662b4cb48508e7baad34e29effdca383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1696992da148dd561f21e43de4a925384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b0337f7750b6520c6c36643ffcab4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6dde5b452ae7abe5b95c577ffb6dc7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67617fbb37fca10304415e55701281d0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362bf84d8b2274b06a0e5afef5a85313388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f838cdaaba853d31b312128954c160389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f8924785c73b40ac058cac5e0de29390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2b4170eaf30fd1322b15d06424b19391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96576c8d9c708b36e94eee35ce7898d5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6717f77c9dcb49ba836ea28638346393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb6b4232ee2282359070d2dfb5271c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee2751b964a081e26c22d799be51d8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ef6f84f52f6c88d51ca3bf9a0e716396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875b324d8349b8e7603b19b028ca721397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01403094a5801479eb60e06260f43e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88783fb6ec028abc4d116b6f971d0836399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e46eaae9e3cdfddf120fcf286846cd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7580fd244f9c1a89002d7261a285f64a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe42d48849a2397bd02cb46ddd47679402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284762569f5caa4a6716019a9d63720403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7cf8656107e9103ee84e4859a32392404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a31655b6f2b3ab5ae25f6214be495405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf668cd01324091341f00d2a9b6f0b7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b531ee95451608f50b8f67f6098f957407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419df3c73a434b58abf584a5eb3f4e1a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0694009a6f51a6dcfbbf578b64151481409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa38feeee53899b752a0e97b3acdeaa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87637c8d208d85e8c364ea3d6dbe3f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fcdfc3478dd3e394970e12b547e837412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffbdb150a136c10d61e02f32bf6ed6c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc354f95c2ba71292cbaf79713920e8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f41afc30140cf36842d6cb06d6e5d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8bcb0587dc78db2644d67c5b7fbab8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73155f623bb750e10a9bb90f39818d47417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11534200a15a705457fa45b532fc54f6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd60fb1509b6eeb6f559b06cca7380419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7eaba986969f11dc38281ab36ea294420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195e0f36d9c53b3c06a724b12d2c77a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad10d368a8f7df3af14ae84c8f5065e4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec4a5b41e87edbc06fed2d0f665bf91423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e45ecc3051c3c6fd8e84ea0c1be8d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f6b710561b63c455daa4b88325aa2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357f9464ba75eaa613f609133a427d3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f906d8392948c0c85ad457f22a00306427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34338dd6f022bf60215fc8f3eb3b4ec428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4558b1dadf48c0336c60bc7bc554e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96504222c2b514233bbc0aea1fdf4900430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca6ae076d804349cb00c2fd7e548ec3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f696d5609251e3d958d84031140d2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc324826495837036e9eed37d254dbe433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aff1b7a34b2f8a2e90c712b4463bcd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a159cbaf72e3d0e0be0f9e3e382cd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819c15a4dae8bb20906000e784a5a44436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27dd379d7d28bbf9181e60a95d4a77c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f863af3848a5f01a4192acc6d8e5d5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad714eea8e3c891c453629d0f46949439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4524dbbbae90cd6e2bc6755188a39e6f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f982185bd828923cfb68e827f06de6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f1bef6f158a245257fb30e86608031442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df24ca1376ba78f23fdb6bb22df49f9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245956c7565348b027327dec11b26209444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb04c98aab6076a4042094551dd179445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176bfdd0367b4b2a8bb418c891de38b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e8da7b4f879bfeb04ec07bb471aa3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d59aa36a038ced6e8f336e5b15f72448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea854a7085f4ca0009f92c1131241f64449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a646e9fcfa4c02bcf593acbff4c50450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20235cab7bb78eb548bf1eecd6caa42451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444835403c6882b09ac6235a81bd0ab4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37fb93a1ad9770b89c0c7a6562c8a5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2027e92d1132f1e5d4545d62cc769fc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6edd8d839011dcc45ae41c4d804044455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ef9679cd3f465873edaecbf77bdd4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8495c2a3eac56e97e5b68b07cdeaebad457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719fedb0a7a4805e1cf04ec49eccb19458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0612e7dead25acebf77f336aa89a49459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb19e96a6def5eefe82831bb79525c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41090a1f5ddc0d60a6894d8536903c2b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336760cef419b8f778d3e325f914e096462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170ed01817a922af0c3803f540feb3b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb5275cdb028d72ef33f3026828374464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cccfbac3af6f6dd0fe9855b1117256465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eafd1809d5c60a27fea9b5d22bf231e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e428be3e3fd8744b747906ca2112ec1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c1852775a688718538bd7fcfff68b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ffd70cf0565358e488e197aeae32a9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b0b699e74f0e0f2010010664094d68470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b414d8c3513ae8f92c7ea2a5666ab7a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd3e9f101cfab31961e07d00e3d8709472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df399ad1be4743b3cc0b1eee05a5bc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4621e2183aa0809233cd54a6deb7ef9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b8af7329311005de2e422db371a295475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483f53df9f478340a5c03bf91d8e71f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b309f2b61f0f8200f3f962fb3dd1cdc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc229d41abdc6e515ad6cfb5faa0e2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e42ed92783bec2ce68a5f391e88472479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313db4b9289b19dbeceeb64102bacfb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753904c1df73b5b5bbbe2bc7ff71b97d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b3ab8f9e47e2027557ac9e78502f5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32fb5b48b4e3d078b39125aff0beb71483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc997b4de16a7decc8e311edd24350484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3875619f4ca4d6057855bd4ddd7ff01485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4030ccb4f0624015c911f616727cb30486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af1a932ec76cd391b1d257368a25a6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aadc260965498b261dba8bb4d74cfc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6f24d310dd2e3a063e967a4577d14489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db910064df610d4dc93c3e210ff0fa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f13a63758be1a3485c00efd4b5bf5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56256c29b75d3e8c894462bce0abd0d9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db69954c07dd0e6acb049d88ec370ab493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f3642393c1b66c7cde1f246ee9379494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ff3a6a8a8353c374976ef50630c7d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada00974566fec8cb2318764f070a572496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dbb4ffde0cf72c25e769663b9a1b48497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8124d621ef29cddb44fead265f7a29498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a87c602b901eea7082cdee1bc57ad499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7059a11cad20b727406aa1f349acb3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf67cc95bfde9cfaa8c628d3fb7a00501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40b84f956924982a5f788daeac0e66502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebdcdac9dcef6ab0602588e447e2318503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6f4d67683d9d5a2a80c24360c8b1e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a865a53cc3e891fa6f8a4a19b3eaa0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2157a877b16012ad9477d518d3875904506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92eb33559c8e30e8df6b748de8c9477507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e72ff958dd267347eb692ed6c6bb7a8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045116e12ed1c460a96374b78d1a6e79509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784743745f78946047d30e51b36542a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a16582ae822212a2ec14cb93cd54f5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd86f1bef19142071c693846d4f875512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1574214e000c7e59ee78583d6925bb2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b710c9b216370b2c19e97259d8ed6ac514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac5508ad1f44f695f9b3649c34cdae515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62de953de93b7d855700a1f06f40272516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b83c36992ccd73a703e02c96d963d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db9dc2f22e578971f66b5403d695651518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35947519947f6f457c4c8cc81f119062519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e1c5b86429bd9075cc0b8ff5ac7c3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c4c09a57420a60e43d1d521176713521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc0a2b46bf401ae34cb43157e27751522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0433380b2bdd4da29582fa9cebbf22523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec2b414ccd8fa2851b5c493b91ecf1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d339d5b6c17ae71c9cf33be1e1ce1a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85de94aa8968edf65a625231aaa067526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c390c97261de55259c373899c925a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a4ce7ac54a81c56d8c51db0e1c462e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858968000bfa7fc7c6a09aad891f5d2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f731f287c3a708b15224e83c43b25364530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419b6e1302c2d8068e1aecc3cf644ff531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e5e7bc6308e76a4c7bfa26813e4a5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0f99070bb0d5e947d623be6e8fcc6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ab91b4ac82f6a1b12338be04e725d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd52f066b8c7f4ce06ec418ccfa56cb9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc000e653342aab7ea633dfd1be7409536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d6aecad298966bde1839fbb63a10d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5068451d69cdac2d9086a6c3837792538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d95f3c0329ff410b199a0a1808a711539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2936f220712e792f613afd317b7a2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4366bbc420f8df26e86d19ab7f4d8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56516284c68de049ae319da4a22dc4bf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076daeadd16b8f830789be3eae3d1ae543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5f4b1ff077dcb8ce47263d41aaea8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90369dd4d7ffc70439e651bdd8b971545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253fec62754e5e9dcddbf62bb414dc9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5920a854e865f6e05d56bd7e7423af547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19548aa03d1a586584f0007075dce1ca548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c08cbd9a13d4e46c61cccd0e845ae549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854d33c0808b14f7fe3c1cb24f0824e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e0092d20697b662adfa1bf8a83307551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4acb42092c9ae35e3ef3b7c693fe15552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755dd4f628b1ab18d5f4ccd5e57c9213553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ac6b683b9c24103361803cb1f4946554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5914ca905503180cd1c3c102a8707828555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d28e71cc3b17b4f740b5034547e5ec9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec801419c252d9ffb093207fdb6fb0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6deb7bb34c4d171ff1cd10151b6598d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013518e0245c848e657c06a3fd9b43cc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26893ad178caa29b5b6988c63c2e429560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e560153c6af4e54e8e4fbe8123ca1d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449fa475684105ebeb053884afc6efa3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6998630884c5ce7e36ac9afe903afe0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83c75face4c881061f25b2f6dc6037564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ae866c846c7a0b086dce3ceb1c615565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db92b059ccb03f59fcedf67ec1685894566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4411ec1b447c9cb5a3815bd1f1444c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a4c20d8155c50a31b60eeaa3857be5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f0b3e4eb15afcbb3648716760c8b8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcce8884e0e36b4d6e19ae3bb317789570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928dd441ae775ccb5d4c952eeddbfc40571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828486533910f1e31540535d8114010d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702cead014584ea928379bbdd1d7a20b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9511e366c8a4b15dde51e7a35ef63574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2903f44fd69726fb36d7b964f0c90575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6fe252b135c913863f8b5ae3c5217f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c36c17e5d88f1e70aad6175ef94ed577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6111a8505ec3b1d06634a2e63bf9963e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c062f768bb24786f064842e621e16e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7009cc356f53f9ae690f0d3cb7ca2768580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c73b8959bbe1d7dbbd962e8e1303b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf39d0f890c45454e62298bc773a89582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5fba47babd62e64c9f83ed411c282e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c457ea51c7e6e5cfa15512776780d50b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3816d9b5766fd713b38f89d1e9dbe06b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531c61ec70010cc47955e9004ae2b98586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed52f9965ba6764e7ed70c2d6241bb1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8259d218edb0508c4848ece746052892588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d8fc7d0f96aac360f4e664471f153589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8782fed3cd4e9d3064956be0bfa849590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed7ac4da054e7a4a5b3c48c8d6118b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b40eadb79eb021c6e8dd5b35ea3977592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751ccd5c6d4eac9be1a4a27e145956c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b288deb741e562b7d726f080de08b0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3256abec00eb5b982ca737e1fd9d053595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4899061313efa8ce6042b0af73fa5a21596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9a43f6dd28476d15671eeeaf8967f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94cf8b90eb94fc3a71dd00edd778c1e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb59ecc070fff14f4d24114f9562ae92599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cfd116dd51be7af5905b7667302c66600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb8720333ea0c4f48602d8b74982d2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae58a76e6c8c01bf773e3d448492f5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a41992fd5cc965ade424db1473b19e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa8a638b4956b2c86b78eb49e3efe1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e24f070d6cc5be774787d28caab5de605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97613d920661a2a08c65da4b7ecc12a6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d01323fa7810f72d2f7d55e5d4097f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d626a323b166502656afcd47544e1a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b118793d90b25fdc20b0a0c9dd6c17609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f70621f9720981edef2ef3b24a3267610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d49e50ff679278166ecc8e9c8603ab611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b275540ec35512cd6f9b23e608ee28612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee55e763f61f431bbd3cd3ef5ef9c0b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffce02cccec3f2a0608b1f4a35b9258614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6dfcc2f863cf4f88911b5d8b68bbaa615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282387443ba79fc47fed0891539b677616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b474702100c3bd032ac4f89ba61ac617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb307fad28338f9dd84a57abdd5e659f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8bdb448953cbda6b16b871856af8ac619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1a78e6418ad61ed855f33b3041f6f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a433a186a83b107daa8cc8e027095621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85409e679e24d52989c7f4ed4e06f320622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f006f6559fc8e459e4d42cedd333818623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b606452234cea7e376f3d936e11df624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eceee7ebe21d48ab12420470a9547b4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb8a1802b4a77851a6b20c2bfe0197626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109a4285bdc08f094b72d1ef2fcebc8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf40f907695883da7db447a3816636628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70d5aeb4ba276e08794bbefee7c901629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5baf270c1b81086f96f7af52c348436630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b191cb9e3ac81def392e817946edc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82540fa87c9c9493d5c3b76940f1a4c7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715318aae8b5cdfce1fe6edbf5add5c4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d437a87536b606e17a44419d5b0dd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087791da4a95c0570af1cd0e8961a7f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67def38b905e82bfeba9b98337802c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22eddd4d73a5f18013d3f1506dad2e7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146bf81f49265c4db0ec5b00766e331638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809073a4bf5c6d89c2f2a39e9ca49c7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8cd0fbb9fe64935ec73428d9275de640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7edc0bdb456b964b9b6b17286ecd0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d01a89ee5ec4d577149625ae08c07642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c16013f7ab00c0b59428eba3ff2ea2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a6910337f330cd51ea5b8b325e302644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f581487eb480c9300310a52e72d740645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc5f911f79b16b401c7b434e892335b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae649998216e1b90686896cada82cd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07912260a1911084badd00224a082d79648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2fef9194a8ff96616e435d4f92144e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2309582859694da8f3ec21a0ece6a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a549b4ef7e44a99370c65e3ee2b54651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df8b8c617ceee528e2e1e4f8f84b67652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84218e37efa7f44f9585bf09f37a17e6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a18c751340045aa5f6e0b8c0813f3d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c9f0c88c3b4770296da6123b8842cd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f4c32c1f47a59849cacda6d8c9ea3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff9e9904d80edf8021aa2b9d26f611f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d221612e03be1b45ae5bc495473e0a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d2ee3b56aa66c50dee6246e64663c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e887202d8661b7db24e2893da9add9e6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01ae37236d03464089537154c4eac7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3331d5ac2a114a0b0f2675711bdee1f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab016e478d56b56603e6a450fd618a1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b242c17c08d88b76de19fde28d851b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d562e2340d58c88bc10ad385d6f4c59665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463154205665c758500ae0fb95531a1e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8525d21a5fa31908628478010e5f99ac667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b45eb5994d9d46b92d3749f8faf69668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605ebe3c4c57b3c43f6368838e9577c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52303036ac4f102ba4c76d54636bea670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74def01d9941c578291bb011316e12f4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211634429ae920a718bb12ed64f3a822672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1abd4af206d4d499ff9363384d3569673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e854a5fba4dbe24e47086ca32a706674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b6aeb39016179f4092245c55aa5f4d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b533b1d46cfd14f95abdc34e3fd85b1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e1e5216451a6a10ce5c20b7c2fe4d4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7270e0ccac868fdbe1b2268e0f36ee678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7815dac3eb19ce7e4eb6cb44ad449ab7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b35a86a5c23bb68af256366c07063a5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629ee52f7b87ba7abcf940a37fd2af4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e728366a891a67e9629bbf5d13c43c08682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf625c8c58148f5922699a7dcfc7e5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962f95e7084baf0b102c6ae93abb342684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1022178afa29f7a03cdc80a38eb0e5b8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadbae1ed03216e348024f8f2b9fda66686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8a6c22c21cbea487b357f79d8b1b4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cfb3c9f792bfade6b2d21bb086af15688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012ddb67006b3d232dd22ae69a2ba4a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce362b25046df8a8a60bce2923077b8e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4142f7738ca5a768733a3f3afbcbe691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355547fe1c1399c44695dc3880fd8770692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742507619e70c132083956e93e87ad1d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b4c0f95c9bce9c908d9df9db3f869e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa385bc1c3353c65d20e0bfda255f4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ca39c73c517b20056da9fb5421e74696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b93da333c220fdcc71a261395a51bef697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621a9c796b54000fe6edebb5fb5218e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c208d9e1edc0ef9875b153ef388a9efc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d19273374fc87814c0846a5284152700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca16f5cc93cc8397b72c82842debfbc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b61eeb6c95ebb102c1af594d90bdb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4675b87e79121be809ee898e90dcbe703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989dc6e83a32035d7cf0a38c72661665704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4612e1c17275985ebe5c0e45629b5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664717c5bdce55906275a221e84f44d4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a87262575f1601210ddfda89894395707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f30a0f52784bfc5782b836f69df2037708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66637955858b5265bccc2bd9112c95a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b54093f7ccaa8515513f6de6b8116710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5874aef93baba91e855c10849394b8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278454cce1ea215e9e5e52636dd53d4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea38d7ef00e5561a6b24c7b675db956713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4958b29235ab07180908325e21e74a62714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864b26b880eb091104f0e2969d6d198715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf3d82644d8ed2a93562d897e9dc90716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365ec4bda1995189e368c3185507ac1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2b2246b936b6133d1da900ed433c6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ed86e6bafd0a7b7f892d37d7318bf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c82c05bcfe00406af8fee8fb66d987720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca431974ce04a7fbfc176a049960ed721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a0eb47dc7678f312101d100140986d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4a4c4b5d65fee2d3d6bac877b9168723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a58de408f213fb8dc3ce4041f0b04724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5347564be935803c44c1831b10bb97725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c705f7316ad0102ce63d7fd5452e3fa726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604188cc0fbc1d13ce33641b880aa7ca727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f906c0a60e153ead90d5b2178372342728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176c22fa7445e065932e3fa7e917e82729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e0e5c29f92617d51695cdc56d9501730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c09939444780d3bcff0f6de517ccd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5769325f8cfca02b35bd60aeb73e92c5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e39eefc91c7ebeabd1bd71f357e5846733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff599684dfb93b45c4628b46cd02a7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a05687dd6a6af5e57b79e484466f5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e5ca856d380d621f439d1b830a880736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8b1cc2b9bbc00822b1d0fc3fe36d5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4f3890da01a2f7178b16d51413e39738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b191f38c718a012720e35919e0520a5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9c9b991acebb69a6d19ac6e1bc480740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd145cf354896dac05c451d0facb31741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae3d14bff107b7c0742a987e6eb70f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df03d2fd1892536a60e58b321b9b7546743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054dc76a3653fd2c1eef0c91d3f184d6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247aefde28288ed01b2f2ab37c307f0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04afe7f0fe51ffd6d8c4ebbb037ed34746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f886707d94729525e2c2d5c9f13208b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e9b65b137358edd684f98ca90dff6a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e357ee196cf9ebb033ba4ba943340dc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63cf9697fc405ba2643201d8eb0dd17750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2fed7c07165b7bdca97ee3b66e8248751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9fbc4c6daa9de37356cd1999baa033752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b561491c173d38287d9c70f9ffb0338753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>