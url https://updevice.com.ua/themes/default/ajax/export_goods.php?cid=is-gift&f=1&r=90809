--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1097">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2867,53 +2867,50 @@
     <t>000012380</t>
   </si>
   <si>
     <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000012388</t>
   </si>
   <si>
     <t>Набір Gaming Combo HOCO Handsome luminous keyboard mouse headset set DI86 (UA/EN/ru Layouts)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-gaming-combo-hoco-handsome-luminous-keyboard-mouse-headset-set-di86-ua-en-ru-layouts-/</t>
   </si>
   <si>
     <t>000012432</t>
   </si>
   <si>
     <t>Планшет HOCO HI16 children tablet PC |7" HD, Android 11, 2.4G/5G, WiFi, BT5.0 0.3/2MP, 2+2 RAM/32 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-145/planshet-hoco-hi16-children-tablet-pc-7-hd-android-11-2-4g-5g-wifi-bt5-0-0-3-2mp-2-2-ram-32-rom-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000012433</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
   </si>
   <si>
     <t>000012467</t>
   </si>
   <si>
     <t>Тримач-підставка HOCO Magic magnetic ring holder GH10</t>
   </si>
@@ -3358,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e40ddc7137414e0860e3f67a133f431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476008f3007bd40c99f32e321ac610872.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ca9a755c60459e619b479110d55a83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a78d5c7bc418be9aa8d3a8118d0f2714.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33cd8820eb8e966e4a92e8d99bf43d35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f91d27caf963c669c89ef012fc58c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda18c666efeece232c20f1189f50db57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f885e7843cc103a240c5700aaee056738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabdf55ef9f3d30d629b334bbe07e14e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0106e0143a609c4c820e76c2a593110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4722fcebe60cf15912af51403cf2516a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8557504c77ad4916748b96cc431413712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb3a4935d089372111c0ee81ec4a4713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff46bc609867f8fba0ce3b6213c79d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ec71e1c917f869466f31158ed2d2d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335fd32b70882d9b140224add6092fd616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37de08eeae3429d846487b1cd16d5317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b28ec4c25fa8fd1a81067984e952818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a7753125b25e7d2a91d997bf1f21119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e95370932b2c4f1d94fbbb470404420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd291bd6ca83aa829bbf73bcbae7667621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab98975a9f15ef9eea33c96ca856f322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337c6729f403a3707352752ffed608b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e84ea4a29447a8bda1fc5e0e15e2624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59364688a80fcdd665615983e654ecd825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f5fc648c282282d52277f4011e7a326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c5d5033c4975bbf6956c86491287627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b7a0e5a2fb2ed152a5d05df15eedf328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5bd325232e14c4d82945535b69d1629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd456960e5c09c56aaa7a2c42a6e5b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195bf04aaf86747492bcbbdd6bb0748b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbbf12b74b6dbb51384d31bd26e4ca832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ebaf54cf915fd943ab15b86a9dc48633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41e8af9b350b3f0ff72ac2f77e8f1434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf21b67d3a2c09b54b28dad6f34f3035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726028966e19f311139a905863d93ee36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288f71cab776a5574c17ae627329a4e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429addd1cd774c118881e23b731cb63838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8a78f999f2b1d2eea0c7c8a6325d639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0501dec0176a8ad3899ba62a03756d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee6f13e7cb7e2b3bac29275bc6291541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a183539dcdb44c54731c90928314530242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70c8a904fa04cef3ae979c197d924443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb808bdf611df129e5172023ffd3dd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88c50565a76943e024c276e3ce88e545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b69ee23e876da475b7edd66e6749f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b7177a9e848eb233acfba7f55659747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f216d4578da5f2ade56fb67fc2267aa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d85b5490b48749abf40da53e34c027349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9d3e734e333811c3dc1e2c5c9ecc850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283181cdaf69f95ac8563c39a985bf0851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a65bfa20baf6bb4775c629d2840fd352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd703ca8e8287223316c93b097fd03a453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34680a3fbe6326ec22baf69600a4d54654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e870340ff5d796c252dedd156efb455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c7c0c8f391e595304d7ea51c4be8a056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90461fc3f069db2fac5773f17173cadf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99299a9828b4eafc9c0ccb357f91a49458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871fe0e62342fe33b475dc1b132d28959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1d3b1d1162c7a0a97208cc32c562e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20c51af9ea09f8f6b3c17712fe7c4a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71f1c81214cc9edd6c826fed28349262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f02cc5c9d1ada0b769d96438ae359f263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7288258a54529a69198aed96fa2f9ed64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c705892a8c2d2ac918ca877f5920eb365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10cbe8d69393dad40d2ee79160ee1e866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db25f12bc2494d42f7eac018c3c06def67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f4a1a6749ef7cd6d6ed92ba4bc48c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a103d8eb6bd637565b9a9ec052938c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c87c64691617fde73ede87d0b7a1870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3750c927fe41f33a448069de80ab237871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5340a4d12e3d8674b915335d7d82772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e67f746621b1e69a28c5120854f3e773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e218f882ba618119c91f1d06548bc274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc8507a07afc1ce84e9ec6c9915a9175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c5eade03d30052816b01ff9a61e2b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6d6f861c5dc06140c0454d3ed8dae77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3975f3de4fd5ad84a5df04a7eb8c7e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3913a3c1cbc42b6b1e8d1e273d59b379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080406187a2a15d323d41379123d2d1480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8153c113140acd54a8fba2d8c22d981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eda550bacbb3fe13e4f31769cc807d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac7b0b3d9097daa51bc13915880fde83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e845de8ec36af4fde49af4048b8968384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b63b8564c538958b028e76690b72d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421e44aa07b7e86d196f502fc7494db86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821aaf048b087d8d5bee9bbb0a90727587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b701aa9cc3a8235a69d7b5a9a9fa69288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a202f250a788370fc8961cbe153e742189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2a56bf4a761527c98373ff9c160d890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e207b7cd8f1db9d855d3bc2c30b8a8591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b7d7d96efd816ea8e2577b4936d4892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094abb46522b61acf3bb09f03aaff51893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966a9f7d9f0ead5c93fe57f28df476294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941976d8e3e79ed7bc9a0e674b3478c495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564eec098b6533dd331562ed6278e0d896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235fd75c37227665b08e8e27c01bf7a297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb999d1e9b6693f2c2a979d6cd1878a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb4f743a098058df01ce7a9571cd2099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d022284c6418308b2014f1ada9966f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06af6a4c35cdb9e0f65a3c19b88461101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e439c1ac03b277e0ecdbafbbd1e5f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c2d635d5d6a49922090539ef8e36b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724082bbee3226bf7564377f3411a9c4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764eb6f24c401d8cecc3fd22c1e6206105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28987c0fc6fa57551d3c0d14b1aac572106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6099b5ab43860eac54232c0a1a668424107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0755e2b3b1c9337e6bb289e4b6f07108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d27ce4afaa093d630882764c7ba5ca9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775cf0b638a1ad37ce17fffd0a856c3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12194104bb459d0d02fcb31e2514e22c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e30929b122c1274abed45cf44a67c8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30721b721677694ee89e872ee34f9430113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e290d61d75a266f26b04cfa300e60b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3de2830f198cef6ab02e1f9d68b6ea115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870913ea45fb0d06492e03c77da02c6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d08da90a63fdd02f45ee10e0c9d8b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf050b49c1f685fca1f1410501142c6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ffb47f0a140b0b4e28b7dc379d798d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65840d1744f0757bbd1f17817e4078120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fbd5790b3e473862c6fd77cb4153aa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb520f11fd96514b2497047321ce652f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55048dbc18a596872600aa60b96f60a5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29c013592e1fc94c63b646217649f8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e31d446649baa244d176e161500c98125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82d958ccacd3f744132c5cf1b40b97126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36030aefbe5fb6a899cc571592b3b5e1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ba934d9fb9968367d6f071583cffa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76531089f50592f899f7c04ba7de7463129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7858d258c163e25233f08282f7ee3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ba7736780f304baba57a38b57894c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7f153ba11c47e5cc70e9ceba7ca05132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f5652d62a7caf4d2a22707cfeabec3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4f6667037fa4fdf560c5297d98ced134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6d235b61a2a0c29fba970b0f7d876135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c0cb7dfb5d28c1e4c157c5694f0cd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4e599a643de47b73f0070148fb1b0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3bf08a99fe27d44ad2ec0e60d8aba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c91f8c899dcb4cbf4b54702d6c77e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244f34a925fc38290b5f5affca02036140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1701cdb27d4ce9f42ed551f30a36364b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f62fa5c5c080af8e012f512ddf4d90142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08c0b1acef6e17f014337c69bb73a7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0216663961631aa14ac4f102eec44bd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad3c96f0a7a33830cc47c4bf1cdff3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26598a8602d71d16292c13ce48405cc6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b4ad5dd43c90534e88c3483d36696147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec202a95d85eb68771bf415c85ac84148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6598fa35400b40586a5380278adc0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b6f62f900a9ed196cb8945baa71e8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8d7df5227f922c1d8eed842f58811151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9bcb2e9b6d799f041dc897a42089ee152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e402afc464a19d4a63e783b6c8ad3cd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd196ad068d8f1c8b7253a989c2744154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e2820a95f92abd800475a41a90e68155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b584a5a478c8e4677d5673d8ab29b90156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb6c18ffe29543cbcec8be5d6115f7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d201a4659035d641d8f6585c20c0af158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcdd4a3745427946d3f8bf194635aef159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4be211c90f007941e0ed7e1bc9dd5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92833172b1358dbc340fb0f978600a8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ff112bf0b760fed38a1d7f3667d0b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812e0834003cf651ff2353fb41ea591163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6735224f8f873c134b8ff1411207f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa40f2e1846fa6a2ba8ec4920fb580165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed33dbcfff6f6c7ca38e3f060f58d2a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaec0a48997e80e718e0d36c98b29cb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca75ac829685a6d8d51e890516320b4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45951c9bc3f7eff853ad9ffd00cf26c1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31d4d555d5e8d5379ac6b56ee30638170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd0135cab709520890acd43e65341c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16bea079258e58db69524a1455eacec172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ba2632f36c5d066b835f53b398741173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b273bc10af4e624b95932b365cf48f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd902ea7a6d9e59952e2bcd190f8d87175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb10ce6f5859f421c627a747e7ee032176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eccd569de7e148f863e351889a5ae38177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae31407c2a091291370ac42c53fd623178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982846dacbc62c7024e2965875ad9ed179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd74b12baa95a682a80ff2f054e4481180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac24ad1c16fa44d7ba663b3b1324bfa5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188f359a1a4b786ee3baa825c7c6d88182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b2f56449ab2bf6bfc5059198806e7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8409f1a0c27622fe8867ebe3999657184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc6fa7e442e152eaff93b2a6ad1449185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe65b0c1e0bcba7c2063b69a165ad784186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5c5c10030ae6d606a671f0e929e8c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe9feb5ce797cc1db6db27527309bd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e1fc35e572efb2d177e62d0eb0cfd1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa6b85ce34e8f88e2be5b36738c682190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521d90dace0456d7991afbd25bf7dc5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a163729f4e298d6030bfa312807c3f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0bd317efb9990fd04c56374e7cbefc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6928e3cefca170140b93f0884b1b6d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831a27993184c3fe73e9d2f08db5844195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b3dc5eeff4a41d9909f35ba45b0c5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c05fe97b167f0d93da8563b3b30d5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f65b4c6b4cff4736a2c9ae9c96df9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad84ef85d22407c45bec36296ea804f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb0eb4b1b36c6bf93787939567c98a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6a07521f25fb8bb1f133ad7db8447201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d415142dfab6043d1991670862a12f0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ecc3928346364815d85b92ea5b22c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e074806c4e8b8a851b6a0f5037e65b6f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cdaa94222729ca901da21c3f1eb41a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a0573ecbc68cef659514ee4784dfe206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e8341a6bdc2a906e06fa9ea66398c5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e57dbe06c21acc9472afb97790d8a9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b726354ac96b840ba6c9200ee1b85209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0176fb670421ad49de3c0c945d8d9d39210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaaa2a4ce7bcf4e98d3597383225af2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77799cf9ca0c5e369e683d39d1943a3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc23d2f8225e58ad93cd81e147dd654e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171dcc70163d4d6217e464d27507d3c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a995fc449711319998a51314481190215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8528337ed964a7ecc3f27cb5cb6e0c66216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc60c7945a56f8cd07c06537274388217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63ad6b6100544fc9f94643765b18ce218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e012c7854bd5a47e117337e572f47219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765141f7b70469d9ddf84cb8b17ee5cc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f014cfbda793cb1865532151ec88ad0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99598df366c6c38f3d0752dde25285a5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e1263578ba3f97443e92299b811ad223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732317d2ed63b36287138e06924f639224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86bfc91b011f48ac0a9edbeff088235225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175d872afb8950b6c0d8dc3bea81501226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc8a00b00f5e85bf0371b38c7c39be227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805f3ab2e2fcceb6098780dd38e9ff3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82fbe8ddd4402cf2fd5c736a19780ad229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9558eab8bf543f490a6ca4703922bb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678386306fcbfb812d2033707f9af10e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f3801bd9a31d13e9b19f9b304819e7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af351a1b5e475dae79eb3340482e7b5e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb04a4b1a177a31d1a8fe2cc64836c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8104590dcbfd377dcf30e31f445a35e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76f0121d0d2bb808f9ad4f9d09f520236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26cadbabd4515ac3140ca966ef766c8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf79be280bc228763a65da33e5eaa6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a07b330de05775edd5cee8c7426db239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a744f91061995733690d67330b481240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da1e49d337c7002f14633451674c3c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb15990cb39e8167d55157bb1608d8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4984c7c049d0a436f2f12950f8e2d7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874648d1901d7ec00930b32ba71d9404244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced3f14361c174ba9984fa3b5e456f0d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8cdce44cb94f1bcab6900440687e0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9de21023de043574bd746a30044413247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027e048286a65f960cb5810465f4385248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72414c6b83b6050c84f04a7c310b0ac249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4738d689f59da96629a5ad295536197250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e141578fe9c9428ec68069052e0ea04f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e84ec9c4602a30678757ea2b1e9be5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6b1d2513b476063cf582e3844a1f3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce105119063b375fcc7a203a2e96a7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b457c0ca362418fc2cace56818ecc2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222027b004dab15ea3450c307c1f1ba3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623561302a0204ab54d3a27738e5128257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980ec92b330a727af976fff661e5402258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ffe9a4d01fa4a45f7c9867c20f96c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb45ca60d3179dd29e74fca0274aaef260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a7996a0161ded47924b0a7b541015261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cde172aa4a924db77b9e456dfaebde262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e47b2fcc24f225a71d03e76063e5a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3e58ce9c0bac511c178a3787d18fc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db624c1eaaaf9303703bde6af8eafb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50854f0ea31b233bb16ed14b3c81ed1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deffdc5cd596d7e0d4e962eececda7a4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c76cd6f43771e612e9639a534ab3c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f038d49137b28341f4ee830e0643b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d8ac9be0bcdc17e9daa59b4550bb01270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ee816cf8bf414ee2ecc2c21da6d78271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c730e79d13f9524008a42d88a9370baf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebeb76a9d6d96933c7c34bce89544f8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58428bf31b1ccb4e4fe7157bb3c86568274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec66b6810a06a513c65304655f5dc10275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f268ec9fc14a27c2d8af6b81e5697276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dad625cded7a6e3bb80d82c12e2f7c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3259aeef94a111ab7efc4eeaccfc0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14973bd1afe0e9e7817fb3d10d36a873279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a10731a8cf7f1df2373e76f3cc9fdc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f3b1d762d7fb3e6870befa13f890d9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a021946e2a63db316105e63b703fe2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecad15275e854e59768fd0f54182a3d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace37d055a1dd3b3f81c764bde56211284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b7a92ebf34307c2ddcbd5c629e6ca285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7294ca72b7b1ed57d07fecf954c4e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168634579011167e7b97e1b22dac7c8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5638b514968ca64346c305c5908e3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa32b7413c705b90c16eb2475e14dd9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b26f31fc2983520ed9e11d398594b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada9841c19864f712c5ca008f15b552f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab82d311f5183583e30c8330d4c9778292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03354e415cf108f4052bd7e10fbca58d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986bb5c26abf8e430ad5f62c9d89d0a4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ec22416441e1f9c3c9ddafac83986295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c45d8560f7cb9d88cc46ab3dcba031296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e890f314e5ecc8a26a04ff71827c402297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88198deb64f30b3f9a05758efe3ba01d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343ac9ce2076ecce35c086aa138d0a6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba3273affc6df107e81d9c4d07615b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0ea2aa2a52c07d62b239e154a4988301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb33594e18ef00459be7d96287fe0e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57697148385d1defdb0fd636d505bb48303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c51a1c492be7156b071cee2fd86274304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e80985f937fc613f857d2d236855c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b029ca234c2195399399498851183e4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e696253e9f97448f953b5cf3684c296307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ea4a8d00ade9f909c52483cd19eeb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09173a6e5da02fef7a3305bd26bb18de309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ee84597d9c7c7098ed013fe22b764310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e98c264eafab0650f379f98c4a15ec311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03424935724f8eae6ccd6d7f017a4a27312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2322f5f3126a62706664b6ac7b2cb3e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37417c64414fd2e571fa4d0babda7e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85739297648c81667045d5063609b6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309e4e14f05acb164d5f0628225472d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf24e7f7fc7d663f0f9eecf4b1e2c42317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ee933bda29536b5e109ac50d9e4f7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9fab81c469eb4c0a5a3af242f86daf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64495d537b3ef4c67b493bef2da31557320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30f66192266d749b2e98fe53fb3659321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9693dd74e5f4bcbb33f2c2b98bebbbc3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29045c7fd8648d1fbf93bfa55e563fd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462300b79be9191faddf0c6f05492e0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e3936f9c56a2f004af8f1ba06fb99325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e382f174d73d41818bc588e8970b106326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a11dc95d8e8e486c5897c373a2d453327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc393eb9a673de464f9082fc5bce426328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b994504ca3bf586704eac66238840329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a5c1fe9f96efcfa65d11308e8181c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8392d5a8ea5b5a5d67afa9d4c94d2b5f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1144b831cde0d2739128e4c09c3e15e1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254142502e42506a832d134f1ecfb464333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a25a302e0e6feb7b6681f24c2f6b77334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a2923f8bb5123519b01757e4721ae335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95512bdf45abd51ec245737c6f78c2b5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb591001ccbe0d244c3fafdd843b9ef337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814f9f8d9f27874c6dbab596d4e39dd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01cab540eb52bed749d3539494ed8f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34dc179e027be607c679b9a7bdfdf65340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aefe7980696d18b9aef1c4e4b6957c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9348dafa894649ecfd098b31097e133342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c1250a45bee569f1bf94b04dd85e1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a05e880be7f322d90409ba7f393ea344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46909b87df22a663cc050f8f8febcd4a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a6c31719be0287de12c136c6978dc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c85339a56056cd60edfa3a1a0da8e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57395a74908202c21e2a4d99dbc9ae348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a7560418b7fae02dc079dee771a56349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe363b2339a95778f95b4e627a3077f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec02d17f4e3790536fd0c0947768a691351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b090d2a22a2f0f966cc9a3b1bfe0c80352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef127adeb17c699de329ea835f1309c1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1b06bbc9b4f1fa838f500147a499c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca85bf065e52ae3e58c5c9a52fe1f42355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef96dc193486426752a065c094968e1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2cd0625042ef6fa71e77e5dc3d3297357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37800eea15580b3b52acb7bd3fe6d31e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f225766ac86817e32c570a6da82519359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecbd1284f40a80ea532ebff6d3534ae360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b49113bc2aeb62e89efdcd5989f457361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6e88170a929aa08452932d8242028362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37072469af37575b706474dad2e17027363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede4c61e8f152a4459470358542999ff364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c5c573d95e95b6acdf256f517cd86365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc125657a998b784016afe9e816701366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab97f36a274e6943edb16ffbfc1b6d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75735087a4fba77c5833eda5b1aaac5b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91bc818d90fc98112dc6d0782385f43369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8602bb3077a25a4f00c9cba293e6a16370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb2f85befddfa178a7851d5fff2019371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b697649c51a51e5002bc2fafb86493a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e949cd989e72db66617e8c668dcfa9a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c0462f7315967dbcf0e937f4be3653374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7f6571f7cff8595f6f0406b27f759375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ff016d9b7db56807f2caf9f87fe8b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a501cab5c93dc93f41ef35bf8f29879377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f2f675ca6e1c9d32801d962b5baee378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1084511317ac07c8a7f57efd1e5a2ea8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f37f566d9ce019aba25dad12e12620380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad3e7a808d9b0d32e3789e96e05438381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e739a14dfb5df535b6ec9f02dfa4e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d73bb018b09e88a95104fd8a700ba383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72da416290ea0b5a137a246c21771e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacff3a7154d44564de2a75e5c4eb38f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54930ec0ad2ad1a45c6bdcdd1f62c1e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715051865283d0c8959204ef6767b36f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa09eb49f69b231b34280eb14362ecc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66aef53884af9ec70033900618127de389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c75d5c9e0c8b5130c18208dbab061390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c068a2e5bd19492409208103e0090391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d1ab4c7c8ab2738a229b3479d2aac392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976cf23b1d527675b8bd6d877237c44393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d3c04fb3ecf48d3297a673e78ece7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e594181ed4a81dd2ed1dc57ed0659a22395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502fd9d2744196df6a49764ec9006127396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed1bc459ea9898db52bc6d1b39c0e7f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057368628773d71261a7edb0cc00787398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86646099f43c8e14a0393b948803e3c0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c84d9113f1868859c20c97c9e9942400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147165214a13c15b01951e29de7b30d7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c986e03e8113d066cd4d5960dacdc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d054800f3ae30fa3fca5f9e72cef30af403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa7b9f21da023b9c7cdec2f0ad1fcb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016aa63a04cfb50fc70de3c4c492be64405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc8f9846e742e07faf55b21fdc0102406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69c3cbde166613d69bd20c8e2ed818407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c31578cee4efd54bb51b4ce547aaa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f88d4bedfc41049f4dcaef1fc8b5978409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff5c7157e01756d7416178d15e7a23b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e53ba619ee489705b6f8a99905fad7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb38ed033b0ff3652fa820d1b10349a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86d800e0f876b13e3d00b77fad0102413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b1f81fc7e476b64f3ffea5c44b29a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b778ef471ee135567ace29b1f107b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f2bca44cd2ee58d17bada2b8a8a0d2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff80920f89f38dcfd754d6157cfab1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba679141ceadd569277f266ec356a8f7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4822a7347258ee21d2b690299f1c5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380080ac16671438f1ce23f1d51e9dd8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a5959e4cdfef26983f9677adf6af5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d3eaa1ffabec6c313663e33314675f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7e1959da940f54b49d139c631c6bb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2466b373f7b2b7482c718e50919ee5ad424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6369fe5f1b1662112b15ca0e0878325425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34bcf3674f7f315e4473b7a0487279426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d40978266cff3bcee44d25e454915d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723fabfc28a70e724e059075c8085c62428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87935bc9cace2fae9af9ea3d7a832e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1fd232c06c0a79c0bc77744c111e5d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b252b9b1693b07729ca4903789477431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1243943d044d40addf4eadd3d15e66432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba19c62de83d907d8a0070aac2ac511433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e996a9a327ced661dbcef8368c5f4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56add5c4d2640b961ff76c8bd512b3a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36af1976b362f5c435adf0140c4955436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4914f9dbd41163ad53f0bcc9b275ea0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70774f2a0009c2363b903518e261a93a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7731fc7d7ecefe5cf39b05beb73a1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05663eeafe75594878b79a200a544530440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d56fd552ca8f957fdc0c070965ef4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd1ec71a3b92431da6d7a0aeb708bb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16a9be2d1043d89253720796663205443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d62d0a3db5a0975b38ea0ab13322e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9949614e1ea9202a852f2dd4cff87445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02485af056510c9644eca6f41c41fd05446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e17bde8321735cc2f4eac8bd58b446447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1733422d097260b7986985c0df3ae5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68d66b50517f68ac12cda44fdf9bee449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d1c9bd409fde4d8aae0844df1c93b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7bbd53c44900a8147720c996a272ea451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a8062cdc7a8dd3f29f861b6051ca2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ceb28568a0cd2597f7974961becff453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2b0af7c0a08b97ad6a19b4be1929f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabea1935373c73c9daabfaca2ed3adb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457ffa6cb57bf5ee4939818ffc390d3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba1ee02d0898426d7f3d15285187913457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28886c599a8984c1801270cba831c370458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bafeca4c91958707052ba9194dc0623459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237e011f121379885e551ca4753b4c4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f0d3f134ec9de3d73cc14d586a75a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60292030cc1c1acc514d7dc9f51c050462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b521039a61a37baabf800f229bba30463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819dc257dd7f162a3b46db9ca3236843464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cbf3ffaf7a62b4db599eabf6d6415a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd66b847a251fcb4028fd85c6697f7c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4937a8da12376815b0c811d9ebb26467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65887b5eabb336a9203da86ef0abf461468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97569134005e18d5a058e834252d6360469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc653a6c452b9080d8e0c30e5703a5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c1ceaaa26181ee98aa3aa2846ec80471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed230e43b88b9cb9f6924b1e05d870472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241de8ae3196f0e8ce91c4580a506d5e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd1b009c567b60ab32ec8b59bfc5e6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77db2edc24d6222bf84fad853b551cd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a076b770a785a33194c4aae43c00184476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec61609d6df4c1e98ffd9ca2a829df477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4276b290bd5665eefbecd6a55e74ac1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db14fcb10f44daa8ec6d67def226134479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9746700270adc7c75f9bd43deb75c3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bfe1d4cef2b6943ee60545fd06c86d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4893e830a5e338cfcd409cb46799895482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834bfa7595d65407973f3767880f3e5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772cc9c81d4b926bad6d069b5cbdd853484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8634f4e9347893d77b6ed16c361fe485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f0afa4d2202d8cbe16c693054cd05486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe64ffae94b456c97b83eefa152b45a6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123769548a862c6627cfa143761aa3b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa2facc9d2440421b7fbbeefc4178d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79afc54320955290e47fe53872cf2428490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36e088bb6c92123e3451d69501d560491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d056122fba53abafbb3412683ddcc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f970e10a96eb6a4e0095573c58695f22493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9890e6af08bd9eda6dd1f10ac1565c6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a20f11ff6e5a5d23ce46f0dcf8ad02495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a7ac24ab76cb7d0908dcb8c8c2b77496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca80b3bbb1f54dc7cd63f0ad5066a9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be72df0bf666f4c08deee1096e2b1f6e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48eb85ed73d6e4f7d8406869a862c28499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1782ff499fefd252281a012d60cbcd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b086cebb6e98b5f5fa2ee7023645b7a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa3202f55c8bedda5f1ff69d0f657c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722e723534521199745651bf036793a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74041e927088471a0adc1526a6deb350504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165afd726f499a66f609321c45d00f6b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317fa00e201bb82721fa65be0d2ccbbd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc67a8a7c04077d65c5fbf5dc8503aa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed1e778f97a08de0643065aabcc9ee508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb283341236e16bb04274977e486054509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd850c404c6756b3285a9674d97a42e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09736ff53d9c2bc1a73ad8e1748d4e9e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c74207091470b002ef4d658eb91a5e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735063769be6e552c1e185ff1723da6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7885869d279c586b1f29cebb66d49514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae1026d6e02829e5aa7d8a5e365425e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e57a746db0d969906aa2b7acfed38516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c231cda48065a1baa68032686f172517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447bbf7c7a4c5ebbe1d8608aec4c1bdb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6233e95113dcedc07c2e00a825e2af8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14eabb80a3b9b51d60da04022a1a583520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15326ee446b1b789cc7f5d061353fd3b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea299eaa2176b9c0379553d8c057f48f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5c1d0321871e02345edc9b239fc7c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc6607406db3d41e38d095753b82ba524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70342786969b80d54ff7e39cccf83e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf355887457280094121aebb987852526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4fb83985d6004c93badc70d7a3ecc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea5611a5f191a7dccde17c34dbfb81528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048bc3c8a75a663cb99c0b570af1661529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9aa46989ef85a26fd33438a2dffe26530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3120f48d303184d1ebb2093825221531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a185156f611e784420cfbbdb3ed7d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35030dc28d45d2f98e06ecc84869b0c4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1cf4715bba625406bb9a443337fe79534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2ec1c056178a21e27271fcf8020d2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d7fa6df97335201d488b0725e082a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42bce39f1d35b8dd93a3ca36440487e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e06e39d013c8d92c19e1a3b6705df538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f739cf637d6ddbd5a2ab51b22c335f9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508fb337c5218298a7dfbed95646672540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242604a930829bed2f91a0729eb638f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c8799d3413200dbe7107aba7733cbf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe85254921288f983f320f584d582b0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454deb3e6d272daf4e668b4b5f040a1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef86a8e1b894d963c29b3954ac9fad8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434abcdf5b54222defd7cdcc9a6db8f2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c761540f86a982768f53b1390d795b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698184158c7db2b99726caa1db2c8c28548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ea63a6b9075445a97d9e8855a95cd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b8e17e1b9bb7607a3fa40b9be9bfe550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a03b1163f837c96887946134d47ba551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3814dea451aebd16e8533276b6bdee552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8daa11be23d414fcfb2ce8e70577b7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eadf34c0875dd5b3fe9433097361ed554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a2226fee088f8e65ab0c23767a7ec555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8786687247bff1ad449f0305798af8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a6f3dd9e46b9e78f708d0c4a0a7ffe557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8188d0313da607a8496994a1cf230558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0399330141d0adb15fbdd34e0fce6a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930d2465a8cfc5a07655c03e8b4652e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571910e8be25f455f34fe0a3ecd7afc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ef6675668fba1766b88f6ea05889e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8f0c789e905f46c3e46b282c2411d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b580911db8e8f3d2773d067fa37ab24564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50938223a1346a6b805ea8d9da725097565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a5781d067311869a0de9a16bedbc0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f88825e9f497aa4539044f296deee567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b88e37c711a1189ed281396de89baf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85203ec6099c5a198d65ed1b0d5a7f2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71d044034ab5ad19d1b06ab2e80849570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e752d33f7eb3a7ae0274cf4d0e868571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c241f9fb1a8d77df0b616033f6d852d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd70ef96bc2747a86b23323677145f61573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c746bad3282e46e523ebc9bb4909c533574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3720823ed1450e2fd2ecd64e82af30ed575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b65101e6af36b704b68048c13827d3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9714658e5cfb461295ed0d064b700577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790cd954af6ace946cfa8e9ae20c1b2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7bd4df8373477bf3969b66de00661579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ebe2f7d1467fa0cbbb60ada6e665c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3218cc74efa5c3fd0532d4a6a54a6d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc3620bd7cebf0048dea4bb1dd306d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688cdc6ba82578637619f13e6c9969b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d7f2d51a4fd43b85b7fac49b4d403584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e27757f854c0a9d03bcb7d97d132c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e2a2e190c7ee178989ef4b7e61db5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c81719cb01917b660556fb6943cad1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57f860944e9715916adce3f4d49798588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340c00b9c4f256eade62a2c45f311cc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89edfd62c262cde31e23ba167038eb5f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fddeba4b368f1a18c50edc97c92870591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a850a9a0d9af1d1849f207a36d1c332592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06725c61dcc38582252eb9cfb6d4ca593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d4f3e33480909d77b6acc5d00ced4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2340d5ff3305bab0e78e277b8573623595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d319f688111deb0586408724b5f6b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97f43de8d7e0c78dc6ff67c69a3aa6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954af1c469a042e2f8cd6738a48301d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b337aa61aaefaa5985587b4c49f34c3f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec7e0322425e7cee1c5961539d61f7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c7b4e95f62a5755e677a201caac866601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4fa9d682a11fa862a6f5be99796bd4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63310cd1c76bed7854a90b057a3dc89c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfdfbcdc0d21d57d42bb3c382b118b3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b366835afd84f8301ec09dcdc15de27605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab378f92f4f8e4fb4445cc56a7e0fbd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584f987ded3ffad51221ef823ebdd91607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db223164e4e2686f63a358333554d9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6847e1ddb9a002daf9259de764f18609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3313b2183c45ce7282a4f8ab94a5bc8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4add5d1ea71b5c8192686e2398ac62611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4840ab6f48dafc4191ddd8c3539806612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240bf69becf0283cff59519aab82dfd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe28d4a80b80c9d43ba3afb4acb38b6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff82a9981212d1f6af90177e13c0b821615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c93d5529e57033de36d2a6aac3530616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca557b2f31bb413a56a7e9d5bc1993617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd50798e710c6d069b25d933b5acda618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d800f6337954ea101df11d48e3851d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843154a05935a0d0c169de25347bfdb9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39521fd879b6a45655da028f51d84db4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a41ead2997c1f56705650e13885ca8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84142a7540e31217a8c5dbb09b9ad51623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f48f79cfb9c66c2c0839c39f64a6f5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1ef0df41defc5a4bda67428b5aa74625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c2bb03cfb24dd0f8051553a5286b9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c4cfa7d5a24a4669961bd4a230ff8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8a7049993419ca9cf8efb57f1d6b2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff90df281701bbdd5c7f0b0d117ff3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077d1465d6eda526306ef5dc50ef390630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf614e3402a6a6c39807e8e717f9ef5c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc59e4778a3c9bf41d66541d1f66e1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b753456da1a1510b48cd0ee28059f8a2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d81ee438f520760410d278de8b40a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc82b7a9921895612b41b77a16ac84635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b2e19e7bccef4cbdc4d5df3a66b19636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c68833a6bf667ef4688e34d52be88e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e90cfd00a3d905ee3967fe72aef20638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4380167fc9875497450121942ab1bd2c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd35f0b35c73ee6e33add087974e19f3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232310a6b4f0126c60519d38daa2b5dd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8f1ef7b0a6b37077747d652c48f64642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adeddc0960597891661dd26017cac97643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894a6a864b94c9db4fc5d17ab80907a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407a11beffb70b194452564778b9212645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ec2ae006ce3871f4e7a98f428591e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c75da05714f9c840383ed6717c118647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28227c81742f1636863298eaacaf9652648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe058185e5ac015588ca49811e1f261649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3352078ad95019da0a27031a5fcd05650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589e131b4623a5d4d78ac1626e38b79651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a868f2a56c2328420a30b9dfc034a52652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8dcc1aa7a8d7b529fbd669bb2ad5d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7679442a4245b991f8d37a3ecdfabfd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca5a7ea35045feb002d3f71e04f265f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a778696d25b92cda0daa8f85adafff656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf6847927c9a0dd848ab6beb26bff1b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1745f5ff2a25a9ab76e51daf99a68a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6ec5eedd4d7af75f94e527f370067659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937bc8ec3e63ae7911268f4ebfeedcc5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab79360ea03f0676ba800f63a4de42661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7308b29422fcdca18323ac8f0866b473662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2bbb175b62ba78c97579d3969f6d78663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f081b34fe3389952bb1409830c680664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12325e242ea5ce9cbb5401f5aeece324665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb61efccd41c007f266a956ce5f09a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2926a76e4f9ae4a9e8773b67657c1f6a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e573c41a83068256fc5eadb0745e7c5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b293c6db62388ab58e44c1448f2e202669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b1c612edb0bf453def82c817d911d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d3dc80426ebe966d0346530ccc9a2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba3422fb159f00cb9d6191722224fc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b12a4e280da96a4c6eda0a35fdb863673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979202fbd808241e6c99b2de757a398674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0357b45db65ed3a005c8c7d32322d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259308edb5ddc4c802e6f4f56cea060c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5960bffdd4db04bdea9494cfa3530f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab1c59549fabc56fcc5de4a05f0666678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634be724b2c6edba3002bd09e84ef88679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09457b8b0a5d1efbabb9d8f857e0da81680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6577a4d981f0a81c2c6974e0b569d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9260bb3c38d2791a4a395c808fa01d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32385f498256ca76c812ef3cbcf2afa4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7aaa1ce4300c0d3158812775a3ac87684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d77836f2d2d1c71c6a12856e9b0b7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8616f0bfbc7ea987b473aba2b9d983d2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6af532cfa7c0ff65cdb864efe32c7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e5c5d40de9468edfa3605af728060688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce76977a577d96632d3fab16b86a5ff689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3466126d3bba09a8623f41478c21f91690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe57cf9f1085e0c9c471a0ae2a807d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226a2e21727bb18d71b4068c1004ba7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2a3f85b0e45ef1d4b961b139ac198693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a25999d69695c8fa84027596937d3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3aaee54dd3f86dafc25f8fa89452c4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff073e62f88ade1112d00377cd251d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba3af758003bd16707e4854dfe22c3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4be823919aa7b42103eb2a3cc946a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94d822b72adbc45de94be0bddd66b4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d8bb8e453ab284a3822f4a6c23f02700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01acf67da8730b701f28f4bfafef5180701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c05405c39ab2232447722d5f2e4dc3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93182b36d8af20bc94b282d8aed31e85703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b754969459a09af497cf6c82d55c195a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db7f880b2d7024e5c55eef6316a95b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d64c288bbe5c3c4638bb9b06176c8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c872ffed82182661fa0b93605745e653707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc1ed63637c97df2551cee0cbbf96a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e2d99902ca5e6d7026e8acfe29d10709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5757dcd34b0f0ef4e4781494808dea92710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98366b06acc4d775955c2e98c75cf4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564aec642a5ee62f57372a9e6d5770b8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ae1c00637ddba26f8d0dd414a88b3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd0abe5a477e390c7fc2b24ca83c81714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6631acb9a0d4cb203029fc887d1e89715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800111c174ca8d7b329621ec00ff2192716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3bc255ea5f44f91fac9477ef44400717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59adeed6f46e404f18fef64f1da2cf2d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165978a749312cfe7e46998da593f7c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ebd6d21f35f9a8e0111c28e4e9aa1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2bf69a28443215f70a49c56649a4d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeba5e17b60a4d81a3a1563123c919b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3640742e26164d4a5043dd1c7bb77b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e32ff8f32f7c48de1cc66784d34747c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226632bacb4e027d948a6e17de80fcce725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4e98020dfa4e4f1ecb76f993ac0f8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4932d0babed755f6033b0bea195aadc8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3b181052c9df86f758f22f8e41f7c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e82c41c6d988fb26829b14ff859f58729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad7dfdae08b5a5c96f897fb2377d87730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18a074b2c2fa448cc7ef1786d4b5aa731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97821e7b1a52f992dc65337a02426de2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf7073543bd898503ee82b256d62cc9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19081e01a601ee41509fe84041eb3933734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125835af55d5a2dfcca67095d0743050735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996f4e94ad1b4a21777efcbfd5aecf1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc78e512ebd34e241290a97f2b61851737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e7dfa9b307033e8ecdd0113e3c1ee738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd07685d30f420181944d211c67b25739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b039278f817bfe90824dde75df6401740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6c0762cda1b313ae62105db949623741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654d91d69000f6128d5ea7f3dc5ddaf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9f87d8ff2f5d16979fbcd1bca2492743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8de78fe64c37dd47f637058108d5b9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e3bab42b79fc82fea77544a9a7833745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02797c0e7cbc49e77fa18832e9016db746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6eaa3fa946484e6b1a03127da788a9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0cc9dfd083f9ce3573cd509cd13357748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3107ab97c0507f55189caa8ed50d09749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3af89b83db868fb41b500ef48affc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b2fad35352f1210a755a6bba27ad6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a8fb9505d4021672c92ecc31c939d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd30e73a8d0ef316ee1f125769e57d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b49ee370106a6449da6ef0b928ad8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42964878bbe4d8528deec8a1233e5b59755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9619f8929f3bdff84c8c419afee438756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c4dd9e9d972280dfd97899b46bb49757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c091d2ca0bb6d67f47a9bea1227936758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca5cd64a180258c51b7d8c558ff5f0759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa37b6b629dc9f5eea3b788bd5fc2382760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec13d7c208062a5ba2dd65815feaa5761.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b73563931c4f3c74b44f36a261ba21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60cba54fe4c5c67b30bbc8f54cd52c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac04ef2140320e6ca09e91fb8f870013.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3c9d7365f264e1cfd319f5f19d4164.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb121e38d0956bfaa440cadc15d2ba95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c1aac5b581481ab1c392550936cd76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06575b36ace5c3ffb16ddc080e4a76507.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda897f7e31e9a4cee7d6a5359384d78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5995d81cadf7c6708a81b541e00989.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eecd51e3b2dcc3e91967282fe556d610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e44a5972b53a35acf14e8f98e9a0f511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e081644958e684c15093fd99079e05712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17643f006327af9337ac07fa83543813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648cb0d51259fbe9a56da5dad2daa6714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7087c5a49909a8d02727519fcb6e33e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1cada281ecce6dc70e7f844a3bb2d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003da5fb42fbf730e4d2a8650108acba17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5bf2ac2b1053a8a28dadc3f71607f018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4187cfb6bf2fc23eff5b42d75120f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252a067ea66b4e15b7819a1e4a4961e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918cc72759e98a64241469cec6c4f78b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39be4d34f5afb30469498c60f1534722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80858091b560c3de79ad45f6cc805f0023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ff97eacf78d959f80c457612734b024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd6bc4e675f43d8b6e222fcd6b368825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bbbb53979ff92f81b7accb2c5a76c626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af287a8fbe3539578686c6a8f9ea2ef27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010e2727bf5a977e5cd05ae0c39af5328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c1fe54a2641226974f34ce8e73ff129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d8df8b9fa013f603b646b7e3bfc7630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ecbb6b6e1deb01052a8174617fd14231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe15bd5e71241e093015b0ab02e02e532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36cf7c5ae389457fa859cdcc56cd3e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3dec2911ded1cd3b1f0b8154777c734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879ad4b2da418216edc93a2c5e665d935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57211f163b678e3048e15875a9c0d2236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85818aa88f58c12a4014ee951d650437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01af9c0192aeaca5b54bd990193c6cc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ebca4a3486a413b83fa17c67f36b5439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e711161a15f29a34cf6285808ec968140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f32d1eadfe68e2916a8bb5e4f70d141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084eb36faf635d4856f8b373d832513e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa422ca49c8b7ed3ff7de14a4e9f3a443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be99c02a084d6dc2ee6cf066f3ce30f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b7d3d5683e4ec05619f15c7b49e5445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24a2c5bdde48a04d36577e9a9fc04e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c50584cdddae1c1bfd705272372c6647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49cc8ac676168c40e2b6e60585679f948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c06ffedc054d0bd8bb6d633274e32249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c32005d32aa8b565635ab837c34d850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd83b2405b2b5bbea3446febd5445451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6df0712a6145c73b13e7ba717845552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cdb916c385c182153720cfa61cecb653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a02d7b93396f86c4b747707d8bf17754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa47c2678bd20c71d0e4d75da55f26b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd41ed8e2b6444299e3674f61f55b156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb87b5d6b033fadcfaa97b1f019d60e757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd4ab332c9d2b30fd77c4f8b22690c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9e4b3832ae87129e5fc5ea9d5e96859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6630358b65c1038e97bd9aae23888ac260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be6bb3ef7c50a72d60ce7b01df00ea61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af78a548e42e4a0cbf9e09ed2c257162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ce324306cebf3d12eea522ffc315063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096dcbcb2df20fc6fbeb34f78c9b2c8b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31b45dc3fa95f7b4f67295298d12b065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d903ab2c61ef8a6b6afd8e19779e3766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f376223cbd486f293fd0abba2b8fc0267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dee9efeb7f99e017ca3de788ae5e0e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d13159fe785372d9290aa93e94aa7269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4c8c11bd40a3c992de5881983bf9770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8987b4bb282814ac013fb955203edda471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92ea248941d5ba9a3c86b9a462d50872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25dc223f6a7da640eb99a1d89dd5d673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc74150858190cf0ffca6b64f964f81d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb10bd728141e380e98282f3ef690fb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71354f9f99823a0f96dbb7d4cc7abc3876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be2ed03cb09fd58e1910b11ad4bb6677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61513ab897a05ff325055c337cc73778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb988a8742ee0d43a52c553ad897d279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237613e3f750f195a49503bc4df068f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e91fa6bf2b690dd40288bc1dd6ccb081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04199d76ea899d8946b101f6c187ed8f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda245c3426bce160923d6e9761311b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bcb412e64ce121bd009ead5d9dbad284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d45af256b1189f642a416c33b362b5d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa518759f7b78af607b54c34893cdc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1d3e4802141f3d95b2c8a36db394887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622282b827ef688558fa7ccb8e886f988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e86546d2362608600b7043a0cb70289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b38ae0abb938547c4b455f3c4e5a7790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53813ebc986fb176fe42691ab7fa301891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8395f13aa898ce4de00975bc35434d0192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c80d6aeb93e129e0c820c98ae6c12593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed58e3bfeb0accc87d2a39fd75025694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f6d9cbb58321f4888adcf956699f695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd1d95bbf21938e9e1bbc11a0bcd0196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb9a3ddc023e3cd9b982859254625297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff3ae90296570c96ad47b52c3f9544c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87becf6eff4c3925d34578ae230638399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5a5189219c4601d8ded075f017bc3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7d19beae3b0dcf76f66531480b676101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c847f0c5116661f6bd7159447e55740e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f55c45e338d7bfa30a264ff8c2b39103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136a67ff9c9704a3291110b3625b0d8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d87f137ef1a086f157ef91e92688832105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463cba1d5dd00894ccaff79f0792d1c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26eb5c12429450815451826730b5a03107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b3596ca209f8429d00a356627a336108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f4c49e5a2b7b0f4f3e59e0af31757109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11212bde53611721b1804b64b57c1884110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5308b263ba1b155e5b94307c8ae2578a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1008926e72281960852d785ab7c453c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae6fba69772eca2c5424d6889c3215113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5531956423820c4a9bbe75c7dd4b07d4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28999da6c2ffdc407cff70f942e8d28b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40211aedf6e2a152a2b67d24f8d1b1e5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77128809d7b239301d102ffa2d6fee117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d368882deef5f34ca58655ac5a516118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e8029565c55cb4172e03a3336cf00119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1399248e09e0abb8cb81ca4b6b0e2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2546ee895385e853932be4eb75c38121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8381fa7939e0094d66c298885dc2ce3e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe941998946d6deeedfaadff39ff3dd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e020c166976c779702db7550039cd6e2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a364898d9062a1d96769754216625125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa3c9ad6c0dbfb60e304f666bfc7906126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d254280495446ce7f876c0c549a4f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc9d99b2eb785b7a61240ad7a56bf4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8123466410fbb6ae107cacdf583bf9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e37656585db15ce39ab2ea1a292a1f1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c984eaca9c45e998540149b9eb02bfd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e199a0b8a5b1d0c8e0cbb96405636132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e75361e50d3017ec04941054cc1e7af133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab494cd08bb0c95b52046483aabdf2e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464bab8fb7b80a520ce3e29ccffad76135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055fbc50406bc43c820ed174b7aad76a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee70bfd563136f27892a43f20991437137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe86b769e8ec286070fafb9d1be453138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a46ed18c22cd858e4d01be715435f8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5c12b64cc1139140656e6d58683f9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db03e55310edb98990c1d27f27d1b58141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c110b2ce78ae0dd6be62c8670b305587142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce78383a9a18333d78516043acba44cf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a25104747b854ebd4bd1259687eb87144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0157367cf09e7fb37741386322128fd7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151c118f04b42c73fa858ff19c8a6ed146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422208c1be272d73087f928d01f9d65147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd0074a4799e225e176c07ebe3a0bd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b7300dd54105c72735288492c72ff149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7c05b022cb0ee63b15f4013e4ac98150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e52dd18f4baa5c8aabded63253247f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8729c660416f5b9faa76eb6ce2d6c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bda0e4113efa076d219e02f000b9a0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7094d3a3d2dc7178532cb16b8394bc7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fcdba68b0a9b16f630b8f3b776417b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b48ac22b9ff33caf0b76712c780f8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf524fcdd09c4bec535a2872bdd5b19157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970fbc1dbade781e17c625726801a03158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe1b36799d2838b5c1fe133576e14a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea6af694268b10791c7e13b453e89e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0eec18b3541a006f698a75536f46aa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90747787ea1f06f1814e1d94e87d33a6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168bc05d070988298a189a99f4fed193163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f61d075d13f7bf71d1f2a89603e2d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e57e217bd2d7441ea0a9911d83f3f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9363c551b030d3f090d42a92c5135b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43dd872920979021e9109711185eea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7050f5602fcca431686690f18305d18168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d037bd63b12bf9887b01de953d34a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17633a3f798265023ffed753b204e4d8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64d23797bdf77ccd8f0b4db50657ac171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33305e70b1ac0fd041020e7a99a3b226172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af9c9d7eff5d719ea7ba4fa536f2e3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b97f7620da326d0dcac357aaf5060a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61cc40da2706470d6265f19290e178e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0321bdd09b76243dc9553bf7f314e5e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc846e95383d0ed6291ce2bbf3e1e6ad177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e3f185f19a2afbf48e84bfe22a220178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542054d46b1d12d8888efa707ed543fd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da847748131fb92f737596f51a04569a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f07b99042647a49a5728627f08d5b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a45ba2b1702da09e997c601e94d60182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11144db1de23c6794de32072d0f8aa09183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516805e71a4417670062134ed7685d9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ef48db00a4f057b81724b99968c68185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3f953d86281b1246262746cb5b69b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92338fa3868e63284dc2d1ecbe43be9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c88abfe47761904f99b31da5f6296188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a12e12d17b43eee255b5a6b5febcfa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a331d8dccbbb4aacdb75cbee4e74f9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794be06741e2519f5d274fbe2d9cf5c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961c437369b500ea2fdfbe086c557d5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78cbe3203092146faafad8c5d57d8c4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c067746b42ace658195fb39188a2bb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1778b3d52fb0d10e7cd147263fee4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aced29b6695050ff7e3b30340f9758196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3fdd2b21fe469d16afb7a250a8e27f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de41c6e78208675c8aaa8c98afabf8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d2f17835550f58004e11e48297ac5a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179559865e05fa34a386d5fda103b18200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6968e04f935887fe36fcc3b226760c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a97c14ad503ad080d2217814ca840202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82232314b75856472eda027a2bc3a808203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00d5103f629dc80d5e0af1210a1192204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d70f0beebff0e8d52fab60b27d25d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ebcc31de7a6da84ebc7575f451334206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa33cf04102ac47a76625b46ad9f6a6e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e1976cb654e31fa0fa7cf4125a34bc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934caff6ead8f7fc029936fcbc5b81e2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981bd5ca4b31081563de9c4b09a95f5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b60cda039156b6a3745b4afb51a708211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad812a8d5134b2f0a97718125193e73e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4a878486789e82fd9f7aaec9c8296213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d18a94ada0195cc571f0373158627214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5768e93ee03eb5b6d2904ba7070b2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4aad7eac3d7cda51d541a5110ac69216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b48705b0f79ce72673ffee68dbb01217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11774963df7d1a460f91a1a1fc1b601a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f36e0a16216b86d20ba7967ce57ea6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbfde95942a790ed9dc51d0ea9c01f1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1310e92ecbcf6171fd5391ac3dda92cb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c28ab7c486564709be47507e72d1a0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275092361a9fdf1b6f0c5c4e072bccd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408439fb14134c9c208dc61990359ef224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c22b648a8a2fa2dc81ee9b3c26827c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9f55479b316a4ee9b7029c43c4510226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7253875688ab524bf4570da34a2ecd58227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83441991233fd98acdf9f73b4312a4fb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a55fd13d98cb6b2b80eb7e787ac2c6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e203cd19718478ceb4ea8b8de82dda230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559f6ac2eecc58c7adc8f5f778df5ca231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a8327ec8ae1ab4a4af2f78cf42993e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2df41fac1bd8bd004cb66eef722c37233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d81011f771e57ce7c349545e4c7c792234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc78c7569fe51741763006d2ea50265235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0692477f63d3de1d0c9d7203373e7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52efee6c626fd2a34f7e655838ea8838237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa7aa468745c248651842f02bbde2bc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ba2c4a58612b05b5de5377db69d9d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9717790b38247ff0925eed89459119240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a658c2755b7abe8fcae644c3621bde241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8073cf0ac298f9051b56bb112ddcd2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3db09f4e55937e0ed64c70622a34ca243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867efcaff18e25fce374a0fe3c56076a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f81fe355ad31a1f1da0a1b6f2c9f55245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650daafc5c1cda1f42334107a7c1650246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6089707ecd021d5783de3fdac8c46247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a334ec7aabefaac91045764cc482b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ebc66ceff3e3b57cd0fb296285659249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4bdc09bfa8a0c66c0c0b663e910fdd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49adf24a70583e4c3171612734d710df251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0619699b6fa1dedeec98360bfc4ccce252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13abdfbd6b6b3b6db59f215d8282538253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86355703f1337e78e9226741eb3b08254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207d4bb9979b94ffc2920d5335eed93255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c36329cbd59d5b41445dcb1e9ac41256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856fe44806894b2a309f16b009b2002257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516d5b27f6ff707e58352e17e2a7793258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27a5cc5161a2d9d071015aaf5910dc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0bc370f9b40f4729f03cc6a85aeb69260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e21cd69c3ef58c5d4428212e04c0d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b582bf9957ef6e46a1b57c90d39267262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d92e4a409a3f239aec9c57c7084115263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b979d48a704aece3939065ae1d1f5388264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092cef9f9a9b48bffc1d23eb22d8835e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e16469708262978e6c0aea538fdc4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dbb4b9d301969bec262e031a808cc9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b303513328ddbadb6e5e573d0a4e614a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e74e2731eefcbc9528fccf7dd2ab6c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa4de9464136993952653b39d5e66ad270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce28c786995d8b6a5aef0e6acc529aa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2c8e6f8363bab6fbe63ca0f68d401272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54abeb459935cd43a5208b96b5113f1e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d0408cf7e21610abd080cf79eafcc3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f51a0f11225de86f65f4ad20eb0c4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7782819d19dd7590b38111e10e51fa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be848fdbf67bb85adfae222a74aff2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5a82eff80c19ee32b153beeeb9a1f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38338b94a2b0d2bd2fdc38ac49a9364279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf47c72588b93a6dd6c379574367b628280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884dabb230de65b1f47003863c3e653281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f66a8582f76a75e891f33242a1ec6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7868a699c14d0f7373ee608b1f3c38283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad27bef7e471c97d8af45bfd25ffa2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541b26450b8659e892a553e36039c6d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f3aa0da376b1496b011096f38775b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4810f0c4d5cd086a0966170c67fdd7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8795af71653ca61d235cad3c81e11531288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2745acaa15d3de9ef1a041795c7adb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e203f7af8e85a9f83494d77616e57c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b08b170771ea2c77b8df10ff330f7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34ceb07503b31f2f4a53cc91201e8b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d5c4a6a0be2181734e28734c25e31293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42b8921b19ae034c042945980ee45c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c8f23af60ece89c7c0c9e62a42b82295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9303ddcca7d7c21f73b1bf026da69296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab630d1ab50554b1c840490f2059e3e6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75682e9ca9f424cce5b696cf938d55b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874d02e5efeb1b45bfb37ea370a2534299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71021aef35929adeac162fd4fc67e66b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288cd72565aa3dc5a2d90eba04d822e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4563fff8cea40023da50b1ce9cc20e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a49b4f618336d44aa6e0b1a2a0d0e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b36ac0aa0b40bb2cec9bc56bf0368304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f08f60efd02d65b8e1d09dbabc2ea2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3a31e903bc08d7f9487afe06f2c12306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81035e23aeb8e48f7195ccbe72fe04d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9884b247649de4c5d01666468214946e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc7090da4e393f22510cddfe73e30a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e04e7d5b158a2d71328e95b0fff0db310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c58575cbec697debb33772ff36322311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7660f12e1a95dd94784b48f4978c89312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25028d8fc63dba78e6cadf2c4a9a359313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22fdbc4de72f39b20fe297363ecb49d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f200136bd0adb6ae5cc79b558bf03315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e59bbf484ff02f41d7d3f870caccb3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b2344a6aa07860e0a8b2da6701ecc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565755702087d7215f0df6b4bc221ca318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28030a086957bb767a46315948a79193319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63701ffd31d7f716d7e46c0d65febfb9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a058f968e2e22c21895782772f6ace9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c3e2cda6888093576ddd090f53be74322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aef37068c7194de3d93c2a91c4009e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacfa468a1030012fe525136849a759b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2af0782e460b9fda3530204d79dac4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76355f6e9656372b7d31b3fa34d29c8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c0af991fe1eda68a7df0d4c9799d1a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077faf1e96aecde5ba28bad542f81d2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb1e8448b80f14a8c8f7bb6b7087e2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1b163de74f93b04dfe19b0b0f5329330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aebf89644fb42758b0ff6a8fc6f3631331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6481a0a97d2134612bf319094bcace332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2cfca210b0efa6bee71dfb97cf0c56333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ffaab63da5f965b2ad5fe2ffba840334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0aa75eff5ac2ede54f74f8493f2a4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569fa33d21326c660b1134b0fa83dd3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674731369b3942fea22dc19459195ee0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d31f1592c18e23b00ae22bc9696451338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0041823069c8f2424990821635455f28339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ecce8f8e5e41acfe6a8c3f079cc2f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde72a24709f151030e81f297c9637b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a2dccc3d2d48216b224d226e41332342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78400cafb91e0bab03bad1b383d49f08343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af6e0613a26be55c1085cd1f8ba476344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2fbfdc7fddf564d58679d58888181345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a00e4dd99b210e9376c1e14f3393f6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7703644c84f81bad9ad0862b6e19e3e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1088eebb2213c432ccbe54228186c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25403bdbcf7148182df3e042d0cc2030349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc55ae39a418a67dfa5c62de370396350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952526e8f068a0a318aac7e887fdac0d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448a6d4b95827f864d262deff07e331352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a7ad067024f7eae49b0c0cab58946353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed88d4a3b4371b503f4ab9b254b16eb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025a096d10f1a197b126e05596e7c66355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93173adc8a9f190e51b56d1693da873e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737110b0b2d50f19d818d20166fe9b9f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019d276b915bd097ea8869dc6c150d4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c916be1db41f7ad1aa9df60348afe359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04475bee79311d42560f7e3c058b7e85360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de67bbdc43d96e1291117401a2b1e6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a443346d95403e950deca95393b13288362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9602d257d340f2b101ec36ab18cec3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01efc178915299a2ebcc447b61e94e9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6fc225337162e239de53bc21717e40365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a172267dc0b9722af0bd28c55039f12366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65de51d82d81bbb43016a98e2766af0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803348ec475402095d0969b35c108556368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f3187cf0232d5b559ae7ddd3e56c2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2fd2aca2faebab9c842de6e0574f0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc0eab1309c4b68a3b45dfa8f97b631371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39c1ce7fb772b2667684ff46a2a4bb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca150d46140591f30d49798a11ddcd9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3fb451b7273b5678313a16e8a1814374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4f3aff08070078a485009ea384c80375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae381ca1d65f758e32d12d0b073d2f6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e677039805b95ec5d9569e72b14ce20377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba62d4d530a9a35ce41517c40ae39a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466227d96cc6ca5c027250d50b96e3fa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f32d0d177adf3e25d45ab81e9a8afb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2fdd10b54448ff78a75c9e8d42353381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047263ae7b750fea4e05aee8b666f83382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f6ca16c95c341e85f24cc7f1f479e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd853c9ee08ed637ba8a9ac1302e8c2c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d237df6bdf904721814a1d0698a0f27385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe88699fabb0ae9af56261b5e41c42386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b726bc32cd870f31f0f19548e7d254b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf80e0039f5a5601acd14241bdd9f7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9aff5835a06eed5f2a9b8a0c4fcc6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e759c3577578a469fa53735ea06570390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2285e912e7b22f24e5f26af833cc832391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e66d0d79b8ab07c1c4bfca751ddfe1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c71b9f3918ed9b40d839c16d687f5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6f3d2b2b626b6538607be6786511d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d871aa2ae56e86ec0623829dfbf46a69395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e3aa8f5ce09848e0205a6c4fc3203396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd133173b4fed095bd6eb92d6f677415397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e188eaf9c94ed089f59323a215869398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a75deb07c8a3b0339fdc2f246b0c14399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0dd9f57ec2356cd63de2e03cb357a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942969f8f32312e40ce94a4af26e960401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca91da0fecaacbdea88718c091da78bf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff05a76cd9d5728fa3281a2e66a7438403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab282e7a4b30fc5f2096c4b06ae45ec404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8bd2039a3a56fe7a933f814396b96405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050824c7298c9e4029901c0011c8e2d4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5cea7e62545c4bb0b648fd99802e3a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e98dc94883a1127463f477a6e0b68a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da8f11a315e6e8a1587b83b3b4051d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c47713ebe0822952f24d76a653c206410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9db18410ff945cf70050b40b20fc04411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524edaa43f9118039a32b83c46e8626412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000f66984c63566c0d0e9b58d6e3ce3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05cb81db77d6126063dca1d8b2e9d3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7fec098de7c681822a89cf166493cb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ff99b7295854d7747708a1c482873416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86124c26ec91c66a55a42e910859a0f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a9229b149b20086f3d03468e2db101418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd819e9988157dc4841382a737bebd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235cd600823a5bc016376954fc409f9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32494ceb6734b77d5eeb1986504fea421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ceed3cef6aa4c7c89ac27ccc300bc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b60305ac8d2bed235e6182d029ae7e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bcfc4cd7336694117851aa258dddc3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d2a9d8355fa4aace769613607ae5e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b948129e1276df74889866b110e231b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ddfc91a360015652c2016ed98e8fc4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e9b9a7ef6a832cb8f70023dc04ddc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590d0617a1548849afe0282ac851019429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233dd3d1bf5f647540e2bec0b59953a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da4278df160f9bbbffdcfb52713f15431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd4afd663b1ae48d0f6e79e6ddd90a8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bbdc18705be7d5fc8369a8b3505946433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a610a1f75bcb5b0578e86dc7439a4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26b6394f3663af2b7388e6f0edcebe435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd526803a28e1b330fdb4cebcb7656436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f941364e5a1f98cb71d420819114867437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6ab5ab9f64fd7b6da5427c3827bca438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc81227aca3f04ff81371db9c315cb9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c9368d7868a34c96fa1af71d1bb7a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b52033f287b70aeb880c6d5e4eeffe441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45288606a6f5a4733e20195f1d716d0d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184111e3069e1cd6309ddc0115661f8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a0e40be1d355e0bc8862dd5efd5cd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880daa2b640d106cc432d86c10ec9835445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b2ec7c354e3ca03369c57621efa6d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109d310c241b97a09522d95a6a001c1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f9ee864447e2913b4242516414beb8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a01832fdd421463a740a0bee61f98449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c8cee3a39cf385af95c1e69056e12450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24e8810644826be4f3b137b0786a4b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706c9b4ae5f233628b1adf3346d7878452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b620af9fa55c05d33b8715d9ec88c22453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d08c4690b76326ca37722b4442a0c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f65eeed7d412e87f0056c12bea29d5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29b3dc2046a8154154f7f6af459112456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b91204d9fcd832465cf3ca1cfbf23c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc54ea5bacd86fcde7b3c39944d8107458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c54c4a105ac6c0e1ce54bceadc5869a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a488e84e03532e38a5f7ae827e909460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154e72cf0e684bdd8ff70d5be612134461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e166abd060460342cd50fd866b2501a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127539b89500812607e41d3da80e3532463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3137ceaf898a6b97ee2d3ab53ecd0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aea020220d9033414013bec5bea85b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103573699cc976e7584a25e7a104472466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba86c701938d2f0afe949351a329ee467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e9cea529a8a4208bf8e10ded79f61468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a28e52b09a33abc45ea959c98ae244469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7e963b58ef19628ce263f0dc142a8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9707eb2a73c49cdd2dd62f111f5f6025471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29af001c179134dad976dba7dd1389d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90ccbd41c7e101bebf0c905e61b6a9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affadb59048565d9c5a78a6a1bb2380b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323939ce49cd7bfc4ed7efee3e05c547475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89e5df7588a69fdcb56a42e93b1b4e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f07c5d5d5046c6e9a15bd350442f5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b41fef576a8f13efecfb0aa28e9975478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa44ce3d74f9616b468a45fa3b729e6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c23baef56ed5ce5b01b5d800d8f6a9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a648a371415560290b957b6e22583b4b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac319ec37c1b48fa3030455473fc87d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1460c81c6188de572606f7760519ed483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54f4f682bccd02ab6b3951780685a6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f872ed0a8aa674d09ff1c3b7c1d75485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e394101ac0d81384d78452a0f54e838486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ad7a9d2fa78cbfcab520863cd0d9e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c415837ead3062a1a8382e52e4254488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b5fcc9980e68eb377971dc9597295489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97271731d687f5ca9a797cc73964e178490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a359931b568b9185cff9390ae28242e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a3778ae585bfe8042208472024768492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee3c3666a3f288fd27fef56170c9ef493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a05393d6b3d5ac9d1aefea1dafa64494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a6766c36aedd6486b90bac90efb6a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb33e2297a247b1110f261846046549496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8124117947aef53fe908276b21283c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a796414350251add877d02a74d418bf2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aba86dc57a318c5530d1e23f79ffee499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e09e458deab19e42d843b2a0969aba500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0b0c6d29d33e6e98c80d4f3803d0e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e4a571703b9ea2484644303da3f57502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905777e5e315e88f402b353fcfa9ee9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef60df3b89493ed3d1e5f9d18cbdae7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd7a6d006aa5c066d0c61c9fdca955505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9b969e0debc085752c61e88016288506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ffcb3131d8e034cd403ef9d53f8082507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd36cf9671dbff5375505898fce83fe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef108a0ac9eb4c1451d3a9255fe4904509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f590bc90b94a031d4aa76afc0773e33510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f6cdfa93fc8fac7ed3381bdd0fee10511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca026034bdbb26683f22fbb8513f9c27512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422955bd58fe1eaa4fd80eee0dbb837f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373454a05b51033575e8a0b14bda26b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccadc1e1bc5d1b7ca0dd58631ecf41d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f5621e996ed6fa7ed3315e1433c00516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ac4cec4ecb546ac3ab18d0e8eca65517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60830dd684de0210557987c1e13de7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32dd11812a03566f0e90ae9bf834c7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6609673939497477342957c2edc03812520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ab58f06c09dd909abbcab92e7bd53521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3289f948a2e98a9e063b4497ea5408522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e557dab997977f5a6f054fbbc03c67523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e91ea036ec2bd0c5b6e6d8b6b7d6d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5c8ae0a74c0e81294d8e864f348f8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93602a72d2b5f787d17664072f2e98526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b049e936f770e63e6013694b21e5137527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47901f594f73090270c14d051d3159528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6fbbe161931c2c6e80a107e08b953529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed31ab3abcb112d43e5063279a72c2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f52a55fbcf442aa67e8040d8d6a060531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d6644521209553ff87930b739e586532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cebba2c83d451afd1151a0cf0031ef533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e972103291780d606e73a45c183f45a7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9504b04297d390d8951de2ae0fb5b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43323617ce08ca68ef8ca2cca5ae53d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead672fc542f8736ba63581969ef274537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e93eeafcaa721b4cb8d6878221d70538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62abcfaf27ac5b1e9241ca43808575a8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f4e094a06a3d3eeb292175322121e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795257af97a81ae11621fd4d83059c43541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bfc90f2bee432d77104e460a3fe190542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6948b78d7b0f565684fed59a194995b8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31613287308222a7b1c56b632267f945544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30ae0e12b231c19bddc894d9a15b7f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c902daf376ea14feb63b36fb90736dd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b84649806f9350538a708cdd70c80547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0707cff4dc984b0fe2c8c5b905a665fb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e75aa093df3a3cbbcf35cdbe64cb9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd26e1e4908aaa1f165289634bfd0192550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55983a4ac69ba876a1c9b2583832160551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b0fdf415df9a1a00f533c2845ea55552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6574ba4172e940c211c91d899d0607553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f7a086f1cecb0dee32fa0e5dcc50b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72b6a1c8fe0ea623556732a8b5f8b0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f26d1d0261d9f0c1ac21d0cfe2d55d2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa97e7380273ea1c6391d0df36b3d6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a23d663ef7f1a51e50b5d129b88ec7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b744945bae8c8f88c1129ed1b2a4014559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34437142305981cf38ad0116beabf896560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22fa21a79c321120d4f8fc51943a54561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f79d903d81a98bac63ba63176e20f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ec914a20822bc139de195202f383d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af96aeff297190cab3b81e876c2bab564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d94f7e0adeea4366d019168aaa3c8f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a32a194251c7171370174ed1393e8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104e2e02de064297a50cea1e248d619567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040905d08c02b4ba1cdfd5eb168b760568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6932894f589914cd074066a17fa2091569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935efe622ce9c6761e1c178fbf19af8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ffa118717dfcf83b6518cfb729c87d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab448fa1d6ed3b8dcafbcd9639789fa2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06722ddfe432141724bd3ccf0036c6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f321d6efbbfca04a0363d8803c226f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b68f468fc87210605ab1da9323c612575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5651d100cb1aac76f77e3cbb5d99d5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef9de658f6834767ceb57ffca10215577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198562b6462ce34a043fbfdc151a757a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222151535f3ed98574f86e4c5add725579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d2612422cf5f80161d5b112f1bf93580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd706c8763c551ea54f7f9f28c7de1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e9f55473ec2f2f43299cb168e6972582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f398266d4e2f264f31f3d0102c3a714583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c604fb80397b15d9324573d176c102584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0bfebd53f15d6e8e8167e463c71300585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c86781e77b9401205ba184df6d3914586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86fb50229207d6c4686c13cc165c884587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b6e30fbef0a88331c220c1b5debc47588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36994b30e5bcdec24a07eb3b25bea4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20fc0a13326ac0d5f460ad119aad8e9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1ae61d97b3923f451ce728b3a614e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc2552c71686ed186b8e86c5323352592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc259e5218be298d5e2b387d6b6e608593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c80fd1e8abc18cabe9dcaa6fc122bb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a8654d7c8746f50d0eb72ab283ae3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6b14dba33d00552c79fdffc225c34596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba24eabacc66ab676c8e2ca594c00f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d93ff7fe1de548c324674c83819836598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e84daaee24470e0cb16cd93b17e137599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe2b742e1cae15b28c19c2797c5b5b9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b035a489bc446abd0b1add538a08695601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177de3ffb1356fcd40b810722654e08c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002eeefb233b22a615f8d613ca2fa641603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d75fc06c2d14f3f8b10131c0aea81604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b609af888427be14e1ece431432e9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb4eee1f58c29f2336a2fc357befe8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9c657cb16bec4db11c0a3e4cc69f2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31567a0bf6c8fae24d5f47999003441c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e277cf65122559234a0d4467d414de5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1cddf4b98f40fcd7e6c782e2dd3460610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363eb09425cf4bd404c39f48f8bf4f4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caddc37d4a141e07e72ec939d6982e4d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5faf53ef967579c51c117b271bd5686613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede5ec0abcd6e33f57a376fc5aa77a0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2a4cf4d9cc870f36d596875db65b0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f540a4c68a05d49e6f972965c341a5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49201200c664923f385d9f7910b4fa60617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e115be545b27448c2dede393e7e574e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afefbc7b51b28f908e88a2b85ca722b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373c396b29611f17e5bc30a9856e9ba620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e00a0c3ecd8d14e6c78758e0741617621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3305dc05ec1811c441f4c398cdcb7a7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91148e5626d8438b43028b8d50cca4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de0247667c3cd5ad051747f5ebd4588624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79edd83d7e0e6d0eb56efae70b1ab7cb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2066fe98b4bb1e4cf280e2d45112eca626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e02b844b5e74a1b9a7d6f3d52fa59627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3b49cce6019e8daceefdf8153adbe628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5390283a30690627c99310e898f7d6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0fcaaaa90c79ed6dccf07d4415461630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272fd9b6e07e7bd24bd02415079fd3f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a14aa64e2fcc80fd56e6fc9ecd5b90632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c24d6acbdc988ec16ff1abd2d4d4e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c94c58dcadcb557c72ffda2bafbd5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5452411a8c660fb7e9d388edf3977635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3dcb807768a737b72857bdba045f9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aeebe2da8e4539c20c53d619e0521f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c076dee29c5206dcd6bf6eb12e3d9c9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfbe972f951daebe88340e62a7447db639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc47e040facca3c9d7eede8e2364d1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a4d75f77dda943ee4600a0ed20e22641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63745bf6a0210b6d4db1cc147ba12f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0372ab5a491b432113bd8add783985643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a3caceb48cba847647a10ef21a271644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2fce3f92a3a393ff3a5542528d02c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b8564597668395c526314f95f4a58646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f350b73d870e01c1f8c7d200f4f6f32647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673d5ff378624878a50b5a05ee2ad6d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8283d1b0ee9d0857394719e4b733a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf7d93f401de4afc990cdafe16b7a06650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83822f1c16f1c32f7cc282df75d0270651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db809d78c2809323a603ffd105e1dc57652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ed3986dc88bb9548e5429552c9feb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d6b6ba6dcf5b804db41b871602768654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca140d4afba58bb98e9934fa57884f1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43b81cecd9ed309e4cc5026aadc26b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8792fd8444de72422743ea94ff0d698657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9b70ecdac08b81452d9a5754d39c0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7aee2fdb936348aa806f10c733b288659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34e0c941f2d1ab683eae377066ff21660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0586ecf4d14d1e5f1465014a805ee15d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3cebdb7c89a75684f3daf04212dbe9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ac0b5fdf5fefb02c9246ab6ced287663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b30b588509ddd9439a975628d4ab7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05e229a0b6264e5f8061499e3aed82665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56bb89d8ad3088542995cee8b9a67fe666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d3dee44afbc93d5ddc1f0100de79d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78a85c9fc67640ba61812a712a7ade668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94548898bb4df349d940682d419095b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cab391333ca1a33eda32efb86c253c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c234df9eb25d5a0689148b38ea5827671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7029d32bdc294f68de807a547add6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6488b9b44875a5a435edef7cca128673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295a894140519caa222ae9915f049a6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09051475bb9286d1e9d052828463ce675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b87270c59f881f46a46d129c52755d4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90663997199b6673e2cc3e9b552f9473677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b0e02633a7520fe7408e03495e5fc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16385cc7502fd1ade44e3eb1fbb1ecff679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d80ad128c416824781b52469c3852680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a686c872c08557a7557e618cef2acdb5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff483d048989ae200765b5b751b731d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3fe4aa3bf77dc7e186b6e6c4cca8b5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d13aa1f219c76a652e3d510506970684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f766aa7f15c6eaca6fd6312448fb2c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b419ea8a91d8bc19655dc1025fcd7417686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b7aff1b2dc11cfd5216421f1b7c26687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57c227706c81dd435b6052c5801cf7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05177652659d82982d2a3e08598d7f6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bea70bac870b2e908eb7a0f13692f2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e2cdb6c6bad5bdfa3264ed00837bf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477a38244871b350c53cdb7479ce7c1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ac4f81e2278d8b9fb93f47ef84b60693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6cc7a538142ea28cb04dd7ed195871694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff4e49451a436f8f6cf323b0c2d7387695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743cb94990e5e8458bd4ec51b1795e1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d363222226a1816cb8100c4ee0d5c9d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf28abc668db46350e1470f9872073b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef8732e81ce622c928f16c586977713699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64063fafae52fbee78812b410ac1a3db700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c969f864cbd7c334cd80b77812c420701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f637f595f84e1ca853ea0648f8d456702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e805e88009a79081b38383ef18ca456e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e43ed11902fc53b1459e3ccb21bf0d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ad4b526edd09458330917e4586538705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61760750bb9127c23f8cda5d1be183b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82c4e711f9e5a7a1858502e30b3e65707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a98a80deb241b9246432ba71bbc13708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3420df1c911df220201dab35772d2e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557680aa15eb5c6eee9d4bb2fd52e28710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997dd777678fcdb10a794bdf161ef06711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67a235e5ceb1ba6ef9ff636779ef46712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc268e1dd50c586b7379e3b4e339f68713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c74c1fc06f567d97182b0f9c8874e4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279570fe2a39165f88b807718a93cff715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9cedd74c47f1174ab25fb1451c4a64716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92400cf993fea6017e68ae4872b43c6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362220a3d8aef01aa45df998da21b4e2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a08e00aa185b30a57816c85584138719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453111afa0a68f7e9de552fd1655da6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705d63c4661d7a1da49724d4bca9a55721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d7deafeb5e6fb2ba321e2522cc3a2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27219f05e50fe2190f008aa00bce4d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fabc8ff8c44d6ec43e0dd1ea1174693724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea05f5bbc8ebd40b4a4d4e13827272c2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b396a3ad040cc47d410deca57b0579f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726eed27994fa6a51bcbed8712721bba727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46f7541c43a40ca52d610761d4d865728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674de92ac79bb0b07bd128de6102b8d4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587290eecab7b9b11015060439e07449730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3110329582fee75415cdface1dc5b91731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eddc34f7706d721745d3ae237ba292732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0d27d88740b73d98adcde6f50699d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a0588c4bf1bb4aabeeeaea786532a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89a0efb9ecdf5886c037626db6db4e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc57e12e039cdc838fd9013ca8b7b667736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9074eb08656f7c505ee99c6c685f52737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778fea6aaac159d7ff1ecc96b591890738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67cb3c60442cd5165592066dffeaa58739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf57c87526f77f7ee3ed4780c42cd3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c5d36c7d45fd4128e6aa61979f1e7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c35a54b025f8b016132161bcdbdbf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553997aa73466121b3db08effdfe55b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cca261534da3cc054df5e75540c480744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1094cb2595fe5ba9f234a73e06877745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1f88baccd4d079fae31f050e1eee3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44fe1292d1f71e89a5e91e8613f19ef747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee73ca54c173afe13e79b41f43aa20748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b131cb7181b34ddaa5fb34fc92a11c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321238b299105b4d8579b14edee3b48750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b7444651b3159b5e5ffb306472dda751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5ce170abe8bcb6f6e80e840ed2dbb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4d887e729a01b14e7cfa2d8938571753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f13e6d9c56afa3c50e9a48c9c21f30754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b0e8f26844b1c88f6020ee31cee97755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3b4f02f6031a6ed245c7f1b334578756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed8acd81453b5582b2b57bb23e432a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aea2538082e6f7f037606d5cf2b0ab758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7249a9cb3a0e1dba7feeb9dad627678c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24130,51 +24127,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24190,51 +24187,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26120,110 +26117,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>381</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26490,51 +26427,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J383"/>
+  <dimension ref="A1:J382"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34764,1342 +34701,1317 @@
         <v>17634</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
         <v>48.2</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>965</v>
-[...3 lines deleted...]
-      </c>
+        <v>967</v>
+      </c>
+      <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>968</v>
-[...1 lines deleted...]
-      <c r="F338" s="0"/>
+        <v>970</v>
+      </c>
+      <c r="F338" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.05</v>
+        <v>17.73</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>875</v>
       </c>
       <c r="I340" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I341" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I342" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>733</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I344" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I345" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I346" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I347" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>85.31999999999999</v>
+        <v>15.13</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>6.45</v>
+        <v>10.67</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
         <v>26847</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E352" s="0" t="s">
         <v>1009</v>
       </c>
-      <c r="E352" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F352" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I352" s="0">
         <v>10.67</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1010</v>
+        <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1011</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G354" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I354" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>16</v>
+        <v>875</v>
       </c>
       <c r="I355" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I356" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I357" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I358" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
         <v>18282</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E361" s="0" t="s">
         <v>1034</v>
       </c>
-      <c r="E361" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
         <v>48.05</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1036</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1035</v>
+        <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1036</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>12</v>
+        <v>459</v>
       </c>
       <c r="I369" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
         <v>18354</v>
       </c>
       <c r="D372" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E372" s="0" t="s">
         <v>1065</v>
       </c>
-      <c r="E372" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F372" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
         <v>13.74</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1067</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1067</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>776</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>915</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>13.01</v>
+        <v>14.91</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I377" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>776</v>
+        <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>141</v>
+        <v>721</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I382" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1093</v>
-[...11 lines deleted...]
-      <c r="E383" s="0" t="s">
         <v>1095</v>
-      </c>
-[...10 lines deleted...]
-        <v>1096</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>